--- v0 (2026-06-21)
+++ v1 (2026-10-17)
@@ -4,66 +4,66 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s6uclb\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/s6uclb_fanniemae_com/Documents/OneDrive Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{05089CE2-E661-4EF1-8ECE-BEBA9F72CD90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{016A967D-FBBA-4F1D-B497-945EF175F231}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MBS Outstanding" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'MBS Outstanding'!$A$1:$D$275</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'MBS Outstanding'!$A$1:$D$278</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'MBS Outstanding'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="6">
   <si>
     <t>Notes</t>
   </si>
   <si>
@@ -88,51 +88,51 @@
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>MBS Outstanding exclude a transaction backed by a pool of Single Family Rental properties in Q2 2017.</t>
     </r>
   </si>
   <si>
-    <t>YTD Q1 2026</t>
+    <t>YTD Q2 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -189,51 +189,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF05314D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -433,56 +433,80 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -502,50 +526,57 @@
     <xf numFmtId="164" fontId="5" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF05314D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -766,6705 +797,6730 @@
             <a:spcPct val="90000"/>
           </a:lnSpc>
           <a:spcAft>
             <a:spcPts val="1200"/>
           </a:spcAft>
           <a:defRPr/>
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Fannie Mae External" id="{8FCBFEF2-8769-47C1-9A95-DEDE839E2D69}" vid="{11FE7236-E89D-41DE-8E11-6375C02A2104}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7100EA4F-763B-4212-B871-6C605805EF76}">
-  <dimension ref="B1:D1727"/>
+  <dimension ref="B1:D1730"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="B3" sqref="B3:B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="28" customWidth="1"/>
-    <col min="2" max="2" width="11.453125" style="29" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="8.81640625" style="28"/>
+    <col min="2" max="2" width="11.44140625" style="29" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.77734375" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:4" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="2:3" s="1" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="B3" s="35" t="s">
+    <row r="2" spans="2:4" s="1" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="2:4" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="35" t="s">
+      <c r="C3" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    <row r="5" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="39"/>
+      <c r="C4" s="39"/>
+    </row>
+    <row r="5" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="3">
         <v>46048</v>
       </c>
       <c r="C5" s="8">
         <v>530749.61969393003</v>
       </c>
     </row>
-    <row r="6" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3">
         <v>46079</v>
       </c>
       <c r="C6" s="8">
         <v>530865.18719100999</v>
       </c>
     </row>
-    <row r="7" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="3">
         <v>46107</v>
       </c>
       <c r="C7" s="8">
         <v>531782.29346693004</v>
       </c>
     </row>
-    <row r="8" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="5" t="s">
+    <row r="8" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="3">
+        <v>46113</v>
+      </c>
+      <c r="C8" s="8">
+        <v>534372.73262175999</v>
+      </c>
+      <c r="D8" s="37"/>
+    </row>
+    <row r="9" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="3">
+        <v>46143</v>
+      </c>
+      <c r="C9" s="8">
+        <v>534950.58404661005</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="31">
+        <v>46174</v>
+      </c>
+      <c r="C10" s="30">
+        <v>535251.7766489801</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="6">
-[...4 lines deleted...]
-      <c r="B9" s="11">
+      <c r="C11" s="36">
+        <v>535251.7766489801</v>
+      </c>
+    </row>
+    <row r="12" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="11">
         <v>45682</v>
       </c>
-      <c r="C9" s="32">
+      <c r="C12" s="32">
         <v>491090.52383947995</v>
       </c>
     </row>
-    <row r="10" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="3">
+    <row r="13" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="3">
         <v>45713</v>
       </c>
-      <c r="C10" s="8">
+      <c r="C13" s="8">
         <v>492853.47808288998</v>
       </c>
     </row>
-    <row r="11" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="3">
+    <row r="14" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="3">
         <v>45741</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C14" s="8">
         <v>494129.35526332998</v>
       </c>
     </row>
-    <row r="12" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="3">
+    <row r="15" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="3">
         <v>45772</v>
       </c>
-      <c r="C12" s="8">
+      <c r="C15" s="8">
         <v>496044.73860675999</v>
       </c>
     </row>
-    <row r="13" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="3">
+    <row r="16" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="3">
         <v>45802</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C16" s="8">
         <v>498281.71879679</v>
       </c>
     </row>
-    <row r="14" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="3">
+    <row r="17" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="3">
         <v>45833</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C17" s="8">
         <v>500450.49323595001</v>
       </c>
     </row>
-    <row r="15" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="3">
+    <row r="18" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="3">
         <v>45863</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C18" s="8">
         <v>502971.72046903003</v>
       </c>
     </row>
-    <row r="16" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="3">
+    <row r="19" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="3">
         <v>45894</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C19" s="8">
         <v>506513.43817485997</v>
       </c>
     </row>
-    <row r="17" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="3">
+    <row r="20" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="3">
         <v>45925</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C20" s="8">
         <v>510387.25599763001</v>
       </c>
     </row>
-    <row r="18" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="3">
+    <row r="21" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="3">
         <v>45955</v>
       </c>
-      <c r="C18" s="8">
+      <c r="C21" s="8">
         <v>514543.71896727005</v>
       </c>
     </row>
-    <row r="19" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="3">
+    <row r="22" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="3">
         <v>45986</v>
       </c>
-      <c r="C19" s="8">
+      <c r="C22" s="8">
         <v>519129.12238869001</v>
       </c>
     </row>
-    <row r="20" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="3">
+    <row r="23" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="3">
         <v>46016</v>
       </c>
-      <c r="C20" s="8">
+      <c r="C23" s="8">
         <v>524440.46744737995</v>
       </c>
     </row>
-    <row r="21" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="5">
+    <row r="24" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="5">
         <v>2025</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C24" s="6">
         <v>524440.46744737995</v>
       </c>
     </row>
-    <row r="22" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="11">
+    <row r="25" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="11">
         <v>45315</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C25" s="32">
         <v>462267.84649582999</v>
       </c>
     </row>
-    <row r="23" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="3">
+    <row r="26" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="3">
         <v>45346</v>
       </c>
-      <c r="C23" s="8">
+      <c r="C26" s="8">
         <v>464789.25586779998</v>
       </c>
     </row>
-    <row r="24" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="3">
+    <row r="27" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="3">
         <v>45375</v>
       </c>
-      <c r="C24" s="8">
+      <c r="C27" s="8">
         <v>465877.55831485003</v>
       </c>
     </row>
-    <row r="25" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="3">
+    <row r="28" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="3">
         <v>45406</v>
       </c>
-      <c r="C25" s="8">
+      <c r="C28" s="8">
         <v>467305.42802585004</v>
       </c>
     </row>
-    <row r="26" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="3">
+    <row r="29" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="3">
         <v>45436</v>
       </c>
-      <c r="C26" s="8">
+      <c r="C29" s="8">
         <v>468741.25078767998</v>
       </c>
     </row>
-    <row r="27" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="3">
+    <row r="30" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="3">
         <v>45467</v>
       </c>
-      <c r="C27" s="8">
+      <c r="C30" s="8">
         <v>469821.86603753001</v>
       </c>
     </row>
-    <row r="28" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="3">
+    <row r="31" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="3">
         <v>45497</v>
       </c>
-      <c r="C28" s="8">
+      <c r="C31" s="8">
         <v>472309.98455433</v>
       </c>
     </row>
-    <row r="29" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="3">
+    <row r="32" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="3">
         <v>45528</v>
       </c>
-      <c r="C29" s="8">
+      <c r="C32" s="8">
         <v>473943.45120949001</v>
       </c>
     </row>
-    <row r="30" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="3">
+    <row r="33" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="3">
         <v>45559</v>
       </c>
-      <c r="C30" s="8">
+      <c r="C33" s="8">
         <v>475267.86746408994</v>
       </c>
     </row>
-    <row r="31" spans="2:3" s="1" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="3">
+    <row r="34" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="3">
         <v>45589</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C34" s="8">
         <v>478645.06483794993</v>
       </c>
     </row>
-    <row r="32" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="3">
+    <row r="35" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="3">
         <v>45620</v>
       </c>
-      <c r="C32" s="8">
+      <c r="C35" s="8">
         <v>483165.32038911997</v>
       </c>
     </row>
-    <row r="33" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="33">
+    <row r="36" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="33">
         <v>45650</v>
       </c>
-      <c r="C33" s="8">
+      <c r="C36" s="8">
         <v>489649.43437909003</v>
       </c>
     </row>
-    <row r="34" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="5">
+    <row r="37" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="5">
         <v>2024</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C37" s="6">
         <v>489649.43437909003</v>
       </c>
     </row>
-    <row r="35" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B35" s="3">
+    <row r="38" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="3">
         <v>44927</v>
       </c>
-      <c r="C35" s="8">
+      <c r="C38" s="8">
         <v>432053.87095283996</v>
       </c>
     </row>
-    <row r="36" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="3">
+    <row r="39" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B39" s="3">
         <v>44958</v>
       </c>
-      <c r="C36" s="8">
+      <c r="C39" s="8">
         <v>433586.08939896</v>
       </c>
     </row>
-    <row r="37" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="3">
+    <row r="40" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="3">
         <v>44986</v>
       </c>
-      <c r="C37" s="8">
+      <c r="C40" s="8">
         <v>436716.13436536997</v>
       </c>
     </row>
-    <row r="38" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="3">
+    <row r="41" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B41" s="3">
         <v>45017</v>
       </c>
-      <c r="C38" s="8">
+      <c r="C41" s="8">
         <v>439278.92317315005</v>
       </c>
     </row>
-    <row r="39" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B39" s="3">
+    <row r="42" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B42" s="3">
         <v>45047</v>
       </c>
-      <c r="C39" s="8">
+      <c r="C42" s="8">
         <v>441741.22263023007</v>
       </c>
     </row>
-    <row r="40" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B40" s="3">
+    <row r="43" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B43" s="3">
         <v>45078</v>
       </c>
-      <c r="C40" s="8">
+      <c r="C43" s="8">
         <v>445196.66534641001</v>
       </c>
     </row>
-    <row r="41" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B41" s="3">
+    <row r="44" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B44" s="3">
         <v>45108</v>
       </c>
-      <c r="C41" s="8">
+      <c r="C44" s="8">
         <v>449292.13656061998</v>
       </c>
     </row>
-    <row r="42" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="3">
+    <row r="45" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B45" s="3">
         <v>45139</v>
       </c>
-      <c r="C42" s="8">
+      <c r="C45" s="8">
         <v>451573.04882599</v>
       </c>
     </row>
-    <row r="43" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B43" s="3">
+    <row r="46" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="3">
         <v>45170</v>
       </c>
-      <c r="C43" s="8">
+      <c r="C46" s="8">
         <v>454819.66038983001</v>
       </c>
     </row>
-    <row r="44" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B44" s="3">
+    <row r="47" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B47" s="3">
         <v>45200</v>
       </c>
-      <c r="C44" s="8">
+      <c r="C47" s="8">
         <v>456596.63097437</v>
       </c>
     </row>
-    <row r="45" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B45" s="3">
+    <row r="48" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="3">
         <v>45231</v>
       </c>
-      <c r="C45" s="8">
+      <c r="C48" s="8">
         <v>457456.82903634995</v>
       </c>
     </row>
-    <row r="46" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="3">
+    <row r="49" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="3">
         <v>45261</v>
       </c>
-      <c r="C46" s="8">
+      <c r="C49" s="8">
         <v>460137.82816074998</v>
       </c>
     </row>
-    <row r="47" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="5">
+    <row r="50" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="5">
         <v>2023</v>
       </c>
-      <c r="C47" s="6">
+      <c r="C50" s="6">
         <v>460137.82816074998</v>
       </c>
     </row>
-    <row r="48" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="3">
+    <row r="51" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="3">
         <v>44562</v>
       </c>
-      <c r="C48" s="8">
+      <c r="C51" s="8">
         <v>410169.86380277004</v>
       </c>
     </row>
-    <row r="49" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B49" s="3">
+    <row r="52" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="3">
         <v>44593</v>
       </c>
-      <c r="C49" s="8">
+      <c r="C52" s="8">
         <v>411186.53107299999</v>
       </c>
     </row>
-    <row r="50" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="3">
+    <row r="53" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="3">
         <v>44621</v>
       </c>
-      <c r="C50" s="8">
+      <c r="C53" s="8">
         <v>412333.84598504996</v>
       </c>
     </row>
-    <row r="51" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B51" s="3">
+    <row r="54" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="3">
         <v>44652</v>
       </c>
-      <c r="C51" s="8">
+      <c r="C54" s="8">
         <v>414752.41210301995</v>
       </c>
     </row>
-    <row r="52" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="3">
+    <row r="55" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B55" s="3">
         <v>44682</v>
       </c>
-      <c r="C52" s="8">
+      <c r="C55" s="8">
         <v>415627.37948612001</v>
       </c>
     </row>
-    <row r="53" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B53" s="3">
+    <row r="56" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B56" s="3">
         <v>44713</v>
       </c>
-      <c r="C53" s="8">
+      <c r="C56" s="8">
         <v>418303.20674608002</v>
       </c>
     </row>
-    <row r="54" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B54" s="3">
+    <row r="57" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="3">
         <v>44743</v>
       </c>
-      <c r="C54" s="8">
+      <c r="C57" s="8">
         <v>419010.41990851995</v>
       </c>
     </row>
-    <row r="55" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B55" s="3">
+    <row r="58" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="3">
         <v>44774</v>
       </c>
-      <c r="C55" s="8">
+      <c r="C58" s="8">
         <v>420027.2279456</v>
       </c>
     </row>
-    <row r="56" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B56" s="3">
+    <row r="59" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="3">
         <v>44805</v>
       </c>
-      <c r="C56" s="8">
+      <c r="C59" s="8">
         <v>422266.54937739996</v>
       </c>
     </row>
-    <row r="57" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B57" s="3">
+    <row r="60" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B60" s="3">
         <v>44835</v>
       </c>
-      <c r="C57" s="8">
+      <c r="C60" s="8">
         <v>425468.88653829996</v>
       </c>
     </row>
-    <row r="58" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B58" s="3">
+    <row r="61" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="3">
         <v>44866</v>
       </c>
-      <c r="C58" s="8">
+      <c r="C61" s="8">
         <v>429006.20773208997</v>
       </c>
     </row>
-    <row r="59" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B59" s="3">
+    <row r="62" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="3">
         <v>44896</v>
       </c>
-      <c r="C59" s="8">
+      <c r="C62" s="8">
         <v>431840.21568197996</v>
       </c>
     </row>
-    <row r="60" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="5">
+    <row r="63" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="5">
         <v>2022</v>
       </c>
-      <c r="C60" s="6">
+      <c r="C63" s="6">
         <v>431840.21568197996</v>
       </c>
     </row>
-    <row r="61" spans="2:3" s="1" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="35" t="s">
+    <row r="64" spans="2:3" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C61" s="35" t="s">
+      <c r="C64" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="62" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="B63" s="3">
+    <row r="65" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="39"/>
+      <c r="C65" s="39"/>
+    </row>
+    <row r="66" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="3">
         <v>44197</v>
       </c>
-      <c r="C63" s="8">
+      <c r="C66" s="8">
         <v>381744.48347469</v>
       </c>
     </row>
-    <row r="64" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B64" s="3">
+    <row r="67" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="3">
         <v>44228</v>
       </c>
-      <c r="C64" s="8">
+      <c r="C67" s="8">
         <v>385851.34027917002</v>
       </c>
     </row>
-    <row r="65" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="3">
+    <row r="68" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="3">
         <v>44256</v>
       </c>
-      <c r="C65" s="8">
+      <c r="C68" s="8">
         <v>388905.58833498997</v>
       </c>
     </row>
-    <row r="66" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B66" s="3">
+    <row r="69" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B69" s="3">
         <v>44287</v>
       </c>
-      <c r="C66" s="8">
+      <c r="C69" s="8">
         <v>390589.89701337001</v>
       </c>
     </row>
-    <row r="67" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B67" s="3">
+    <row r="70" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="3">
         <v>44317</v>
       </c>
-      <c r="C67" s="8">
+      <c r="C70" s="8">
         <v>391277.93272628996</v>
       </c>
     </row>
-    <row r="68" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="3">
+    <row r="71" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B71" s="3">
         <v>44348</v>
       </c>
-      <c r="C68" s="8">
+      <c r="C71" s="8">
         <v>392927.23177288001</v>
       </c>
     </row>
-    <row r="69" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B69" s="3">
+    <row r="72" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B72" s="3">
         <v>44378</v>
       </c>
-      <c r="C69" s="8">
+      <c r="C72" s="8">
         <v>394741.30423512007</v>
       </c>
     </row>
-    <row r="70" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B70" s="3">
+    <row r="73" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B73" s="3">
         <v>44409</v>
       </c>
-      <c r="C70" s="8">
+      <c r="C73" s="8">
         <v>395904.3198083301</v>
       </c>
     </row>
-    <row r="71" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B71" s="3">
+    <row r="74" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B74" s="3">
         <v>44440</v>
       </c>
-      <c r="C71" s="8">
+      <c r="C74" s="8">
         <v>399609.85748322989</v>
       </c>
     </row>
-    <row r="72" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B72" s="3">
+    <row r="75" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B75" s="3">
         <v>44470</v>
       </c>
-      <c r="C72" s="8">
+      <c r="C75" s="8">
         <v>404371.17678975</v>
       </c>
     </row>
-    <row r="73" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="3">
+    <row r="76" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B76" s="3">
         <v>44501</v>
       </c>
-      <c r="C73" s="8">
+      <c r="C76" s="8">
         <v>408762.99120790005</v>
       </c>
     </row>
-    <row r="74" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B74" s="3">
+    <row r="77" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="3">
         <v>44531</v>
       </c>
-      <c r="C74" s="8">
+      <c r="C77" s="8">
         <v>408324.38145435997</v>
       </c>
     </row>
-    <row r="75" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B75" s="5">
+    <row r="78" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B78" s="5">
         <v>2021</v>
       </c>
-      <c r="C75" s="6">
+      <c r="C78" s="6">
         <v>408324.38145435997</v>
       </c>
     </row>
-    <row r="76" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="3">
+    <row r="79" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="3">
         <v>43831</v>
       </c>
-      <c r="C76" s="8">
+      <c r="C79" s="8">
         <v>330164.98580609995</v>
       </c>
     </row>
-    <row r="77" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B77" s="3">
+    <row r="80" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B80" s="3">
         <v>43862</v>
       </c>
-      <c r="C77" s="8">
+      <c r="C80" s="8">
         <v>331672.57301309996</v>
       </c>
     </row>
-    <row r="78" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B78" s="3">
+    <row r="81" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B81" s="3">
         <v>43910</v>
       </c>
-      <c r="C78" s="8">
+      <c r="C81" s="8">
         <v>332911.06268909998</v>
       </c>
     </row>
-    <row r="79" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B79" s="3">
+    <row r="82" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="3">
         <v>43941</v>
       </c>
-      <c r="C79" s="8">
+      <c r="C82" s="8">
         <v>337524.55467716005</v>
       </c>
     </row>
-    <row r="80" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B80" s="3">
+    <row r="83" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B83" s="3">
         <v>43971</v>
       </c>
-      <c r="C80" s="8">
+      <c r="C83" s="8">
         <v>341642.46180662001</v>
       </c>
     </row>
-    <row r="81" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B81" s="3">
+    <row r="84" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B84" s="3">
         <v>44002</v>
       </c>
-      <c r="C81" s="8">
+      <c r="C84" s="8">
         <v>346501.80031412013</v>
       </c>
     </row>
-    <row r="82" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B82" s="3">
+    <row r="85" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B85" s="3">
         <v>44032</v>
       </c>
-      <c r="C82" s="8">
+      <c r="C85" s="8">
         <v>350108.07167429011</v>
       </c>
     </row>
-    <row r="83" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B83" s="3">
+    <row r="86" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="3">
         <v>44063</v>
       </c>
-      <c r="C83" s="8">
+      <c r="C86" s="8">
         <v>352314.99785581994</v>
       </c>
     </row>
-    <row r="84" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B84" s="3">
+    <row r="87" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B87" s="3">
         <v>44094</v>
       </c>
-      <c r="C84" s="8">
+      <c r="C87" s="8">
         <v>356279.13343763002</v>
       </c>
     </row>
-    <row r="85" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B85" s="3">
+    <row r="88" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B88" s="3">
         <v>44124</v>
       </c>
-      <c r="C85" s="8">
+      <c r="C88" s="8">
         <v>361353.74689682003</v>
       </c>
     </row>
-    <row r="86" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B86" s="3">
+    <row r="89" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B89" s="3">
         <v>44155</v>
       </c>
-      <c r="C86" s="8">
+      <c r="C89" s="8">
         <v>367910.80049537</v>
       </c>
     </row>
-    <row r="87" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B87" s="3">
+    <row r="90" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B90" s="3">
         <v>44185</v>
       </c>
-      <c r="C87" s="8">
+      <c r="C90" s="8">
         <v>375335.71547151002</v>
       </c>
     </row>
-    <row r="88" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B88" s="5">
+    <row r="91" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B91" s="5">
         <v>2020</v>
       </c>
-      <c r="C88" s="6">
+      <c r="C91" s="6">
         <v>375335.71547151002</v>
       </c>
     </row>
-    <row r="89" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B89" s="11">
+    <row r="92" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="11">
         <v>43466</v>
       </c>
-      <c r="C89" s="18">
+      <c r="C92" s="18">
         <v>296702.33107259998</v>
       </c>
     </row>
-    <row r="90" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B90" s="3">
+    <row r="93" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="3">
         <v>43497</v>
       </c>
-      <c r="C90" s="4">
+      <c r="C93" s="4">
         <v>298703.27206806996</v>
       </c>
     </row>
-    <row r="91" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B91" s="3">
+    <row r="94" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="3">
         <v>43525</v>
       </c>
-      <c r="C91" s="4">
+      <c r="C94" s="4">
         <v>301527.61943381</v>
       </c>
     </row>
-    <row r="92" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B92" s="3">
+    <row r="95" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="3">
         <v>43556</v>
       </c>
-      <c r="C92" s="4">
+      <c r="C95" s="4">
         <v>303959.62689668004</v>
       </c>
     </row>
-    <row r="93" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B93" s="3">
+    <row r="96" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B96" s="3">
         <v>43586</v>
       </c>
-      <c r="C93" s="4">
+      <c r="C96" s="4">
         <v>307976.91874036996</v>
       </c>
     </row>
-    <row r="94" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B94" s="3">
+    <row r="97" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="3">
         <v>43617</v>
       </c>
-      <c r="C94" s="4">
+      <c r="C97" s="4">
         <v>310924.47898618004</v>
       </c>
     </row>
-    <row r="95" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B95" s="3">
+    <row r="98" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B98" s="3">
         <v>43647</v>
       </c>
-      <c r="C95" s="4">
+      <c r="C98" s="4">
         <v>313314.95588077995</v>
       </c>
     </row>
-    <row r="96" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B96" s="3">
+    <row r="99" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="3">
         <v>43678</v>
       </c>
-      <c r="C96" s="4">
+      <c r="C99" s="4">
         <v>316549.80077849998</v>
       </c>
     </row>
-    <row r="97" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B97" s="3">
+    <row r="100" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="3">
         <v>43709</v>
       </c>
-      <c r="C97" s="4">
+      <c r="C100" s="4">
         <v>319939.78804578999</v>
       </c>
     </row>
-    <row r="98" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B98" s="3">
+    <row r="101" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B101" s="3">
         <v>43739</v>
       </c>
-      <c r="C98" s="8">
+      <c r="C101" s="8">
         <v>324347.49460759998</v>
       </c>
     </row>
-    <row r="99" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B99" s="3">
+    <row r="102" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B102" s="3">
         <v>43770</v>
       </c>
-      <c r="C99" s="8">
+      <c r="C102" s="8">
         <v>327414.20833259996</v>
       </c>
     </row>
-    <row r="100" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B100" s="31">
+    <row r="103" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B103" s="31">
         <v>43800</v>
       </c>
-      <c r="C100" s="30">
+      <c r="C103" s="30">
         <v>328733.59166159999</v>
       </c>
     </row>
-    <row r="101" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B101" s="5">
+    <row r="104" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B104" s="5">
         <v>2019</v>
       </c>
-      <c r="C101" s="6">
+      <c r="C104" s="6">
         <v>328733.59166159999</v>
       </c>
     </row>
-    <row r="102" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B102" s="3">
+    <row r="105" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B105" s="3">
         <v>43101</v>
       </c>
-      <c r="C102" s="7">
+      <c r="C105" s="7">
         <v>264347.33449881</v>
       </c>
     </row>
-    <row r="103" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B103" s="3">
+    <row r="106" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B106" s="3">
         <v>43132</v>
       </c>
-      <c r="C103" s="7">
+      <c r="C106" s="7">
         <v>266174.86588654999</v>
       </c>
     </row>
-    <row r="104" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B104" s="3">
+    <row r="107" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B107" s="3">
         <v>43160</v>
       </c>
-      <c r="C104" s="7">
+      <c r="C107" s="7">
         <v>267132.48114095</v>
       </c>
     </row>
-    <row r="105" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B105" s="3">
+    <row r="108" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B108" s="3">
         <v>43191</v>
       </c>
-      <c r="C105" s="7">
+      <c r="C108" s="7">
         <v>269351.04795606999</v>
       </c>
     </row>
-    <row r="106" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B106" s="3">
+    <row r="109" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B109" s="3">
         <v>43221</v>
       </c>
-      <c r="C106" s="7">
+      <c r="C109" s="7">
         <v>271065.14135574002</v>
       </c>
     </row>
-    <row r="107" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B107" s="3">
+    <row r="110" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B110" s="3">
         <v>43252</v>
       </c>
-      <c r="C107" s="8">
+      <c r="C110" s="8">
         <v>274495.2297572</v>
       </c>
     </row>
-    <row r="108" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B108" s="3">
+    <row r="111" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B111" s="3">
         <v>43282</v>
       </c>
-      <c r="C108" s="8">
+      <c r="C111" s="8">
         <v>277647.62711350998</v>
       </c>
     </row>
-    <row r="109" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B109" s="3">
+    <row r="112" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B112" s="3">
         <v>43313</v>
       </c>
-      <c r="C109" s="8">
+      <c r="C112" s="8">
         <v>280164.14888862002</v>
       </c>
     </row>
-    <row r="110" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B110" s="3">
+    <row r="113" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B113" s="3">
         <v>43344</v>
       </c>
-      <c r="C110" s="8">
+      <c r="C113" s="8">
         <v>283045.55795372993</v>
       </c>
-      <c r="D110" s="17"/>
-[...2 lines deleted...]
-      <c r="B111" s="3">
+      <c r="D113" s="17"/>
+    </row>
+    <row r="114" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B114" s="3">
         <v>43374</v>
       </c>
-      <c r="C111" s="4">
+      <c r="C114" s="4">
         <v>286285.57529821002</v>
       </c>
-      <c r="D111" s="17"/>
-[...2 lines deleted...]
-      <c r="B112" s="3">
+      <c r="D114" s="17"/>
+    </row>
+    <row r="115" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B115" s="3">
         <v>43405</v>
       </c>
-      <c r="C112" s="4">
+      <c r="C115" s="4">
         <v>286951.96634705999</v>
       </c>
-      <c r="D112" s="17"/>
-[...2 lines deleted...]
-      <c r="B113" s="9">
+      <c r="D115" s="17"/>
+    </row>
+    <row r="116" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B116" s="9">
         <v>43435</v>
       </c>
-      <c r="C113" s="10">
+      <c r="C116" s="10">
         <v>291788.12808863004</v>
       </c>
-      <c r="D113" s="17"/>
-[...2 lines deleted...]
-      <c r="B114" s="5">
+      <c r="D116" s="17"/>
+    </row>
+    <row r="117" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B117" s="5">
         <v>2018</v>
       </c>
-      <c r="C114" s="6">
+      <c r="C117" s="6">
         <v>291788.12808863004</v>
       </c>
-      <c r="D114" s="17"/>
-[...2 lines deleted...]
-      <c r="B115" s="35" t="s">
+      <c r="D117" s="17"/>
+    </row>
+    <row r="118" spans="2:4" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C115" s="35" t="s">
+      <c r="C118" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="116" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="B117" s="11">
+    <row r="119" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="39"/>
+      <c r="C119" s="39"/>
+    </row>
+    <row r="120" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B120" s="11">
         <v>42736</v>
       </c>
-      <c r="C117" s="12">
+      <c r="C120" s="12">
         <v>230559.20159836998</v>
       </c>
-      <c r="D117" s="17"/>
-[...2 lines deleted...]
-      <c r="B118" s="3">
+      <c r="D120" s="17"/>
+    </row>
+    <row r="121" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="3">
         <v>42767</v>
       </c>
-      <c r="C118" s="13">
+      <c r="C121" s="13">
         <v>233433.82066811997</v>
       </c>
-      <c r="D118" s="17"/>
-[...2 lines deleted...]
-      <c r="B119" s="3">
+      <c r="D121" s="17"/>
+    </row>
+    <row r="122" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B122" s="3">
         <v>42795</v>
       </c>
-      <c r="C119" s="14">
+      <c r="C122" s="14">
         <v>236062.07413056001</v>
       </c>
-      <c r="D119" s="17"/>
-[...2 lines deleted...]
-      <c r="B120" s="3">
+      <c r="D122" s="17"/>
+    </row>
+    <row r="123" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="3">
         <v>42826</v>
       </c>
-      <c r="C120" s="14">
+      <c r="C123" s="14">
         <v>239608.66894982001</v>
       </c>
-      <c r="D120" s="17"/>
-[...2 lines deleted...]
-      <c r="B121" s="3">
+      <c r="D123" s="17"/>
+    </row>
+    <row r="124" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B124" s="3">
         <v>42856</v>
       </c>
-      <c r="C121" s="14">
+      <c r="C124" s="14">
         <v>240330.97950115002</v>
       </c>
-      <c r="D121" s="17"/>
-[...2 lines deleted...]
-      <c r="B122" s="15">
+      <c r="D124" s="17"/>
+    </row>
+    <row r="125" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B125" s="15">
         <v>42887</v>
       </c>
-      <c r="C122" s="16">
+      <c r="C125" s="16">
         <v>241357.125222</v>
       </c>
-      <c r="D122" s="17"/>
-[...2 lines deleted...]
-      <c r="B123" s="3">
+      <c r="D125" s="17"/>
+    </row>
+    <row r="126" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B126" s="3">
         <v>42917</v>
       </c>
-      <c r="C123" s="14">
+      <c r="C126" s="14">
         <v>244464.70966887</v>
       </c>
-      <c r="D123" s="17"/>
-[...2 lines deleted...]
-      <c r="B124" s="3">
+      <c r="D126" s="17"/>
+    </row>
+    <row r="127" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B127" s="3">
         <v>42948</v>
       </c>
-      <c r="C124" s="14">
+      <c r="C127" s="14">
         <v>246611.33237166001</v>
       </c>
-      <c r="D124" s="17"/>
-[...2 lines deleted...]
-      <c r="B125" s="3">
+      <c r="D127" s="17"/>
+    </row>
+    <row r="128" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B128" s="3">
         <v>42979</v>
       </c>
-      <c r="C125" s="14">
+      <c r="C128" s="14">
         <v>249783.08014636001</v>
       </c>
-      <c r="D125" s="17"/>
-[...2 lines deleted...]
-      <c r="B126" s="3">
+      <c r="D128" s="17"/>
+    </row>
+    <row r="129" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B129" s="3">
         <v>43009</v>
       </c>
-      <c r="C126" s="7">
+      <c r="C129" s="7">
         <v>252651.05051219001</v>
       </c>
-      <c r="D126" s="17"/>
-[...2 lines deleted...]
-      <c r="B127" s="3">
+      <c r="D129" s="17"/>
+    </row>
+    <row r="130" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B130" s="3">
         <v>43040</v>
       </c>
-      <c r="C127" s="7">
+      <c r="C130" s="7">
         <v>256966.53354533002</v>
       </c>
-      <c r="D127" s="17"/>
-[...2 lines deleted...]
-      <c r="B128" s="3">
+      <c r="D130" s="17"/>
+    </row>
+    <row r="131" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B131" s="3">
         <v>43070</v>
       </c>
-      <c r="C128" s="7">
+      <c r="C131" s="7">
         <v>262545.13042706001</v>
       </c>
-      <c r="D128" s="17"/>
-[...2 lines deleted...]
-      <c r="B129" s="5">
+      <c r="D131" s="17"/>
+    </row>
+    <row r="132" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B132" s="5">
         <v>2017</v>
       </c>
-      <c r="C129" s="6">
+      <c r="C132" s="6">
         <v>262545.13042706001</v>
       </c>
-      <c r="D129" s="17"/>
-[...2 lines deleted...]
-      <c r="B130" s="11">
+      <c r="D132" s="17"/>
+    </row>
+    <row r="133" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B133" s="11">
         <v>42370</v>
       </c>
-      <c r="C130" s="18">
+      <c r="C133" s="18">
         <v>191934.57137481001</v>
       </c>
-      <c r="D130" s="17"/>
-[...2 lines deleted...]
-      <c r="B131" s="3">
+      <c r="D133" s="17"/>
+    </row>
+    <row r="134" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B134" s="3">
         <v>42401</v>
       </c>
-      <c r="C131" s="19">
+      <c r="C134" s="19">
         <v>194935.03407432997</v>
       </c>
-      <c r="D131" s="17"/>
-[...2 lines deleted...]
-      <c r="B132" s="3">
+      <c r="D134" s="17"/>
+    </row>
+    <row r="135" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B135" s="3">
         <v>42430</v>
       </c>
-      <c r="C132" s="19">
+      <c r="C135" s="19">
         <v>195409.83568234002</v>
       </c>
-      <c r="D132" s="17"/>
-[...2 lines deleted...]
-      <c r="B133" s="3">
+      <c r="D135" s="17"/>
+    </row>
+    <row r="136" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B136" s="3">
         <v>42461</v>
       </c>
-      <c r="C133" s="19">
+      <c r="C136" s="19">
         <v>196967.3139408</v>
       </c>
-      <c r="D133" s="17"/>
-[...2 lines deleted...]
-      <c r="B134" s="3">
+      <c r="D136" s="17"/>
+    </row>
+    <row r="137" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B137" s="3">
         <v>42491</v>
       </c>
-      <c r="C134" s="19">
+      <c r="C137" s="19">
         <v>198951.25381773998</v>
       </c>
-      <c r="D134" s="17"/>
-[...2 lines deleted...]
-      <c r="B135" s="3">
+      <c r="D137" s="17"/>
+    </row>
+    <row r="138" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B138" s="3">
         <v>42522</v>
       </c>
-      <c r="C135" s="19">
+      <c r="C138" s="19">
         <v>201679.51091220998</v>
       </c>
-      <c r="D135" s="17"/>
-[...2 lines deleted...]
-      <c r="B136" s="3">
+      <c r="D138" s="17"/>
+    </row>
+    <row r="139" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B139" s="3">
         <v>42552</v>
       </c>
-      <c r="C136" s="19">
+      <c r="C139" s="19">
         <v>205687.53587289</v>
       </c>
-      <c r="D136" s="17"/>
-[...2 lines deleted...]
-      <c r="B137" s="3">
+      <c r="D139" s="17"/>
+    </row>
+    <row r="140" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B140" s="3">
         <v>42583</v>
       </c>
-      <c r="C137" s="19">
+      <c r="C140" s="19">
         <v>208737.76284538</v>
       </c>
-      <c r="D137" s="17"/>
-[...2 lines deleted...]
-      <c r="B138" s="9">
+      <c r="D140" s="17"/>
+    </row>
+    <row r="141" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B141" s="9">
         <v>42614</v>
       </c>
-      <c r="C138" s="7">
+      <c r="C141" s="7">
         <v>214387.38343415002</v>
       </c>
-      <c r="D138" s="17"/>
-[...2 lines deleted...]
-      <c r="B139" s="3">
+      <c r="D141" s="17"/>
+    </row>
+    <row r="142" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B142" s="3">
         <v>42644</v>
       </c>
-      <c r="C139" s="7">
+      <c r="C142" s="7">
         <v>218053.20018573999</v>
       </c>
-      <c r="D139" s="17"/>
-[...2 lines deleted...]
-      <c r="B140" s="9">
+      <c r="D142" s="17"/>
+    </row>
+    <row r="143" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B143" s="9">
         <v>42675</v>
       </c>
-      <c r="C140" s="7">
+      <c r="C143" s="7">
         <v>221322.29311848001</v>
       </c>
-      <c r="D140" s="17"/>
-[...2 lines deleted...]
-      <c r="B141" s="3">
+      <c r="D143" s="17"/>
+    </row>
+    <row r="144" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B144" s="3">
         <v>42705</v>
       </c>
-      <c r="C141" s="7">
+      <c r="C144" s="7">
         <v>223036.67689413999</v>
       </c>
-      <c r="D141" s="17"/>
-[...2 lines deleted...]
-      <c r="B142" s="5">
+      <c r="D144" s="17"/>
+    </row>
+    <row r="145" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B145" s="5">
         <v>2016</v>
       </c>
-      <c r="C142" s="6">
+      <c r="C145" s="6">
         <v>223036.67689413999</v>
       </c>
-      <c r="D142" s="17"/>
-[...2 lines deleted...]
-      <c r="B143" s="3">
+      <c r="D145" s="17"/>
+    </row>
+    <row r="146" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B146" s="3">
         <v>42005</v>
       </c>
-      <c r="C143" s="19">
+      <c r="C146" s="19">
         <v>168535.35081900001</v>
       </c>
-      <c r="D143" s="17"/>
-[...2 lines deleted...]
-      <c r="B144" s="3">
+      <c r="D146" s="17"/>
+    </row>
+    <row r="147" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B147" s="3">
         <v>42036</v>
       </c>
-      <c r="C144" s="19">
+      <c r="C147" s="19">
         <v>170919.132132</v>
       </c>
-      <c r="D144" s="17"/>
-[...2 lines deleted...]
-      <c r="B145" s="3">
+      <c r="D147" s="17"/>
+    </row>
+    <row r="148" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B148" s="3">
         <v>42064</v>
       </c>
-      <c r="C145" s="19">
+      <c r="C148" s="19">
         <v>173507.12614499999</v>
       </c>
-      <c r="D145" s="17"/>
-[...2 lines deleted...]
-      <c r="B146" s="3">
+      <c r="D148" s="17"/>
+    </row>
+    <row r="149" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B149" s="3">
         <v>42095</v>
       </c>
-      <c r="C146" s="19">
+      <c r="C149" s="19">
         <v>177214.12537200001</v>
       </c>
-      <c r="D146" s="17"/>
-[...2 lines deleted...]
-      <c r="B147" s="3">
+      <c r="D149" s="17"/>
+    </row>
+    <row r="150" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B150" s="3">
         <v>42125</v>
       </c>
-      <c r="C147" s="19">
+      <c r="C150" s="19">
         <v>179717.010805</v>
       </c>
-      <c r="D147" s="17"/>
-[...2 lines deleted...]
-      <c r="B148" s="3">
+      <c r="D150" s="17"/>
+    </row>
+    <row r="151" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B151" s="3">
         <v>42156</v>
       </c>
-      <c r="C148" s="19">
+      <c r="C151" s="19">
         <v>181992.05559500001</v>
       </c>
-      <c r="D148" s="17"/>
-[...2 lines deleted...]
-      <c r="B149" s="3">
+      <c r="D151" s="17"/>
+    </row>
+    <row r="152" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B152" s="3">
         <v>42186</v>
       </c>
-      <c r="C149" s="19">
+      <c r="C152" s="19">
         <v>183580.26375499999</v>
       </c>
-      <c r="D149" s="17"/>
-[...2 lines deleted...]
-      <c r="B150" s="3">
+      <c r="D152" s="17"/>
+    </row>
+    <row r="153" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B153" s="3">
         <v>42217</v>
       </c>
-      <c r="C150" s="19">
+      <c r="C153" s="19">
         <v>183911.28665600001</v>
       </c>
-      <c r="D150" s="17"/>
-[...2 lines deleted...]
-      <c r="B151" s="9">
+      <c r="D153" s="17"/>
+    </row>
+    <row r="154" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B154" s="9">
         <v>42248</v>
       </c>
-      <c r="C151" s="19">
+      <c r="C154" s="19">
         <v>184028.05410800001</v>
       </c>
-      <c r="D151" s="17"/>
-[...2 lines deleted...]
-      <c r="B152" s="9">
+      <c r="D154" s="17"/>
+    </row>
+    <row r="155" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B155" s="9">
         <v>42278</v>
       </c>
-      <c r="C152" s="19">
+      <c r="C155" s="19">
         <v>184960.61631400001</v>
       </c>
-      <c r="D152" s="17"/>
-[...2 lines deleted...]
-      <c r="B153" s="20">
+      <c r="D155" s="17"/>
+    </row>
+    <row r="156" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B156" s="20">
         <v>42309</v>
       </c>
-      <c r="C153" s="19">
+      <c r="C156" s="19">
         <v>185255.87205199999</v>
       </c>
-      <c r="D153" s="17"/>
-[...2 lines deleted...]
-      <c r="B154" s="3">
+      <c r="D156" s="17"/>
+    </row>
+    <row r="157" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B157" s="3">
         <v>42339</v>
       </c>
-      <c r="C154" s="19">
+      <c r="C157" s="19">
         <v>188211.70621199999</v>
       </c>
-      <c r="D154" s="17"/>
-[...2 lines deleted...]
-      <c r="B155" s="5">
+      <c r="D157" s="17"/>
+    </row>
+    <row r="158" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B158" s="5">
         <v>2015</v>
       </c>
-      <c r="C155" s="6">
+      <c r="C158" s="6">
         <v>188211.70621199999</v>
       </c>
-      <c r="D155" s="17"/>
-[...2 lines deleted...]
-      <c r="B156" s="3">
+      <c r="D158" s="17"/>
+    </row>
+    <row r="159" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B159" s="3">
         <v>41640</v>
       </c>
-      <c r="C156" s="19">
+      <c r="C159" s="19">
         <v>149131.22421960998</v>
       </c>
-      <c r="D156" s="17"/>
-[...2 lines deleted...]
-      <c r="B157" s="3">
+      <c r="D159" s="17"/>
+    </row>
+    <row r="160" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B160" s="3">
         <v>41671</v>
       </c>
-      <c r="C157" s="19">
+      <c r="C160" s="19">
         <v>149871.909766</v>
       </c>
-      <c r="D157" s="17"/>
-[...2 lines deleted...]
-      <c r="B158" s="3">
+      <c r="D160" s="17"/>
+    </row>
+    <row r="161" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B161" s="3">
         <v>41699</v>
       </c>
-      <c r="C158" s="19">
+      <c r="C161" s="19">
         <v>150692.54336700001</v>
       </c>
-      <c r="D158" s="17"/>
-[...2 lines deleted...]
-      <c r="B159" s="3">
+      <c r="D161" s="17"/>
+    </row>
+    <row r="162" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B162" s="3">
         <v>41730</v>
       </c>
-      <c r="C159" s="19">
+      <c r="C162" s="19">
         <v>151054.162942</v>
       </c>
-      <c r="D159" s="17"/>
-[...2 lines deleted...]
-      <c r="B160" s="3">
+      <c r="D162" s="17"/>
+    </row>
+    <row r="163" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B163" s="3">
         <v>41760</v>
       </c>
-      <c r="C160" s="19">
+      <c r="C163" s="19">
         <v>152024.00760899999</v>
       </c>
-      <c r="D160" s="17"/>
-[...2 lines deleted...]
-      <c r="B161" s="3">
+      <c r="D163" s="17"/>
+    </row>
+    <row r="164" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B164" s="3">
         <v>41791</v>
       </c>
-      <c r="C161" s="19">
+      <c r="C164" s="19">
         <v>153246.269244</v>
       </c>
-      <c r="D161" s="17"/>
-[...2 lines deleted...]
-      <c r="B162" s="3">
+      <c r="D164" s="17"/>
+    </row>
+    <row r="165" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B165" s="3">
         <v>41821</v>
       </c>
-      <c r="C162" s="19">
+      <c r="C165" s="19">
         <v>155264.06720399999</v>
       </c>
-      <c r="D162" s="17"/>
-[...2 lines deleted...]
-      <c r="B163" s="3">
+      <c r="D165" s="17"/>
+    </row>
+    <row r="166" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B166" s="3">
         <v>41852</v>
       </c>
-      <c r="C163" s="19">
+      <c r="C166" s="19">
         <v>156927.349931</v>
       </c>
-      <c r="D163" s="17"/>
-[...2 lines deleted...]
-      <c r="B164" s="9">
+      <c r="D166" s="17"/>
+    </row>
+    <row r="167" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B167" s="9">
         <v>41883</v>
       </c>
-      <c r="C164" s="7">
+      <c r="C167" s="7">
         <v>159706.827743</v>
       </c>
-      <c r="D164" s="17"/>
-[...2 lines deleted...]
-      <c r="B165" s="3">
+      <c r="D167" s="17"/>
+    </row>
+    <row r="168" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B168" s="3">
         <v>41913</v>
       </c>
-      <c r="C165" s="19">
+      <c r="C168" s="19">
         <v>162316.08017999999</v>
       </c>
-      <c r="D165" s="17"/>
-[...2 lines deleted...]
-      <c r="B166" s="20">
+      <c r="D168" s="17"/>
+    </row>
+    <row r="169" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B169" s="20">
         <v>41944</v>
       </c>
-      <c r="C166" s="4">
+      <c r="C169" s="4">
         <v>163500.16621200001</v>
       </c>
-      <c r="D166" s="17"/>
-[...2 lines deleted...]
-      <c r="B167" s="3">
+      <c r="D169" s="17"/>
+    </row>
+    <row r="170" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B170" s="3">
         <v>41974</v>
       </c>
-      <c r="C167" s="19">
+      <c r="C170" s="19">
         <v>167010.190004</v>
       </c>
-      <c r="D167" s="17"/>
-[...2 lines deleted...]
-      <c r="B168" s="5">
+      <c r="D170" s="17"/>
+    </row>
+    <row r="171" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B171" s="5">
         <v>2014</v>
       </c>
-      <c r="C168" s="6">
+      <c r="C171" s="6">
         <v>167010.190004</v>
       </c>
-      <c r="D168" s="17"/>
-[...2 lines deleted...]
-      <c r="B169" s="35" t="s">
+      <c r="D171" s="17"/>
+    </row>
+    <row r="172" spans="2:4" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B172" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C169" s="35" t="s">
+      <c r="C172" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="170" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="B171" s="3">
+    <row r="173" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B173" s="39"/>
+      <c r="C173" s="39"/>
+    </row>
+    <row r="174" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B174" s="3">
         <v>41275</v>
       </c>
-      <c r="C171" s="19">
+      <c r="C174" s="19">
         <v>132866.205441</v>
       </c>
-      <c r="D171" s="17"/>
-[...2 lines deleted...]
-      <c r="B172" s="3">
+      <c r="D174" s="17"/>
+    </row>
+    <row r="175" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B175" s="3">
         <v>41306</v>
       </c>
-      <c r="C172" s="19">
+      <c r="C175" s="19">
         <v>134036.317006</v>
       </c>
-      <c r="D172" s="17"/>
-[...2 lines deleted...]
-      <c r="B173" s="3">
+      <c r="D175" s="17"/>
+    </row>
+    <row r="176" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B176" s="3">
         <v>41334</v>
       </c>
-      <c r="C173" s="19">
+      <c r="C176" s="19">
         <v>135511.45591300001</v>
       </c>
-      <c r="D173" s="17"/>
-[...2 lines deleted...]
-      <c r="B174" s="3">
+      <c r="D176" s="17"/>
+    </row>
+    <row r="177" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B177" s="3">
         <v>41365</v>
       </c>
-      <c r="C174" s="19">
+      <c r="C177" s="19">
         <v>137253.39345599999</v>
       </c>
-      <c r="D174" s="17"/>
-[...2 lines deleted...]
-      <c r="B175" s="3">
+      <c r="D177" s="17"/>
+    </row>
+    <row r="178" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B178" s="3">
         <v>41395</v>
       </c>
-      <c r="C175" s="19">
+      <c r="C178" s="19">
         <v>139281.82718699999</v>
       </c>
-      <c r="D175" s="17"/>
-[...2 lines deleted...]
-      <c r="B176" s="3">
+      <c r="D178" s="17"/>
+    </row>
+    <row r="179" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B179" s="3">
         <v>41426</v>
       </c>
-      <c r="C176" s="19">
+      <c r="C179" s="19">
         <v>140801.71294699999</v>
       </c>
-      <c r="D176" s="17"/>
-[...2 lines deleted...]
-      <c r="B177" s="3">
+      <c r="D179" s="17"/>
+    </row>
+    <row r="180" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B180" s="3">
         <v>41456</v>
       </c>
-      <c r="C177" s="19">
+      <c r="C180" s="19">
         <v>142134.989455</v>
       </c>
-      <c r="D177" s="17"/>
-[...2 lines deleted...]
-      <c r="B178" s="3">
+      <c r="D180" s="17"/>
+    </row>
+    <row r="181" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B181" s="3">
         <v>41487</v>
       </c>
-      <c r="C178" s="19">
+      <c r="C181" s="19">
         <v>143417.958102</v>
       </c>
-      <c r="D178" s="17"/>
-[...2 lines deleted...]
-      <c r="B179" s="9">
+      <c r="D181" s="17"/>
+    </row>
+    <row r="182" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B182" s="9">
         <v>41518</v>
       </c>
-      <c r="C179" s="7">
+      <c r="C182" s="7">
         <v>144097.94232599999</v>
       </c>
-      <c r="D179" s="17"/>
-[...2 lines deleted...]
-      <c r="B180" s="3">
+      <c r="D182" s="17"/>
+    </row>
+    <row r="183" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B183" s="3">
         <v>41548</v>
       </c>
-      <c r="C180" s="19">
+      <c r="C183" s="19">
         <v>144874.19618699999</v>
       </c>
-      <c r="D180" s="17"/>
-[...2 lines deleted...]
-      <c r="B181" s="3">
+      <c r="D183" s="17"/>
+    </row>
+    <row r="184" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B184" s="3">
         <v>41579</v>
       </c>
-      <c r="C181" s="19">
+      <c r="C184" s="19">
         <v>146001.619118</v>
       </c>
-      <c r="D181" s="17"/>
-[...2 lines deleted...]
-      <c r="B182" s="3">
+      <c r="D184" s="17"/>
+    </row>
+    <row r="185" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B185" s="3">
         <v>41609</v>
       </c>
-      <c r="C182" s="19">
+      <c r="C185" s="19">
         <v>148724.20392100001</v>
       </c>
-      <c r="D182" s="17"/>
-[...2 lines deleted...]
-      <c r="B183" s="5">
+      <c r="D185" s="17"/>
+    </row>
+    <row r="186" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B186" s="5">
         <v>2013</v>
       </c>
-      <c r="C183" s="6">
+      <c r="C186" s="6">
         <v>148724.20392100001</v>
       </c>
-      <c r="D183" s="17"/>
-[...2 lines deleted...]
-      <c r="B184" s="11">
+      <c r="D186" s="17"/>
+    </row>
+    <row r="187" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B187" s="11">
         <v>40909</v>
       </c>
-      <c r="C184" s="12">
+      <c r="C187" s="12">
         <v>105391.812273</v>
       </c>
-      <c r="D184" s="17"/>
-[...2 lines deleted...]
-      <c r="B185" s="3">
+      <c r="D187" s="17"/>
+    </row>
+    <row r="188" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B188" s="3">
         <v>40940</v>
       </c>
-      <c r="C185" s="13">
+      <c r="C188" s="13">
         <v>107452.65263500001</v>
       </c>
-      <c r="D185" s="17"/>
-[...2 lines deleted...]
-      <c r="B186" s="3">
+      <c r="D188" s="17"/>
+    </row>
+    <row r="189" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B189" s="3">
         <v>40969</v>
       </c>
-      <c r="C186" s="13">
+      <c r="C189" s="13">
         <v>108943.003151</v>
       </c>
-      <c r="D186" s="17"/>
-[...2 lines deleted...]
-      <c r="B187" s="3">
+      <c r="D189" s="17"/>
+    </row>
+    <row r="190" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B190" s="3">
         <v>41000</v>
       </c>
-      <c r="C187" s="13">
+      <c r="C190" s="13">
         <v>110111.324071</v>
       </c>
     </row>
-    <row r="188" spans="2:4" s="1" customFormat="1" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B188" s="3">
+    <row r="191" spans="2:4" s="1" customFormat="1" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B191" s="3">
         <v>41030</v>
       </c>
-      <c r="C188" s="13">
+      <c r="C191" s="13">
         <v>112009.741433</v>
       </c>
-      <c r="D188" s="24"/>
-[...2 lines deleted...]
-      <c r="B189" s="3">
+      <c r="D191" s="24"/>
+    </row>
+    <row r="192" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B192" s="3">
         <v>41061</v>
       </c>
-      <c r="C189" s="13">
+      <c r="C192" s="13">
         <v>113789.22727800001</v>
       </c>
-      <c r="D189" s="24"/>
-[...2 lines deleted...]
-      <c r="B190" s="3">
+      <c r="D192" s="24"/>
+    </row>
+    <row r="193" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B193" s="3">
         <v>41091</v>
       </c>
-      <c r="C190" s="13">
+      <c r="C193" s="13">
         <v>115967.229767</v>
       </c>
     </row>
-    <row r="191" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B191" s="3">
+    <row r="194" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B194" s="3">
         <v>41122</v>
       </c>
-      <c r="C191" s="13">
+      <c r="C194" s="13">
         <v>118286.38784900001</v>
       </c>
     </row>
-    <row r="192" spans="2:4" s="1" customFormat="1" ht="13.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B192" s="3">
+    <row r="195" spans="2:3" s="1" customFormat="1" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B195" s="3">
         <v>41153</v>
       </c>
-      <c r="C192" s="13">
+      <c r="C195" s="13">
         <v>121009.86156600001</v>
       </c>
     </row>
-    <row r="193" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B193" s="3">
+    <row r="196" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B196" s="3">
         <v>41183</v>
       </c>
-      <c r="C193" s="13">
+      <c r="C196" s="13">
         <v>124177.78434899999</v>
       </c>
     </row>
-    <row r="194" spans="2:3" s="1" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B194" s="3">
+    <row r="197" spans="2:3" s="1" customFormat="1" ht="11.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B197" s="3">
         <v>41214</v>
       </c>
-      <c r="C194" s="13">
+      <c r="C197" s="13">
         <v>125822.685877</v>
       </c>
     </row>
-    <row r="195" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B195" s="9">
+    <row r="198" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B198" s="9">
         <v>41244</v>
       </c>
-      <c r="C195" s="21">
+      <c r="C198" s="21">
         <v>129475.336648</v>
       </c>
     </row>
-    <row r="196" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B196" s="5">
+    <row r="199" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B199" s="5">
         <v>2012</v>
       </c>
-      <c r="C196" s="22">
+      <c r="C199" s="22">
         <v>129475.336648</v>
       </c>
     </row>
-    <row r="197" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B197" s="20">
+    <row r="200" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B200" s="20">
         <v>40544</v>
       </c>
-      <c r="C197" s="23">
+      <c r="C200" s="23">
         <v>81763.200596180002</v>
       </c>
     </row>
-    <row r="198" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B198" s="3">
+    <row r="201" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B201" s="3">
         <v>40575</v>
       </c>
-      <c r="C198" s="13">
+      <c r="C201" s="13">
         <v>83338.362250369988</v>
       </c>
     </row>
-    <row r="199" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B199" s="3">
+    <row r="202" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B202" s="3">
         <v>40603</v>
       </c>
-      <c r="C199" s="13">
+      <c r="C202" s="13">
         <v>84942.753331899992</v>
       </c>
     </row>
-    <row r="200" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B200" s="3">
+    <row r="203" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B203" s="3">
         <v>40634</v>
       </c>
-      <c r="C200" s="13">
+      <c r="C203" s="13">
         <v>87165.488341079996</v>
       </c>
     </row>
-    <row r="201" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B201" s="3">
+    <row r="204" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B204" s="3">
         <v>40664</v>
       </c>
-      <c r="C201" s="13">
+      <c r="C204" s="13">
         <v>88752.735714380004</v>
       </c>
     </row>
-    <row r="202" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B202" s="3">
+    <row r="205" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B205" s="3">
         <v>40695</v>
       </c>
-      <c r="C202" s="13">
+      <c r="C205" s="13">
         <v>90619.329844389998</v>
       </c>
     </row>
-    <row r="203" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B203" s="3">
+    <row r="206" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B206" s="3">
         <v>40725</v>
       </c>
-      <c r="C203" s="13">
+      <c r="C206" s="13">
         <v>92812.382819150007</v>
       </c>
     </row>
-    <row r="204" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B204" s="3">
+    <row r="207" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B207" s="3">
         <v>40756</v>
       </c>
-      <c r="C204" s="13">
+      <c r="C207" s="13">
         <v>94728.748956969983</v>
       </c>
     </row>
-    <row r="205" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B205" s="3">
+    <row r="208" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B208" s="3">
         <v>40787</v>
       </c>
-      <c r="C205" s="13">
+      <c r="C208" s="13">
         <v>95740.443289250004</v>
       </c>
     </row>
-    <row r="206" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B206" s="3">
+    <row r="209" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B209" s="3">
         <v>40817</v>
       </c>
-      <c r="C206" s="13">
+      <c r="C209" s="13">
         <v>97822.450043159988</v>
       </c>
     </row>
-    <row r="207" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B207" s="3">
+    <row r="210" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B210" s="3">
         <v>40848</v>
       </c>
-      <c r="C207" s="13">
+      <c r="C210" s="13">
         <v>100139.13859833</v>
       </c>
     </row>
-    <row r="208" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B208" s="9">
+    <row r="211" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B211" s="9">
         <v>40878</v>
       </c>
-      <c r="C208" s="21">
+      <c r="C211" s="21">
         <v>102614.90820456999</v>
       </c>
     </row>
-    <row r="209" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B209" s="5">
+    <row r="212" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B212" s="5">
         <v>2011</v>
       </c>
-      <c r="C209" s="22">
+      <c r="C212" s="22">
         <v>102614.90820456999</v>
       </c>
     </row>
-    <row r="210" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B210" s="20">
+    <row r="213" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B213" s="20">
         <v>40179</v>
       </c>
-      <c r="C210" s="23">
+      <c r="C213" s="23">
         <v>55308.130279149998</v>
       </c>
     </row>
-    <row r="211" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B211" s="3">
+    <row r="214" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B214" s="3">
         <v>40210</v>
       </c>
-      <c r="C211" s="13">
+      <c r="C214" s="13">
         <v>56110.42291548998</v>
       </c>
     </row>
-    <row r="212" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B212" s="3">
+    <row r="215" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B215" s="3">
         <v>40238</v>
       </c>
-      <c r="C212" s="13">
+      <c r="C215" s="13">
         <v>75750.204431290011</v>
       </c>
     </row>
-    <row r="213" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B213" s="3">
+    <row r="216" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B216" s="3">
         <v>40269</v>
       </c>
-      <c r="C213" s="13">
+      <c r="C216" s="13">
         <v>63139.479282740009</v>
       </c>
     </row>
-    <row r="214" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B214" s="3">
+    <row r="217" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B217" s="3">
         <v>40299</v>
       </c>
-      <c r="C214" s="13">
+      <c r="C217" s="13">
         <v>63043.13737905999</v>
       </c>
     </row>
-    <row r="215" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B215" s="3">
+    <row r="218" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B218" s="3">
         <v>40330</v>
       </c>
-      <c r="C215" s="13">
+      <c r="C218" s="13">
         <v>63743.634464750008</v>
       </c>
     </row>
-    <row r="216" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B216" s="3">
+    <row r="219" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B219" s="3">
         <v>40360</v>
       </c>
-      <c r="C216" s="13">
+      <c r="C219" s="13">
         <v>64832.947082790008</v>
       </c>
     </row>
-    <row r="217" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B217" s="3">
+    <row r="220" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B220" s="3">
         <v>40391</v>
       </c>
-      <c r="C217" s="13">
+      <c r="C220" s="13">
         <v>65839.845193190005</v>
       </c>
     </row>
-    <row r="218" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B218" s="3">
+    <row r="221" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B221" s="3">
         <v>40422</v>
       </c>
-      <c r="C218" s="13">
+      <c r="C221" s="13">
         <v>66799.995874369997</v>
       </c>
     </row>
-    <row r="219" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B219" s="3">
+    <row r="222" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B222" s="3">
         <v>40452</v>
       </c>
-      <c r="C219" s="13">
+      <c r="C222" s="13">
         <v>69183.22532302</v>
       </c>
     </row>
-    <row r="220" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B220" s="3">
+    <row r="223" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B223" s="3">
         <v>40483</v>
       </c>
-      <c r="C220" s="13">
+      <c r="C223" s="13">
         <v>73311.39622604</v>
       </c>
     </row>
-    <row r="221" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B221" s="9">
+    <row r="224" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B224" s="9">
         <v>40513</v>
       </c>
-      <c r="C221" s="21">
+      <c r="C224" s="21">
         <v>78893.832031860002</v>
       </c>
     </row>
-    <row r="222" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B222" s="5">
+    <row r="225" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B225" s="5">
         <v>2010</v>
       </c>
-      <c r="C222" s="22">
+      <c r="C225" s="22">
         <v>78893.832031860002</v>
       </c>
     </row>
-    <row r="223" spans="2:3" s="1" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B223" s="35" t="s">
+    <row r="226" spans="2:3" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B226" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C223" s="35" t="s">
+      <c r="C226" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="224" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="B225" s="20">
+    <row r="227" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B227" s="39"/>
+      <c r="C227" s="39"/>
+    </row>
+    <row r="228" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B228" s="20">
         <v>39814</v>
       </c>
-      <c r="C225" s="23">
+      <c r="C228" s="23">
         <v>41389.558715169995</v>
       </c>
     </row>
-    <row r="226" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B226" s="3">
+    <row r="229" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B229" s="3">
         <v>39845</v>
       </c>
-      <c r="C226" s="13">
+      <c r="C229" s="13">
         <v>41773.20802038</v>
       </c>
     </row>
-    <row r="227" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B227" s="3">
+    <row r="230" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B230" s="3">
         <v>39873</v>
       </c>
-      <c r="C227" s="13">
+      <c r="C230" s="13">
         <v>42327.15341182</v>
       </c>
     </row>
-    <row r="228" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B228" s="3">
+    <row r="231" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B231" s="3">
         <v>39904</v>
       </c>
-      <c r="C228" s="13">
+      <c r="C231" s="13">
         <v>42911.318485480006</v>
       </c>
     </row>
-    <row r="229" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B229" s="3">
+    <row r="232" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B232" s="3">
         <v>39934</v>
       </c>
-      <c r="C229" s="13">
+      <c r="C232" s="13">
         <v>44436.652577100009</v>
       </c>
     </row>
-    <row r="230" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B230" s="3">
+    <row r="233" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B233" s="3">
         <v>39965</v>
       </c>
-      <c r="C230" s="13">
+      <c r="C233" s="13">
         <v>46007.350760369998</v>
       </c>
     </row>
-    <row r="231" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B231" s="3">
+    <row r="234" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B234" s="3">
         <v>39995</v>
       </c>
-      <c r="C231" s="13">
+      <c r="C234" s="13">
         <v>47077.406001870004</v>
       </c>
     </row>
-    <row r="232" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B232" s="3">
+    <row r="235" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B235" s="3">
         <v>40026</v>
       </c>
-      <c r="C232" s="13">
+      <c r="C235" s="13">
         <v>48523.228523990001</v>
       </c>
     </row>
-    <row r="233" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B233" s="3">
+    <row r="236" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B236" s="3">
         <v>40057</v>
       </c>
-      <c r="C233" s="13">
+      <c r="C236" s="13">
         <v>49463.597198349991</v>
       </c>
     </row>
-    <row r="234" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B234" s="3">
+    <row r="237" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B237" s="3">
         <v>40087</v>
       </c>
-      <c r="C234" s="13">
+      <c r="C237" s="13">
         <v>50362.621633640003</v>
       </c>
     </row>
-    <row r="235" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B235" s="3">
+    <row r="238" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B238" s="3">
         <v>40118</v>
       </c>
-      <c r="C235" s="13">
+      <c r="C238" s="13">
         <v>50939.37153181</v>
       </c>
     </row>
-    <row r="236" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B236" s="9">
+    <row r="239" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B239" s="9">
         <v>40148</v>
       </c>
-      <c r="C236" s="21">
+      <c r="C239" s="21">
         <v>52334.671462269995</v>
       </c>
     </row>
-    <row r="237" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B237" s="5">
+    <row r="240" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B240" s="5">
         <v>2009</v>
       </c>
-      <c r="C237" s="22">
+      <c r="C240" s="22">
         <v>52334.671462269995</v>
       </c>
     </row>
-    <row r="238" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B238" s="11">
+    <row r="241" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B241" s="11">
         <v>39448</v>
       </c>
-      <c r="C238" s="12">
+      <c r="C241" s="12">
         <v>43604.057123650004</v>
       </c>
     </row>
-    <row r="239" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B239" s="3">
+    <row r="242" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B242" s="3">
         <v>39479</v>
       </c>
-      <c r="C239" s="13">
+      <c r="C242" s="13">
         <v>43192.091419080003</v>
       </c>
     </row>
-    <row r="240" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B240" s="3">
+    <row r="243" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B243" s="3">
         <v>39508</v>
       </c>
-      <c r="C240" s="13">
+      <c r="C243" s="13">
         <v>42828.9217193</v>
       </c>
     </row>
-    <row r="241" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B241" s="3">
+    <row r="244" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B244" s="3">
         <v>39539</v>
       </c>
-      <c r="C241" s="13">
+      <c r="C244" s="13">
         <v>42451.641784059997</v>
       </c>
     </row>
-    <row r="242" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B242" s="3">
+    <row r="245" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B245" s="3">
         <v>39569</v>
       </c>
-      <c r="C242" s="13">
+      <c r="C245" s="13">
         <v>42135.55093446</v>
       </c>
     </row>
-    <row r="243" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B243" s="3">
+    <row r="246" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B246" s="3">
         <v>39600</v>
       </c>
-      <c r="C243" s="13">
+      <c r="C246" s="13">
         <v>43395.115775110004</v>
       </c>
     </row>
-    <row r="244" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B244" s="3">
+    <row r="247" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B247" s="3">
         <v>39630</v>
       </c>
-      <c r="C244" s="13">
+      <c r="C247" s="13">
         <v>42966.664870670007</v>
       </c>
     </row>
-    <row r="245" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B245" s="3">
+    <row r="248" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B248" s="3">
         <v>39661</v>
       </c>
-      <c r="C245" s="13">
+      <c r="C248" s="13">
         <v>42473.094641659998</v>
       </c>
     </row>
-    <row r="246" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B246" s="3">
+    <row r="249" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B249" s="3">
         <v>39692</v>
       </c>
-      <c r="C246" s="13">
+      <c r="C249" s="13">
         <v>42211.713098300002</v>
       </c>
     </row>
-    <row r="247" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B247" s="3">
+    <row r="250" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B250" s="3">
         <v>39722</v>
       </c>
-      <c r="C247" s="13">
+      <c r="C250" s="13">
         <v>41612.521275250001</v>
       </c>
     </row>
-    <row r="248" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B248" s="3">
+    <row r="251" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B251" s="3">
         <v>39753</v>
       </c>
-      <c r="C248" s="13">
+      <c r="C251" s="13">
         <v>41183.623594690005</v>
       </c>
     </row>
-    <row r="249" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B249" s="9">
+    <row r="252" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B252" s="9">
         <v>39783</v>
       </c>
-      <c r="C249" s="21">
+      <c r="C252" s="21">
         <v>40977.091886019996</v>
       </c>
     </row>
-    <row r="250" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B250" s="5">
+    <row r="253" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B253" s="5">
         <v>2008</v>
       </c>
-      <c r="C250" s="25">
+      <c r="C253" s="25">
         <v>40977.091886019996</v>
       </c>
     </row>
-    <row r="251" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B251" s="20">
+    <row r="254" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B254" s="20">
         <v>39083</v>
       </c>
-      <c r="C251" s="23">
+      <c r="C254" s="23">
         <v>48700.345235820001</v>
       </c>
     </row>
-    <row r="252" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B252" s="3">
+    <row r="255" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B255" s="3">
         <v>39114</v>
       </c>
-      <c r="C252" s="13">
+      <c r="C255" s="13">
         <v>48230.378468859999</v>
       </c>
     </row>
-    <row r="253" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B253" s="3">
+    <row r="256" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B256" s="3">
         <v>39142</v>
       </c>
-      <c r="C253" s="13">
+      <c r="C256" s="13">
         <v>47108.684202999997</v>
       </c>
     </row>
-    <row r="254" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B254" s="3">
+    <row r="257" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B257" s="3">
         <v>39173</v>
       </c>
-      <c r="C254" s="13">
+      <c r="C257" s="13">
         <v>46493.877744960002</v>
       </c>
     </row>
-    <row r="255" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B255" s="3">
+    <row r="258" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B258" s="3">
         <v>39203</v>
       </c>
-      <c r="C255" s="13">
+      <c r="C258" s="13">
         <v>45671.114794499998</v>
       </c>
     </row>
-    <row r="256" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B256" s="3">
+    <row r="259" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B259" s="3">
         <v>39234</v>
       </c>
-      <c r="C256" s="13">
+      <c r="C259" s="13">
         <v>45378.827397640001</v>
       </c>
     </row>
-    <row r="257" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B257" s="3">
+    <row r="260" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B260" s="3">
         <v>39264</v>
       </c>
-      <c r="C257" s="13">
+      <c r="C260" s="13">
         <v>44900.851851370004</v>
       </c>
     </row>
-    <row r="258" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B258" s="3">
+    <row r="261" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B261" s="3">
         <v>39295</v>
       </c>
-      <c r="C258" s="13">
+      <c r="C261" s="13">
         <v>44583.320081149999</v>
       </c>
     </row>
-    <row r="259" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B259" s="3">
+    <row r="262" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B262" s="3">
         <v>39326</v>
       </c>
-      <c r="C259" s="13">
+      <c r="C262" s="13">
         <v>43563.834082779998</v>
       </c>
     </row>
-    <row r="260" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B260" s="3">
+    <row r="263" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B263" s="3">
         <v>39356</v>
       </c>
-      <c r="C260" s="13">
+      <c r="C263" s="13">
         <v>41265.164174550002</v>
       </c>
     </row>
-    <row r="261" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B261" s="3">
+    <row r="264" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B264" s="3">
         <v>39387</v>
       </c>
-      <c r="C261" s="13">
+      <c r="C264" s="13">
         <v>43377.572120830002</v>
       </c>
     </row>
-    <row r="262" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B262" s="9">
+    <row r="265" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B265" s="9">
         <v>39417</v>
       </c>
-      <c r="C262" s="21">
+      <c r="C265" s="21">
         <v>43925.62705019</v>
       </c>
     </row>
-    <row r="263" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B263" s="5">
+    <row r="266" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B266" s="5">
         <v>2007</v>
       </c>
-      <c r="C263" s="25">
+      <c r="C266" s="25">
         <v>43925.62705019</v>
       </c>
     </row>
-    <row r="264" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B264" s="20">
+    <row r="267" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B267" s="20">
         <v>38718</v>
       </c>
-      <c r="C264" s="4">
+      <c r="C267" s="4">
         <v>60084.23672198</v>
       </c>
     </row>
-    <row r="265" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B265" s="3">
+    <row r="268" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B268" s="3">
         <v>38749</v>
       </c>
-      <c r="C265" s="19">
+      <c r="C268" s="19">
         <v>60553.598595970005</v>
       </c>
     </row>
-    <row r="266" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B266" s="3">
+    <row r="269" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B269" s="3">
         <v>38777</v>
       </c>
-      <c r="C266" s="19">
+      <c r="C269" s="19">
         <v>60458.287178809995</v>
       </c>
     </row>
-    <row r="267" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B267" s="3">
+    <row r="270" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B270" s="3">
         <v>38808</v>
       </c>
-      <c r="C267" s="19">
+      <c r="C270" s="19">
         <v>59550.019512949999</v>
       </c>
     </row>
-    <row r="268" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B268" s="3">
+    <row r="271" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B271" s="3">
         <v>38838</v>
       </c>
-      <c r="C268" s="19">
+      <c r="C271" s="19">
         <v>59009.601353129998</v>
       </c>
     </row>
-    <row r="269" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B269" s="3">
+    <row r="272" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B272" s="3">
         <v>38869</v>
       </c>
-      <c r="C269" s="19">
+      <c r="C272" s="19">
         <v>58904.154895400003</v>
       </c>
     </row>
-    <row r="270" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B270" s="3">
+    <row r="273" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B273" s="3">
         <v>38899</v>
       </c>
-      <c r="C270" s="19">
+      <c r="C273" s="19">
         <v>58223.054760489998</v>
       </c>
     </row>
-    <row r="271" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B271" s="3">
+    <row r="274" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B274" s="3">
         <v>38930</v>
       </c>
-      <c r="C271" s="19">
+      <c r="C274" s="19">
         <v>57770.627941269995</v>
       </c>
     </row>
-    <row r="272" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B272" s="3">
+    <row r="275" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B275" s="3">
         <v>38961</v>
       </c>
-      <c r="C272" s="19">
+      <c r="C275" s="19">
         <v>57333.515810099998</v>
       </c>
     </row>
-    <row r="273" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B273" s="3">
+    <row r="276" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B276" s="3">
         <v>38991</v>
       </c>
-      <c r="C273" s="19">
+      <c r="C276" s="19">
         <v>56498.203231610001</v>
       </c>
     </row>
-    <row r="274" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B274" s="3">
+    <row r="277" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B277" s="3">
         <v>39022</v>
       </c>
-      <c r="C274" s="19">
+      <c r="C277" s="19">
         <v>55799.395993839993</v>
       </c>
     </row>
-    <row r="275" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B275" s="9">
+    <row r="278" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B278" s="9">
         <v>39052</v>
       </c>
-      <c r="C275" s="7">
+      <c r="C278" s="7">
         <v>49464.45149218</v>
       </c>
     </row>
-    <row r="276" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B276" s="5">
+    <row r="279" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B279" s="5">
         <v>2006</v>
       </c>
-      <c r="C276" s="25">
+      <c r="C279" s="25">
         <v>49464.45149218</v>
       </c>
     </row>
-    <row r="277" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B277" s="26" t="s">
+    <row r="280" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B280" s="26" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="278" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B278" s="34" t="s">
+    <row r="281" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B281" s="34" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="279" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B279" s="27" t="s">
+    <row r="282" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B282" s="27" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="280" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    <row r="283" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="283" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B283" s="2"/>
     </row>
-    <row r="284" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="284" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B284" s="2"/>
     </row>
-    <row r="285" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="285" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B285" s="2"/>
     </row>
-    <row r="286" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="286" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B286" s="2"/>
     </row>
-    <row r="287" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="287" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B287" s="2"/>
     </row>
-    <row r="288" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="288" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B288" s="2"/>
     </row>
-    <row r="289" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="289" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B289" s="2"/>
     </row>
-    <row r="290" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="290" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B290" s="2"/>
     </row>
-    <row r="291" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="291" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B291" s="2"/>
     </row>
-    <row r="292" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="292" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B292" s="2"/>
     </row>
-    <row r="293" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="293" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B293" s="2"/>
     </row>
-    <row r="294" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="294" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B294" s="2"/>
     </row>
-    <row r="295" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="295" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B295" s="2"/>
     </row>
-    <row r="296" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="296" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B296" s="2"/>
     </row>
-    <row r="297" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="297" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B297" s="2"/>
     </row>
-    <row r="298" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="298" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B298" s="2"/>
     </row>
-    <row r="299" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="299" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B299" s="2"/>
     </row>
-    <row r="300" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="300" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B300" s="2"/>
     </row>
-    <row r="301" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="301" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B301" s="2"/>
     </row>
-    <row r="302" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="302" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B302" s="2"/>
     </row>
-    <row r="303" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="303" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B303" s="2"/>
     </row>
-    <row r="304" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="304" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B304" s="2"/>
     </row>
-    <row r="305" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="305" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B305" s="2"/>
     </row>
-    <row r="306" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="306" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B306" s="2"/>
     </row>
-    <row r="307" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="307" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B307" s="2"/>
     </row>
-    <row r="308" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="308" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B308" s="2"/>
     </row>
-    <row r="309" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="309" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B309" s="2"/>
     </row>
-    <row r="310" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="310" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B310" s="2"/>
     </row>
-    <row r="311" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="311" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B311" s="2"/>
     </row>
-    <row r="312" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="312" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B312" s="2"/>
     </row>
-    <row r="313" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="313" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B313" s="2"/>
     </row>
-    <row r="314" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="314" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B314" s="2"/>
     </row>
-    <row r="315" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="315" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B315" s="2"/>
     </row>
-    <row r="316" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="316" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B316" s="2"/>
     </row>
-    <row r="317" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="317" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B317" s="2"/>
     </row>
-    <row r="318" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="318" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B318" s="2"/>
     </row>
-    <row r="319" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="319" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B319" s="2"/>
     </row>
-    <row r="320" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="320" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B320" s="2"/>
     </row>
-    <row r="321" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="321" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B321" s="2"/>
     </row>
-    <row r="322" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="322" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B322" s="2"/>
     </row>
-    <row r="323" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="323" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B323" s="2"/>
     </row>
-    <row r="324" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="324" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B324" s="2"/>
     </row>
-    <row r="325" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="325" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B325" s="2"/>
     </row>
-    <row r="326" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="326" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B326" s="2"/>
     </row>
-    <row r="327" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="327" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B327" s="2"/>
     </row>
-    <row r="328" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="328" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B328" s="2"/>
     </row>
-    <row r="329" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="329" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B329" s="2"/>
     </row>
-    <row r="330" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="330" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B330" s="2"/>
     </row>
-    <row r="331" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="331" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B331" s="2"/>
     </row>
-    <row r="332" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="332" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B332" s="2"/>
     </row>
-    <row r="333" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="333" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B333" s="2"/>
     </row>
-    <row r="334" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="334" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B334" s="2"/>
     </row>
-    <row r="335" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="335" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B335" s="2"/>
     </row>
-    <row r="336" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="336" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B336" s="2"/>
     </row>
-    <row r="337" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="337" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B337" s="2"/>
     </row>
-    <row r="338" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="338" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B338" s="2"/>
     </row>
-    <row r="339" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="339" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B339" s="2"/>
     </row>
-    <row r="340" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="340" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B340" s="2"/>
     </row>
-    <row r="341" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="341" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B341" s="2"/>
     </row>
-    <row r="342" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="342" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B342" s="2"/>
     </row>
-    <row r="343" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="343" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B343" s="2"/>
     </row>
-    <row r="344" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="344" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B344" s="2"/>
     </row>
-    <row r="345" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="345" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B345" s="2"/>
     </row>
-    <row r="346" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="346" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B346" s="2"/>
     </row>
-    <row r="347" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="347" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B347" s="2"/>
     </row>
-    <row r="348" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="348" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B348" s="2"/>
     </row>
-    <row r="349" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="349" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B349" s="2"/>
     </row>
-    <row r="350" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="350" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B350" s="2"/>
     </row>
-    <row r="351" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="351" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B351" s="2"/>
     </row>
-    <row r="352" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="352" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B352" s="2"/>
     </row>
-    <row r="353" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="353" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B353" s="2"/>
     </row>
-    <row r="354" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="354" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B354" s="2"/>
     </row>
-    <row r="355" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="355" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B355" s="2"/>
     </row>
-    <row r="356" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="356" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B356" s="2"/>
     </row>
-    <row r="357" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="357" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B357" s="2"/>
     </row>
-    <row r="358" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="358" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B358" s="2"/>
     </row>
-    <row r="359" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="359" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B359" s="2"/>
     </row>
-    <row r="360" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="360" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B360" s="2"/>
     </row>
-    <row r="361" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="361" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B361" s="2"/>
     </row>
-    <row r="362" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="362" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B362" s="2"/>
     </row>
-    <row r="363" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="363" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B363" s="2"/>
     </row>
-    <row r="364" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="364" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B364" s="2"/>
     </row>
-    <row r="365" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="365" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B365" s="2"/>
     </row>
-    <row r="366" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="366" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B366" s="2"/>
     </row>
-    <row r="367" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="367" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B367" s="2"/>
     </row>
-    <row r="368" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="368" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B368" s="2"/>
     </row>
-    <row r="369" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="369" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B369" s="2"/>
     </row>
-    <row r="370" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="370" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B370" s="2"/>
     </row>
-    <row r="371" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="371" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B371" s="2"/>
     </row>
-    <row r="372" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="372" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B372" s="2"/>
     </row>
-    <row r="373" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="373" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B373" s="2"/>
     </row>
-    <row r="374" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="374" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B374" s="2"/>
     </row>
-    <row r="375" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="375" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B375" s="2"/>
     </row>
-    <row r="376" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="376" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B376" s="2"/>
     </row>
-    <row r="377" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="377" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B377" s="2"/>
     </row>
-    <row r="378" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="378" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B378" s="2"/>
     </row>
-    <row r="379" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="379" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B379" s="2"/>
     </row>
-    <row r="380" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="380" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B380" s="2"/>
     </row>
-    <row r="381" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="381" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B381" s="2"/>
     </row>
-    <row r="382" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="382" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B382" s="2"/>
     </row>
-    <row r="383" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="383" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B383" s="2"/>
     </row>
-    <row r="384" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="384" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B384" s="2"/>
     </row>
-    <row r="385" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="385" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B385" s="2"/>
     </row>
-    <row r="386" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="386" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B386" s="2"/>
     </row>
-    <row r="387" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="387" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B387" s="2"/>
     </row>
-    <row r="388" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="388" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B388" s="2"/>
     </row>
-    <row r="389" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="389" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B389" s="2"/>
     </row>
-    <row r="390" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="390" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B390" s="2"/>
     </row>
-    <row r="391" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="391" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B391" s="2"/>
     </row>
-    <row r="392" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="392" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B392" s="2"/>
     </row>
-    <row r="393" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="393" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B393" s="2"/>
     </row>
-    <row r="394" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="394" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B394" s="2"/>
     </row>
-    <row r="395" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="395" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B395" s="2"/>
     </row>
-    <row r="396" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="396" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B396" s="2"/>
     </row>
-    <row r="397" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="397" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B397" s="2"/>
     </row>
-    <row r="398" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="398" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B398" s="2"/>
     </row>
-    <row r="399" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="399" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B399" s="2"/>
     </row>
-    <row r="400" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="400" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B400" s="2"/>
     </row>
-    <row r="401" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="401" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B401" s="2"/>
     </row>
-    <row r="402" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="402" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B402" s="2"/>
     </row>
-    <row r="403" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="403" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B403" s="2"/>
     </row>
-    <row r="404" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="404" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B404" s="2"/>
     </row>
-    <row r="405" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="405" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B405" s="2"/>
     </row>
-    <row r="406" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="406" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B406" s="2"/>
     </row>
-    <row r="407" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="407" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B407" s="2"/>
     </row>
-    <row r="408" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="408" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B408" s="2"/>
     </row>
-    <row r="409" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="409" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B409" s="2"/>
     </row>
-    <row r="410" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="410" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B410" s="2"/>
     </row>
-    <row r="411" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="411" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B411" s="2"/>
     </row>
-    <row r="412" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="412" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B412" s="2"/>
     </row>
-    <row r="413" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="413" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B413" s="2"/>
     </row>
-    <row r="414" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="414" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B414" s="2"/>
     </row>
-    <row r="415" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="415" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B415" s="2"/>
     </row>
-    <row r="416" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="416" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B416" s="2"/>
     </row>
-    <row r="417" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="417" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B417" s="2"/>
     </row>
-    <row r="418" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="418" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B418" s="2"/>
     </row>
-    <row r="419" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="419" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B419" s="2"/>
     </row>
-    <row r="420" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="420" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B420" s="2"/>
     </row>
-    <row r="421" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="421" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B421" s="2"/>
     </row>
-    <row r="422" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="422" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B422" s="2"/>
     </row>
-    <row r="423" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="423" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B423" s="2"/>
     </row>
-    <row r="424" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="424" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B424" s="2"/>
     </row>
-    <row r="425" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="425" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B425" s="2"/>
     </row>
-    <row r="426" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="426" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B426" s="2"/>
     </row>
-    <row r="427" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="427" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B427" s="2"/>
     </row>
-    <row r="428" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="428" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B428" s="2"/>
     </row>
-    <row r="429" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="429" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B429" s="2"/>
     </row>
-    <row r="430" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="430" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B430" s="2"/>
     </row>
-    <row r="431" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="431" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B431" s="2"/>
     </row>
-    <row r="432" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="432" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B432" s="2"/>
     </row>
-    <row r="433" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="433" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B433" s="2"/>
     </row>
-    <row r="434" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="434" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B434" s="2"/>
     </row>
-    <row r="435" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="435" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B435" s="2"/>
     </row>
-    <row r="436" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="436" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B436" s="2"/>
     </row>
-    <row r="437" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="437" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B437" s="2"/>
     </row>
-    <row r="438" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="438" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B438" s="2"/>
     </row>
-    <row r="439" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="439" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B439" s="2"/>
     </row>
-    <row r="440" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="440" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B440" s="2"/>
     </row>
-    <row r="441" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="441" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B441" s="2"/>
     </row>
-    <row r="442" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="442" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B442" s="2"/>
     </row>
-    <row r="443" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="443" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B443" s="2"/>
     </row>
-    <row r="444" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="444" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B444" s="2"/>
     </row>
-    <row r="445" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="445" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B445" s="2"/>
     </row>
-    <row r="446" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="446" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B446" s="2"/>
     </row>
-    <row r="447" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="447" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B447" s="2"/>
     </row>
-    <row r="448" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="448" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B448" s="2"/>
     </row>
-    <row r="449" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="449" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B449" s="2"/>
     </row>
-    <row r="450" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="450" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B450" s="2"/>
     </row>
-    <row r="451" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="451" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B451" s="2"/>
     </row>
-    <row r="452" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="452" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B452" s="2"/>
     </row>
-    <row r="453" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="453" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B453" s="2"/>
     </row>
-    <row r="454" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="454" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B454" s="2"/>
     </row>
-    <row r="455" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="455" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B455" s="2"/>
     </row>
-    <row r="456" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="456" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B456" s="2"/>
     </row>
-    <row r="457" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="457" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B457" s="2"/>
     </row>
-    <row r="458" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="458" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B458" s="2"/>
     </row>
-    <row r="459" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="459" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B459" s="2"/>
     </row>
-    <row r="460" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="460" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B460" s="2"/>
     </row>
-    <row r="461" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="461" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B461" s="2"/>
     </row>
-    <row r="462" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="462" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B462" s="2"/>
     </row>
-    <row r="463" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="463" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B463" s="2"/>
     </row>
-    <row r="464" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="464" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B464" s="2"/>
     </row>
-    <row r="465" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="465" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B465" s="2"/>
     </row>
-    <row r="466" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="466" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B466" s="2"/>
     </row>
-    <row r="467" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="467" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B467" s="2"/>
     </row>
-    <row r="468" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="468" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B468" s="2"/>
     </row>
-    <row r="469" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="469" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B469" s="2"/>
     </row>
-    <row r="470" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="470" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B470" s="2"/>
     </row>
-    <row r="471" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="471" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B471" s="2"/>
     </row>
-    <row r="472" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="472" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B472" s="2"/>
     </row>
-    <row r="473" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="473" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B473" s="2"/>
     </row>
-    <row r="474" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="474" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B474" s="2"/>
     </row>
-    <row r="475" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="475" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B475" s="2"/>
     </row>
-    <row r="476" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="476" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B476" s="2"/>
     </row>
-    <row r="477" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="477" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B477" s="2"/>
     </row>
-    <row r="478" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="478" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B478" s="2"/>
     </row>
-    <row r="479" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="479" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B479" s="2"/>
     </row>
-    <row r="480" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="480" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B480" s="2"/>
     </row>
-    <row r="481" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="481" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B481" s="2"/>
     </row>
-    <row r="482" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="482" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B482" s="2"/>
     </row>
-    <row r="483" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="483" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B483" s="2"/>
     </row>
-    <row r="484" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="484" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B484" s="2"/>
     </row>
-    <row r="485" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="485" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B485" s="2"/>
     </row>
-    <row r="486" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="486" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B486" s="2"/>
     </row>
-    <row r="487" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="487" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B487" s="2"/>
     </row>
-    <row r="488" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="488" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B488" s="2"/>
     </row>
-    <row r="489" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="489" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B489" s="2"/>
     </row>
-    <row r="490" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="490" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B490" s="2"/>
     </row>
-    <row r="491" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="491" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B491" s="2"/>
     </row>
-    <row r="492" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="492" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B492" s="2"/>
     </row>
-    <row r="493" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="493" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B493" s="2"/>
     </row>
-    <row r="494" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="494" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B494" s="2"/>
     </row>
-    <row r="495" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="495" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B495" s="2"/>
     </row>
-    <row r="496" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="496" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B496" s="2"/>
     </row>
-    <row r="497" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="497" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B497" s="2"/>
     </row>
-    <row r="498" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="498" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B498" s="2"/>
     </row>
-    <row r="499" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="499" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B499" s="2"/>
     </row>
-    <row r="500" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="500" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B500" s="2"/>
     </row>
-    <row r="501" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="501" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B501" s="2"/>
     </row>
-    <row r="502" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="502" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B502" s="2"/>
     </row>
-    <row r="503" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="503" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B503" s="2"/>
     </row>
-    <row r="504" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="504" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B504" s="2"/>
     </row>
-    <row r="505" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="505" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B505" s="2"/>
     </row>
-    <row r="506" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="506" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B506" s="2"/>
     </row>
-    <row r="507" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="507" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B507" s="2"/>
     </row>
-    <row r="508" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="508" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B508" s="2"/>
     </row>
-    <row r="509" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="509" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B509" s="2"/>
     </row>
-    <row r="510" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="510" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B510" s="2"/>
     </row>
-    <row r="511" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="511" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B511" s="2"/>
     </row>
-    <row r="512" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="512" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B512" s="2"/>
     </row>
-    <row r="513" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="513" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B513" s="2"/>
     </row>
-    <row r="514" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="514" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B514" s="2"/>
     </row>
-    <row r="515" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="515" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B515" s="2"/>
     </row>
-    <row r="516" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="516" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B516" s="2"/>
     </row>
-    <row r="517" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="517" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B517" s="2"/>
     </row>
-    <row r="518" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="518" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B518" s="2"/>
     </row>
-    <row r="519" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="519" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B519" s="2"/>
     </row>
-    <row r="520" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="520" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B520" s="2"/>
     </row>
-    <row r="521" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="521" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B521" s="2"/>
     </row>
-    <row r="522" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="522" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B522" s="2"/>
     </row>
-    <row r="523" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="523" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B523" s="2"/>
     </row>
-    <row r="524" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="524" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B524" s="2"/>
     </row>
-    <row r="525" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="525" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B525" s="2"/>
     </row>
-    <row r="526" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="526" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B526" s="2"/>
     </row>
-    <row r="527" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="527" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B527" s="2"/>
     </row>
-    <row r="528" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="528" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B528" s="2"/>
     </row>
-    <row r="529" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="529" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B529" s="2"/>
     </row>
-    <row r="530" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="530" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B530" s="2"/>
     </row>
-    <row r="531" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="531" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B531" s="2"/>
     </row>
-    <row r="532" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="532" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B532" s="2"/>
     </row>
-    <row r="533" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="533" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B533" s="2"/>
     </row>
-    <row r="534" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="534" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B534" s="2"/>
     </row>
-    <row r="535" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="535" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B535" s="2"/>
     </row>
-    <row r="536" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="536" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B536" s="2"/>
     </row>
-    <row r="537" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="537" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B537" s="2"/>
     </row>
-    <row r="538" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="538" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B538" s="2"/>
     </row>
-    <row r="539" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="539" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B539" s="2"/>
     </row>
-    <row r="540" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="540" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B540" s="2"/>
     </row>
-    <row r="541" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="541" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B541" s="2"/>
     </row>
-    <row r="542" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="542" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B542" s="2"/>
     </row>
-    <row r="543" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="543" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B543" s="2"/>
     </row>
-    <row r="544" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="544" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B544" s="2"/>
     </row>
-    <row r="545" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="545" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B545" s="2"/>
     </row>
-    <row r="546" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="546" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B546" s="2"/>
     </row>
-    <row r="547" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="547" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B547" s="2"/>
     </row>
-    <row r="548" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="548" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B548" s="2"/>
     </row>
-    <row r="549" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="549" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B549" s="2"/>
     </row>
-    <row r="550" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="550" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B550" s="2"/>
     </row>
-    <row r="551" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="551" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B551" s="2"/>
     </row>
-    <row r="552" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="552" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B552" s="2"/>
     </row>
-    <row r="553" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="553" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B553" s="2"/>
     </row>
-    <row r="554" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="554" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B554" s="2"/>
     </row>
-    <row r="555" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="555" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B555" s="2"/>
     </row>
-    <row r="556" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="556" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B556" s="2"/>
     </row>
-    <row r="557" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="557" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B557" s="2"/>
     </row>
-    <row r="558" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="558" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B558" s="2"/>
     </row>
-    <row r="559" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="559" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B559" s="2"/>
     </row>
-    <row r="560" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="560" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B560" s="2"/>
     </row>
-    <row r="561" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="561" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B561" s="2"/>
     </row>
-    <row r="562" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="562" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B562" s="2"/>
     </row>
-    <row r="563" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="563" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B563" s="2"/>
     </row>
-    <row r="564" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="564" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B564" s="2"/>
     </row>
-    <row r="565" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="565" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B565" s="2"/>
     </row>
-    <row r="566" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="566" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B566" s="2"/>
     </row>
-    <row r="567" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="567" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B567" s="2"/>
     </row>
-    <row r="568" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="568" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B568" s="2"/>
     </row>
-    <row r="569" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="569" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B569" s="2"/>
     </row>
-    <row r="570" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="570" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B570" s="2"/>
     </row>
-    <row r="571" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="571" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B571" s="2"/>
     </row>
-    <row r="572" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="572" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B572" s="2"/>
     </row>
-    <row r="573" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="573" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B573" s="2"/>
     </row>
-    <row r="574" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="574" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B574" s="2"/>
     </row>
-    <row r="575" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="575" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B575" s="2"/>
     </row>
-    <row r="576" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="576" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B576" s="2"/>
     </row>
-    <row r="577" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="577" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B577" s="2"/>
     </row>
-    <row r="578" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="578" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B578" s="2"/>
     </row>
-    <row r="579" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="579" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B579" s="2"/>
     </row>
-    <row r="580" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="580" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B580" s="2"/>
     </row>
-    <row r="581" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="581" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B581" s="2"/>
     </row>
-    <row r="582" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="582" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B582" s="2"/>
     </row>
-    <row r="583" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="583" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B583" s="2"/>
     </row>
-    <row r="584" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="584" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B584" s="2"/>
     </row>
-    <row r="585" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="585" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B585" s="2"/>
     </row>
-    <row r="586" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="586" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B586" s="2"/>
     </row>
-    <row r="587" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="587" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B587" s="2"/>
     </row>
-    <row r="588" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="588" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B588" s="2"/>
     </row>
-    <row r="589" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="589" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B589" s="2"/>
     </row>
-    <row r="590" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="590" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B590" s="2"/>
     </row>
-    <row r="591" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="591" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B591" s="2"/>
     </row>
-    <row r="592" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="592" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B592" s="2"/>
     </row>
-    <row r="593" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="593" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B593" s="2"/>
     </row>
-    <row r="594" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="594" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B594" s="2"/>
     </row>
-    <row r="595" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="595" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B595" s="2"/>
     </row>
-    <row r="596" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="596" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B596" s="2"/>
     </row>
-    <row r="597" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="597" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B597" s="2"/>
     </row>
-    <row r="598" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="598" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B598" s="2"/>
     </row>
-    <row r="599" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="599" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B599" s="2"/>
     </row>
-    <row r="600" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="600" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B600" s="2"/>
     </row>
-    <row r="601" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="601" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B601" s="2"/>
     </row>
-    <row r="602" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="602" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B602" s="2"/>
     </row>
-    <row r="603" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="603" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B603" s="2"/>
     </row>
-    <row r="604" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="604" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B604" s="2"/>
     </row>
-    <row r="605" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="605" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B605" s="2"/>
     </row>
-    <row r="606" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="606" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B606" s="2"/>
     </row>
-    <row r="607" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="607" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B607" s="2"/>
     </row>
-    <row r="608" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="608" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B608" s="2"/>
     </row>
-    <row r="609" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="609" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B609" s="2"/>
     </row>
-    <row r="610" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="610" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B610" s="2"/>
     </row>
-    <row r="611" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="611" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B611" s="2"/>
     </row>
-    <row r="612" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="612" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B612" s="2"/>
     </row>
-    <row r="613" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="613" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B613" s="2"/>
     </row>
-    <row r="614" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="614" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B614" s="2"/>
     </row>
-    <row r="615" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="615" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B615" s="2"/>
     </row>
-    <row r="616" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="616" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B616" s="2"/>
     </row>
-    <row r="617" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="617" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B617" s="2"/>
     </row>
-    <row r="618" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="618" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B618" s="2"/>
     </row>
-    <row r="619" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="619" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B619" s="2"/>
     </row>
-    <row r="620" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="620" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B620" s="2"/>
     </row>
-    <row r="621" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="621" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B621" s="2"/>
     </row>
-    <row r="622" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="622" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B622" s="2"/>
     </row>
-    <row r="623" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="623" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B623" s="2"/>
     </row>
-    <row r="624" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="624" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B624" s="2"/>
     </row>
-    <row r="625" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="625" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B625" s="2"/>
     </row>
-    <row r="626" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="626" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B626" s="2"/>
     </row>
-    <row r="627" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="627" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B627" s="2"/>
     </row>
-    <row r="628" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="628" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B628" s="2"/>
     </row>
-    <row r="629" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="629" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B629" s="2"/>
     </row>
-    <row r="630" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="630" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B630" s="2"/>
     </row>
-    <row r="631" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="631" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B631" s="2"/>
     </row>
-    <row r="632" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="632" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B632" s="2"/>
     </row>
-    <row r="633" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="633" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B633" s="2"/>
     </row>
-    <row r="634" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="634" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B634" s="2"/>
     </row>
-    <row r="635" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="635" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B635" s="2"/>
     </row>
-    <row r="636" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="636" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B636" s="2"/>
     </row>
-    <row r="637" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="637" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B637" s="2"/>
     </row>
-    <row r="638" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="638" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B638" s="2"/>
     </row>
-    <row r="639" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="639" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B639" s="2"/>
     </row>
-    <row r="640" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="640" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B640" s="2"/>
     </row>
-    <row r="641" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="641" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B641" s="2"/>
     </row>
-    <row r="642" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="642" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B642" s="2"/>
     </row>
-    <row r="643" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="643" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B643" s="2"/>
     </row>
-    <row r="644" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="644" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B644" s="2"/>
     </row>
-    <row r="645" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="645" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B645" s="2"/>
     </row>
-    <row r="646" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="646" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B646" s="2"/>
     </row>
-    <row r="647" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="647" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B647" s="2"/>
     </row>
-    <row r="648" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="648" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B648" s="2"/>
     </row>
-    <row r="649" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="649" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B649" s="2"/>
     </row>
-    <row r="650" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="650" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B650" s="2"/>
     </row>
-    <row r="651" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="651" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B651" s="2"/>
     </row>
-    <row r="652" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="652" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B652" s="2"/>
     </row>
-    <row r="653" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="653" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B653" s="2"/>
     </row>
-    <row r="654" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="654" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B654" s="2"/>
     </row>
-    <row r="655" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="655" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B655" s="2"/>
     </row>
-    <row r="656" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="656" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B656" s="2"/>
     </row>
-    <row r="657" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="657" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B657" s="2"/>
     </row>
-    <row r="658" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="658" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B658" s="2"/>
     </row>
-    <row r="659" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="659" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B659" s="2"/>
     </row>
-    <row r="660" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="660" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B660" s="2"/>
     </row>
-    <row r="661" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="661" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B661" s="2"/>
     </row>
-    <row r="662" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="662" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B662" s="2"/>
     </row>
-    <row r="663" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="663" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B663" s="2"/>
     </row>
-    <row r="664" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="664" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B664" s="2"/>
     </row>
-    <row r="665" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="665" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B665" s="2"/>
     </row>
-    <row r="666" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="666" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B666" s="2"/>
     </row>
-    <row r="667" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="667" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B667" s="2"/>
     </row>
-    <row r="668" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="668" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B668" s="2"/>
     </row>
-    <row r="669" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="669" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B669" s="2"/>
     </row>
-    <row r="670" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="670" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B670" s="2"/>
     </row>
-    <row r="671" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="671" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B671" s="2"/>
     </row>
-    <row r="672" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="672" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B672" s="2"/>
     </row>
-    <row r="673" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="673" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B673" s="2"/>
     </row>
-    <row r="674" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="674" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B674" s="2"/>
     </row>
-    <row r="675" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="675" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B675" s="2"/>
     </row>
-    <row r="676" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="676" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B676" s="2"/>
     </row>
-    <row r="677" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="677" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B677" s="2"/>
     </row>
-    <row r="678" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="678" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B678" s="2"/>
     </row>
-    <row r="679" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="679" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B679" s="2"/>
     </row>
-    <row r="680" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="680" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B680" s="2"/>
     </row>
-    <row r="681" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="681" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B681" s="2"/>
     </row>
-    <row r="682" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="682" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B682" s="2"/>
     </row>
-    <row r="683" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="683" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B683" s="2"/>
     </row>
-    <row r="684" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="684" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B684" s="2"/>
     </row>
-    <row r="685" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="685" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B685" s="2"/>
     </row>
-    <row r="686" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="686" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B686" s="2"/>
     </row>
-    <row r="687" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="687" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B687" s="2"/>
     </row>
-    <row r="688" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="688" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B688" s="2"/>
     </row>
-    <row r="689" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="689" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B689" s="2"/>
     </row>
-    <row r="690" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="690" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B690" s="2"/>
     </row>
-    <row r="691" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="691" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B691" s="2"/>
     </row>
-    <row r="692" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="692" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B692" s="2"/>
     </row>
-    <row r="693" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="693" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B693" s="2"/>
     </row>
-    <row r="694" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="694" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B694" s="2"/>
     </row>
-    <row r="695" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="695" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B695" s="2"/>
     </row>
-    <row r="696" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="696" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B696" s="2"/>
     </row>
-    <row r="697" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="697" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B697" s="2"/>
     </row>
-    <row r="698" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="698" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B698" s="2"/>
     </row>
-    <row r="699" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="699" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B699" s="2"/>
     </row>
-    <row r="700" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="700" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B700" s="2"/>
     </row>
-    <row r="701" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="701" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B701" s="2"/>
     </row>
-    <row r="702" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="702" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B702" s="2"/>
     </row>
-    <row r="703" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="703" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B703" s="2"/>
     </row>
-    <row r="704" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="704" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B704" s="2"/>
     </row>
-    <row r="705" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="705" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B705" s="2"/>
     </row>
-    <row r="706" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="706" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B706" s="2"/>
     </row>
-    <row r="707" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="707" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B707" s="2"/>
     </row>
-    <row r="708" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="708" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B708" s="2"/>
     </row>
-    <row r="709" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="709" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B709" s="2"/>
     </row>
-    <row r="710" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="710" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B710" s="2"/>
     </row>
-    <row r="711" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="711" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B711" s="2"/>
     </row>
-    <row r="712" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="712" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B712" s="2"/>
     </row>
-    <row r="713" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="713" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B713" s="2"/>
     </row>
-    <row r="714" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="714" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B714" s="2"/>
     </row>
-    <row r="715" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="715" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B715" s="2"/>
     </row>
-    <row r="716" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="716" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B716" s="2"/>
     </row>
-    <row r="717" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="717" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B717" s="2"/>
     </row>
-    <row r="718" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="718" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B718" s="2"/>
     </row>
-    <row r="719" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="719" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B719" s="2"/>
     </row>
-    <row r="720" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="720" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B720" s="2"/>
     </row>
-    <row r="721" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="721" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B721" s="2"/>
     </row>
-    <row r="722" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="722" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B722" s="2"/>
     </row>
-    <row r="723" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="723" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B723" s="2"/>
     </row>
-    <row r="724" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="724" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B724" s="2"/>
     </row>
-    <row r="725" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="725" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B725" s="2"/>
     </row>
-    <row r="726" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="726" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B726" s="2"/>
     </row>
-    <row r="727" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="727" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B727" s="2"/>
     </row>
-    <row r="728" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="728" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B728" s="2"/>
     </row>
-    <row r="729" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="729" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B729" s="2"/>
     </row>
-    <row r="730" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="730" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B730" s="2"/>
     </row>
-    <row r="731" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="731" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B731" s="2"/>
     </row>
-    <row r="732" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="732" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B732" s="2"/>
     </row>
-    <row r="733" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="733" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B733" s="2"/>
     </row>
-    <row r="734" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="734" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B734" s="2"/>
     </row>
-    <row r="735" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="735" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B735" s="2"/>
     </row>
-    <row r="736" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="736" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B736" s="2"/>
     </row>
-    <row r="737" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="737" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B737" s="2"/>
     </row>
-    <row r="738" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="738" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B738" s="2"/>
     </row>
-    <row r="739" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="739" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B739" s="2"/>
     </row>
-    <row r="740" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="740" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B740" s="2"/>
     </row>
-    <row r="741" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="741" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B741" s="2"/>
     </row>
-    <row r="742" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="742" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B742" s="2"/>
     </row>
-    <row r="743" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="743" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B743" s="2"/>
     </row>
-    <row r="744" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="744" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B744" s="2"/>
     </row>
-    <row r="745" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="745" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B745" s="2"/>
     </row>
-    <row r="746" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="746" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B746" s="2"/>
     </row>
-    <row r="747" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="747" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B747" s="2"/>
     </row>
-    <row r="748" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="748" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B748" s="2"/>
     </row>
-    <row r="749" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="749" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B749" s="2"/>
     </row>
-    <row r="750" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="750" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B750" s="2"/>
     </row>
-    <row r="751" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="751" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B751" s="2"/>
     </row>
-    <row r="752" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="752" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B752" s="2"/>
     </row>
-    <row r="753" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="753" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B753" s="2"/>
     </row>
-    <row r="754" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="754" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B754" s="2"/>
     </row>
-    <row r="755" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="755" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B755" s="2"/>
     </row>
-    <row r="756" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="756" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B756" s="2"/>
     </row>
-    <row r="757" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="757" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B757" s="2"/>
     </row>
-    <row r="758" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="758" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B758" s="2"/>
     </row>
-    <row r="759" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="759" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B759" s="2"/>
     </row>
-    <row r="760" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="760" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B760" s="2"/>
     </row>
-    <row r="761" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="761" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B761" s="2"/>
     </row>
-    <row r="762" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="762" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B762" s="2"/>
     </row>
-    <row r="763" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="763" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B763" s="2"/>
     </row>
-    <row r="764" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="764" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B764" s="2"/>
     </row>
-    <row r="765" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="765" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B765" s="2"/>
     </row>
-    <row r="766" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="766" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B766" s="2"/>
     </row>
-    <row r="767" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="767" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B767" s="2"/>
     </row>
-    <row r="768" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="768" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B768" s="2"/>
     </row>
-    <row r="769" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="769" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B769" s="2"/>
     </row>
-    <row r="770" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="770" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B770" s="2"/>
     </row>
-    <row r="771" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="771" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B771" s="2"/>
     </row>
-    <row r="772" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="772" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B772" s="2"/>
     </row>
-    <row r="773" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="773" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B773" s="2"/>
     </row>
-    <row r="774" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="774" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B774" s="2"/>
     </row>
-    <row r="775" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="775" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B775" s="2"/>
     </row>
-    <row r="776" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="776" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B776" s="2"/>
     </row>
-    <row r="777" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="777" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B777" s="2"/>
     </row>
-    <row r="778" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="778" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B778" s="2"/>
     </row>
-    <row r="779" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="779" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B779" s="2"/>
     </row>
-    <row r="780" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="780" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B780" s="2"/>
     </row>
-    <row r="781" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="781" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B781" s="2"/>
     </row>
-    <row r="782" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="782" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B782" s="2"/>
     </row>
-    <row r="783" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="783" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B783" s="2"/>
     </row>
-    <row r="784" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="784" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B784" s="2"/>
     </row>
-    <row r="785" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="785" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B785" s="2"/>
     </row>
-    <row r="786" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="786" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B786" s="2"/>
     </row>
-    <row r="787" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="787" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B787" s="2"/>
     </row>
-    <row r="788" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="788" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B788" s="2"/>
     </row>
-    <row r="789" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="789" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B789" s="2"/>
     </row>
-    <row r="790" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="790" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B790" s="2"/>
     </row>
-    <row r="791" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="791" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B791" s="2"/>
     </row>
-    <row r="792" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="792" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B792" s="2"/>
     </row>
-    <row r="793" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="793" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B793" s="2"/>
     </row>
-    <row r="794" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="794" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B794" s="2"/>
     </row>
-    <row r="795" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="795" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B795" s="2"/>
     </row>
-    <row r="796" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="796" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B796" s="2"/>
     </row>
-    <row r="797" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="797" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B797" s="2"/>
     </row>
-    <row r="798" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="798" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B798" s="2"/>
     </row>
-    <row r="799" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="799" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B799" s="2"/>
     </row>
-    <row r="800" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="800" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B800" s="2"/>
     </row>
-    <row r="801" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="801" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B801" s="2"/>
     </row>
-    <row r="802" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="802" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B802" s="2"/>
     </row>
-    <row r="803" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="803" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B803" s="2"/>
     </row>
-    <row r="804" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="804" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B804" s="2"/>
     </row>
-    <row r="805" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="805" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B805" s="2"/>
     </row>
-    <row r="806" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="806" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B806" s="2"/>
     </row>
-    <row r="807" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="807" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B807" s="2"/>
     </row>
-    <row r="808" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="808" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B808" s="2"/>
     </row>
-    <row r="809" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="809" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B809" s="2"/>
     </row>
-    <row r="810" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="810" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B810" s="2"/>
     </row>
-    <row r="811" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="811" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B811" s="2"/>
     </row>
-    <row r="812" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="812" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B812" s="2"/>
     </row>
-    <row r="813" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="813" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B813" s="2"/>
     </row>
-    <row r="814" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="814" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B814" s="2"/>
     </row>
-    <row r="815" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="815" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B815" s="2"/>
     </row>
-    <row r="816" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="816" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B816" s="2"/>
     </row>
-    <row r="817" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="817" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B817" s="2"/>
     </row>
-    <row r="818" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="818" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B818" s="2"/>
     </row>
-    <row r="819" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="819" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B819" s="2"/>
     </row>
-    <row r="820" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="820" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B820" s="2"/>
     </row>
-    <row r="821" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="821" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B821" s="2"/>
     </row>
-    <row r="822" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="822" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B822" s="2"/>
     </row>
-    <row r="823" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="823" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B823" s="2"/>
     </row>
-    <row r="824" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="824" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B824" s="2"/>
     </row>
-    <row r="825" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="825" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B825" s="2"/>
     </row>
-    <row r="826" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="826" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B826" s="2"/>
     </row>
-    <row r="827" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="827" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B827" s="2"/>
     </row>
-    <row r="828" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="828" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B828" s="2"/>
     </row>
-    <row r="829" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="829" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B829" s="2"/>
     </row>
-    <row r="830" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="830" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B830" s="2"/>
     </row>
-    <row r="831" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="831" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B831" s="2"/>
     </row>
-    <row r="832" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="832" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B832" s="2"/>
     </row>
-    <row r="833" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="833" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B833" s="2"/>
     </row>
-    <row r="834" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="834" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B834" s="2"/>
     </row>
-    <row r="835" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="835" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B835" s="2"/>
     </row>
-    <row r="836" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="836" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B836" s="2"/>
     </row>
-    <row r="837" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="837" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B837" s="2"/>
     </row>
-    <row r="838" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="838" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B838" s="2"/>
     </row>
-    <row r="839" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="839" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B839" s="2"/>
     </row>
-    <row r="840" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="840" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B840" s="2"/>
     </row>
-    <row r="841" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="841" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B841" s="2"/>
     </row>
-    <row r="842" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="842" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B842" s="2"/>
     </row>
-    <row r="843" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="843" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B843" s="2"/>
     </row>
-    <row r="844" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="844" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B844" s="2"/>
     </row>
-    <row r="845" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="845" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B845" s="2"/>
     </row>
-    <row r="846" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="846" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B846" s="2"/>
     </row>
-    <row r="847" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="847" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B847" s="2"/>
     </row>
-    <row r="848" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="848" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B848" s="2"/>
     </row>
-    <row r="849" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="849" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B849" s="2"/>
     </row>
-    <row r="850" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="850" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B850" s="2"/>
     </row>
-    <row r="851" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="851" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B851" s="2"/>
     </row>
-    <row r="852" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="852" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B852" s="2"/>
     </row>
-    <row r="853" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="853" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B853" s="2"/>
     </row>
-    <row r="854" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="854" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B854" s="2"/>
     </row>
-    <row r="855" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="855" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B855" s="2"/>
     </row>
-    <row r="856" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="856" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B856" s="2"/>
     </row>
-    <row r="857" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="857" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B857" s="2"/>
     </row>
-    <row r="858" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="858" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B858" s="2"/>
     </row>
-    <row r="859" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="859" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B859" s="2"/>
     </row>
-    <row r="860" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="860" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B860" s="2"/>
     </row>
-    <row r="861" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="861" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B861" s="2"/>
     </row>
-    <row r="862" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="862" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B862" s="2"/>
     </row>
-    <row r="863" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="863" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B863" s="2"/>
     </row>
-    <row r="864" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="864" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B864" s="2"/>
     </row>
-    <row r="865" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="865" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B865" s="2"/>
     </row>
-    <row r="866" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="866" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B866" s="2"/>
     </row>
-    <row r="867" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="867" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B867" s="2"/>
     </row>
-    <row r="868" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="868" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B868" s="2"/>
     </row>
-    <row r="869" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="869" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B869" s="2"/>
     </row>
-    <row r="870" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="870" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B870" s="2"/>
     </row>
-    <row r="871" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="871" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B871" s="2"/>
     </row>
-    <row r="872" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="872" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B872" s="2"/>
     </row>
-    <row r="873" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="873" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B873" s="2"/>
     </row>
-    <row r="874" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="874" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B874" s="2"/>
     </row>
-    <row r="875" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="875" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B875" s="2"/>
     </row>
-    <row r="876" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="876" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B876" s="2"/>
     </row>
-    <row r="877" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="877" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B877" s="2"/>
     </row>
-    <row r="878" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="878" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B878" s="2"/>
     </row>
-    <row r="879" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="879" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B879" s="2"/>
     </row>
-    <row r="880" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="880" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B880" s="2"/>
     </row>
-    <row r="881" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="881" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B881" s="2"/>
     </row>
-    <row r="882" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="882" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B882" s="2"/>
     </row>
-    <row r="883" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="883" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B883" s="2"/>
     </row>
-    <row r="884" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="884" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B884" s="2"/>
     </row>
-    <row r="885" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="885" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B885" s="2"/>
     </row>
-    <row r="886" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="886" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B886" s="2"/>
     </row>
-    <row r="887" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="887" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B887" s="2"/>
     </row>
-    <row r="888" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="888" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B888" s="2"/>
     </row>
-    <row r="889" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="889" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B889" s="2"/>
     </row>
-    <row r="890" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="890" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B890" s="2"/>
     </row>
-    <row r="891" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="891" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B891" s="2"/>
     </row>
-    <row r="892" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="892" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B892" s="2"/>
     </row>
-    <row r="893" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="893" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B893" s="2"/>
     </row>
-    <row r="894" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="894" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B894" s="2"/>
     </row>
-    <row r="895" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="895" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B895" s="2"/>
     </row>
-    <row r="896" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="896" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B896" s="2"/>
     </row>
-    <row r="897" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="897" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B897" s="2"/>
     </row>
-    <row r="898" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="898" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B898" s="2"/>
     </row>
-    <row r="899" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="899" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B899" s="2"/>
     </row>
-    <row r="900" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="900" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B900" s="2"/>
     </row>
-    <row r="901" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="901" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B901" s="2"/>
     </row>
-    <row r="902" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="902" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B902" s="2"/>
     </row>
-    <row r="903" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="903" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B903" s="2"/>
     </row>
-    <row r="904" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="904" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B904" s="2"/>
     </row>
-    <row r="905" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="905" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B905" s="2"/>
     </row>
-    <row r="906" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="906" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B906" s="2"/>
     </row>
-    <row r="907" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="907" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B907" s="2"/>
     </row>
-    <row r="908" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="908" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B908" s="2"/>
     </row>
-    <row r="909" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="909" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B909" s="2"/>
     </row>
-    <row r="910" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="910" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B910" s="2"/>
     </row>
-    <row r="911" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="911" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B911" s="2"/>
     </row>
-    <row r="912" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="912" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B912" s="2"/>
     </row>
-    <row r="913" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="913" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B913" s="2"/>
     </row>
-    <row r="914" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="914" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B914" s="2"/>
     </row>
-    <row r="915" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="915" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B915" s="2"/>
     </row>
-    <row r="916" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="916" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B916" s="2"/>
     </row>
-    <row r="917" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="917" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B917" s="2"/>
     </row>
-    <row r="918" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="918" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B918" s="2"/>
     </row>
-    <row r="919" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="919" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B919" s="2"/>
     </row>
-    <row r="920" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="920" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B920" s="2"/>
     </row>
-    <row r="921" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="921" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B921" s="2"/>
     </row>
-    <row r="922" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="922" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B922" s="2"/>
     </row>
-    <row r="923" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="923" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B923" s="2"/>
     </row>
-    <row r="924" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="924" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B924" s="2"/>
     </row>
-    <row r="925" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="925" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B925" s="2"/>
     </row>
-    <row r="926" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="926" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B926" s="2"/>
     </row>
-    <row r="927" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="927" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B927" s="2"/>
     </row>
-    <row r="928" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="928" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B928" s="2"/>
     </row>
-    <row r="929" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="929" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B929" s="2"/>
     </row>
-    <row r="930" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="930" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B930" s="2"/>
     </row>
-    <row r="931" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="931" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B931" s="2"/>
     </row>
-    <row r="932" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="932" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B932" s="2"/>
     </row>
-    <row r="933" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="933" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B933" s="2"/>
     </row>
-    <row r="934" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="934" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B934" s="2"/>
     </row>
-    <row r="935" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="935" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B935" s="2"/>
     </row>
-    <row r="936" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="936" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B936" s="2"/>
     </row>
-    <row r="937" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="937" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B937" s="2"/>
     </row>
-    <row r="938" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="938" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B938" s="2"/>
     </row>
-    <row r="939" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="939" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B939" s="2"/>
     </row>
-    <row r="940" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="940" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B940" s="2"/>
     </row>
-    <row r="941" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="941" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B941" s="2"/>
     </row>
-    <row r="942" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="942" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B942" s="2"/>
     </row>
-    <row r="943" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="943" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B943" s="2"/>
     </row>
-    <row r="944" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="944" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B944" s="2"/>
     </row>
-    <row r="945" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="945" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B945" s="2"/>
     </row>
-    <row r="946" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="946" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B946" s="2"/>
     </row>
-    <row r="947" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="947" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B947" s="2"/>
     </row>
-    <row r="948" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="948" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B948" s="2"/>
     </row>
-    <row r="949" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="949" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B949" s="2"/>
     </row>
-    <row r="950" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="950" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B950" s="2"/>
     </row>
-    <row r="951" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="951" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B951" s="2"/>
     </row>
-    <row r="952" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="952" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B952" s="2"/>
     </row>
-    <row r="953" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="953" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B953" s="2"/>
     </row>
-    <row r="954" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="954" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B954" s="2"/>
     </row>
-    <row r="955" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="955" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B955" s="2"/>
     </row>
-    <row r="956" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="956" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B956" s="2"/>
     </row>
-    <row r="957" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="957" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B957" s="2"/>
     </row>
-    <row r="958" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="958" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B958" s="2"/>
     </row>
-    <row r="959" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="959" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B959" s="2"/>
     </row>
-    <row r="960" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="960" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B960" s="2"/>
     </row>
-    <row r="961" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="961" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B961" s="2"/>
     </row>
-    <row r="962" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="962" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B962" s="2"/>
     </row>
-    <row r="963" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="963" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B963" s="2"/>
     </row>
-    <row r="964" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="964" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B964" s="2"/>
     </row>
-    <row r="965" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="965" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B965" s="2"/>
     </row>
-    <row r="966" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="966" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B966" s="2"/>
     </row>
-    <row r="967" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="967" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B967" s="2"/>
     </row>
-    <row r="968" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="968" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B968" s="2"/>
     </row>
-    <row r="969" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="969" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B969" s="2"/>
     </row>
-    <row r="970" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="970" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B970" s="2"/>
     </row>
-    <row r="971" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="971" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B971" s="2"/>
     </row>
-    <row r="972" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="972" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B972" s="2"/>
     </row>
-    <row r="973" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="973" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B973" s="2"/>
     </row>
-    <row r="974" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="974" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B974" s="2"/>
     </row>
-    <row r="975" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="975" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B975" s="2"/>
     </row>
-    <row r="976" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="976" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B976" s="2"/>
     </row>
-    <row r="977" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="977" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B977" s="2"/>
     </row>
-    <row r="978" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="978" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B978" s="2"/>
     </row>
-    <row r="979" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="979" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B979" s="2"/>
     </row>
-    <row r="980" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="980" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B980" s="2"/>
     </row>
-    <row r="981" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="981" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B981" s="2"/>
     </row>
-    <row r="982" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="982" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B982" s="2"/>
     </row>
-    <row r="983" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="983" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B983" s="2"/>
     </row>
-    <row r="984" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="984" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B984" s="2"/>
     </row>
-    <row r="985" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="985" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B985" s="2"/>
     </row>
-    <row r="986" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="986" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B986" s="2"/>
     </row>
-    <row r="987" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="987" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B987" s="2"/>
     </row>
-    <row r="988" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="988" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B988" s="2"/>
     </row>
-    <row r="989" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="989" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B989" s="2"/>
     </row>
-    <row r="990" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="990" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B990" s="2"/>
     </row>
-    <row r="991" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="991" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B991" s="2"/>
     </row>
-    <row r="992" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="992" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B992" s="2"/>
     </row>
-    <row r="993" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="993" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B993" s="2"/>
     </row>
-    <row r="994" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="994" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B994" s="2"/>
     </row>
-    <row r="995" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="995" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B995" s="2"/>
     </row>
-    <row r="996" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="996" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B996" s="2"/>
     </row>
-    <row r="997" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="997" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B997" s="2"/>
     </row>
-    <row r="998" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="998" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B998" s="2"/>
     </row>
-    <row r="999" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="999" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B999" s="2"/>
     </row>
-    <row r="1000" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1000" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1000" s="2"/>
     </row>
-    <row r="1001" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1001" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1001" s="2"/>
     </row>
-    <row r="1002" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1002" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1002" s="2"/>
     </row>
-    <row r="1003" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1003" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1003" s="2"/>
     </row>
-    <row r="1004" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1004" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1004" s="2"/>
     </row>
-    <row r="1005" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1005" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1005" s="2"/>
     </row>
-    <row r="1006" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1006" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1006" s="2"/>
     </row>
-    <row r="1007" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1007" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1007" s="2"/>
     </row>
-    <row r="1008" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1008" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1008" s="2"/>
     </row>
-    <row r="1009" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1009" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1009" s="2"/>
     </row>
-    <row r="1010" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1010" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1010" s="2"/>
     </row>
-    <row r="1011" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1011" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1011" s="2"/>
     </row>
-    <row r="1012" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1012" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1012" s="2"/>
     </row>
-    <row r="1013" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1013" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1013" s="2"/>
     </row>
-    <row r="1014" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1014" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1014" s="2"/>
     </row>
-    <row r="1015" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1015" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1015" s="2"/>
     </row>
-    <row r="1016" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1016" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1016" s="2"/>
     </row>
-    <row r="1017" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1017" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1017" s="2"/>
     </row>
-    <row r="1018" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1018" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1018" s="2"/>
     </row>
-    <row r="1019" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1019" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1019" s="2"/>
     </row>
-    <row r="1020" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1020" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1020" s="2"/>
     </row>
-    <row r="1021" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1021" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1021" s="2"/>
     </row>
-    <row r="1022" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1022" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1022" s="2"/>
     </row>
-    <row r="1023" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1023" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1023" s="2"/>
     </row>
-    <row r="1024" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1024" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1024" s="2"/>
     </row>
-    <row r="1025" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1025" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1025" s="2"/>
     </row>
-    <row r="1026" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1026" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1026" s="2"/>
     </row>
-    <row r="1027" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1027" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1027" s="2"/>
     </row>
-    <row r="1028" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1028" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1028" s="2"/>
     </row>
-    <row r="1029" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1029" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1029" s="2"/>
     </row>
-    <row r="1030" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1030" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1030" s="2"/>
     </row>
-    <row r="1031" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1031" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1031" s="2"/>
     </row>
-    <row r="1032" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1032" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1032" s="2"/>
     </row>
-    <row r="1033" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1033" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1033" s="2"/>
     </row>
-    <row r="1034" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1034" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1034" s="2"/>
     </row>
-    <row r="1035" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1035" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1035" s="2"/>
     </row>
-    <row r="1036" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1036" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1036" s="2"/>
     </row>
-    <row r="1037" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1037" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1037" s="2"/>
     </row>
-    <row r="1038" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1038" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1038" s="2"/>
     </row>
-    <row r="1039" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1039" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1039" s="2"/>
     </row>
-    <row r="1040" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1040" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1040" s="2"/>
     </row>
-    <row r="1041" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1041" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1041" s="2"/>
     </row>
-    <row r="1042" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1042" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1042" s="2"/>
     </row>
-    <row r="1043" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1043" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1043" s="2"/>
     </row>
-    <row r="1044" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1044" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1044" s="2"/>
     </row>
-    <row r="1045" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1045" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1045" s="2"/>
     </row>
-    <row r="1046" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1046" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1046" s="2"/>
     </row>
-    <row r="1047" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1047" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1047" s="2"/>
     </row>
-    <row r="1048" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1048" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1048" s="2"/>
     </row>
-    <row r="1049" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1049" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1049" s="2"/>
     </row>
-    <row r="1050" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1050" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1050" s="2"/>
     </row>
-    <row r="1051" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1051" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1051" s="2"/>
     </row>
-    <row r="1052" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1052" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1052" s="2"/>
     </row>
-    <row r="1053" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1053" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1053" s="2"/>
     </row>
-    <row r="1054" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1054" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1054" s="2"/>
     </row>
-    <row r="1055" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1055" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1055" s="2"/>
     </row>
-    <row r="1056" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1056" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1056" s="2"/>
     </row>
-    <row r="1057" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1057" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1057" s="2"/>
     </row>
-    <row r="1058" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1058" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1058" s="2"/>
     </row>
-    <row r="1059" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1059" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1059" s="2"/>
     </row>
-    <row r="1060" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1060" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1060" s="2"/>
     </row>
-    <row r="1061" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1061" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1061" s="2"/>
     </row>
-    <row r="1062" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1062" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1062" s="2"/>
     </row>
-    <row r="1063" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1063" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1063" s="2"/>
     </row>
-    <row r="1064" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1064" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1064" s="2"/>
     </row>
-    <row r="1065" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1065" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1065" s="2"/>
     </row>
-    <row r="1066" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1066" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1066" s="2"/>
     </row>
-    <row r="1067" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1067" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1067" s="2"/>
     </row>
-    <row r="1068" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1068" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1068" s="2"/>
     </row>
-    <row r="1069" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1069" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1069" s="2"/>
     </row>
-    <row r="1070" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1070" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1070" s="2"/>
     </row>
-    <row r="1071" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1071" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1071" s="2"/>
     </row>
-    <row r="1072" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1072" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1072" s="2"/>
     </row>
-    <row r="1073" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1073" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1073" s="2"/>
     </row>
-    <row r="1074" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1074" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1074" s="2"/>
     </row>
-    <row r="1075" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1075" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1075" s="2"/>
     </row>
-    <row r="1076" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1076" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1076" s="2"/>
     </row>
-    <row r="1077" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1077" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1077" s="2"/>
     </row>
-    <row r="1078" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1078" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1078" s="2"/>
     </row>
-    <row r="1079" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1079" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1079" s="2"/>
     </row>
-    <row r="1080" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1080" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1080" s="2"/>
     </row>
-    <row r="1081" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1081" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1081" s="2"/>
     </row>
-    <row r="1082" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1082" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1082" s="2"/>
     </row>
-    <row r="1083" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1083" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1083" s="2"/>
     </row>
-    <row r="1084" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1084" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1084" s="2"/>
     </row>
-    <row r="1085" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1085" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1085" s="2"/>
     </row>
-    <row r="1086" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1086" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1086" s="2"/>
     </row>
-    <row r="1087" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1087" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1087" s="2"/>
     </row>
-    <row r="1088" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1088" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1088" s="2"/>
     </row>
-    <row r="1089" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1089" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1089" s="2"/>
     </row>
-    <row r="1090" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1090" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1090" s="2"/>
     </row>
-    <row r="1091" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1091" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1091" s="2"/>
     </row>
-    <row r="1092" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1092" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1092" s="2"/>
     </row>
-    <row r="1093" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1093" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1093" s="2"/>
     </row>
-    <row r="1094" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1094" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1094" s="2"/>
     </row>
-    <row r="1095" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1095" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1095" s="2"/>
     </row>
-    <row r="1096" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1096" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1096" s="2"/>
     </row>
-    <row r="1097" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1097" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1097" s="2"/>
     </row>
-    <row r="1098" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1098" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1098" s="2"/>
     </row>
-    <row r="1099" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1099" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1099" s="2"/>
     </row>
-    <row r="1100" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1100" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1100" s="2"/>
     </row>
-    <row r="1101" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1101" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1101" s="2"/>
     </row>
-    <row r="1102" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1102" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1102" s="2"/>
     </row>
-    <row r="1103" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1103" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1103" s="2"/>
     </row>
-    <row r="1104" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1104" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1104" s="2"/>
     </row>
-    <row r="1105" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1105" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1105" s="2"/>
     </row>
-    <row r="1106" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1106" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1106" s="2"/>
     </row>
-    <row r="1107" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1107" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1107" s="2"/>
     </row>
-    <row r="1108" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1108" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1108" s="2"/>
     </row>
-    <row r="1109" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1109" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1109" s="2"/>
     </row>
-    <row r="1110" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1110" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1110" s="2"/>
     </row>
-    <row r="1111" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1111" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1111" s="2"/>
     </row>
-    <row r="1112" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1112" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1112" s="2"/>
     </row>
-    <row r="1113" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1113" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1113" s="2"/>
     </row>
-    <row r="1114" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1114" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1114" s="2"/>
     </row>
-    <row r="1115" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1115" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1115" s="2"/>
     </row>
-    <row r="1116" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1116" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1116" s="2"/>
     </row>
-    <row r="1117" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1117" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1117" s="2"/>
     </row>
-    <row r="1118" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1118" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1118" s="2"/>
     </row>
-    <row r="1119" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1119" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1119" s="2"/>
     </row>
-    <row r="1120" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1120" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1120" s="2"/>
     </row>
-    <row r="1121" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1121" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1121" s="2"/>
     </row>
-    <row r="1122" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1122" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1122" s="2"/>
     </row>
-    <row r="1123" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1123" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1123" s="2"/>
     </row>
-    <row r="1124" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1124" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1124" s="2"/>
     </row>
-    <row r="1125" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1125" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1125" s="2"/>
     </row>
-    <row r="1126" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1126" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1126" s="2"/>
     </row>
-    <row r="1127" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1127" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1127" s="2"/>
     </row>
-    <row r="1128" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1128" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1128" s="2"/>
     </row>
-    <row r="1129" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1129" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1129" s="2"/>
     </row>
-    <row r="1130" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1130" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1130" s="2"/>
     </row>
-    <row r="1131" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1131" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1131" s="2"/>
     </row>
-    <row r="1132" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1132" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1132" s="2"/>
     </row>
-    <row r="1133" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1133" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1133" s="2"/>
     </row>
-    <row r="1134" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1134" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1134" s="2"/>
     </row>
-    <row r="1135" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1135" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1135" s="2"/>
     </row>
-    <row r="1136" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1136" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1136" s="2"/>
     </row>
-    <row r="1137" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1137" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1137" s="2"/>
     </row>
-    <row r="1138" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1138" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1138" s="2"/>
     </row>
-    <row r="1139" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1139" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1139" s="2"/>
     </row>
-    <row r="1140" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1140" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1140" s="2"/>
     </row>
-    <row r="1141" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1141" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1141" s="2"/>
     </row>
-    <row r="1142" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1142" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1142" s="2"/>
     </row>
-    <row r="1143" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1143" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1143" s="2"/>
     </row>
-    <row r="1144" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1144" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1144" s="2"/>
     </row>
-    <row r="1145" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1145" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1145" s="2"/>
     </row>
-    <row r="1146" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1146" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1146" s="2"/>
     </row>
-    <row r="1147" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1147" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1147" s="2"/>
     </row>
-    <row r="1148" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1148" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1148" s="2"/>
     </row>
-    <row r="1149" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1149" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1149" s="2"/>
     </row>
-    <row r="1150" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1150" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1150" s="2"/>
     </row>
-    <row r="1151" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1151" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1151" s="2"/>
     </row>
-    <row r="1152" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1152" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1152" s="2"/>
     </row>
-    <row r="1153" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1153" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1153" s="2"/>
     </row>
-    <row r="1154" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1154" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1154" s="2"/>
     </row>
-    <row r="1155" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1155" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1155" s="2"/>
     </row>
-    <row r="1156" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1156" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1156" s="2"/>
     </row>
-    <row r="1157" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1157" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1157" s="2"/>
     </row>
-    <row r="1158" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1158" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1158" s="2"/>
     </row>
-    <row r="1159" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1159" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1159" s="2"/>
     </row>
-    <row r="1160" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1160" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1160" s="2"/>
     </row>
-    <row r="1161" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1161" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1161" s="2"/>
     </row>
-    <row r="1162" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1162" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1162" s="2"/>
     </row>
-    <row r="1163" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1163" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1163" s="2"/>
     </row>
-    <row r="1164" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1164" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1164" s="2"/>
     </row>
-    <row r="1165" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1165" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1165" s="2"/>
     </row>
-    <row r="1166" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1166" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1166" s="2"/>
     </row>
-    <row r="1167" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1167" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1167" s="2"/>
     </row>
-    <row r="1168" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1168" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1168" s="2"/>
     </row>
-    <row r="1169" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1169" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1169" s="2"/>
     </row>
-    <row r="1170" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1170" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1170" s="2"/>
     </row>
-    <row r="1171" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1171" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1171" s="2"/>
     </row>
-    <row r="1172" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1172" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1172" s="2"/>
     </row>
-    <row r="1173" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1173" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1173" s="2"/>
     </row>
-    <row r="1174" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1174" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1174" s="2"/>
     </row>
-    <row r="1175" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1175" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1175" s="2"/>
     </row>
-    <row r="1176" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1176" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1176" s="2"/>
     </row>
-    <row r="1177" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1177" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1177" s="2"/>
     </row>
-    <row r="1178" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1178" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1178" s="2"/>
     </row>
-    <row r="1179" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1179" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1179" s="2"/>
     </row>
-    <row r="1180" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1180" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1180" s="2"/>
     </row>
-    <row r="1181" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1181" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1181" s="2"/>
     </row>
-    <row r="1182" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1182" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1182" s="2"/>
     </row>
-    <row r="1183" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1183" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1183" s="2"/>
     </row>
-    <row r="1184" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1184" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1184" s="2"/>
     </row>
-    <row r="1185" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1185" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1185" s="2"/>
     </row>
-    <row r="1186" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1186" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1186" s="2"/>
     </row>
-    <row r="1187" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1187" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1187" s="2"/>
     </row>
-    <row r="1188" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1188" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1188" s="2"/>
     </row>
-    <row r="1189" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1189" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1189" s="2"/>
     </row>
-    <row r="1190" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1190" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1190" s="2"/>
     </row>
-    <row r="1191" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1191" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1191" s="2"/>
     </row>
-    <row r="1192" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1192" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1192" s="2"/>
     </row>
-    <row r="1193" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1193" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1193" s="2"/>
     </row>
-    <row r="1194" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1194" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1194" s="2"/>
     </row>
-    <row r="1195" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1195" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1195" s="2"/>
     </row>
-    <row r="1196" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1196" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1196" s="2"/>
     </row>
-    <row r="1197" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1197" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1197" s="2"/>
     </row>
-    <row r="1198" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1198" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1198" s="2"/>
     </row>
-    <row r="1199" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1199" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1199" s="2"/>
     </row>
-    <row r="1200" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1200" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1200" s="2"/>
     </row>
-    <row r="1201" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1201" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1201" s="2"/>
     </row>
-    <row r="1202" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1202" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1202" s="2"/>
     </row>
-    <row r="1203" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1203" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1203" s="2"/>
     </row>
-    <row r="1204" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1204" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1204" s="2"/>
     </row>
-    <row r="1205" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1205" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1205" s="2"/>
     </row>
-    <row r="1206" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1206" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1206" s="2"/>
     </row>
-    <row r="1207" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1207" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1207" s="2"/>
     </row>
-    <row r="1208" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1208" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1208" s="2"/>
     </row>
-    <row r="1209" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1209" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1209" s="2"/>
     </row>
-    <row r="1210" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1210" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1210" s="2"/>
     </row>
-    <row r="1211" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1211" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1211" s="2"/>
     </row>
-    <row r="1212" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1212" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1212" s="2"/>
     </row>
-    <row r="1213" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1213" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1213" s="2"/>
     </row>
-    <row r="1214" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1214" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1214" s="2"/>
     </row>
-    <row r="1215" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1215" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1215" s="2"/>
     </row>
-    <row r="1216" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1216" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1216" s="2"/>
     </row>
-    <row r="1217" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1217" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1217" s="2"/>
     </row>
-    <row r="1218" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1218" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1218" s="2"/>
     </row>
-    <row r="1219" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1219" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1219" s="2"/>
     </row>
-    <row r="1220" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1220" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1220" s="2"/>
     </row>
-    <row r="1221" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1221" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1221" s="2"/>
     </row>
-    <row r="1222" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1222" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1222" s="2"/>
     </row>
-    <row r="1223" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1223" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1223" s="2"/>
     </row>
-    <row r="1224" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1224" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1224" s="2"/>
     </row>
-    <row r="1225" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1225" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1225" s="2"/>
     </row>
-    <row r="1226" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1226" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1226" s="2"/>
     </row>
-    <row r="1227" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1227" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1227" s="2"/>
     </row>
-    <row r="1228" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1228" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1228" s="2"/>
     </row>
-    <row r="1229" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1229" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1229" s="2"/>
     </row>
-    <row r="1230" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1230" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1230" s="2"/>
     </row>
-    <row r="1231" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1231" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1231" s="2"/>
     </row>
-    <row r="1232" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1232" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1232" s="2"/>
     </row>
-    <row r="1233" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1233" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1233" s="2"/>
     </row>
-    <row r="1234" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1234" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1234" s="2"/>
     </row>
-    <row r="1235" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1235" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1235" s="2"/>
     </row>
-    <row r="1236" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1236" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1236" s="2"/>
     </row>
-    <row r="1237" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1237" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1237" s="2"/>
     </row>
-    <row r="1238" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1238" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1238" s="2"/>
     </row>
-    <row r="1239" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1239" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1239" s="2"/>
     </row>
-    <row r="1240" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1240" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1240" s="2"/>
     </row>
-    <row r="1241" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1241" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1241" s="2"/>
     </row>
-    <row r="1242" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1242" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1242" s="2"/>
     </row>
-    <row r="1243" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1243" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1243" s="2"/>
     </row>
-    <row r="1244" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1244" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1244" s="2"/>
     </row>
-    <row r="1245" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1245" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1245" s="2"/>
     </row>
-    <row r="1246" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1246" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1246" s="2"/>
     </row>
-    <row r="1247" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1247" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1247" s="2"/>
     </row>
-    <row r="1248" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1248" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1248" s="2"/>
     </row>
-    <row r="1249" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1249" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1249" s="2"/>
     </row>
-    <row r="1250" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1250" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1250" s="2"/>
     </row>
-    <row r="1251" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1251" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1251" s="2"/>
     </row>
-    <row r="1252" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1252" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1252" s="2"/>
     </row>
-    <row r="1253" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1253" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1253" s="2"/>
     </row>
-    <row r="1254" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1254" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1254" s="2"/>
     </row>
-    <row r="1255" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1255" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1255" s="2"/>
     </row>
-    <row r="1256" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1256" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1256" s="2"/>
     </row>
-    <row r="1257" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1257" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1257" s="2"/>
     </row>
-    <row r="1258" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1258" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1258" s="2"/>
     </row>
-    <row r="1259" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1259" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1259" s="2"/>
     </row>
-    <row r="1260" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1260" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1260" s="2"/>
     </row>
-    <row r="1261" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1261" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1261" s="2"/>
     </row>
-    <row r="1262" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1262" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1262" s="2"/>
     </row>
-    <row r="1263" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1263" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1263" s="2"/>
     </row>
-    <row r="1264" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1264" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1264" s="2"/>
     </row>
-    <row r="1265" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1265" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1265" s="2"/>
     </row>
-    <row r="1266" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1266" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1266" s="2"/>
     </row>
-    <row r="1267" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1267" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1267" s="2"/>
     </row>
-    <row r="1268" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1268" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1268" s="2"/>
     </row>
-    <row r="1269" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1269" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1269" s="2"/>
     </row>
-    <row r="1270" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1270" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1270" s="2"/>
     </row>
-    <row r="1271" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1271" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1271" s="2"/>
     </row>
-    <row r="1272" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1272" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1272" s="2"/>
     </row>
-    <row r="1273" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1273" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1273" s="2"/>
     </row>
-    <row r="1274" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1274" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1274" s="2"/>
     </row>
-    <row r="1275" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1275" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1275" s="2"/>
     </row>
-    <row r="1276" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1276" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1276" s="2"/>
     </row>
-    <row r="1277" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1277" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1277" s="2"/>
     </row>
-    <row r="1278" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1278" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1278" s="2"/>
     </row>
-    <row r="1279" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1279" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1279" s="2"/>
     </row>
-    <row r="1280" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1280" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1280" s="2"/>
     </row>
-    <row r="1281" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1281" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1281" s="2"/>
     </row>
-    <row r="1282" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1282" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1282" s="2"/>
     </row>
-    <row r="1283" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1283" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1283" s="2"/>
     </row>
-    <row r="1284" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1284" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1284" s="2"/>
     </row>
-    <row r="1285" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1285" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1285" s="2"/>
     </row>
-    <row r="1286" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1286" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1286" s="2"/>
     </row>
-    <row r="1287" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1287" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1287" s="2"/>
     </row>
-    <row r="1288" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1288" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1288" s="2"/>
     </row>
-    <row r="1289" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1289" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1289" s="2"/>
     </row>
-    <row r="1290" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1290" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1290" s="2"/>
     </row>
-    <row r="1291" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1291" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1291" s="2"/>
     </row>
-    <row r="1292" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1292" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1292" s="2"/>
     </row>
-    <row r="1293" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1293" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1293" s="2"/>
     </row>
-    <row r="1294" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1294" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1294" s="2"/>
     </row>
-    <row r="1295" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1295" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1295" s="2"/>
     </row>
-    <row r="1296" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1296" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1296" s="2"/>
     </row>
-    <row r="1297" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1297" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1297" s="2"/>
     </row>
-    <row r="1298" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1298" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1298" s="2"/>
     </row>
-    <row r="1299" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1299" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1299" s="2"/>
     </row>
-    <row r="1300" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1300" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1300" s="2"/>
     </row>
-    <row r="1301" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1301" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1301" s="2"/>
     </row>
-    <row r="1302" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1302" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1302" s="2"/>
     </row>
-    <row r="1303" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1303" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1303" s="2"/>
     </row>
-    <row r="1304" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1304" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1304" s="2"/>
     </row>
-    <row r="1305" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1305" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1305" s="2"/>
     </row>
-    <row r="1306" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1306" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1306" s="2"/>
     </row>
-    <row r="1307" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1307" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1307" s="2"/>
     </row>
-    <row r="1308" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1308" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1308" s="2"/>
     </row>
-    <row r="1309" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1309" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1309" s="2"/>
     </row>
-    <row r="1310" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1310" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1310" s="2"/>
     </row>
-    <row r="1311" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1311" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1311" s="2"/>
     </row>
-    <row r="1312" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1312" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1312" s="2"/>
     </row>
-    <row r="1313" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1313" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1313" s="2"/>
     </row>
-    <row r="1314" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1314" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1314" s="2"/>
     </row>
-    <row r="1315" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1315" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1315" s="2"/>
     </row>
-    <row r="1316" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1316" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1316" s="2"/>
     </row>
-    <row r="1317" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1317" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1317" s="2"/>
     </row>
-    <row r="1318" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1318" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1318" s="2"/>
     </row>
-    <row r="1319" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1319" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1319" s="2"/>
     </row>
-    <row r="1320" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1320" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1320" s="2"/>
     </row>
-    <row r="1321" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1321" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1321" s="2"/>
     </row>
-    <row r="1322" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1322" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1322" s="2"/>
     </row>
-    <row r="1323" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1323" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1323" s="2"/>
     </row>
-    <row r="1324" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1324" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1324" s="2"/>
     </row>
-    <row r="1325" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1325" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1325" s="2"/>
     </row>
-    <row r="1326" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1326" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1326" s="2"/>
     </row>
-    <row r="1327" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1327" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1327" s="2"/>
     </row>
-    <row r="1328" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1328" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1328" s="2"/>
     </row>
-    <row r="1329" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1329" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1329" s="2"/>
     </row>
-    <row r="1330" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1330" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1330" s="2"/>
     </row>
-    <row r="1331" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1331" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1331" s="2"/>
     </row>
-    <row r="1332" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1332" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1332" s="2"/>
     </row>
-    <row r="1333" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1333" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1333" s="2"/>
     </row>
-    <row r="1334" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1334" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1334" s="2"/>
     </row>
-    <row r="1335" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1335" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1335" s="2"/>
     </row>
-    <row r="1336" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1336" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1336" s="2"/>
     </row>
-    <row r="1337" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1337" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1337" s="2"/>
     </row>
-    <row r="1338" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1338" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1338" s="2"/>
     </row>
-    <row r="1339" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1339" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1339" s="2"/>
     </row>
-    <row r="1340" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1340" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1340" s="2"/>
     </row>
-    <row r="1341" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1341" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1341" s="2"/>
     </row>
-    <row r="1342" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1342" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1342" s="2"/>
     </row>
-    <row r="1343" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1343" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1343" s="2"/>
     </row>
-    <row r="1344" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1344" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1344" s="2"/>
     </row>
-    <row r="1345" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1345" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1345" s="2"/>
     </row>
-    <row r="1346" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1346" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1346" s="2"/>
     </row>
-    <row r="1347" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1347" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1347" s="2"/>
     </row>
-    <row r="1348" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1348" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1348" s="2"/>
     </row>
-    <row r="1349" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1349" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1349" s="2"/>
     </row>
-    <row r="1350" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1350" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1350" s="2"/>
     </row>
-    <row r="1351" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1351" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1351" s="2"/>
     </row>
-    <row r="1352" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1352" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1352" s="2"/>
     </row>
-    <row r="1353" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1353" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1353" s="2"/>
     </row>
-    <row r="1354" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1354" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1354" s="2"/>
     </row>
-    <row r="1355" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1355" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1355" s="2"/>
     </row>
-    <row r="1356" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1356" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1356" s="2"/>
     </row>
-    <row r="1357" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1357" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1357" s="2"/>
     </row>
-    <row r="1358" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1358" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1358" s="2"/>
     </row>
-    <row r="1359" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1359" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1359" s="2"/>
     </row>
-    <row r="1360" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1360" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1360" s="2"/>
     </row>
-    <row r="1361" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1361" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1361" s="2"/>
     </row>
-    <row r="1362" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1362" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1362" s="2"/>
     </row>
-    <row r="1363" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1363" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1363" s="2"/>
     </row>
-    <row r="1364" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1364" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1364" s="2"/>
     </row>
-    <row r="1365" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1365" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1365" s="2"/>
     </row>
-    <row r="1366" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1366" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1366" s="2"/>
     </row>
-    <row r="1367" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1367" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1367" s="2"/>
     </row>
-    <row r="1368" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1368" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1368" s="2"/>
     </row>
-    <row r="1369" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1369" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1369" s="2"/>
     </row>
-    <row r="1370" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1370" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1370" s="2"/>
     </row>
-    <row r="1371" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1371" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1371" s="2"/>
     </row>
-    <row r="1372" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1372" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1372" s="2"/>
     </row>
-    <row r="1373" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1373" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1373" s="2"/>
     </row>
-    <row r="1374" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1374" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1374" s="2"/>
     </row>
-    <row r="1375" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1375" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1375" s="2"/>
     </row>
-    <row r="1376" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1376" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1376" s="2"/>
     </row>
-    <row r="1377" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1377" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1377" s="2"/>
     </row>
-    <row r="1378" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1378" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1378" s="2"/>
     </row>
-    <row r="1379" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1379" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1379" s="2"/>
     </row>
-    <row r="1380" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1380" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1380" s="2"/>
     </row>
-    <row r="1381" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1381" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1381" s="2"/>
     </row>
-    <row r="1382" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1382" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1382" s="2"/>
     </row>
-    <row r="1383" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1383" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1383" s="2"/>
     </row>
-    <row r="1384" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1384" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1384" s="2"/>
     </row>
-    <row r="1385" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1385" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1385" s="2"/>
     </row>
-    <row r="1386" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1386" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1386" s="2"/>
     </row>
-    <row r="1387" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1387" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1387" s="2"/>
     </row>
-    <row r="1388" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1388" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1388" s="2"/>
     </row>
-    <row r="1389" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1389" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1389" s="2"/>
     </row>
-    <row r="1390" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1390" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1390" s="2"/>
     </row>
-    <row r="1391" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1391" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1391" s="2"/>
     </row>
-    <row r="1392" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1392" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1392" s="2"/>
     </row>
-    <row r="1393" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1393" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1393" s="2"/>
     </row>
-    <row r="1394" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1394" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1394" s="2"/>
     </row>
-    <row r="1395" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1395" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1395" s="2"/>
     </row>
-    <row r="1396" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1396" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1396" s="2"/>
     </row>
-    <row r="1397" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1397" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1397" s="2"/>
     </row>
-    <row r="1398" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1398" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1398" s="2"/>
     </row>
-    <row r="1399" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1399" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1399" s="2"/>
     </row>
-    <row r="1400" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1400" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1400" s="2"/>
     </row>
-    <row r="1401" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1401" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1401" s="2"/>
     </row>
-    <row r="1402" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1402" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1402" s="2"/>
     </row>
-    <row r="1403" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1403" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1403" s="2"/>
     </row>
-    <row r="1404" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1404" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1404" s="2"/>
     </row>
-    <row r="1405" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1405" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1405" s="2"/>
     </row>
-    <row r="1406" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1406" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1406" s="2"/>
     </row>
-    <row r="1407" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1407" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1407" s="2"/>
     </row>
-    <row r="1408" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1408" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1408" s="2"/>
     </row>
-    <row r="1409" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1409" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1409" s="2"/>
     </row>
-    <row r="1410" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1410" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1410" s="2"/>
     </row>
-    <row r="1411" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1411" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1411" s="2"/>
     </row>
-    <row r="1412" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1412" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1412" s="2"/>
     </row>
-    <row r="1413" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1413" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1413" s="2"/>
     </row>
-    <row r="1414" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1414" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1414" s="2"/>
     </row>
-    <row r="1415" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1415" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1415" s="2"/>
     </row>
-    <row r="1416" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1416" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1416" s="2"/>
     </row>
-    <row r="1417" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1417" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1417" s="2"/>
     </row>
-    <row r="1418" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1418" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1418" s="2"/>
     </row>
-    <row r="1419" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1419" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1419" s="2"/>
     </row>
-    <row r="1420" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1420" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1420" s="2"/>
     </row>
-    <row r="1421" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1421" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1421" s="2"/>
     </row>
-    <row r="1422" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1422" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1422" s="2"/>
     </row>
-    <row r="1423" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1423" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1423" s="2"/>
     </row>
-    <row r="1424" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1424" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1424" s="2"/>
     </row>
-    <row r="1425" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1425" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1425" s="2"/>
     </row>
-    <row r="1426" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1426" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1426" s="2"/>
     </row>
-    <row r="1427" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1427" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1427" s="2"/>
     </row>
-    <row r="1428" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1428" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1428" s="2"/>
     </row>
-    <row r="1429" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1429" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1429" s="2"/>
     </row>
-    <row r="1430" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1430" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1430" s="2"/>
     </row>
-    <row r="1431" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1431" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1431" s="2"/>
     </row>
-    <row r="1432" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1432" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1432" s="2"/>
     </row>
-    <row r="1433" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1433" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1433" s="2"/>
     </row>
-    <row r="1434" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1434" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1434" s="2"/>
     </row>
-    <row r="1435" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1435" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1435" s="2"/>
     </row>
-    <row r="1436" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1436" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1436" s="2"/>
     </row>
-    <row r="1437" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1437" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1437" s="2"/>
     </row>
-    <row r="1438" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1438" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1438" s="2"/>
     </row>
-    <row r="1439" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1439" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1439" s="2"/>
     </row>
-    <row r="1440" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1440" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1440" s="2"/>
     </row>
-    <row r="1441" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1441" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1441" s="2"/>
     </row>
-    <row r="1442" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1442" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1442" s="2"/>
     </row>
-    <row r="1443" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1443" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1443" s="2"/>
     </row>
-    <row r="1444" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1444" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1444" s="2"/>
     </row>
-    <row r="1445" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1445" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1445" s="2"/>
     </row>
-    <row r="1446" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1446" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1446" s="2"/>
     </row>
-    <row r="1447" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1447" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1447" s="2"/>
     </row>
-    <row r="1448" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1448" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1448" s="2"/>
     </row>
-    <row r="1449" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1449" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1449" s="2"/>
     </row>
-    <row r="1450" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1450" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1450" s="2"/>
     </row>
-    <row r="1451" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1451" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1451" s="2"/>
     </row>
-    <row r="1452" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1452" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1452" s="2"/>
     </row>
-    <row r="1453" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1453" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1453" s="2"/>
     </row>
-    <row r="1454" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1454" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1454" s="2"/>
     </row>
-    <row r="1455" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1455" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1455" s="2"/>
     </row>
-    <row r="1456" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1456" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1456" s="2"/>
     </row>
-    <row r="1457" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1457" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1457" s="2"/>
     </row>
-    <row r="1458" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1458" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1458" s="2"/>
     </row>
-    <row r="1459" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1459" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1459" s="2"/>
     </row>
-    <row r="1460" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1460" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1460" s="2"/>
     </row>
-    <row r="1461" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1461" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1461" s="2"/>
     </row>
-    <row r="1462" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1462" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1462" s="2"/>
     </row>
-    <row r="1463" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1463" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1463" s="2"/>
     </row>
-    <row r="1464" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1464" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1464" s="2"/>
     </row>
-    <row r="1465" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1465" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1465" s="2"/>
     </row>
-    <row r="1466" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1466" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1466" s="2"/>
     </row>
-    <row r="1467" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1467" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1467" s="2"/>
     </row>
-    <row r="1468" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1468" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1468" s="2"/>
     </row>
-    <row r="1469" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1469" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1469" s="2"/>
     </row>
-    <row r="1470" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1470" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1470" s="2"/>
     </row>
-    <row r="1471" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1471" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1471" s="2"/>
     </row>
-    <row r="1472" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1472" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1472" s="2"/>
     </row>
-    <row r="1473" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1473" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1473" s="2"/>
     </row>
-    <row r="1474" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1474" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1474" s="2"/>
     </row>
-    <row r="1475" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1475" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1475" s="2"/>
     </row>
-    <row r="1476" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1476" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1476" s="2"/>
     </row>
-    <row r="1477" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1477" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1477" s="2"/>
     </row>
-    <row r="1478" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1478" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1478" s="2"/>
     </row>
-    <row r="1479" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1479" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1479" s="2"/>
     </row>
-    <row r="1480" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1480" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1480" s="2"/>
     </row>
-    <row r="1481" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1481" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1481" s="2"/>
     </row>
-    <row r="1482" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1482" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1482" s="2"/>
     </row>
-    <row r="1483" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1483" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1483" s="2"/>
     </row>
-    <row r="1484" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1484" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1484" s="2"/>
     </row>
-    <row r="1485" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1485" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1485" s="2"/>
     </row>
-    <row r="1486" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1486" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1486" s="2"/>
     </row>
-    <row r="1487" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1487" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1487" s="2"/>
     </row>
-    <row r="1488" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1488" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1488" s="2"/>
     </row>
-    <row r="1489" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1489" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1489" s="2"/>
     </row>
-    <row r="1490" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1490" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1490" s="2"/>
     </row>
-    <row r="1491" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1491" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1491" s="2"/>
     </row>
-    <row r="1492" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1492" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1492" s="2"/>
     </row>
-    <row r="1493" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1493" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1493" s="2"/>
     </row>
-    <row r="1494" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1494" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1494" s="2"/>
     </row>
-    <row r="1495" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1495" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1495" s="2"/>
     </row>
-    <row r="1496" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1496" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1496" s="2"/>
     </row>
-    <row r="1497" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1497" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1497" s="2"/>
     </row>
-    <row r="1498" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1498" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1498" s="2"/>
     </row>
-    <row r="1499" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1499" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1499" s="2"/>
     </row>
-    <row r="1500" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1500" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1500" s="2"/>
     </row>
-    <row r="1501" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1501" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1501" s="2"/>
     </row>
-    <row r="1502" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1502" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1502" s="2"/>
     </row>
-    <row r="1503" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1503" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1503" s="2"/>
     </row>
-    <row r="1504" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1504" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1504" s="2"/>
     </row>
-    <row r="1505" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1505" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1505" s="2"/>
     </row>
-    <row r="1506" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1506" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1506" s="2"/>
     </row>
-    <row r="1507" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1507" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1507" s="2"/>
     </row>
-    <row r="1508" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1508" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1508" s="2"/>
     </row>
-    <row r="1509" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1509" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1509" s="2"/>
     </row>
-    <row r="1510" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1510" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1510" s="2"/>
     </row>
-    <row r="1511" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1511" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1511" s="2"/>
     </row>
-    <row r="1512" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1512" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1512" s="2"/>
     </row>
-    <row r="1513" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1513" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1513" s="2"/>
     </row>
-    <row r="1514" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1514" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1514" s="2"/>
     </row>
-    <row r="1515" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1515" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1515" s="2"/>
     </row>
-    <row r="1516" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1516" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1516" s="2"/>
     </row>
-    <row r="1517" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1517" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1517" s="2"/>
     </row>
-    <row r="1518" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1518" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1518" s="2"/>
     </row>
-    <row r="1519" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1519" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1519" s="2"/>
     </row>
-    <row r="1520" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1520" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1520" s="2"/>
     </row>
-    <row r="1521" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1521" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1521" s="2"/>
     </row>
-    <row r="1522" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1522" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1522" s="2"/>
     </row>
-    <row r="1523" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1523" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1523" s="2"/>
     </row>
-    <row r="1524" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1524" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1524" s="2"/>
     </row>
-    <row r="1525" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1525" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1525" s="2"/>
     </row>
-    <row r="1526" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1526" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1526" s="2"/>
     </row>
-    <row r="1527" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1527" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1527" s="2"/>
     </row>
-    <row r="1528" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1528" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1528" s="2"/>
     </row>
-    <row r="1529" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1529" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1529" s="2"/>
     </row>
-    <row r="1530" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1530" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1530" s="2"/>
     </row>
-    <row r="1531" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1531" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1531" s="2"/>
     </row>
-    <row r="1532" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1532" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1532" s="2"/>
     </row>
-    <row r="1533" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1533" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1533" s="2"/>
     </row>
-    <row r="1534" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1534" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1534" s="2"/>
     </row>
-    <row r="1535" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1535" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1535" s="2"/>
     </row>
-    <row r="1536" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1536" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1536" s="2"/>
     </row>
-    <row r="1537" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1537" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1537" s="2"/>
     </row>
-    <row r="1538" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1538" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1538" s="2"/>
     </row>
-    <row r="1539" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1539" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1539" s="2"/>
     </row>
-    <row r="1540" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1540" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1540" s="2"/>
     </row>
-    <row r="1541" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1541" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1541" s="2"/>
     </row>
-    <row r="1542" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1542" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1542" s="2"/>
     </row>
-    <row r="1543" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1543" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1543" s="2"/>
     </row>
-    <row r="1544" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1544" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1544" s="2"/>
     </row>
-    <row r="1545" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1545" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1545" s="2"/>
     </row>
-    <row r="1546" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1546" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1546" s="2"/>
     </row>
-    <row r="1547" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1547" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1547" s="2"/>
     </row>
-    <row r="1548" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1548" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1548" s="2"/>
     </row>
-    <row r="1549" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1549" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1549" s="2"/>
     </row>
-    <row r="1550" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1550" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1550" s="2"/>
     </row>
-    <row r="1551" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1551" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1551" s="2"/>
     </row>
-    <row r="1552" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1552" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1552" s="2"/>
     </row>
-    <row r="1553" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1553" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1553" s="2"/>
     </row>
-    <row r="1554" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1554" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1554" s="2"/>
     </row>
-    <row r="1555" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1555" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1555" s="2"/>
     </row>
-    <row r="1556" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1556" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1556" s="2"/>
     </row>
-    <row r="1557" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1557" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1557" s="2"/>
     </row>
-    <row r="1558" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1558" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1558" s="2"/>
     </row>
-    <row r="1559" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1559" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1559" s="2"/>
     </row>
-    <row r="1560" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1560" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1560" s="2"/>
     </row>
-    <row r="1561" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1561" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1561" s="2"/>
     </row>
-    <row r="1562" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1562" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1562" s="2"/>
     </row>
-    <row r="1563" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1563" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1563" s="2"/>
     </row>
-    <row r="1564" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1564" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1564" s="2"/>
     </row>
-    <row r="1565" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1565" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1565" s="2"/>
     </row>
-    <row r="1566" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1566" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1566" s="2"/>
     </row>
-    <row r="1567" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1567" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1567" s="2"/>
     </row>
-    <row r="1568" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1568" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1568" s="2"/>
     </row>
-    <row r="1569" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1569" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1569" s="2"/>
     </row>
-    <row r="1570" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1570" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1570" s="2"/>
     </row>
-    <row r="1571" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1571" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1571" s="2"/>
     </row>
-    <row r="1572" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1572" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1572" s="2"/>
     </row>
-    <row r="1573" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1573" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1573" s="2"/>
     </row>
-    <row r="1574" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1574" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1574" s="2"/>
     </row>
-    <row r="1575" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1575" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1575" s="2"/>
     </row>
-    <row r="1576" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1576" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1576" s="2"/>
     </row>
-    <row r="1577" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1577" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1577" s="2"/>
     </row>
-    <row r="1578" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1578" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1578" s="2"/>
     </row>
-    <row r="1579" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1579" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1579" s="2"/>
     </row>
-    <row r="1580" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1580" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1580" s="2"/>
     </row>
-    <row r="1581" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1581" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1581" s="2"/>
     </row>
-    <row r="1582" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1582" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1582" s="2"/>
     </row>
-    <row r="1583" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1583" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1583" s="2"/>
     </row>
-    <row r="1584" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1584" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1584" s="2"/>
     </row>
-    <row r="1585" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1585" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1585" s="2"/>
     </row>
-    <row r="1586" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1586" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1586" s="2"/>
     </row>
-    <row r="1587" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1587" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1587" s="2"/>
     </row>
-    <row r="1588" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1588" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1588" s="2"/>
     </row>
-    <row r="1589" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1589" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1589" s="2"/>
     </row>
-    <row r="1590" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1590" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1590" s="2"/>
     </row>
-    <row r="1591" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1591" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1591" s="2"/>
     </row>
-    <row r="1592" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1592" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1592" s="2"/>
     </row>
-    <row r="1593" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1593" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1593" s="2"/>
     </row>
-    <row r="1594" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1594" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1594" s="2"/>
     </row>
-    <row r="1595" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1595" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1595" s="2"/>
     </row>
-    <row r="1596" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1596" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1596" s="2"/>
     </row>
-    <row r="1597" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1597" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1597" s="2"/>
     </row>
-    <row r="1598" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1598" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1598" s="2"/>
     </row>
-    <row r="1599" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1599" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1599" s="2"/>
     </row>
-    <row r="1600" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1600" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1600" s="2"/>
     </row>
-    <row r="1601" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1601" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1601" s="2"/>
     </row>
-    <row r="1602" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1602" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1602" s="2"/>
     </row>
-    <row r="1603" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1603" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1603" s="2"/>
     </row>
-    <row r="1604" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1604" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1604" s="2"/>
     </row>
-    <row r="1605" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1605" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1605" s="2"/>
     </row>
-    <row r="1606" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1606" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1606" s="2"/>
     </row>
-    <row r="1607" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1607" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1607" s="2"/>
     </row>
-    <row r="1608" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1608" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1608" s="2"/>
     </row>
-    <row r="1609" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1609" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1609" s="2"/>
     </row>
-    <row r="1610" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1610" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1610" s="2"/>
     </row>
-    <row r="1611" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1611" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1611" s="2"/>
     </row>
-    <row r="1612" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1612" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1612" s="2"/>
     </row>
-    <row r="1613" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1613" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1613" s="2"/>
     </row>
-    <row r="1614" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1614" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1614" s="2"/>
     </row>
-    <row r="1615" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1615" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1615" s="2"/>
     </row>
-    <row r="1616" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1616" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1616" s="2"/>
     </row>
-    <row r="1617" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1617" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1617" s="2"/>
     </row>
-    <row r="1618" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1618" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1618" s="2"/>
     </row>
-    <row r="1619" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1619" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1619" s="2"/>
     </row>
-    <row r="1620" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1620" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1620" s="2"/>
     </row>
-    <row r="1621" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1621" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1621" s="2"/>
     </row>
-    <row r="1622" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1622" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1622" s="2"/>
     </row>
-    <row r="1623" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1623" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1623" s="2"/>
     </row>
-    <row r="1624" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1624" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1624" s="2"/>
     </row>
-    <row r="1625" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1625" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1625" s="2"/>
     </row>
-    <row r="1626" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1626" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1626" s="2"/>
     </row>
-    <row r="1627" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1627" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1627" s="2"/>
     </row>
-    <row r="1628" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1628" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1628" s="2"/>
     </row>
-    <row r="1629" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1629" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1629" s="2"/>
     </row>
-    <row r="1630" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1630" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1630" s="2"/>
     </row>
-    <row r="1631" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1631" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1631" s="2"/>
     </row>
-    <row r="1632" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1632" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1632" s="2"/>
     </row>
-    <row r="1633" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1633" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1633" s="2"/>
     </row>
-    <row r="1634" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1634" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1634" s="2"/>
     </row>
-    <row r="1635" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1635" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1635" s="2"/>
     </row>
-    <row r="1636" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1636" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1636" s="2"/>
     </row>
-    <row r="1637" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1637" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1637" s="2"/>
     </row>
-    <row r="1638" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1638" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1638" s="2"/>
     </row>
-    <row r="1639" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1639" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1639" s="2"/>
     </row>
-    <row r="1640" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1640" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1640" s="2"/>
     </row>
-    <row r="1641" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1641" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1641" s="2"/>
     </row>
-    <row r="1642" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1642" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1642" s="2"/>
     </row>
-    <row r="1643" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1643" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1643" s="2"/>
     </row>
-    <row r="1644" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1644" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1644" s="2"/>
     </row>
-    <row r="1645" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1645" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1645" s="2"/>
     </row>
-    <row r="1646" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1646" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1646" s="2"/>
     </row>
-    <row r="1647" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1647" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1647" s="2"/>
     </row>
-    <row r="1648" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1648" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1648" s="2"/>
     </row>
-    <row r="1649" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1649" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1649" s="2"/>
     </row>
-    <row r="1650" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1650" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1650" s="2"/>
     </row>
-    <row r="1651" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1651" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1651" s="2"/>
     </row>
-    <row r="1652" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1652" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1652" s="2"/>
     </row>
-    <row r="1653" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1653" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1653" s="2"/>
     </row>
-    <row r="1654" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1654" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1654" s="2"/>
     </row>
-    <row r="1655" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1655" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1655" s="2"/>
     </row>
-    <row r="1656" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1656" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1656" s="2"/>
     </row>
-    <row r="1657" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1657" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1657" s="2"/>
     </row>
-    <row r="1658" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1658" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1658" s="2"/>
     </row>
-    <row r="1659" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1659" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1659" s="2"/>
     </row>
-    <row r="1660" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1660" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1660" s="2"/>
     </row>
-    <row r="1661" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1661" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1661" s="2"/>
     </row>
-    <row r="1662" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1662" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1662" s="2"/>
     </row>
-    <row r="1663" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1663" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1663" s="2"/>
     </row>
-    <row r="1664" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1664" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1664" s="2"/>
     </row>
-    <row r="1665" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1665" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1665" s="2"/>
     </row>
-    <row r="1666" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1666" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1666" s="2"/>
     </row>
-    <row r="1667" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1667" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1667" s="2"/>
     </row>
-    <row r="1668" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1668" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1668" s="2"/>
     </row>
-    <row r="1669" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1669" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1669" s="2"/>
     </row>
-    <row r="1670" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1670" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1670" s="2"/>
     </row>
-    <row r="1671" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1671" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1671" s="2"/>
     </row>
-    <row r="1672" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1672" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1672" s="2"/>
     </row>
-    <row r="1673" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1673" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1673" s="2"/>
     </row>
-    <row r="1674" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1674" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1674" s="2"/>
     </row>
-    <row r="1675" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1675" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1675" s="2"/>
     </row>
-    <row r="1676" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1676" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1676" s="2"/>
     </row>
-    <row r="1677" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1677" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1677" s="2"/>
     </row>
-    <row r="1678" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1678" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1678" s="2"/>
     </row>
-    <row r="1679" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1679" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1679" s="2"/>
     </row>
-    <row r="1680" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1680" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1680" s="2"/>
     </row>
-    <row r="1681" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1681" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1681" s="2"/>
     </row>
-    <row r="1682" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1682" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1682" s="2"/>
     </row>
-    <row r="1683" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1683" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1683" s="2"/>
     </row>
-    <row r="1684" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1684" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1684" s="2"/>
     </row>
-    <row r="1685" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1685" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1685" s="2"/>
     </row>
-    <row r="1686" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1686" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1686" s="2"/>
     </row>
-    <row r="1687" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1687" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1687" s="2"/>
     </row>
-    <row r="1688" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1688" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1688" s="2"/>
     </row>
-    <row r="1689" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1689" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1689" s="2"/>
     </row>
-    <row r="1690" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1690" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1690" s="2"/>
     </row>
-    <row r="1691" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1691" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1691" s="2"/>
     </row>
-    <row r="1692" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1692" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1692" s="2"/>
     </row>
-    <row r="1693" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1693" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1693" s="2"/>
     </row>
-    <row r="1694" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1694" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1694" s="2"/>
     </row>
-    <row r="1695" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1695" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1695" s="2"/>
     </row>
-    <row r="1696" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1696" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1696" s="2"/>
     </row>
-    <row r="1697" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1697" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1697" s="2"/>
     </row>
-    <row r="1698" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1698" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1698" s="2"/>
     </row>
-    <row r="1699" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1699" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1699" s="2"/>
     </row>
-    <row r="1700" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1700" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1700" s="2"/>
     </row>
-    <row r="1701" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1701" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1701" s="2"/>
     </row>
-    <row r="1702" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1702" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1702" s="2"/>
     </row>
-    <row r="1703" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1703" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1703" s="2"/>
     </row>
-    <row r="1704" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1704" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1704" s="2"/>
     </row>
-    <row r="1705" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1705" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1705" s="2"/>
     </row>
-    <row r="1706" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1706" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1706" s="2"/>
     </row>
-    <row r="1707" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1707" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1707" s="2"/>
     </row>
-    <row r="1708" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1708" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1708" s="2"/>
     </row>
-    <row r="1709" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1709" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1709" s="2"/>
     </row>
-    <row r="1710" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1710" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1710" s="2"/>
-      <c r="C1710" s="1"/>
-[...1 lines deleted...]
-    <row r="1711" spans="2:3" x14ac:dyDescent="0.25">
+    </row>
+    <row r="1711" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1711" s="2"/>
-      <c r="C1711" s="1"/>
-[...1 lines deleted...]
-    <row r="1712" spans="2:3" x14ac:dyDescent="0.25">
+    </row>
+    <row r="1712" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1712" s="2"/>
-      <c r="C1712" s="1"/>
-[...1 lines deleted...]
-    <row r="1713" spans="2:3" x14ac:dyDescent="0.25">
+    </row>
+    <row r="1713" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1713" s="2"/>
       <c r="C1713" s="1"/>
     </row>
-    <row r="1714" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1714" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1714" s="2"/>
       <c r="C1714" s="1"/>
     </row>
-    <row r="1715" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1715" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1715" s="2"/>
       <c r="C1715" s="1"/>
     </row>
-    <row r="1716" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1716" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1716" s="2"/>
       <c r="C1716" s="1"/>
     </row>
-    <row r="1717" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1717" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1717" s="2"/>
       <c r="C1717" s="1"/>
     </row>
-    <row r="1718" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1718" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1718" s="2"/>
       <c r="C1718" s="1"/>
     </row>
-    <row r="1719" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1719" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1719" s="2"/>
       <c r="C1719" s="1"/>
     </row>
-    <row r="1720" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1720" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1720" s="2"/>
       <c r="C1720" s="1"/>
     </row>
-    <row r="1721" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1721" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1721" s="2"/>
       <c r="C1721" s="1"/>
     </row>
-    <row r="1722" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1722" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1722" s="2"/>
       <c r="C1722" s="1"/>
     </row>
-    <row r="1723" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1723" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1723" s="2"/>
       <c r="C1723" s="1"/>
     </row>
-    <row r="1724" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1724" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1724" s="2"/>
       <c r="C1724" s="1"/>
     </row>
-    <row r="1725" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1725" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1725" s="2"/>
       <c r="C1725" s="1"/>
     </row>
-    <row r="1726" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1726" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1726" s="2"/>
       <c r="C1726" s="1"/>
     </row>
-    <row r="1727" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="1727" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1727" s="2"/>
       <c r="C1727" s="1"/>
     </row>
+    <row r="1728" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B1728" s="2"/>
+      <c r="C1728" s="1"/>
+    </row>
+    <row r="1729" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B1729" s="2"/>
+      <c r="C1729" s="1"/>
+    </row>
+    <row r="1730" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B1730" s="2"/>
+      <c r="C1730" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B169:B170"/>
-[...2 lines deleted...]
-    <mergeCell ref="C223:C224"/>
+    <mergeCell ref="B172:B173"/>
+    <mergeCell ref="C172:C173"/>
+    <mergeCell ref="B226:B227"/>
+    <mergeCell ref="C226:C227"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
-    <mergeCell ref="B61:B62"/>
-[...2 lines deleted...]
-    <mergeCell ref="C115:C116"/>
+    <mergeCell ref="B64:B65"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="C118:C119"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.6" bottom="0.6" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;C&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7640,59 +7696,59 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{446D1BE7-CD2B-48CA-BD17-3D25C90A31C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C522724-BBCB-4711-92D3-077D12A081EF}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="f17ba45f-5e04-4eda-bf0a-85b54d18213c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="f17ba45f-5e04-4eda-bf0a-85b54d18213c"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08DA58CC-6E33-4415-A778-CB7C434F1CDD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f17ba45f-5e04-4eda-bf0a-85b54d18213c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
@@ -7744,30 +7800,27 @@
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008CB189258E817B40AA678A91EDB20B6E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2023-05-18T19:43:31Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>aa131b53-e84b-4ee0-b0fc-500be9168e24</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="{A44787D4-0540-4523-9961-78E4036D8C6D}">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>