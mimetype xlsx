--- v1 (2026-10-17)
+++ v2 (2026-11-06)
@@ -1,69 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{016A967D-FBBA-4F1D-B497-945EF175F231}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{A76C500D-C189-4292-AF2E-D8FB9DCBF517}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{398D7983-31E2-45E8-ABBC-BA4313822E72}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MBS Outstanding" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'MBS Outstanding'!$A$1:$D$278</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'MBS Outstanding'!$A$1:$D$281</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'MBS Outstanding'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="6">
   <si>
     <t>Notes</t>
   </si>
   <si>
@@ -88,51 +80,51 @@
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">1 </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>MBS Outstanding exclude a transaction backed by a pool of Single Family Rental properties in Q2 2017.</t>
     </r>
   </si>
   <si>
-    <t>YTD Q2 2026</t>
+    <t>YTD Q3 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -458,53 +450,54 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -532,82 +525,83 @@
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="43" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="2" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF05314D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Fannie Mae External">
   <a:themeElements>
     <a:clrScheme name="Fannie Mae Color Palette 2">
       <a:dk1>
         <a:srgbClr val="121212"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="05304D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EDEBE9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="085280"/>
       </a:accent1>
@@ -797,2364 +791,2386 @@
             <a:spcPct val="90000"/>
           </a:lnSpc>
           <a:spcAft>
             <a:spcPts val="1200"/>
           </a:spcAft>
           <a:defRPr/>
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Fannie Mae External" id="{8FCBFEF2-8769-47C1-9A95-DEDE839E2D69}" vid="{11FE7236-E89D-41DE-8E11-6375C02A2104}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7100EA4F-763B-4212-B871-6C605805EF76}">
-  <dimension ref="B1:D1730"/>
+  <dimension ref="B1:D1733"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="B3" sqref="B3:B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="28" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="29" customWidth="1"/>
     <col min="3" max="3" width="18.109375" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="8.77734375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="2:4" s="1" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="2:4" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="38" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B4" s="39"/>
       <c r="C4" s="39"/>
     </row>
     <row r="5" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="3">
+      <c r="B5" s="11">
         <v>46048</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="32">
         <v>530749.61969393003</v>
       </c>
     </row>
     <row r="6" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="3">
         <v>46079</v>
       </c>
       <c r="C6" s="8">
         <v>530865.18719100999</v>
       </c>
+      <c r="D6" s="37"/>
     </row>
     <row r="7" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="3">
         <v>46107</v>
       </c>
       <c r="C7" s="8">
         <v>531782.29346693004</v>
       </c>
+      <c r="D7" s="37"/>
     </row>
     <row r="8" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="3">
         <v>46113</v>
       </c>
       <c r="C8" s="8">
         <v>534372.73262175999</v>
       </c>
       <c r="D8" s="37"/>
     </row>
     <row r="9" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="3">
         <v>46143</v>
       </c>
       <c r="C9" s="8">
         <v>534950.58404661005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="31">
+      <c r="D9" s="37"/>
+    </row>
+    <row r="10" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="3">
         <v>46174</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="8">
         <v>535251.7766489801</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" s="35" t="s">
+      <c r="D10" s="37"/>
+    </row>
+    <row r="11" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="3">
+        <v>46204</v>
+      </c>
+      <c r="C11" s="8">
+        <v>535175.52826847997</v>
+      </c>
+      <c r="D11" s="37"/>
+    </row>
+    <row r="12" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="3">
+        <v>46235</v>
+      </c>
+      <c r="C12" s="8">
+        <v>535795.26970246993</v>
+      </c>
+      <c r="D12" s="37"/>
+    </row>
+    <row r="13" spans="2:4" s="1" customFormat="1" ht="12.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="31">
+        <v>46266</v>
+      </c>
+      <c r="C13" s="30">
+        <v>535775.09186138003</v>
+      </c>
+      <c r="D13" s="37"/>
+    </row>
+    <row r="14" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="36">
-[...4 lines deleted...]
-      <c r="B12" s="11">
+      <c r="C14" s="36">
+        <v>535775.09186138003</v>
+      </c>
+    </row>
+    <row r="15" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="11">
         <v>45682</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C15" s="32">
         <v>491090.52383947995</v>
       </c>
     </row>
-    <row r="13" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="3">
+    <row r="16" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="3">
         <v>45713</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C16" s="8">
         <v>492853.47808288998</v>
-      </c>
-[...22 lines deleted...]
-        <v>498281.71879679</v>
       </c>
     </row>
     <row r="17" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="3">
-        <v>45833</v>
+        <v>45741</v>
       </c>
       <c r="C17" s="8">
-        <v>500450.49323595001</v>
+        <v>494129.35526332998</v>
       </c>
     </row>
     <row r="18" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="3">
-        <v>45863</v>
+        <v>45772</v>
       </c>
       <c r="C18" s="8">
-        <v>502971.72046903003</v>
+        <v>496044.73860675999</v>
       </c>
     </row>
     <row r="19" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="3">
-        <v>45894</v>
+        <v>45802</v>
       </c>
       <c r="C19" s="8">
-        <v>506513.43817485997</v>
+        <v>498281.71879679</v>
       </c>
     </row>
     <row r="20" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="3">
-        <v>45925</v>
+        <v>45833</v>
       </c>
       <c r="C20" s="8">
-        <v>510387.25599763001</v>
+        <v>500450.49323595001</v>
       </c>
     </row>
     <row r="21" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="3">
-        <v>45955</v>
+        <v>45863</v>
       </c>
       <c r="C21" s="8">
-        <v>514543.71896727005</v>
+        <v>502971.72046903003</v>
       </c>
     </row>
     <row r="22" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="3">
+        <v>45894</v>
+      </c>
+      <c r="C22" s="8">
+        <v>506513.43817485997</v>
+      </c>
+    </row>
+    <row r="23" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="3">
+        <v>45925</v>
+      </c>
+      <c r="C23" s="8">
+        <v>510387.25599763001</v>
+      </c>
+    </row>
+    <row r="24" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="3">
+        <v>45955</v>
+      </c>
+      <c r="C24" s="8">
+        <v>514543.71896727005</v>
+      </c>
+    </row>
+    <row r="25" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="3">
         <v>45986</v>
       </c>
-      <c r="C22" s="8">
+      <c r="C25" s="8">
         <v>519129.12238869001</v>
       </c>
     </row>
-    <row r="23" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="3">
+    <row r="26" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="3">
         <v>46016</v>
       </c>
-      <c r="C23" s="8">
+      <c r="C26" s="8">
         <v>524440.46744737995</v>
       </c>
     </row>
-    <row r="24" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="5">
+    <row r="27" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="5">
         <v>2025</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C27" s="6">
         <v>524440.46744737995</v>
       </c>
     </row>
-    <row r="25" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="11">
+    <row r="28" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="11">
         <v>45315</v>
       </c>
-      <c r="C25" s="32">
+      <c r="C28" s="32">
         <v>462267.84649582999</v>
       </c>
     </row>
-    <row r="26" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="3">
+    <row r="29" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="3">
         <v>45346</v>
       </c>
-      <c r="C26" s="8">
+      <c r="C29" s="8">
         <v>464789.25586779998</v>
-      </c>
-[...22 lines deleted...]
-        <v>468741.25078767998</v>
       </c>
     </row>
     <row r="30" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="3">
-        <v>45467</v>
+        <v>45375</v>
       </c>
       <c r="C30" s="8">
-        <v>469821.86603753001</v>
+        <v>465877.55831485003</v>
       </c>
     </row>
     <row r="31" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="3">
-        <v>45497</v>
+        <v>45406</v>
       </c>
       <c r="C31" s="8">
-        <v>472309.98455433</v>
+        <v>467305.42802585004</v>
       </c>
     </row>
     <row r="32" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="3">
-        <v>45528</v>
+        <v>45436</v>
       </c>
       <c r="C32" s="8">
-        <v>473943.45120949001</v>
+        <v>468741.25078767998</v>
       </c>
     </row>
     <row r="33" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="3">
-        <v>45559</v>
+        <v>45467</v>
       </c>
       <c r="C33" s="8">
-        <v>475267.86746408994</v>
+        <v>469821.86603753001</v>
       </c>
     </row>
     <row r="34" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="3">
+        <v>45497</v>
+      </c>
+      <c r="C34" s="8">
+        <v>472309.98455433</v>
+      </c>
+    </row>
+    <row r="35" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="3">
+        <v>45528</v>
+      </c>
+      <c r="C35" s="8">
+        <v>473943.45120949001</v>
+      </c>
+    </row>
+    <row r="36" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="3">
+        <v>45559</v>
+      </c>
+      <c r="C36" s="8">
+        <v>475267.86746408994</v>
+      </c>
+    </row>
+    <row r="37" spans="2:3" s="1" customFormat="1" ht="12.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="3">
         <v>45589</v>
       </c>
-      <c r="C34" s="8">
+      <c r="C37" s="8">
         <v>478645.06483794993</v>
-      </c>
-[...22 lines deleted...]
-        <v>489649.43437909003</v>
       </c>
     </row>
     <row r="38" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B38" s="3">
-        <v>44927</v>
+        <v>45620</v>
       </c>
       <c r="C38" s="8">
-        <v>432053.87095283996</v>
-[...4 lines deleted...]
-        <v>44958</v>
+        <v>483165.32038911997</v>
+      </c>
+    </row>
+    <row r="39" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="33">
+        <v>45650</v>
       </c>
       <c r="C39" s="8">
-        <v>433586.08939896</v>
-[...7 lines deleted...]
-        <v>436716.13436536997</v>
+        <v>489649.43437909003</v>
+      </c>
+    </row>
+    <row r="40" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="5">
+        <v>2024</v>
+      </c>
+      <c r="C40" s="6">
+        <v>489649.43437909003</v>
       </c>
     </row>
     <row r="41" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B41" s="3">
-        <v>45017</v>
+        <v>44927</v>
       </c>
       <c r="C41" s="8">
-        <v>439278.92317315005</v>
+        <v>432053.87095283996</v>
       </c>
     </row>
     <row r="42" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B42" s="3">
-        <v>45047</v>
+        <v>44958</v>
       </c>
       <c r="C42" s="8">
-        <v>441741.22263023007</v>
+        <v>433586.08939896</v>
       </c>
     </row>
     <row r="43" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B43" s="3">
-        <v>45078</v>
+        <v>44986</v>
       </c>
       <c r="C43" s="8">
-        <v>445196.66534641001</v>
+        <v>436716.13436536997</v>
       </c>
     </row>
     <row r="44" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B44" s="3">
-        <v>45108</v>
+        <v>45017</v>
       </c>
       <c r="C44" s="8">
-        <v>449292.13656061998</v>
+        <v>439278.92317315005</v>
       </c>
     </row>
     <row r="45" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B45" s="3">
-        <v>45139</v>
+        <v>45047</v>
       </c>
       <c r="C45" s="8">
-        <v>451573.04882599</v>
+        <v>441741.22263023007</v>
       </c>
     </row>
     <row r="46" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B46" s="3">
-        <v>45170</v>
+        <v>45078</v>
       </c>
       <c r="C46" s="8">
-        <v>454819.66038983001</v>
+        <v>445196.66534641001</v>
       </c>
     </row>
     <row r="47" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B47" s="3">
-        <v>45200</v>
+        <v>45108</v>
       </c>
       <c r="C47" s="8">
-        <v>456596.63097437</v>
+        <v>449292.13656061998</v>
       </c>
     </row>
     <row r="48" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B48" s="3">
-        <v>45231</v>
+        <v>45139</v>
       </c>
       <c r="C48" s="8">
-        <v>457456.82903634995</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+        <v>451573.04882599</v>
+      </c>
+    </row>
+    <row r="49" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B49" s="3">
-        <v>45261</v>
+        <v>45170</v>
       </c>
       <c r="C49" s="8">
-        <v>460137.82816074998</v>
-[...7 lines deleted...]
-        <v>460137.82816074998</v>
+        <v>454819.66038983001</v>
+      </c>
+    </row>
+    <row r="50" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="3">
+        <v>45200</v>
+      </c>
+      <c r="C50" s="8">
+        <v>456596.63097437</v>
       </c>
     </row>
     <row r="51" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B51" s="3">
-        <v>44562</v>
+        <v>45231</v>
       </c>
       <c r="C51" s="8">
-        <v>410169.86380277004</v>
-[...2 lines deleted...]
-    <row r="52" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>457456.82903634995</v>
+      </c>
+    </row>
+    <row r="52" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B52" s="3">
-        <v>44593</v>
+        <v>45261</v>
       </c>
       <c r="C52" s="8">
-        <v>411186.53107299999</v>
-[...7 lines deleted...]
-        <v>412333.84598504996</v>
+        <v>460137.82816074998</v>
+      </c>
+    </row>
+    <row r="53" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="5">
+        <v>2023</v>
+      </c>
+      <c r="C53" s="6">
+        <v>460137.82816074998</v>
       </c>
     </row>
     <row r="54" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B54" s="3">
-        <v>44652</v>
+        <v>44562</v>
       </c>
       <c r="C54" s="8">
-        <v>414752.41210301995</v>
+        <v>410169.86380277004</v>
       </c>
     </row>
     <row r="55" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B55" s="3">
-        <v>44682</v>
+        <v>44593</v>
       </c>
       <c r="C55" s="8">
-        <v>415627.37948612001</v>
+        <v>411186.53107299999</v>
       </c>
     </row>
     <row r="56" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B56" s="3">
-        <v>44713</v>
+        <v>44621</v>
       </c>
       <c r="C56" s="8">
-        <v>418303.20674608002</v>
+        <v>412333.84598504996</v>
       </c>
     </row>
     <row r="57" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B57" s="3">
-        <v>44743</v>
+        <v>44652</v>
       </c>
       <c r="C57" s="8">
-        <v>419010.41990851995</v>
+        <v>414752.41210301995</v>
       </c>
     </row>
     <row r="58" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B58" s="3">
-        <v>44774</v>
+        <v>44682</v>
       </c>
       <c r="C58" s="8">
-        <v>420027.2279456</v>
+        <v>415627.37948612001</v>
       </c>
     </row>
     <row r="59" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B59" s="3">
-        <v>44805</v>
+        <v>44713</v>
       </c>
       <c r="C59" s="8">
-        <v>422266.54937739996</v>
+        <v>418303.20674608002</v>
       </c>
     </row>
     <row r="60" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B60" s="3">
-        <v>44835</v>
+        <v>44743</v>
       </c>
       <c r="C60" s="8">
-        <v>425468.88653829996</v>
+        <v>419010.41990851995</v>
       </c>
     </row>
     <row r="61" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B61" s="3">
+        <v>44774</v>
+      </c>
+      <c r="C61" s="8">
+        <v>420027.2279456</v>
+      </c>
+    </row>
+    <row r="62" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B62" s="3">
+        <v>44805</v>
+      </c>
+      <c r="C62" s="8">
+        <v>422266.54937739996</v>
+      </c>
+    </row>
+    <row r="63" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B63" s="3">
+        <v>44835</v>
+      </c>
+      <c r="C63" s="8">
+        <v>425468.88653829996</v>
+      </c>
+    </row>
+    <row r="64" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="3">
         <v>44866</v>
       </c>
-      <c r="C61" s="8">
+      <c r="C64" s="8">
         <v>429006.20773208997</v>
       </c>
     </row>
-    <row r="62" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B62" s="3">
+    <row r="65" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="3">
         <v>44896</v>
       </c>
-      <c r="C62" s="8">
+      <c r="C65" s="8">
         <v>431840.21568197996</v>
       </c>
     </row>
-    <row r="63" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="5">
+    <row r="66" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="5">
         <v>2022</v>
       </c>
-      <c r="C63" s="6">
+      <c r="C66" s="6">
         <v>431840.21568197996</v>
       </c>
     </row>
-    <row r="64" spans="2:3" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B64" s="38" t="s">
+    <row r="67" spans="2:3" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C64" s="38" t="s">
+      <c r="C67" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="65" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-    </row>
     <row r="68" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B68" s="3">
-[...4 lines deleted...]
-      </c>
+      <c r="B68" s="39"/>
+      <c r="C68" s="39"/>
     </row>
     <row r="69" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B69" s="3">
-        <v>44287</v>
+        <v>44197</v>
       </c>
       <c r="C69" s="8">
-        <v>390589.89701337001</v>
+        <v>381744.48347469</v>
       </c>
     </row>
     <row r="70" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="3">
-        <v>44317</v>
+        <v>44228</v>
       </c>
       <c r="C70" s="8">
-        <v>391277.93272628996</v>
+        <v>385851.34027917002</v>
       </c>
     </row>
     <row r="71" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B71" s="3">
-        <v>44348</v>
+        <v>44256</v>
       </c>
       <c r="C71" s="8">
-        <v>392927.23177288001</v>
+        <v>388905.58833498997</v>
       </c>
     </row>
     <row r="72" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B72" s="3">
-        <v>44378</v>
+        <v>44287</v>
       </c>
       <c r="C72" s="8">
-        <v>394741.30423512007</v>
+        <v>390589.89701337001</v>
       </c>
     </row>
     <row r="73" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B73" s="3">
-        <v>44409</v>
+        <v>44317</v>
       </c>
       <c r="C73" s="8">
-        <v>395904.3198083301</v>
+        <v>391277.93272628996</v>
       </c>
     </row>
     <row r="74" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B74" s="3">
-        <v>44440</v>
+        <v>44348</v>
       </c>
       <c r="C74" s="8">
-        <v>399609.85748322989</v>
+        <v>392927.23177288001</v>
       </c>
     </row>
     <row r="75" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B75" s="3">
-        <v>44470</v>
+        <v>44378</v>
       </c>
       <c r="C75" s="8">
-        <v>404371.17678975</v>
+        <v>394741.30423512007</v>
       </c>
     </row>
     <row r="76" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B76" s="3">
-        <v>44501</v>
+        <v>44409</v>
       </c>
       <c r="C76" s="8">
-        <v>408762.99120790005</v>
-[...2 lines deleted...]
-    <row r="77" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+        <v>395904.3198083301</v>
+      </c>
+    </row>
+    <row r="77" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B77" s="3">
-        <v>44531</v>
+        <v>44440</v>
       </c>
       <c r="C77" s="8">
-        <v>408324.38145435997</v>
-[...7 lines deleted...]
-        <v>408324.38145435997</v>
+        <v>399609.85748322989</v>
+      </c>
+    </row>
+    <row r="78" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="3">
+        <v>44470</v>
+      </c>
+      <c r="C78" s="8">
+        <v>404371.17678975</v>
       </c>
     </row>
     <row r="79" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B79" s="3">
-        <v>43831</v>
+        <v>44501</v>
       </c>
       <c r="C79" s="8">
-        <v>330164.98580609995</v>
-[...2 lines deleted...]
-    <row r="80" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>408762.99120790005</v>
+      </c>
+    </row>
+    <row r="80" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B80" s="3">
-        <v>43862</v>
+        <v>44531</v>
       </c>
       <c r="C80" s="8">
-        <v>331672.57301309996</v>
-[...7 lines deleted...]
-        <v>332911.06268909998</v>
+        <v>408324.38145435997</v>
+      </c>
+    </row>
+    <row r="81" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B81" s="5">
+        <v>2021</v>
+      </c>
+      <c r="C81" s="6">
+        <v>408324.38145435997</v>
       </c>
     </row>
     <row r="82" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B82" s="3">
-        <v>43941</v>
+        <v>43831</v>
       </c>
       <c r="C82" s="8">
-        <v>337524.55467716005</v>
+        <v>330164.98580609995</v>
       </c>
     </row>
     <row r="83" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B83" s="3">
-        <v>43971</v>
+        <v>43862</v>
       </c>
       <c r="C83" s="8">
-        <v>341642.46180662001</v>
+        <v>331672.57301309996</v>
       </c>
     </row>
     <row r="84" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B84" s="3">
-        <v>44002</v>
+        <v>43910</v>
       </c>
       <c r="C84" s="8">
-        <v>346501.80031412013</v>
+        <v>332911.06268909998</v>
       </c>
     </row>
     <row r="85" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B85" s="3">
-        <v>44032</v>
+        <v>43941</v>
       </c>
       <c r="C85" s="8">
-        <v>350108.07167429011</v>
+        <v>337524.55467716005</v>
       </c>
     </row>
     <row r="86" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B86" s="3">
-        <v>44063</v>
+        <v>43971</v>
       </c>
       <c r="C86" s="8">
-        <v>352314.99785581994</v>
+        <v>341642.46180662001</v>
       </c>
     </row>
     <row r="87" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B87" s="3">
-        <v>44094</v>
+        <v>44002</v>
       </c>
       <c r="C87" s="8">
-        <v>356279.13343763002</v>
+        <v>346501.80031412013</v>
       </c>
     </row>
     <row r="88" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B88" s="3">
-        <v>44124</v>
+        <v>44032</v>
       </c>
       <c r="C88" s="8">
-        <v>361353.74689682003</v>
+        <v>350108.07167429011</v>
       </c>
     </row>
     <row r="89" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B89" s="3">
+        <v>44063</v>
+      </c>
+      <c r="C89" s="8">
+        <v>352314.99785581994</v>
+      </c>
+    </row>
+    <row r="90" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B90" s="3">
+        <v>44094</v>
+      </c>
+      <c r="C90" s="8">
+        <v>356279.13343763002</v>
+      </c>
+    </row>
+    <row r="91" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B91" s="3">
+        <v>44124</v>
+      </c>
+      <c r="C91" s="8">
+        <v>361353.74689682003</v>
+      </c>
+    </row>
+    <row r="92" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B92" s="3">
         <v>44155</v>
       </c>
-      <c r="C89" s="8">
+      <c r="C92" s="8">
         <v>367910.80049537</v>
       </c>
     </row>
-    <row r="90" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B90" s="3">
+    <row r="93" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B93" s="3">
         <v>44185</v>
       </c>
-      <c r="C90" s="8">
+      <c r="C93" s="8">
         <v>375335.71547151002</v>
       </c>
     </row>
-    <row r="91" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B91" s="5">
+    <row r="94" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B94" s="5">
         <v>2020</v>
       </c>
-      <c r="C91" s="6">
+      <c r="C94" s="6">
         <v>375335.71547151002</v>
       </c>
     </row>
-    <row r="92" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B92" s="11">
+    <row r="95" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="11">
         <v>43466</v>
       </c>
-      <c r="C92" s="18">
+      <c r="C95" s="18">
         <v>296702.33107259998</v>
-      </c>
-[...22 lines deleted...]
-        <v>303959.62689668004</v>
       </c>
     </row>
     <row r="96" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B96" s="3">
-        <v>43586</v>
+        <v>43497</v>
       </c>
       <c r="C96" s="4">
-        <v>307976.91874036996</v>
+        <v>298703.27206806996</v>
       </c>
     </row>
     <row r="97" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B97" s="3">
-        <v>43617</v>
+        <v>43525</v>
       </c>
       <c r="C97" s="4">
-        <v>310924.47898618004</v>
+        <v>301527.61943381</v>
       </c>
     </row>
     <row r="98" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B98" s="3">
-        <v>43647</v>
+        <v>43556</v>
       </c>
       <c r="C98" s="4">
-        <v>313314.95588077995</v>
+        <v>303959.62689668004</v>
       </c>
     </row>
     <row r="99" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B99" s="3">
-        <v>43678</v>
+        <v>43586</v>
       </c>
       <c r="C99" s="4">
-        <v>316549.80077849998</v>
+        <v>307976.91874036996</v>
       </c>
     </row>
     <row r="100" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B100" s="3">
-        <v>43709</v>
+        <v>43617</v>
       </c>
       <c r="C100" s="4">
-        <v>319939.78804578999</v>
+        <v>310924.47898618004</v>
       </c>
     </row>
     <row r="101" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B101" s="3">
-        <v>43739</v>
-[...2 lines deleted...]
-        <v>324347.49460759998</v>
+        <v>43647</v>
+      </c>
+      <c r="C101" s="4">
+        <v>313314.95588077995</v>
       </c>
     </row>
     <row r="102" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B102" s="3">
-        <v>43770</v>
-[...18 lines deleted...]
-        <v>328733.59166159999</v>
+        <v>43678</v>
+      </c>
+      <c r="C102" s="4">
+        <v>316549.80077849998</v>
+      </c>
+    </row>
+    <row r="103" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B103" s="3">
+        <v>43709</v>
+      </c>
+      <c r="C103" s="4">
+        <v>319939.78804578999</v>
+      </c>
+    </row>
+    <row r="104" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B104" s="3">
+        <v>43739</v>
+      </c>
+      <c r="C104" s="8">
+        <v>324347.49460759998</v>
       </c>
     </row>
     <row r="105" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B105" s="3">
-        <v>43101</v>
-[...18 lines deleted...]
-        <v>267132.48114095</v>
+        <v>43770</v>
+      </c>
+      <c r="C105" s="8">
+        <v>327414.20833259996</v>
+      </c>
+    </row>
+    <row r="106" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="31">
+        <v>43800</v>
+      </c>
+      <c r="C106" s="30">
+        <v>328733.59166159999</v>
+      </c>
+    </row>
+    <row r="107" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B107" s="5">
+        <v>2019</v>
+      </c>
+      <c r="C107" s="6">
+        <v>328733.59166159999</v>
       </c>
     </row>
     <row r="108" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B108" s="3">
-        <v>43191</v>
+        <v>43101</v>
       </c>
       <c r="C108" s="7">
-        <v>269351.04795606999</v>
+        <v>264347.33449881</v>
       </c>
     </row>
     <row r="109" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B109" s="3">
-        <v>43221</v>
+        <v>43132</v>
       </c>
       <c r="C109" s="7">
-        <v>271065.14135574002</v>
+        <v>266174.86588654999</v>
       </c>
     </row>
     <row r="110" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B110" s="3">
-        <v>43252</v>
-[...2 lines deleted...]
-        <v>274495.2297572</v>
+        <v>43160</v>
+      </c>
+      <c r="C110" s="7">
+        <v>267132.48114095</v>
       </c>
     </row>
     <row r="111" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B111" s="3">
-        <v>43282</v>
-[...2 lines deleted...]
-        <v>277647.62711350998</v>
+        <v>43191</v>
+      </c>
+      <c r="C111" s="7">
+        <v>269351.04795606999</v>
       </c>
     </row>
     <row r="112" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B112" s="3">
-        <v>43313</v>
-[...2 lines deleted...]
-        <v>280164.14888862002</v>
+        <v>43221</v>
+      </c>
+      <c r="C112" s="7">
+        <v>271065.14135574002</v>
       </c>
     </row>
     <row r="113" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B113" s="3">
-        <v>43344</v>
+        <v>43252</v>
       </c>
       <c r="C113" s="8">
-        <v>283045.55795372993</v>
-[...1 lines deleted...]
-      <c r="D113" s="17"/>
+        <v>274495.2297572</v>
+      </c>
     </row>
     <row r="114" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B114" s="3">
-        <v>43374</v>
-[...4 lines deleted...]
-      <c r="D114" s="17"/>
+        <v>43282</v>
+      </c>
+      <c r="C114" s="8">
+        <v>277647.62711350998</v>
+      </c>
     </row>
     <row r="115" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B115" s="3">
+        <v>43313</v>
+      </c>
+      <c r="C115" s="8">
+        <v>280164.14888862002</v>
+      </c>
+    </row>
+    <row r="116" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B116" s="3">
+        <v>43344</v>
+      </c>
+      <c r="C116" s="8">
+        <v>283045.55795372993</v>
+      </c>
+      <c r="D116" s="17"/>
+    </row>
+    <row r="117" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="3">
+        <v>43374</v>
+      </c>
+      <c r="C117" s="4">
+        <v>286285.57529821002</v>
+      </c>
+      <c r="D117" s="17"/>
+    </row>
+    <row r="118" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B118" s="3">
         <v>43405</v>
       </c>
-      <c r="C115" s="4">
+      <c r="C118" s="4">
         <v>286951.96634705999</v>
       </c>
-      <c r="D115" s="17"/>
-[...2 lines deleted...]
-      <c r="B116" s="9">
+      <c r="D118" s="17"/>
+    </row>
+    <row r="119" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="9">
         <v>43435</v>
       </c>
-      <c r="C116" s="10">
+      <c r="C119" s="10">
         <v>291788.12808863004</v>
       </c>
-      <c r="D116" s="17"/>
-[...2 lines deleted...]
-      <c r="B117" s="5">
+      <c r="D119" s="17"/>
+    </row>
+    <row r="120" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B120" s="5">
         <v>2018</v>
       </c>
-      <c r="C117" s="6">
+      <c r="C120" s="6">
         <v>291788.12808863004</v>
       </c>
-      <c r="D117" s="17"/>
-[...2 lines deleted...]
-      <c r="B118" s="38" t="s">
+      <c r="D120" s="17"/>
+    </row>
+    <row r="121" spans="2:4" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B121" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C118" s="38" t="s">
+      <c r="C121" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="119" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="B120" s="11">
+    <row r="122" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B122" s="39"/>
+      <c r="C122" s="39"/>
+    </row>
+    <row r="123" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B123" s="11">
         <v>42736</v>
       </c>
-      <c r="C120" s="12">
+      <c r="C123" s="12">
         <v>230559.20159836998</v>
-      </c>
-[...25 lines deleted...]
-        <v>239608.66894982001</v>
       </c>
       <c r="D123" s="17"/>
     </row>
     <row r="124" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B124" s="3">
-        <v>42856</v>
-[...2 lines deleted...]
-        <v>240330.97950115002</v>
+        <v>42767</v>
+      </c>
+      <c r="C124" s="13">
+        <v>233433.82066811997</v>
       </c>
       <c r="D124" s="17"/>
     </row>
     <row r="125" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B125" s="15">
-[...3 lines deleted...]
-        <v>241357.125222</v>
+      <c r="B125" s="3">
+        <v>42795</v>
+      </c>
+      <c r="C125" s="14">
+        <v>236062.07413056001</v>
       </c>
       <c r="D125" s="17"/>
     </row>
     <row r="126" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B126" s="3">
-        <v>42917</v>
+        <v>42826</v>
       </c>
       <c r="C126" s="14">
-        <v>244464.70966887</v>
+        <v>239608.66894982001</v>
       </c>
       <c r="D126" s="17"/>
     </row>
     <row r="127" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B127" s="3">
-        <v>42948</v>
+        <v>42856</v>
       </c>
       <c r="C127" s="14">
-        <v>246611.33237166001</v>
+        <v>240330.97950115002</v>
       </c>
       <c r="D127" s="17"/>
     </row>
     <row r="128" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B128" s="3">
-[...3 lines deleted...]
-        <v>249783.08014636001</v>
+      <c r="B128" s="15">
+        <v>42887</v>
+      </c>
+      <c r="C128" s="16">
+        <v>241357.125222</v>
       </c>
       <c r="D128" s="17"/>
     </row>
     <row r="129" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B129" s="3">
-        <v>43009</v>
-[...2 lines deleted...]
-        <v>252651.05051219001</v>
+        <v>42917</v>
+      </c>
+      <c r="C129" s="14">
+        <v>244464.70966887</v>
       </c>
       <c r="D129" s="17"/>
     </row>
     <row r="130" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B130" s="3">
+        <v>42948</v>
+      </c>
+      <c r="C130" s="14">
+        <v>246611.33237166001</v>
+      </c>
+      <c r="D130" s="17"/>
+    </row>
+    <row r="131" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B131" s="3">
+        <v>42979</v>
+      </c>
+      <c r="C131" s="14">
+        <v>249783.08014636001</v>
+      </c>
+      <c r="D131" s="17"/>
+    </row>
+    <row r="132" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B132" s="3">
+        <v>43009</v>
+      </c>
+      <c r="C132" s="7">
+        <v>252651.05051219001</v>
+      </c>
+      <c r="D132" s="17"/>
+    </row>
+    <row r="133" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B133" s="3">
         <v>43040</v>
       </c>
-      <c r="C130" s="7">
+      <c r="C133" s="7">
         <v>256966.53354533002</v>
       </c>
-      <c r="D130" s="17"/>
-[...2 lines deleted...]
-      <c r="B131" s="3">
+      <c r="D133" s="17"/>
+    </row>
+    <row r="134" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B134" s="3">
         <v>43070</v>
       </c>
-      <c r="C131" s="7">
+      <c r="C134" s="7">
         <v>262545.13042706001</v>
       </c>
-      <c r="D131" s="17"/>
-[...2 lines deleted...]
-      <c r="B132" s="5">
+      <c r="D134" s="17"/>
+    </row>
+    <row r="135" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B135" s="5">
         <v>2017</v>
       </c>
-      <c r="C132" s="6">
+      <c r="C135" s="6">
         <v>262545.13042706001</v>
       </c>
-      <c r="D132" s="17"/>
-[...2 lines deleted...]
-      <c r="B133" s="11">
+      <c r="D135" s="17"/>
+    </row>
+    <row r="136" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B136" s="11">
         <v>42370</v>
       </c>
-      <c r="C133" s="18">
+      <c r="C136" s="18">
         <v>191934.57137481001</v>
-      </c>
-[...25 lines deleted...]
-        <v>196967.3139408</v>
       </c>
       <c r="D136" s="17"/>
     </row>
     <row r="137" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B137" s="3">
-        <v>42491</v>
+        <v>42401</v>
       </c>
       <c r="C137" s="19">
-        <v>198951.25381773998</v>
+        <v>194935.03407432997</v>
       </c>
       <c r="D137" s="17"/>
     </row>
     <row r="138" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B138" s="3">
-        <v>42522</v>
+        <v>42430</v>
       </c>
       <c r="C138" s="19">
-        <v>201679.51091220998</v>
+        <v>195409.83568234002</v>
       </c>
       <c r="D138" s="17"/>
     </row>
     <row r="139" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B139" s="3">
-        <v>42552</v>
+        <v>42461</v>
       </c>
       <c r="C139" s="19">
-        <v>205687.53587289</v>
+        <v>196967.3139408</v>
       </c>
       <c r="D139" s="17"/>
     </row>
     <row r="140" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B140" s="3">
-        <v>42583</v>
+        <v>42491</v>
       </c>
       <c r="C140" s="19">
-        <v>208737.76284538</v>
+        <v>198951.25381773998</v>
       </c>
       <c r="D140" s="17"/>
     </row>
     <row r="141" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B141" s="9">
-[...3 lines deleted...]
-        <v>214387.38343415002</v>
+      <c r="B141" s="3">
+        <v>42522</v>
+      </c>
+      <c r="C141" s="19">
+        <v>201679.51091220998</v>
       </c>
       <c r="D141" s="17"/>
     </row>
     <row r="142" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B142" s="3">
+        <v>42552</v>
+      </c>
+      <c r="C142" s="19">
+        <v>205687.53587289</v>
+      </c>
+      <c r="D142" s="17"/>
+    </row>
+    <row r="143" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B143" s="3">
+        <v>42583</v>
+      </c>
+      <c r="C143" s="19">
+        <v>208737.76284538</v>
+      </c>
+      <c r="D143" s="17"/>
+    </row>
+    <row r="144" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B144" s="9">
+        <v>42614</v>
+      </c>
+      <c r="C144" s="7">
+        <v>214387.38343415002</v>
+      </c>
+      <c r="D144" s="17"/>
+    </row>
+    <row r="145" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B145" s="3">
         <v>42644</v>
       </c>
-      <c r="C142" s="7">
+      <c r="C145" s="7">
         <v>218053.20018573999</v>
       </c>
-      <c r="D142" s="17"/>
-[...2 lines deleted...]
-      <c r="B143" s="9">
+      <c r="D145" s="17"/>
+    </row>
+    <row r="146" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B146" s="9">
         <v>42675</v>
       </c>
-      <c r="C143" s="7">
+      <c r="C146" s="7">
         <v>221322.29311848001</v>
       </c>
-      <c r="D143" s="17"/>
-[...2 lines deleted...]
-      <c r="B144" s="3">
+      <c r="D146" s="17"/>
+    </row>
+    <row r="147" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B147" s="3">
         <v>42705</v>
       </c>
-      <c r="C144" s="7">
+      <c r="C147" s="7">
         <v>223036.67689413999</v>
       </c>
-      <c r="D144" s="17"/>
-[...2 lines deleted...]
-      <c r="B145" s="5">
+      <c r="D147" s="17"/>
+    </row>
+    <row r="148" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B148" s="5">
         <v>2016</v>
       </c>
-      <c r="C145" s="6">
+      <c r="C148" s="6">
         <v>223036.67689413999</v>
-      </c>
-[...25 lines deleted...]
-        <v>173507.12614499999</v>
       </c>
       <c r="D148" s="17"/>
     </row>
     <row r="149" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B149" s="3">
-        <v>42095</v>
+        <v>42005</v>
       </c>
       <c r="C149" s="19">
-        <v>177214.12537200001</v>
+        <v>168535.35081900001</v>
       </c>
       <c r="D149" s="17"/>
     </row>
     <row r="150" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B150" s="3">
-        <v>42125</v>
+        <v>42036</v>
       </c>
       <c r="C150" s="19">
-        <v>179717.010805</v>
+        <v>170919.132132</v>
       </c>
       <c r="D150" s="17"/>
     </row>
     <row r="151" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B151" s="3">
-        <v>42156</v>
+        <v>42064</v>
       </c>
       <c r="C151" s="19">
-        <v>181992.05559500001</v>
+        <v>173507.12614499999</v>
       </c>
       <c r="D151" s="17"/>
     </row>
     <row r="152" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B152" s="3">
-        <v>42186</v>
+        <v>42095</v>
       </c>
       <c r="C152" s="19">
-        <v>183580.26375499999</v>
+        <v>177214.12537200001</v>
       </c>
       <c r="D152" s="17"/>
     </row>
     <row r="153" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B153" s="3">
+        <v>42125</v>
+      </c>
+      <c r="C153" s="19">
+        <v>179717.010805</v>
+      </c>
+      <c r="D153" s="17"/>
+    </row>
+    <row r="154" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B154" s="3">
+        <v>42156</v>
+      </c>
+      <c r="C154" s="19">
+        <v>181992.05559500001</v>
+      </c>
+      <c r="D154" s="17"/>
+    </row>
+    <row r="155" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B155" s="3">
+        <v>42186</v>
+      </c>
+      <c r="C155" s="19">
+        <v>183580.26375499999</v>
+      </c>
+      <c r="D155" s="17"/>
+    </row>
+    <row r="156" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B156" s="3">
         <v>42217</v>
       </c>
-      <c r="C153" s="19">
+      <c r="C156" s="19">
         <v>183911.28665600001</v>
       </c>
-      <c r="D153" s="17"/>
-[...2 lines deleted...]
-      <c r="B154" s="9">
+      <c r="D156" s="17"/>
+    </row>
+    <row r="157" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B157" s="9">
         <v>42248</v>
       </c>
-      <c r="C154" s="19">
+      <c r="C157" s="19">
         <v>184028.05410800001</v>
       </c>
-      <c r="D154" s="17"/>
-[...2 lines deleted...]
-      <c r="B155" s="9">
+      <c r="D157" s="17"/>
+    </row>
+    <row r="158" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B158" s="9">
         <v>42278</v>
       </c>
-      <c r="C155" s="19">
+      <c r="C158" s="19">
         <v>184960.61631400001</v>
       </c>
-      <c r="D155" s="17"/>
-[...2 lines deleted...]
-      <c r="B156" s="20">
+      <c r="D158" s="17"/>
+    </row>
+    <row r="159" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B159" s="20">
         <v>42309</v>
       </c>
-      <c r="C156" s="19">
+      <c r="C159" s="19">
         <v>185255.87205199999</v>
       </c>
-      <c r="D156" s="17"/>
-[...2 lines deleted...]
-      <c r="B157" s="3">
+      <c r="D159" s="17"/>
+    </row>
+    <row r="160" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B160" s="3">
         <v>42339</v>
       </c>
-      <c r="C157" s="19">
+      <c r="C160" s="19">
         <v>188211.70621199999</v>
       </c>
-      <c r="D157" s="17"/>
-[...2 lines deleted...]
-      <c r="B158" s="5">
+      <c r="D160" s="17"/>
+    </row>
+    <row r="161" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B161" s="5">
         <v>2015</v>
       </c>
-      <c r="C158" s="6">
+      <c r="C161" s="6">
         <v>188211.70621199999</v>
-      </c>
-[...25 lines deleted...]
-        <v>150692.54336700001</v>
       </c>
       <c r="D161" s="17"/>
     </row>
     <row r="162" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B162" s="3">
-        <v>41730</v>
+        <v>41640</v>
       </c>
       <c r="C162" s="19">
-        <v>151054.162942</v>
+        <v>149131.22421960998</v>
       </c>
       <c r="D162" s="17"/>
     </row>
     <row r="163" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B163" s="3">
-        <v>41760</v>
+        <v>41671</v>
       </c>
       <c r="C163" s="19">
-        <v>152024.00760899999</v>
+        <v>149871.909766</v>
       </c>
       <c r="D163" s="17"/>
     </row>
     <row r="164" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B164" s="3">
-        <v>41791</v>
+        <v>41699</v>
       </c>
       <c r="C164" s="19">
-        <v>153246.269244</v>
+        <v>150692.54336700001</v>
       </c>
       <c r="D164" s="17"/>
     </row>
     <row r="165" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B165" s="3">
-        <v>41821</v>
+        <v>41730</v>
       </c>
       <c r="C165" s="19">
-        <v>155264.06720399999</v>
+        <v>151054.162942</v>
       </c>
       <c r="D165" s="17"/>
     </row>
     <row r="166" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B166" s="3">
-        <v>41852</v>
+        <v>41760</v>
       </c>
       <c r="C166" s="19">
-        <v>156927.349931</v>
+        <v>152024.00760899999</v>
       </c>
       <c r="D166" s="17"/>
     </row>
     <row r="167" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B167" s="9">
-[...3 lines deleted...]
-        <v>159706.827743</v>
+      <c r="B167" s="3">
+        <v>41791</v>
+      </c>
+      <c r="C167" s="19">
+        <v>153246.269244</v>
       </c>
       <c r="D167" s="17"/>
     </row>
     <row r="168" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B168" s="3">
+        <v>41821</v>
+      </c>
+      <c r="C168" s="19">
+        <v>155264.06720399999</v>
+      </c>
+      <c r="D168" s="17"/>
+    </row>
+    <row r="169" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B169" s="3">
+        <v>41852</v>
+      </c>
+      <c r="C169" s="19">
+        <v>156927.349931</v>
+      </c>
+      <c r="D169" s="17"/>
+    </row>
+    <row r="170" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B170" s="9">
+        <v>41883</v>
+      </c>
+      <c r="C170" s="7">
+        <v>159706.827743</v>
+      </c>
+      <c r="D170" s="17"/>
+    </row>
+    <row r="171" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B171" s="3">
         <v>41913</v>
       </c>
-      <c r="C168" s="19">
+      <c r="C171" s="19">
         <v>162316.08017999999</v>
       </c>
-      <c r="D168" s="17"/>
-[...2 lines deleted...]
-      <c r="B169" s="20">
+      <c r="D171" s="17"/>
+    </row>
+    <row r="172" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B172" s="20">
         <v>41944</v>
       </c>
-      <c r="C169" s="4">
+      <c r="C172" s="4">
         <v>163500.16621200001</v>
       </c>
-      <c r="D169" s="17"/>
-[...2 lines deleted...]
-      <c r="B170" s="3">
+      <c r="D172" s="17"/>
+    </row>
+    <row r="173" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B173" s="3">
         <v>41974</v>
       </c>
-      <c r="C170" s="19">
+      <c r="C173" s="19">
         <v>167010.190004</v>
       </c>
-      <c r="D170" s="17"/>
-[...2 lines deleted...]
-      <c r="B171" s="5">
+      <c r="D173" s="17"/>
+    </row>
+    <row r="174" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B174" s="5">
         <v>2014</v>
       </c>
-      <c r="C171" s="6">
+      <c r="C174" s="6">
         <v>167010.190004</v>
       </c>
-      <c r="D171" s="17"/>
-[...2 lines deleted...]
-      <c r="B172" s="38" t="s">
+      <c r="D174" s="17"/>
+    </row>
+    <row r="175" spans="2:4" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B175" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C172" s="38" t="s">
+      <c r="C175" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="173" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-    </row>
     <row r="176" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B176" s="3">
-[...5 lines deleted...]
-      <c r="D176" s="17"/>
+      <c r="B176" s="39"/>
+      <c r="C176" s="39"/>
     </row>
     <row r="177" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B177" s="3">
-        <v>41365</v>
+        <v>41275</v>
       </c>
       <c r="C177" s="19">
-        <v>137253.39345599999</v>
+        <v>132866.205441</v>
       </c>
       <c r="D177" s="17"/>
     </row>
     <row r="178" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B178" s="3">
-        <v>41395</v>
+        <v>41306</v>
       </c>
       <c r="C178" s="19">
-        <v>139281.82718699999</v>
+        <v>134036.317006</v>
       </c>
       <c r="D178" s="17"/>
     </row>
     <row r="179" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B179" s="3">
-        <v>41426</v>
+        <v>41334</v>
       </c>
       <c r="C179" s="19">
-        <v>140801.71294699999</v>
+        <v>135511.45591300001</v>
       </c>
       <c r="D179" s="17"/>
     </row>
     <row r="180" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B180" s="3">
-        <v>41456</v>
+        <v>41365</v>
       </c>
       <c r="C180" s="19">
-        <v>142134.989455</v>
+        <v>137253.39345599999</v>
       </c>
       <c r="D180" s="17"/>
     </row>
     <row r="181" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B181" s="3">
-        <v>41487</v>
+        <v>41395</v>
       </c>
       <c r="C181" s="19">
-        <v>143417.958102</v>
+        <v>139281.82718699999</v>
       </c>
       <c r="D181" s="17"/>
     </row>
     <row r="182" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B182" s="9">
-[...3 lines deleted...]
-        <v>144097.94232599999</v>
+      <c r="B182" s="3">
+        <v>41426</v>
+      </c>
+      <c r="C182" s="19">
+        <v>140801.71294699999</v>
       </c>
       <c r="D182" s="17"/>
     </row>
     <row r="183" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B183" s="3">
-        <v>41548</v>
+        <v>41456</v>
       </c>
       <c r="C183" s="19">
-        <v>144874.19618699999</v>
+        <v>142134.989455</v>
       </c>
       <c r="D183" s="17"/>
     </row>
     <row r="184" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B184" s="3">
+        <v>41487</v>
+      </c>
+      <c r="C184" s="19">
+        <v>143417.958102</v>
+      </c>
+      <c r="D184" s="17"/>
+    </row>
+    <row r="185" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B185" s="9">
+        <v>41518</v>
+      </c>
+      <c r="C185" s="7">
+        <v>144097.94232599999</v>
+      </c>
+      <c r="D185" s="17"/>
+    </row>
+    <row r="186" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B186" s="3">
+        <v>41548</v>
+      </c>
+      <c r="C186" s="19">
+        <v>144874.19618699999</v>
+      </c>
+      <c r="D186" s="17"/>
+    </row>
+    <row r="187" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B187" s="3">
         <v>41579</v>
       </c>
-      <c r="C184" s="19">
+      <c r="C187" s="19">
         <v>146001.619118</v>
       </c>
-      <c r="D184" s="17"/>
-[...2 lines deleted...]
-      <c r="B185" s="3">
+      <c r="D187" s="17"/>
+    </row>
+    <row r="188" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B188" s="3">
         <v>41609</v>
       </c>
-      <c r="C185" s="19">
+      <c r="C188" s="19">
         <v>148724.20392100001</v>
       </c>
-      <c r="D185" s="17"/>
-[...2 lines deleted...]
-      <c r="B186" s="5">
+      <c r="D188" s="17"/>
+    </row>
+    <row r="189" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B189" s="5">
         <v>2013</v>
       </c>
-      <c r="C186" s="6">
+      <c r="C189" s="6">
         <v>148724.20392100001</v>
       </c>
-      <c r="D186" s="17"/>
-[...2 lines deleted...]
-      <c r="B187" s="11">
+      <c r="D189" s="17"/>
+    </row>
+    <row r="190" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B190" s="11">
         <v>40909</v>
       </c>
-      <c r="C187" s="12">
+      <c r="C190" s="12">
         <v>105391.812273</v>
       </c>
-      <c r="D187" s="17"/>
-[...2 lines deleted...]
-      <c r="B188" s="3">
+      <c r="D190" s="17"/>
+    </row>
+    <row r="191" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B191" s="3">
         <v>40940</v>
       </c>
-      <c r="C188" s="13">
+      <c r="C191" s="13">
         <v>107452.65263500001</v>
       </c>
-      <c r="D188" s="17"/>
-[...25 lines deleted...]
-      <c r="D191" s="24"/>
+      <c r="D191" s="17"/>
     </row>
     <row r="192" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B192" s="3">
+        <v>40969</v>
+      </c>
+      <c r="C192" s="13">
+        <v>108943.003151</v>
+      </c>
+      <c r="D192" s="17"/>
+    </row>
+    <row r="193" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B193" s="3">
+        <v>41000</v>
+      </c>
+      <c r="C193" s="13">
+        <v>110111.324071</v>
+      </c>
+    </row>
+    <row r="194" spans="2:4" s="1" customFormat="1" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B194" s="3">
+        <v>41030</v>
+      </c>
+      <c r="C194" s="13">
+        <v>112009.741433</v>
+      </c>
+      <c r="D194" s="24"/>
+    </row>
+    <row r="195" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B195" s="3">
         <v>41061</v>
       </c>
-      <c r="C192" s="13">
+      <c r="C195" s="13">
         <v>113789.22727800001</v>
       </c>
-      <c r="D192" s="24"/>
-[...2 lines deleted...]
-      <c r="B193" s="3">
+      <c r="D195" s="24"/>
+    </row>
+    <row r="196" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B196" s="3">
         <v>41091</v>
       </c>
-      <c r="C193" s="13">
+      <c r="C196" s="13">
         <v>115967.229767</v>
       </c>
     </row>
-    <row r="194" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B194" s="3">
+    <row r="197" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B197" s="3">
         <v>41122</v>
       </c>
-      <c r="C194" s="13">
+      <c r="C197" s="13">
         <v>118286.38784900001</v>
       </c>
     </row>
-    <row r="195" spans="2:3" s="1" customFormat="1" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B195" s="3">
+    <row r="198" spans="2:4" s="1" customFormat="1" ht="13.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B198" s="3">
         <v>41153</v>
       </c>
-      <c r="C195" s="13">
+      <c r="C198" s="13">
         <v>121009.86156600001</v>
       </c>
     </row>
-    <row r="196" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B196" s="3">
+    <row r="199" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B199" s="3">
         <v>41183</v>
       </c>
-      <c r="C196" s="13">
+      <c r="C199" s="13">
         <v>124177.78434899999</v>
       </c>
     </row>
-    <row r="197" spans="2:3" s="1" customFormat="1" ht="11.55" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B197" s="3">
+    <row r="200" spans="2:4" s="1" customFormat="1" ht="11.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B200" s="3">
         <v>41214</v>
       </c>
-      <c r="C197" s="13">
+      <c r="C200" s="13">
         <v>125822.685877</v>
       </c>
     </row>
-    <row r="198" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B198" s="9">
+    <row r="201" spans="2:4" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B201" s="9">
         <v>41244</v>
       </c>
-      <c r="C198" s="21">
+      <c r="C201" s="21">
         <v>129475.336648</v>
       </c>
     </row>
-    <row r="199" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B199" s="5">
+    <row r="202" spans="2:4" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B202" s="5">
         <v>2012</v>
       </c>
-      <c r="C199" s="22">
+      <c r="C202" s="22">
         <v>129475.336648</v>
       </c>
     </row>
-    <row r="200" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B200" s="20">
+    <row r="203" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B203" s="20">
         <v>40544</v>
       </c>
-      <c r="C200" s="23">
+      <c r="C203" s="23">
         <v>81763.200596180002</v>
       </c>
     </row>
-    <row r="201" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B201" s="3">
+    <row r="204" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B204" s="3">
         <v>40575</v>
       </c>
-      <c r="C201" s="13">
+      <c r="C204" s="13">
         <v>83338.362250369988</v>
       </c>
     </row>
-    <row r="202" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B202" s="3">
+    <row r="205" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B205" s="3">
         <v>40603</v>
       </c>
-      <c r="C202" s="13">
+      <c r="C205" s="13">
         <v>84942.753331899992</v>
       </c>
     </row>
-    <row r="203" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B203" s="3">
+    <row r="206" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B206" s="3">
         <v>40634</v>
       </c>
-      <c r="C203" s="13">
+      <c r="C206" s="13">
         <v>87165.488341079996</v>
       </c>
     </row>
-    <row r="204" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B204" s="3">
+    <row r="207" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B207" s="3">
         <v>40664</v>
       </c>
-      <c r="C204" s="13">
+      <c r="C207" s="13">
         <v>88752.735714380004</v>
       </c>
     </row>
-    <row r="205" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B205" s="3">
+    <row r="208" spans="2:4" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B208" s="3">
         <v>40695</v>
       </c>
-      <c r="C205" s="13">
+      <c r="C208" s="13">
         <v>90619.329844389998</v>
-      </c>
-[...22 lines deleted...]
-        <v>95740.443289250004</v>
       </c>
     </row>
     <row r="209" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B209" s="3">
-        <v>40817</v>
+        <v>40725</v>
       </c>
       <c r="C209" s="13">
-        <v>97822.450043159988</v>
+        <v>92812.382819150007</v>
       </c>
     </row>
     <row r="210" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B210" s="3">
+        <v>40756</v>
+      </c>
+      <c r="C210" s="13">
+        <v>94728.748956969983</v>
+      </c>
+    </row>
+    <row r="211" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B211" s="3">
+        <v>40787</v>
+      </c>
+      <c r="C211" s="13">
+        <v>95740.443289250004</v>
+      </c>
+    </row>
+    <row r="212" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B212" s="3">
+        <v>40817</v>
+      </c>
+      <c r="C212" s="13">
+        <v>97822.450043159988</v>
+      </c>
+    </row>
+    <row r="213" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B213" s="3">
         <v>40848</v>
       </c>
-      <c r="C210" s="13">
+      <c r="C213" s="13">
         <v>100139.13859833</v>
       </c>
     </row>
-    <row r="211" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B211" s="9">
+    <row r="214" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B214" s="9">
         <v>40878</v>
       </c>
-      <c r="C211" s="21">
+      <c r="C214" s="21">
         <v>102614.90820456999</v>
       </c>
     </row>
-    <row r="212" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B212" s="5">
+    <row r="215" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B215" s="5">
         <v>2011</v>
       </c>
-      <c r="C212" s="22">
+      <c r="C215" s="22">
         <v>102614.90820456999</v>
       </c>
     </row>
-    <row r="213" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B213" s="20">
+    <row r="216" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B216" s="20">
         <v>40179</v>
       </c>
-      <c r="C213" s="23">
+      <c r="C216" s="23">
         <v>55308.130279149998</v>
-      </c>
-[...22 lines deleted...]
-        <v>63139.479282740009</v>
       </c>
     </row>
     <row r="217" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B217" s="3">
-        <v>40299</v>
+        <v>40210</v>
       </c>
       <c r="C217" s="13">
-        <v>63043.13737905999</v>
+        <v>56110.42291548998</v>
       </c>
     </row>
     <row r="218" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B218" s="3">
-        <v>40330</v>
+        <v>40238</v>
       </c>
       <c r="C218" s="13">
-        <v>63743.634464750008</v>
+        <v>75750.204431290011</v>
       </c>
     </row>
     <row r="219" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B219" s="3">
-        <v>40360</v>
+        <v>40269</v>
       </c>
       <c r="C219" s="13">
-        <v>64832.947082790008</v>
+        <v>63139.479282740009</v>
       </c>
     </row>
     <row r="220" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B220" s="3">
-        <v>40391</v>
+        <v>40299</v>
       </c>
       <c r="C220" s="13">
-        <v>65839.845193190005</v>
+        <v>63043.13737905999</v>
       </c>
     </row>
     <row r="221" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B221" s="3">
-        <v>40422</v>
+        <v>40330</v>
       </c>
       <c r="C221" s="13">
-        <v>66799.995874369997</v>
+        <v>63743.634464750008</v>
       </c>
     </row>
     <row r="222" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B222" s="3">
-        <v>40452</v>
+        <v>40360</v>
       </c>
       <c r="C222" s="13">
-        <v>69183.22532302</v>
+        <v>64832.947082790008</v>
       </c>
     </row>
     <row r="223" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B223" s="3">
+        <v>40391</v>
+      </c>
+      <c r="C223" s="13">
+        <v>65839.845193190005</v>
+      </c>
+    </row>
+    <row r="224" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B224" s="3">
+        <v>40422</v>
+      </c>
+      <c r="C224" s="13">
+        <v>66799.995874369997</v>
+      </c>
+    </row>
+    <row r="225" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B225" s="3">
+        <v>40452</v>
+      </c>
+      <c r="C225" s="13">
+        <v>69183.22532302</v>
+      </c>
+    </row>
+    <row r="226" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B226" s="3">
         <v>40483</v>
       </c>
-      <c r="C223" s="13">
+      <c r="C226" s="13">
         <v>73311.39622604</v>
       </c>
     </row>
-    <row r="224" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B224" s="9">
+    <row r="227" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B227" s="9">
         <v>40513</v>
       </c>
-      <c r="C224" s="21">
+      <c r="C227" s="21">
         <v>78893.832031860002</v>
       </c>
     </row>
-    <row r="225" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B225" s="5">
+    <row r="228" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B228" s="5">
         <v>2010</v>
       </c>
-      <c r="C225" s="22">
+      <c r="C228" s="22">
         <v>78893.832031860002</v>
       </c>
     </row>
-    <row r="226" spans="2:3" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B226" s="38" t="s">
+    <row r="229" spans="2:3" s="1" customFormat="1" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B229" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C226" s="38" t="s">
+      <c r="C229" s="38" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="227" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="B228" s="20">
+    <row r="230" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B230" s="39"/>
+      <c r="C230" s="39"/>
+    </row>
+    <row r="231" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B231" s="20">
         <v>39814</v>
       </c>
-      <c r="C228" s="23">
+      <c r="C231" s="23">
         <v>41389.558715169995</v>
-      </c>
-[...22 lines deleted...]
-        <v>42911.318485480006</v>
       </c>
     </row>
     <row r="232" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B232" s="3">
-        <v>39934</v>
+        <v>39845</v>
       </c>
       <c r="C232" s="13">
-        <v>44436.652577100009</v>
+        <v>41773.20802038</v>
       </c>
     </row>
     <row r="233" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B233" s="3">
-        <v>39965</v>
+        <v>39873</v>
       </c>
       <c r="C233" s="13">
-        <v>46007.350760369998</v>
+        <v>42327.15341182</v>
       </c>
     </row>
     <row r="234" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B234" s="3">
-        <v>39995</v>
+        <v>39904</v>
       </c>
       <c r="C234" s="13">
-        <v>47077.406001870004</v>
+        <v>42911.318485480006</v>
       </c>
     </row>
     <row r="235" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B235" s="3">
-        <v>40026</v>
+        <v>39934</v>
       </c>
       <c r="C235" s="13">
-        <v>48523.228523990001</v>
+        <v>44436.652577100009</v>
       </c>
     </row>
     <row r="236" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B236" s="3">
-        <v>40057</v>
+        <v>39965</v>
       </c>
       <c r="C236" s="13">
-        <v>49463.597198349991</v>
+        <v>46007.350760369998</v>
       </c>
     </row>
     <row r="237" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B237" s="3">
-        <v>40087</v>
+        <v>39995</v>
       </c>
       <c r="C237" s="13">
-        <v>50362.621633640003</v>
+        <v>47077.406001870004</v>
       </c>
     </row>
     <row r="238" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B238" s="3">
+        <v>40026</v>
+      </c>
+      <c r="C238" s="13">
+        <v>48523.228523990001</v>
+      </c>
+    </row>
+    <row r="239" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B239" s="3">
+        <v>40057</v>
+      </c>
+      <c r="C239" s="13">
+        <v>49463.597198349991</v>
+      </c>
+    </row>
+    <row r="240" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B240" s="3">
+        <v>40087</v>
+      </c>
+      <c r="C240" s="13">
+        <v>50362.621633640003</v>
+      </c>
+    </row>
+    <row r="241" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B241" s="3">
         <v>40118</v>
       </c>
-      <c r="C238" s="13">
+      <c r="C241" s="13">
         <v>50939.37153181</v>
       </c>
     </row>
-    <row r="239" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B239" s="9">
+    <row r="242" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B242" s="9">
         <v>40148</v>
       </c>
-      <c r="C239" s="21">
+      <c r="C242" s="21">
         <v>52334.671462269995</v>
       </c>
     </row>
-    <row r="240" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B240" s="5">
+    <row r="243" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B243" s="5">
         <v>2009</v>
       </c>
-      <c r="C240" s="22">
+      <c r="C243" s="22">
         <v>52334.671462269995</v>
       </c>
     </row>
-    <row r="241" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B241" s="11">
+    <row r="244" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B244" s="11">
         <v>39448</v>
       </c>
-      <c r="C241" s="12">
+      <c r="C244" s="12">
         <v>43604.057123650004</v>
-      </c>
-[...22 lines deleted...]
-        <v>42451.641784059997</v>
       </c>
     </row>
     <row r="245" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B245" s="3">
-        <v>39569</v>
+        <v>39479</v>
       </c>
       <c r="C245" s="13">
-        <v>42135.55093446</v>
+        <v>43192.091419080003</v>
       </c>
     </row>
     <row r="246" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B246" s="3">
-        <v>39600</v>
+        <v>39508</v>
       </c>
       <c r="C246" s="13">
-        <v>43395.115775110004</v>
+        <v>42828.9217193</v>
       </c>
     </row>
     <row r="247" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B247" s="3">
-        <v>39630</v>
+        <v>39539</v>
       </c>
       <c r="C247" s="13">
-        <v>42966.664870670007</v>
+        <v>42451.641784059997</v>
       </c>
     </row>
     <row r="248" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B248" s="3">
-        <v>39661</v>
+        <v>39569</v>
       </c>
       <c r="C248" s="13">
-        <v>42473.094641659998</v>
+        <v>42135.55093446</v>
       </c>
     </row>
     <row r="249" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B249" s="3">
-        <v>39692</v>
+        <v>39600</v>
       </c>
       <c r="C249" s="13">
-        <v>42211.713098300002</v>
+        <v>43395.115775110004</v>
       </c>
     </row>
     <row r="250" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B250" s="3">
-        <v>39722</v>
+        <v>39630</v>
       </c>
       <c r="C250" s="13">
-        <v>41612.521275250001</v>
+        <v>42966.664870670007</v>
       </c>
     </row>
     <row r="251" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B251" s="3">
+        <v>39661</v>
+      </c>
+      <c r="C251" s="13">
+        <v>42473.094641659998</v>
+      </c>
+    </row>
+    <row r="252" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B252" s="3">
+        <v>39692</v>
+      </c>
+      <c r="C252" s="13">
+        <v>42211.713098300002</v>
+      </c>
+    </row>
+    <row r="253" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B253" s="3">
+        <v>39722</v>
+      </c>
+      <c r="C253" s="13">
+        <v>41612.521275250001</v>
+      </c>
+    </row>
+    <row r="254" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B254" s="3">
         <v>39753</v>
       </c>
-      <c r="C251" s="13">
+      <c r="C254" s="13">
         <v>41183.623594690005</v>
       </c>
     </row>
-    <row r="252" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B252" s="9">
+    <row r="255" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B255" s="9">
         <v>39783</v>
       </c>
-      <c r="C252" s="21">
+      <c r="C255" s="21">
         <v>40977.091886019996</v>
       </c>
     </row>
-    <row r="253" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B253" s="5">
+    <row r="256" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B256" s="5">
         <v>2008</v>
       </c>
-      <c r="C253" s="25">
+      <c r="C256" s="25">
         <v>40977.091886019996</v>
       </c>
     </row>
-    <row r="254" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B254" s="20">
+    <row r="257" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B257" s="20">
         <v>39083</v>
       </c>
-      <c r="C254" s="23">
+      <c r="C257" s="23">
         <v>48700.345235820001</v>
-      </c>
-[...22 lines deleted...]
-        <v>46493.877744960002</v>
       </c>
     </row>
     <row r="258" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B258" s="3">
-        <v>39203</v>
+        <v>39114</v>
       </c>
       <c r="C258" s="13">
-        <v>45671.114794499998</v>
+        <v>48230.378468859999</v>
       </c>
     </row>
     <row r="259" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B259" s="3">
-        <v>39234</v>
+        <v>39142</v>
       </c>
       <c r="C259" s="13">
-        <v>45378.827397640001</v>
+        <v>47108.684202999997</v>
       </c>
     </row>
     <row r="260" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B260" s="3">
-        <v>39264</v>
+        <v>39173</v>
       </c>
       <c r="C260" s="13">
-        <v>44900.851851370004</v>
+        <v>46493.877744960002</v>
       </c>
     </row>
     <row r="261" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B261" s="3">
-        <v>39295</v>
+        <v>39203</v>
       </c>
       <c r="C261" s="13">
-        <v>44583.320081149999</v>
+        <v>45671.114794499998</v>
       </c>
     </row>
     <row r="262" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B262" s="3">
-        <v>39326</v>
+        <v>39234</v>
       </c>
       <c r="C262" s="13">
-        <v>43563.834082779998</v>
+        <v>45378.827397640001</v>
       </c>
     </row>
     <row r="263" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B263" s="3">
-        <v>39356</v>
+        <v>39264</v>
       </c>
       <c r="C263" s="13">
-        <v>41265.164174550002</v>
+        <v>44900.851851370004</v>
       </c>
     </row>
     <row r="264" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B264" s="3">
+        <v>39295</v>
+      </c>
+      <c r="C264" s="13">
+        <v>44583.320081149999</v>
+      </c>
+    </row>
+    <row r="265" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B265" s="3">
+        <v>39326</v>
+      </c>
+      <c r="C265" s="13">
+        <v>43563.834082779998</v>
+      </c>
+    </row>
+    <row r="266" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B266" s="3">
+        <v>39356</v>
+      </c>
+      <c r="C266" s="13">
+        <v>41265.164174550002</v>
+      </c>
+    </row>
+    <row r="267" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B267" s="3">
         <v>39387</v>
       </c>
-      <c r="C264" s="13">
+      <c r="C267" s="13">
         <v>43377.572120830002</v>
       </c>
     </row>
-    <row r="265" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B265" s="9">
+    <row r="268" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B268" s="9">
         <v>39417</v>
       </c>
-      <c r="C265" s="21">
+      <c r="C268" s="21">
         <v>43925.62705019</v>
       </c>
     </row>
-    <row r="266" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B266" s="5">
+    <row r="269" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B269" s="5">
         <v>2007</v>
       </c>
-      <c r="C266" s="25">
+      <c r="C269" s="25">
         <v>43925.62705019</v>
       </c>
     </row>
-    <row r="267" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B267" s="20">
+    <row r="270" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B270" s="20">
         <v>38718</v>
       </c>
-      <c r="C267" s="4">
+      <c r="C270" s="4">
         <v>60084.23672198</v>
-      </c>
-[...22 lines deleted...]
-        <v>59550.019512949999</v>
       </c>
     </row>
     <row r="271" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B271" s="3">
-        <v>38838</v>
+        <v>38749</v>
       </c>
       <c r="C271" s="19">
-        <v>59009.601353129998</v>
+        <v>60553.598595970005</v>
       </c>
     </row>
     <row r="272" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B272" s="3">
-        <v>38869</v>
+        <v>38777</v>
       </c>
       <c r="C272" s="19">
-        <v>58904.154895400003</v>
+        <v>60458.287178809995</v>
       </c>
     </row>
     <row r="273" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B273" s="3">
-        <v>38899</v>
+        <v>38808</v>
       </c>
       <c r="C273" s="19">
-        <v>58223.054760489998</v>
+        <v>59550.019512949999</v>
       </c>
     </row>
     <row r="274" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B274" s="3">
-        <v>38930</v>
+        <v>38838</v>
       </c>
       <c r="C274" s="19">
-        <v>57770.627941269995</v>
+        <v>59009.601353129998</v>
       </c>
     </row>
     <row r="275" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B275" s="3">
-        <v>38961</v>
+        <v>38869</v>
       </c>
       <c r="C275" s="19">
-        <v>57333.515810099998</v>
+        <v>58904.154895400003</v>
       </c>
     </row>
     <row r="276" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B276" s="3">
-        <v>38991</v>
+        <v>38899</v>
       </c>
       <c r="C276" s="19">
-        <v>56498.203231610001</v>
+        <v>58223.054760489998</v>
       </c>
     </row>
     <row r="277" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B277" s="3">
+        <v>38930</v>
+      </c>
+      <c r="C277" s="19">
+        <v>57770.627941269995</v>
+      </c>
+    </row>
+    <row r="278" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B278" s="3">
+        <v>38961</v>
+      </c>
+      <c r="C278" s="19">
+        <v>57333.515810099998</v>
+      </c>
+    </row>
+    <row r="279" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B279" s="3">
+        <v>38991</v>
+      </c>
+      <c r="C279" s="19">
+        <v>56498.203231610001</v>
+      </c>
+    </row>
+    <row r="280" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B280" s="3">
         <v>39022</v>
       </c>
-      <c r="C277" s="19">
+      <c r="C280" s="19">
         <v>55799.395993839993</v>
       </c>
     </row>
-    <row r="278" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B278" s="9">
+    <row r="281" spans="2:3" s="1" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B281" s="9">
         <v>39052</v>
       </c>
-      <c r="C278" s="7">
+      <c r="C281" s="7">
         <v>49464.45149218</v>
       </c>
     </row>
-    <row r="279" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B279" s="5">
+    <row r="282" spans="2:3" s="1" customFormat="1" ht="12.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B282" s="5">
         <v>2006</v>
       </c>
-      <c r="C279" s="25">
+      <c r="C282" s="25">
         <v>49464.45149218</v>
       </c>
     </row>
-    <row r="280" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B280" s="26" t="s">
+    <row r="283" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B283" s="26" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="281" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B281" s="34" t="s">
+    <row r="284" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B284" s="34" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="282" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B282" s="27" t="s">
+    <row r="285" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B285" s="27" t="s">
         <v>1</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="B285" s="2"/>
     </row>
     <row r="286" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B286" s="2"/>
     </row>
     <row r="287" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B287" s="2"/>
     </row>
     <row r="288" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B288" s="2"/>
     </row>
     <row r="289" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B289" s="2"/>
     </row>
     <row r="290" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B290" s="2"/>
     </row>
     <row r="291" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B291" s="2"/>
     </row>
     <row r="292" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B292" s="2"/>
     </row>
     <row r="293" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B293" s="2"/>
     </row>
@@ -7393,61 +7409,58 @@
     </row>
     <row r="1705" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1705" s="2"/>
     </row>
     <row r="1706" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1706" s="2"/>
     </row>
     <row r="1707" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1707" s="2"/>
     </row>
     <row r="1708" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1708" s="2"/>
     </row>
     <row r="1709" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1709" s="2"/>
     </row>
     <row r="1710" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1710" s="2"/>
     </row>
     <row r="1711" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1711" s="2"/>
     </row>
     <row r="1712" spans="2:2" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1712" s="2"/>
     </row>
-    <row r="1713" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="1713" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1713" s="2"/>
-      <c r="C1713" s="1"/>
-[...1 lines deleted...]
-    <row r="1714" spans="2:3" x14ac:dyDescent="0.2">
+    </row>
+    <row r="1714" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1714" s="2"/>
-      <c r="C1714" s="1"/>
-[...1 lines deleted...]
-    <row r="1715" spans="2:3" x14ac:dyDescent="0.2">
+    </row>
+    <row r="1715" spans="2:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1715" s="2"/>
-      <c r="C1715" s="1"/>
     </row>
     <row r="1716" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1716" s="2"/>
       <c r="C1716" s="1"/>
     </row>
     <row r="1717" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1717" s="2"/>
       <c r="C1717" s="1"/>
     </row>
     <row r="1718" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1718" s="2"/>
       <c r="C1718" s="1"/>
     </row>
     <row r="1719" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1719" s="2"/>
       <c r="C1719" s="1"/>
     </row>
     <row r="1720" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1720" s="2"/>
       <c r="C1720" s="1"/>
     </row>
     <row r="1721" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1721" s="2"/>
       <c r="C1721" s="1"/>
     </row>
@@ -7465,362 +7478,114 @@
     </row>
     <row r="1725" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1725" s="2"/>
       <c r="C1725" s="1"/>
     </row>
     <row r="1726" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1726" s="2"/>
       <c r="C1726" s="1"/>
     </row>
     <row r="1727" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1727" s="2"/>
       <c r="C1727" s="1"/>
     </row>
     <row r="1728" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1728" s="2"/>
       <c r="C1728" s="1"/>
     </row>
     <row r="1729" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1729" s="2"/>
       <c r="C1729" s="1"/>
     </row>
     <row r="1730" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B1730" s="2"/>
       <c r="C1730" s="1"/>
     </row>
+    <row r="1731" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B1731" s="2"/>
+      <c r="C1731" s="1"/>
+    </row>
+    <row r="1732" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B1732" s="2"/>
+      <c r="C1732" s="1"/>
+    </row>
+    <row r="1733" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B1733" s="2"/>
+      <c r="C1733" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B172:B173"/>
-[...2 lines deleted...]
-    <mergeCell ref="C226:C227"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="C175:C176"/>
+    <mergeCell ref="B229:B230"/>
+    <mergeCell ref="C229:C230"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
-    <mergeCell ref="B64:B65"/>
-[...2 lines deleted...]
-    <mergeCell ref="C118:C119"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="B121:B122"/>
+    <mergeCell ref="C121:C122"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.6" bottom="0.6" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;C&amp;G</oddHeader>
-    <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
+    <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
-</file>
-[...236 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>MBS Outstanding</vt:lpstr>
       <vt:lpstr>'MBS Outstanding'!Print_Area</vt:lpstr>
       <vt:lpstr>'MBS Outstanding'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Excel template</dc:title>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...21 lines deleted...]
-    <vt:lpwstr>2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="{A44787D4-0540-4523-9961-78E4036D8C6D}">
+    <vt:lpwstr>{60CFDB12-17AF-4AE1-80A4-E0B723D92B92}</vt:lpwstr>
   </property>
 </Properties>
 </file>