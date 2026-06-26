--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,13225 +1,15422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma.sharepoint.com/sites/FixedIncomeMarketing/Shared Documents/_New Sharepoint/2. Debt/Funding Summary/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="121" documentId="8_{EA161AC1-7502-43B9-8F09-EBE53587C958}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A07F7BA8-55D3-44DD-8992-C47595BC98DB}"/>
+  <xr:revisionPtr revIDLastSave="157" documentId="8_{EA161AC1-7502-43B9-8F09-EBE53587C958}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{48C0DCD1-323B-45EB-BF4C-33EB2E57A693}"/>
   <bookViews>
-    <workbookView xWindow="30612" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-30828" yWindow="-84" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="YTD 2026" sheetId="63" r:id="rId1"/>
     <sheet name="JAN 2026" sheetId="59" r:id="rId2"/>
     <sheet name="FEB 2026" sheetId="60" r:id="rId3"/>
     <sheet name="MAR 2026" sheetId="61" r:id="rId4"/>
     <sheet name="APR 2026" sheetId="64" r:id="rId5"/>
+    <sheet name="MAY 2026" sheetId="65" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_" localSheetId="4">#REF!</definedName>
     <definedName name="_" localSheetId="2">#REF!</definedName>
     <definedName name="_" localSheetId="1">#REF!</definedName>
     <definedName name="_" localSheetId="3">#REF!</definedName>
+    <definedName name="_" localSheetId="5">#REF!</definedName>
     <definedName name="_" localSheetId="0">#REF!</definedName>
     <definedName name="_">#REF!</definedName>
     <definedName name="__" localSheetId="4">#REF!</definedName>
     <definedName name="__" localSheetId="2">#REF!</definedName>
     <definedName name="__" localSheetId="1">#REF!</definedName>
     <definedName name="__" localSheetId="3">#REF!</definedName>
+    <definedName name="__" localSheetId="5">#REF!</definedName>
     <definedName name="__" localSheetId="0">#REF!</definedName>
     <definedName name="__">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Apr2005">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Aug2005">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Dec2005">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Feb2005">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Jan2005">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="___________JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="___________JE26184">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Jul2005">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Jun2005">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Mar2005">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________May2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________May2005">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="4">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="1">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="___________May2006" localSheetId="5">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="___________May2006">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Nov2005">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Oct2005">#REF!</definedName>
     <definedName name="___________P1" localSheetId="4">#REF!</definedName>
     <definedName name="___________P1" localSheetId="2">#REF!</definedName>
     <definedName name="___________P1" localSheetId="1">#REF!</definedName>
     <definedName name="___________P1" localSheetId="3">#REF!</definedName>
+    <definedName name="___________P1" localSheetId="5">#REF!</definedName>
     <definedName name="___________P1" localSheetId="0">#REF!</definedName>
     <definedName name="___________P1">#REF!</definedName>
     <definedName name="___________P2" localSheetId="4">#REF!</definedName>
     <definedName name="___________P2" localSheetId="2">#REF!</definedName>
     <definedName name="___________P2" localSheetId="1">#REF!</definedName>
     <definedName name="___________P2" localSheetId="3">#REF!</definedName>
+    <definedName name="___________P2" localSheetId="5">#REF!</definedName>
     <definedName name="___________P2" localSheetId="0">#REF!</definedName>
     <definedName name="___________P2">#REF!</definedName>
     <definedName name="___________P3" localSheetId="4">#REF!</definedName>
     <definedName name="___________P3" localSheetId="2">#REF!</definedName>
     <definedName name="___________P3" localSheetId="1">#REF!</definedName>
     <definedName name="___________P3" localSheetId="3">#REF!</definedName>
+    <definedName name="___________P3" localSheetId="5">#REF!</definedName>
     <definedName name="___________P3" localSheetId="0">#REF!</definedName>
     <definedName name="___________P3">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___________Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Sep2005">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Apr2005">#REF!</definedName>
     <definedName name="__________as1" localSheetId="4">#REF!</definedName>
     <definedName name="__________as1" localSheetId="2">#REF!</definedName>
     <definedName name="__________as1" localSheetId="1">#REF!</definedName>
     <definedName name="__________as1" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as1" localSheetId="5">#REF!</definedName>
     <definedName name="__________as1" localSheetId="0">#REF!</definedName>
     <definedName name="__________as1">#REF!</definedName>
     <definedName name="__________as10" localSheetId="4">#REF!</definedName>
     <definedName name="__________as10" localSheetId="2">#REF!</definedName>
     <definedName name="__________as10" localSheetId="1">#REF!</definedName>
     <definedName name="__________as10" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as10" localSheetId="5">#REF!</definedName>
     <definedName name="__________as10" localSheetId="0">#REF!</definedName>
     <definedName name="__________as10">#REF!</definedName>
     <definedName name="__________as11" localSheetId="4">#REF!</definedName>
     <definedName name="__________as11" localSheetId="2">#REF!</definedName>
     <definedName name="__________as11" localSheetId="1">#REF!</definedName>
     <definedName name="__________as11" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as11" localSheetId="5">#REF!</definedName>
     <definedName name="__________as11" localSheetId="0">#REF!</definedName>
     <definedName name="__________as11">#REF!</definedName>
     <definedName name="__________as12" localSheetId="4">#REF!</definedName>
     <definedName name="__________as12" localSheetId="2">#REF!</definedName>
     <definedName name="__________as12" localSheetId="1">#REF!</definedName>
     <definedName name="__________as12" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as12" localSheetId="5">#REF!</definedName>
     <definedName name="__________as12" localSheetId="0">#REF!</definedName>
     <definedName name="__________as12">#REF!</definedName>
     <definedName name="__________as13" localSheetId="4">#REF!</definedName>
     <definedName name="__________as13" localSheetId="2">#REF!</definedName>
     <definedName name="__________as13" localSheetId="1">#REF!</definedName>
     <definedName name="__________as13" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as13" localSheetId="5">#REF!</definedName>
     <definedName name="__________as13" localSheetId="0">#REF!</definedName>
     <definedName name="__________as13">#REF!</definedName>
     <definedName name="__________as14" localSheetId="4">#REF!</definedName>
     <definedName name="__________as14" localSheetId="2">#REF!</definedName>
     <definedName name="__________as14" localSheetId="1">#REF!</definedName>
     <definedName name="__________as14" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as14" localSheetId="5">#REF!</definedName>
     <definedName name="__________as14" localSheetId="0">#REF!</definedName>
     <definedName name="__________as14">#REF!</definedName>
     <definedName name="__________as15" localSheetId="4">#REF!</definedName>
     <definedName name="__________as15" localSheetId="2">#REF!</definedName>
     <definedName name="__________as15" localSheetId="1">#REF!</definedName>
     <definedName name="__________as15" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as15" localSheetId="5">#REF!</definedName>
     <definedName name="__________as15" localSheetId="0">#REF!</definedName>
     <definedName name="__________as15">#REF!</definedName>
     <definedName name="__________as16" localSheetId="4">#REF!</definedName>
     <definedName name="__________as16" localSheetId="2">#REF!</definedName>
     <definedName name="__________as16" localSheetId="1">#REF!</definedName>
     <definedName name="__________as16" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as16" localSheetId="5">#REF!</definedName>
     <definedName name="__________as16" localSheetId="0">#REF!</definedName>
     <definedName name="__________as16">#REF!</definedName>
     <definedName name="__________as17" localSheetId="4">#REF!</definedName>
     <definedName name="__________as17" localSheetId="2">#REF!</definedName>
     <definedName name="__________as17" localSheetId="1">#REF!</definedName>
     <definedName name="__________as17" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as17" localSheetId="5">#REF!</definedName>
     <definedName name="__________as17" localSheetId="0">#REF!</definedName>
     <definedName name="__________as17">#REF!</definedName>
     <definedName name="__________as18" localSheetId="4">#REF!</definedName>
     <definedName name="__________as18" localSheetId="2">#REF!</definedName>
     <definedName name="__________as18" localSheetId="1">#REF!</definedName>
     <definedName name="__________as18" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as18" localSheetId="5">#REF!</definedName>
     <definedName name="__________as18" localSheetId="0">#REF!</definedName>
     <definedName name="__________as18">#REF!</definedName>
     <definedName name="__________as19" localSheetId="4">#REF!</definedName>
     <definedName name="__________as19" localSheetId="2">#REF!</definedName>
     <definedName name="__________as19" localSheetId="1">#REF!</definedName>
     <definedName name="__________as19" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as19" localSheetId="5">#REF!</definedName>
     <definedName name="__________as19" localSheetId="0">#REF!</definedName>
     <definedName name="__________as19">#REF!</definedName>
     <definedName name="__________as2" localSheetId="4">#REF!</definedName>
     <definedName name="__________as2" localSheetId="2">#REF!</definedName>
     <definedName name="__________as2" localSheetId="1">#REF!</definedName>
     <definedName name="__________as2" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as2" localSheetId="5">#REF!</definedName>
     <definedName name="__________as2" localSheetId="0">#REF!</definedName>
     <definedName name="__________as2">#REF!</definedName>
     <definedName name="__________as20" localSheetId="4">#REF!</definedName>
     <definedName name="__________as20" localSheetId="2">#REF!</definedName>
     <definedName name="__________as20" localSheetId="1">#REF!</definedName>
     <definedName name="__________as20" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as20" localSheetId="5">#REF!</definedName>
     <definedName name="__________as20" localSheetId="0">#REF!</definedName>
     <definedName name="__________as20">#REF!</definedName>
     <definedName name="__________as21" localSheetId="4">#REF!</definedName>
     <definedName name="__________as21" localSheetId="2">#REF!</definedName>
     <definedName name="__________as21" localSheetId="1">#REF!</definedName>
     <definedName name="__________as21" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as21" localSheetId="5">#REF!</definedName>
     <definedName name="__________as21" localSheetId="0">#REF!</definedName>
     <definedName name="__________as21">#REF!</definedName>
     <definedName name="__________as22" localSheetId="4">#REF!</definedName>
     <definedName name="__________as22" localSheetId="2">#REF!</definedName>
     <definedName name="__________as22" localSheetId="1">#REF!</definedName>
     <definedName name="__________as22" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as22" localSheetId="5">#REF!</definedName>
     <definedName name="__________as22" localSheetId="0">#REF!</definedName>
     <definedName name="__________as22">#REF!</definedName>
     <definedName name="__________as23" localSheetId="4">#REF!</definedName>
     <definedName name="__________as23" localSheetId="2">#REF!</definedName>
     <definedName name="__________as23" localSheetId="1">#REF!</definedName>
     <definedName name="__________as23" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as23" localSheetId="5">#REF!</definedName>
     <definedName name="__________as23" localSheetId="0">#REF!</definedName>
     <definedName name="__________as23">#REF!</definedName>
     <definedName name="__________as24" localSheetId="4">#REF!</definedName>
     <definedName name="__________as24" localSheetId="2">#REF!</definedName>
     <definedName name="__________as24" localSheetId="1">#REF!</definedName>
     <definedName name="__________as24" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as24" localSheetId="5">#REF!</definedName>
     <definedName name="__________as24" localSheetId="0">#REF!</definedName>
     <definedName name="__________as24">#REF!</definedName>
     <definedName name="__________as3" localSheetId="4">#REF!</definedName>
     <definedName name="__________as3" localSheetId="2">#REF!</definedName>
     <definedName name="__________as3" localSheetId="1">#REF!</definedName>
     <definedName name="__________as3" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as3" localSheetId="5">#REF!</definedName>
     <definedName name="__________as3" localSheetId="0">#REF!</definedName>
     <definedName name="__________as3">#REF!</definedName>
     <definedName name="__________as4" localSheetId="4">#REF!</definedName>
     <definedName name="__________as4" localSheetId="2">#REF!</definedName>
     <definedName name="__________as4" localSheetId="1">#REF!</definedName>
     <definedName name="__________as4" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as4" localSheetId="5">#REF!</definedName>
     <definedName name="__________as4" localSheetId="0">#REF!</definedName>
     <definedName name="__________as4">#REF!</definedName>
     <definedName name="__________as5" localSheetId="4">#REF!</definedName>
     <definedName name="__________as5" localSheetId="2">#REF!</definedName>
     <definedName name="__________as5" localSheetId="1">#REF!</definedName>
     <definedName name="__________as5" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as5" localSheetId="5">#REF!</definedName>
     <definedName name="__________as5" localSheetId="0">#REF!</definedName>
     <definedName name="__________as5">#REF!</definedName>
     <definedName name="__________as6" localSheetId="4">#REF!</definedName>
     <definedName name="__________as6" localSheetId="2">#REF!</definedName>
     <definedName name="__________as6" localSheetId="1">#REF!</definedName>
     <definedName name="__________as6" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as6" localSheetId="5">#REF!</definedName>
     <definedName name="__________as6" localSheetId="0">#REF!</definedName>
     <definedName name="__________as6">#REF!</definedName>
     <definedName name="__________as7" localSheetId="4">#REF!</definedName>
     <definedName name="__________as7" localSheetId="2">#REF!</definedName>
     <definedName name="__________as7" localSheetId="1">#REF!</definedName>
     <definedName name="__________as7" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as7" localSheetId="5">#REF!</definedName>
     <definedName name="__________as7" localSheetId="0">#REF!</definedName>
     <definedName name="__________as7">#REF!</definedName>
     <definedName name="__________as8" localSheetId="4">#REF!</definedName>
     <definedName name="__________as8" localSheetId="2">#REF!</definedName>
     <definedName name="__________as8" localSheetId="1">#REF!</definedName>
     <definedName name="__________as8" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as8" localSheetId="5">#REF!</definedName>
     <definedName name="__________as8" localSheetId="0">#REF!</definedName>
     <definedName name="__________as8">#REF!</definedName>
     <definedName name="__________as9" localSheetId="4">#REF!</definedName>
     <definedName name="__________as9" localSheetId="2">#REF!</definedName>
     <definedName name="__________as9" localSheetId="1">#REF!</definedName>
     <definedName name="__________as9" localSheetId="3">#REF!</definedName>
+    <definedName name="__________as9" localSheetId="5">#REF!</definedName>
     <definedName name="__________as9" localSheetId="0">#REF!</definedName>
     <definedName name="__________as9">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Aug2005">#REF!</definedName>
     <definedName name="__________de1" localSheetId="4">#REF!</definedName>
     <definedName name="__________de1" localSheetId="2">#REF!</definedName>
     <definedName name="__________de1" localSheetId="1">#REF!</definedName>
     <definedName name="__________de1" localSheetId="3">#REF!</definedName>
+    <definedName name="__________de1" localSheetId="5">#REF!</definedName>
     <definedName name="__________de1" localSheetId="0">#REF!</definedName>
     <definedName name="__________de1">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Dec2005">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Feb2005">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jan2005">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="1">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jan2006">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="__________JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="__________JE26184">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jul2005">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jun2005">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Mar2005">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________May2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________May2005">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="4">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="1">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="__________May2006" localSheetId="5">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="__________May2006">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Nov2005">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="1">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="3">#REF!</definedName>
+    <definedName name="__________OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC02">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="1">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="3">#REF!</definedName>
+    <definedName name="__________OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC03">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="1">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="3">#REF!</definedName>
+    <definedName name="__________OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC04">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="1">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="3">#REF!</definedName>
+    <definedName name="__________OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC05">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="1">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="3">#REF!</definedName>
+    <definedName name="__________OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC06">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Oct2005">#REF!</definedName>
     <definedName name="__________P1" localSheetId="4">#REF!</definedName>
     <definedName name="__________P1" localSheetId="2">#REF!</definedName>
     <definedName name="__________P1" localSheetId="1">#REF!</definedName>
     <definedName name="__________P1" localSheetId="3">#REF!</definedName>
+    <definedName name="__________P1" localSheetId="5">#REF!</definedName>
     <definedName name="__________P1" localSheetId="0">#REF!</definedName>
     <definedName name="__________P1">#REF!</definedName>
     <definedName name="__________P2" localSheetId="4">#REF!</definedName>
     <definedName name="__________P2" localSheetId="2">#REF!</definedName>
     <definedName name="__________P2" localSheetId="1">#REF!</definedName>
     <definedName name="__________P2" localSheetId="3">#REF!</definedName>
+    <definedName name="__________P2" localSheetId="5">#REF!</definedName>
     <definedName name="__________P2" localSheetId="0">#REF!</definedName>
     <definedName name="__________P2">#REF!</definedName>
     <definedName name="__________P3" localSheetId="4">#REF!</definedName>
     <definedName name="__________P3" localSheetId="2">#REF!</definedName>
     <definedName name="__________P3" localSheetId="1">#REF!</definedName>
     <definedName name="__________P3" localSheetId="3">#REF!</definedName>
+    <definedName name="__________P3" localSheetId="5">#REF!</definedName>
     <definedName name="__________P3" localSheetId="0">#REF!</definedName>
     <definedName name="__________P3">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__________Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Sep2005">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="1">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="3">#REF!</definedName>
+    <definedName name="__________SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="__________SFD1">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="1">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="3">#REF!</definedName>
+    <definedName name="__________SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="__________SFV1">#REF!</definedName>
     <definedName name="__________t3" localSheetId="4">#REF!</definedName>
     <definedName name="__________t3" localSheetId="2">#REF!</definedName>
     <definedName name="__________t3" localSheetId="1">#REF!</definedName>
     <definedName name="__________t3" localSheetId="3">#REF!</definedName>
+    <definedName name="__________t3" localSheetId="5">#REF!</definedName>
     <definedName name="__________t3" localSheetId="0">#REF!</definedName>
     <definedName name="__________t3">#REF!</definedName>
     <definedName name="__________t4" localSheetId="4">#REF!</definedName>
     <definedName name="__________t4" localSheetId="2">#REF!</definedName>
     <definedName name="__________t4" localSheetId="1">#REF!</definedName>
     <definedName name="__________t4" localSheetId="3">#REF!</definedName>
+    <definedName name="__________t4" localSheetId="5">#REF!</definedName>
     <definedName name="__________t4" localSheetId="0">#REF!</definedName>
     <definedName name="__________t4">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="1">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="3">#REF!</definedName>
+    <definedName name="__________WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT02">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="1">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="3">#REF!</definedName>
+    <definedName name="__________WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT03">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="1">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="3">#REF!</definedName>
+    <definedName name="__________WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT04">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="1">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="3">#REF!</definedName>
+    <definedName name="__________WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT05">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="1">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="3">#REF!</definedName>
+    <definedName name="__________WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT06">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="1">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="3">#REF!</definedName>
+    <definedName name="__________yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200112">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="1">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="3">#REF!</definedName>
+    <definedName name="__________yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200212">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="1">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="3">#REF!</definedName>
+    <definedName name="__________yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200312">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="1">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="3">#REF!</definedName>
+    <definedName name="__________yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200403">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="1">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="3">#REF!</definedName>
+    <definedName name="__________yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200406">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="1">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="3">#REF!</definedName>
+    <definedName name="__________yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200409">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="1">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="3">#REF!</definedName>
+    <definedName name="__________yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200412">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="_________2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="_________2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_________2004_CUSIP_">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_________2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________2005">#REF!</definedName>
     <definedName name="_________2006" localSheetId="4">#REF!</definedName>
     <definedName name="_________2006" localSheetId="2">#REF!</definedName>
     <definedName name="_________2006" localSheetId="1">#REF!</definedName>
     <definedName name="_________2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_________2006" localSheetId="5">#REF!</definedName>
     <definedName name="_________2006" localSheetId="0">#REF!</definedName>
     <definedName name="_________2006">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="_________2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_________2007_08">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Apr2005">#REF!</definedName>
     <definedName name="_________as1" localSheetId="4">#REF!</definedName>
     <definedName name="_________as1" localSheetId="2">#REF!</definedName>
     <definedName name="_________as1" localSheetId="1">#REF!</definedName>
     <definedName name="_________as1" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as1" localSheetId="5">#REF!</definedName>
     <definedName name="_________as1" localSheetId="0">#REF!</definedName>
     <definedName name="_________as1">#REF!</definedName>
     <definedName name="_________as10" localSheetId="4">#REF!</definedName>
     <definedName name="_________as10" localSheetId="2">#REF!</definedName>
     <definedName name="_________as10" localSheetId="1">#REF!</definedName>
     <definedName name="_________as10" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as10" localSheetId="5">#REF!</definedName>
     <definedName name="_________as10" localSheetId="0">#REF!</definedName>
     <definedName name="_________as10">#REF!</definedName>
     <definedName name="_________as11" localSheetId="4">#REF!</definedName>
     <definedName name="_________as11" localSheetId="2">#REF!</definedName>
     <definedName name="_________as11" localSheetId="1">#REF!</definedName>
     <definedName name="_________as11" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as11" localSheetId="5">#REF!</definedName>
     <definedName name="_________as11" localSheetId="0">#REF!</definedName>
     <definedName name="_________as11">#REF!</definedName>
     <definedName name="_________as12" localSheetId="4">#REF!</definedName>
     <definedName name="_________as12" localSheetId="2">#REF!</definedName>
     <definedName name="_________as12" localSheetId="1">#REF!</definedName>
     <definedName name="_________as12" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as12" localSheetId="5">#REF!</definedName>
     <definedName name="_________as12" localSheetId="0">#REF!</definedName>
     <definedName name="_________as12">#REF!</definedName>
     <definedName name="_________as13" localSheetId="4">#REF!</definedName>
     <definedName name="_________as13" localSheetId="2">#REF!</definedName>
     <definedName name="_________as13" localSheetId="1">#REF!</definedName>
     <definedName name="_________as13" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as13" localSheetId="5">#REF!</definedName>
     <definedName name="_________as13" localSheetId="0">#REF!</definedName>
     <definedName name="_________as13">#REF!</definedName>
     <definedName name="_________as14" localSheetId="4">#REF!</definedName>
     <definedName name="_________as14" localSheetId="2">#REF!</definedName>
     <definedName name="_________as14" localSheetId="1">#REF!</definedName>
     <definedName name="_________as14" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as14" localSheetId="5">#REF!</definedName>
     <definedName name="_________as14" localSheetId="0">#REF!</definedName>
     <definedName name="_________as14">#REF!</definedName>
     <definedName name="_________as15" localSheetId="4">#REF!</definedName>
     <definedName name="_________as15" localSheetId="2">#REF!</definedName>
     <definedName name="_________as15" localSheetId="1">#REF!</definedName>
     <definedName name="_________as15" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as15" localSheetId="5">#REF!</definedName>
     <definedName name="_________as15" localSheetId="0">#REF!</definedName>
     <definedName name="_________as15">#REF!</definedName>
     <definedName name="_________as16" localSheetId="4">#REF!</definedName>
     <definedName name="_________as16" localSheetId="2">#REF!</definedName>
     <definedName name="_________as16" localSheetId="1">#REF!</definedName>
     <definedName name="_________as16" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as16" localSheetId="5">#REF!</definedName>
     <definedName name="_________as16" localSheetId="0">#REF!</definedName>
     <definedName name="_________as16">#REF!</definedName>
     <definedName name="_________as17" localSheetId="4">#REF!</definedName>
     <definedName name="_________as17" localSheetId="2">#REF!</definedName>
     <definedName name="_________as17" localSheetId="1">#REF!</definedName>
     <definedName name="_________as17" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as17" localSheetId="5">#REF!</definedName>
     <definedName name="_________as17" localSheetId="0">#REF!</definedName>
     <definedName name="_________as17">#REF!</definedName>
     <definedName name="_________as18" localSheetId="4">#REF!</definedName>
     <definedName name="_________as18" localSheetId="2">#REF!</definedName>
     <definedName name="_________as18" localSheetId="1">#REF!</definedName>
     <definedName name="_________as18" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as18" localSheetId="5">#REF!</definedName>
     <definedName name="_________as18" localSheetId="0">#REF!</definedName>
     <definedName name="_________as18">#REF!</definedName>
     <definedName name="_________as19" localSheetId="4">#REF!</definedName>
     <definedName name="_________as19" localSheetId="2">#REF!</definedName>
     <definedName name="_________as19" localSheetId="1">#REF!</definedName>
     <definedName name="_________as19" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as19" localSheetId="5">#REF!</definedName>
     <definedName name="_________as19" localSheetId="0">#REF!</definedName>
     <definedName name="_________as19">#REF!</definedName>
     <definedName name="_________as2" localSheetId="4">#REF!</definedName>
     <definedName name="_________as2" localSheetId="2">#REF!</definedName>
     <definedName name="_________as2" localSheetId="1">#REF!</definedName>
     <definedName name="_________as2" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as2" localSheetId="5">#REF!</definedName>
     <definedName name="_________as2" localSheetId="0">#REF!</definedName>
     <definedName name="_________as2">#REF!</definedName>
     <definedName name="_________as20" localSheetId="4">#REF!</definedName>
     <definedName name="_________as20" localSheetId="2">#REF!</definedName>
     <definedName name="_________as20" localSheetId="1">#REF!</definedName>
     <definedName name="_________as20" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as20" localSheetId="5">#REF!</definedName>
     <definedName name="_________as20" localSheetId="0">#REF!</definedName>
     <definedName name="_________as20">#REF!</definedName>
     <definedName name="_________as21" localSheetId="4">#REF!</definedName>
     <definedName name="_________as21" localSheetId="2">#REF!</definedName>
     <definedName name="_________as21" localSheetId="1">#REF!</definedName>
     <definedName name="_________as21" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as21" localSheetId="5">#REF!</definedName>
     <definedName name="_________as21" localSheetId="0">#REF!</definedName>
     <definedName name="_________as21">#REF!</definedName>
     <definedName name="_________as22" localSheetId="4">#REF!</definedName>
     <definedName name="_________as22" localSheetId="2">#REF!</definedName>
     <definedName name="_________as22" localSheetId="1">#REF!</definedName>
     <definedName name="_________as22" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as22" localSheetId="5">#REF!</definedName>
     <definedName name="_________as22" localSheetId="0">#REF!</definedName>
     <definedName name="_________as22">#REF!</definedName>
     <definedName name="_________as23" localSheetId="4">#REF!</definedName>
     <definedName name="_________as23" localSheetId="2">#REF!</definedName>
     <definedName name="_________as23" localSheetId="1">#REF!</definedName>
     <definedName name="_________as23" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as23" localSheetId="5">#REF!</definedName>
     <definedName name="_________as23" localSheetId="0">#REF!</definedName>
     <definedName name="_________as23">#REF!</definedName>
     <definedName name="_________as24" localSheetId="4">#REF!</definedName>
     <definedName name="_________as24" localSheetId="2">#REF!</definedName>
     <definedName name="_________as24" localSheetId="1">#REF!</definedName>
     <definedName name="_________as24" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as24" localSheetId="5">#REF!</definedName>
     <definedName name="_________as24" localSheetId="0">#REF!</definedName>
     <definedName name="_________as24">#REF!</definedName>
     <definedName name="_________as3" localSheetId="4">#REF!</definedName>
     <definedName name="_________as3" localSheetId="2">#REF!</definedName>
     <definedName name="_________as3" localSheetId="1">#REF!</definedName>
     <definedName name="_________as3" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as3" localSheetId="5">#REF!</definedName>
     <definedName name="_________as3" localSheetId="0">#REF!</definedName>
     <definedName name="_________as3">#REF!</definedName>
     <definedName name="_________as4" localSheetId="4">#REF!</definedName>
     <definedName name="_________as4" localSheetId="2">#REF!</definedName>
     <definedName name="_________as4" localSheetId="1">#REF!</definedName>
     <definedName name="_________as4" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as4" localSheetId="5">#REF!</definedName>
     <definedName name="_________as4" localSheetId="0">#REF!</definedName>
     <definedName name="_________as4">#REF!</definedName>
     <definedName name="_________as5" localSheetId="4">#REF!</definedName>
     <definedName name="_________as5" localSheetId="2">#REF!</definedName>
     <definedName name="_________as5" localSheetId="1">#REF!</definedName>
     <definedName name="_________as5" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as5" localSheetId="5">#REF!</definedName>
     <definedName name="_________as5" localSheetId="0">#REF!</definedName>
     <definedName name="_________as5">#REF!</definedName>
     <definedName name="_________as6" localSheetId="4">#REF!</definedName>
     <definedName name="_________as6" localSheetId="2">#REF!</definedName>
     <definedName name="_________as6" localSheetId="1">#REF!</definedName>
     <definedName name="_________as6" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as6" localSheetId="5">#REF!</definedName>
     <definedName name="_________as6" localSheetId="0">#REF!</definedName>
     <definedName name="_________as6">#REF!</definedName>
     <definedName name="_________as7" localSheetId="4">#REF!</definedName>
     <definedName name="_________as7" localSheetId="2">#REF!</definedName>
     <definedName name="_________as7" localSheetId="1">#REF!</definedName>
     <definedName name="_________as7" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as7" localSheetId="5">#REF!</definedName>
     <definedName name="_________as7" localSheetId="0">#REF!</definedName>
     <definedName name="_________as7">#REF!</definedName>
     <definedName name="_________as8" localSheetId="4">#REF!</definedName>
     <definedName name="_________as8" localSheetId="2">#REF!</definedName>
     <definedName name="_________as8" localSheetId="1">#REF!</definedName>
     <definedName name="_________as8" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as8" localSheetId="5">#REF!</definedName>
     <definedName name="_________as8" localSheetId="0">#REF!</definedName>
     <definedName name="_________as8">#REF!</definedName>
     <definedName name="_________as9" localSheetId="4">#REF!</definedName>
     <definedName name="_________as9" localSheetId="2">#REF!</definedName>
     <definedName name="_________as9" localSheetId="1">#REF!</definedName>
     <definedName name="_________as9" localSheetId="3">#REF!</definedName>
+    <definedName name="_________as9" localSheetId="5">#REF!</definedName>
     <definedName name="_________as9" localSheetId="0">#REF!</definedName>
     <definedName name="_________as9">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Aug2005">#REF!</definedName>
     <definedName name="_________de1" localSheetId="4">#REF!</definedName>
     <definedName name="_________de1" localSheetId="2">#REF!</definedName>
     <definedName name="_________de1" localSheetId="1">#REF!</definedName>
     <definedName name="_________de1" localSheetId="3">#REF!</definedName>
+    <definedName name="_________de1" localSheetId="5">#REF!</definedName>
     <definedName name="_________de1" localSheetId="0">#REF!</definedName>
     <definedName name="_________de1">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Dec2005">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Feb2005">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jan2005">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="1">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jan2006">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="_________JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_________JE26184">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jul2005">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jun2005">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Mar2005">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________May2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________May2005">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="4">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="1">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_________May2006" localSheetId="5">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_________May2006">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Nov2005">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="1">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="3">#REF!</definedName>
+    <definedName name="_________OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC02">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="1">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="3">#REF!</definedName>
+    <definedName name="_________OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC03">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="1">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="3">#REF!</definedName>
+    <definedName name="_________OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC04">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="1">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="3">#REF!</definedName>
+    <definedName name="_________OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC05">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="1">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="3">#REF!</definedName>
+    <definedName name="_________OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC06">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Oct2005">#REF!</definedName>
     <definedName name="_________P1" localSheetId="4">#REF!</definedName>
     <definedName name="_________P1" localSheetId="2">#REF!</definedName>
     <definedName name="_________P1" localSheetId="1">#REF!</definedName>
     <definedName name="_________P1" localSheetId="3">#REF!</definedName>
+    <definedName name="_________P1" localSheetId="5">#REF!</definedName>
     <definedName name="_________P1" localSheetId="0">#REF!</definedName>
     <definedName name="_________P1">#REF!</definedName>
     <definedName name="_________P2" localSheetId="4">#REF!</definedName>
     <definedName name="_________P2" localSheetId="2">#REF!</definedName>
     <definedName name="_________P2" localSheetId="1">#REF!</definedName>
     <definedName name="_________P2" localSheetId="3">#REF!</definedName>
+    <definedName name="_________P2" localSheetId="5">#REF!</definedName>
     <definedName name="_________P2" localSheetId="0">#REF!</definedName>
     <definedName name="_________P2">#REF!</definedName>
     <definedName name="_________P3" localSheetId="4">#REF!</definedName>
     <definedName name="_________P3" localSheetId="2">#REF!</definedName>
     <definedName name="_________P3" localSheetId="1">#REF!</definedName>
     <definedName name="_________P3" localSheetId="3">#REF!</definedName>
+    <definedName name="_________P3" localSheetId="5">#REF!</definedName>
     <definedName name="_________P3" localSheetId="0">#REF!</definedName>
     <definedName name="_________P3">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_________Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Sep2005">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="1">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="3">#REF!</definedName>
+    <definedName name="_________SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_________SFD1">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="1">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="3">#REF!</definedName>
+    <definedName name="_________SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_________SFV1">#REF!</definedName>
     <definedName name="_________t3" localSheetId="4">#REF!</definedName>
     <definedName name="_________t3" localSheetId="2">#REF!</definedName>
     <definedName name="_________t3" localSheetId="1">#REF!</definedName>
     <definedName name="_________t3" localSheetId="3">#REF!</definedName>
+    <definedName name="_________t3" localSheetId="5">#REF!</definedName>
     <definedName name="_________t3" localSheetId="0">#REF!</definedName>
     <definedName name="_________t3">#REF!</definedName>
     <definedName name="_________t4" localSheetId="4">#REF!</definedName>
     <definedName name="_________t4" localSheetId="2">#REF!</definedName>
     <definedName name="_________t4" localSheetId="1">#REF!</definedName>
     <definedName name="_________t4" localSheetId="3">#REF!</definedName>
+    <definedName name="_________t4" localSheetId="5">#REF!</definedName>
     <definedName name="_________t4" localSheetId="0">#REF!</definedName>
     <definedName name="_________t4">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="1">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="3">#REF!</definedName>
+    <definedName name="_________WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT02">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="1">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="3">#REF!</definedName>
+    <definedName name="_________WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT03">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="1">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="3">#REF!</definedName>
+    <definedName name="_________WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT04">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="1">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="3">#REF!</definedName>
+    <definedName name="_________WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT05">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="1">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="3">#REF!</definedName>
+    <definedName name="_________WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT06">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="1">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="3">#REF!</definedName>
+    <definedName name="_________yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200112">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="1">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="3">#REF!</definedName>
+    <definedName name="_________yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200212">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="1">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="3">#REF!</definedName>
+    <definedName name="_________yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200312">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="1">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="3">#REF!</definedName>
+    <definedName name="_________yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200403">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="1">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="3">#REF!</definedName>
+    <definedName name="_________yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200406">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="1">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="3">#REF!</definedName>
+    <definedName name="_________yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200409">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="1">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="3">#REF!</definedName>
+    <definedName name="_________yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200412">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="________2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="________2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="________2004_CUSIP_">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="________2005" localSheetId="4">#REF!</definedName>
     <definedName name="________2005" localSheetId="2">#REF!</definedName>
     <definedName name="________2005" localSheetId="1">#REF!</definedName>
     <definedName name="________2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________2005" localSheetId="5">#REF!</definedName>
     <definedName name="________2005" localSheetId="0">#REF!</definedName>
     <definedName name="________2005">#REF!</definedName>
     <definedName name="________2006" localSheetId="4">#REF!</definedName>
     <definedName name="________2006" localSheetId="2">#REF!</definedName>
     <definedName name="________2006" localSheetId="1">#REF!</definedName>
     <definedName name="________2006" localSheetId="3">#REF!</definedName>
+    <definedName name="________2006" localSheetId="5">#REF!</definedName>
     <definedName name="________2006" localSheetId="0">#REF!</definedName>
     <definedName name="________2006">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="________2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="________2007_08">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Apr2005">#REF!</definedName>
     <definedName name="________as1" localSheetId="4">#REF!</definedName>
     <definedName name="________as1" localSheetId="2">#REF!</definedName>
     <definedName name="________as1" localSheetId="1">#REF!</definedName>
     <definedName name="________as1" localSheetId="3">#REF!</definedName>
+    <definedName name="________as1" localSheetId="5">#REF!</definedName>
     <definedName name="________as1" localSheetId="0">#REF!</definedName>
     <definedName name="________as1">#REF!</definedName>
     <definedName name="________as10" localSheetId="4">#REF!</definedName>
     <definedName name="________as10" localSheetId="2">#REF!</definedName>
     <definedName name="________as10" localSheetId="1">#REF!</definedName>
     <definedName name="________as10" localSheetId="3">#REF!</definedName>
+    <definedName name="________as10" localSheetId="5">#REF!</definedName>
     <definedName name="________as10" localSheetId="0">#REF!</definedName>
     <definedName name="________as10">#REF!</definedName>
     <definedName name="________as11" localSheetId="4">#REF!</definedName>
     <definedName name="________as11" localSheetId="2">#REF!</definedName>
     <definedName name="________as11" localSheetId="1">#REF!</definedName>
     <definedName name="________as11" localSheetId="3">#REF!</definedName>
+    <definedName name="________as11" localSheetId="5">#REF!</definedName>
     <definedName name="________as11" localSheetId="0">#REF!</definedName>
     <definedName name="________as11">#REF!</definedName>
     <definedName name="________as12" localSheetId="4">#REF!</definedName>
     <definedName name="________as12" localSheetId="2">#REF!</definedName>
     <definedName name="________as12" localSheetId="1">#REF!</definedName>
     <definedName name="________as12" localSheetId="3">#REF!</definedName>
+    <definedName name="________as12" localSheetId="5">#REF!</definedName>
     <definedName name="________as12" localSheetId="0">#REF!</definedName>
     <definedName name="________as12">#REF!</definedName>
     <definedName name="________as13" localSheetId="4">#REF!</definedName>
     <definedName name="________as13" localSheetId="2">#REF!</definedName>
     <definedName name="________as13" localSheetId="1">#REF!</definedName>
     <definedName name="________as13" localSheetId="3">#REF!</definedName>
+    <definedName name="________as13" localSheetId="5">#REF!</definedName>
     <definedName name="________as13" localSheetId="0">#REF!</definedName>
     <definedName name="________as13">#REF!</definedName>
     <definedName name="________as14" localSheetId="4">#REF!</definedName>
     <definedName name="________as14" localSheetId="2">#REF!</definedName>
     <definedName name="________as14" localSheetId="1">#REF!</definedName>
     <definedName name="________as14" localSheetId="3">#REF!</definedName>
+    <definedName name="________as14" localSheetId="5">#REF!</definedName>
     <definedName name="________as14" localSheetId="0">#REF!</definedName>
     <definedName name="________as14">#REF!</definedName>
     <definedName name="________as15" localSheetId="4">#REF!</definedName>
     <definedName name="________as15" localSheetId="2">#REF!</definedName>
     <definedName name="________as15" localSheetId="1">#REF!</definedName>
     <definedName name="________as15" localSheetId="3">#REF!</definedName>
+    <definedName name="________as15" localSheetId="5">#REF!</definedName>
     <definedName name="________as15" localSheetId="0">#REF!</definedName>
     <definedName name="________as15">#REF!</definedName>
     <definedName name="________as16" localSheetId="4">#REF!</definedName>
     <definedName name="________as16" localSheetId="2">#REF!</definedName>
     <definedName name="________as16" localSheetId="1">#REF!</definedName>
     <definedName name="________as16" localSheetId="3">#REF!</definedName>
+    <definedName name="________as16" localSheetId="5">#REF!</definedName>
     <definedName name="________as16" localSheetId="0">#REF!</definedName>
     <definedName name="________as16">#REF!</definedName>
     <definedName name="________as17" localSheetId="4">#REF!</definedName>
     <definedName name="________as17" localSheetId="2">#REF!</definedName>
     <definedName name="________as17" localSheetId="1">#REF!</definedName>
     <definedName name="________as17" localSheetId="3">#REF!</definedName>
+    <definedName name="________as17" localSheetId="5">#REF!</definedName>
     <definedName name="________as17" localSheetId="0">#REF!</definedName>
     <definedName name="________as17">#REF!</definedName>
     <definedName name="________as18" localSheetId="4">#REF!</definedName>
     <definedName name="________as18" localSheetId="2">#REF!</definedName>
     <definedName name="________as18" localSheetId="1">#REF!</definedName>
     <definedName name="________as18" localSheetId="3">#REF!</definedName>
+    <definedName name="________as18" localSheetId="5">#REF!</definedName>
     <definedName name="________as18" localSheetId="0">#REF!</definedName>
     <definedName name="________as18">#REF!</definedName>
     <definedName name="________as19" localSheetId="4">#REF!</definedName>
     <definedName name="________as19" localSheetId="2">#REF!</definedName>
     <definedName name="________as19" localSheetId="1">#REF!</definedName>
     <definedName name="________as19" localSheetId="3">#REF!</definedName>
+    <definedName name="________as19" localSheetId="5">#REF!</definedName>
     <definedName name="________as19" localSheetId="0">#REF!</definedName>
     <definedName name="________as19">#REF!</definedName>
     <definedName name="________as2" localSheetId="4">#REF!</definedName>
     <definedName name="________as2" localSheetId="2">#REF!</definedName>
     <definedName name="________as2" localSheetId="1">#REF!</definedName>
     <definedName name="________as2" localSheetId="3">#REF!</definedName>
+    <definedName name="________as2" localSheetId="5">#REF!</definedName>
     <definedName name="________as2" localSheetId="0">#REF!</definedName>
     <definedName name="________as2">#REF!</definedName>
     <definedName name="________as20" localSheetId="4">#REF!</definedName>
     <definedName name="________as20" localSheetId="2">#REF!</definedName>
     <definedName name="________as20" localSheetId="1">#REF!</definedName>
     <definedName name="________as20" localSheetId="3">#REF!</definedName>
+    <definedName name="________as20" localSheetId="5">#REF!</definedName>
     <definedName name="________as20" localSheetId="0">#REF!</definedName>
     <definedName name="________as20">#REF!</definedName>
     <definedName name="________as21" localSheetId="4">#REF!</definedName>
     <definedName name="________as21" localSheetId="2">#REF!</definedName>
     <definedName name="________as21" localSheetId="1">#REF!</definedName>
     <definedName name="________as21" localSheetId="3">#REF!</definedName>
+    <definedName name="________as21" localSheetId="5">#REF!</definedName>
     <definedName name="________as21" localSheetId="0">#REF!</definedName>
     <definedName name="________as21">#REF!</definedName>
     <definedName name="________as22" localSheetId="4">#REF!</definedName>
     <definedName name="________as22" localSheetId="2">#REF!</definedName>
     <definedName name="________as22" localSheetId="1">#REF!</definedName>
     <definedName name="________as22" localSheetId="3">#REF!</definedName>
+    <definedName name="________as22" localSheetId="5">#REF!</definedName>
     <definedName name="________as22" localSheetId="0">#REF!</definedName>
     <definedName name="________as22">#REF!</definedName>
     <definedName name="________as23" localSheetId="4">#REF!</definedName>
     <definedName name="________as23" localSheetId="2">#REF!</definedName>
     <definedName name="________as23" localSheetId="1">#REF!</definedName>
     <definedName name="________as23" localSheetId="3">#REF!</definedName>
+    <definedName name="________as23" localSheetId="5">#REF!</definedName>
     <definedName name="________as23" localSheetId="0">#REF!</definedName>
     <definedName name="________as23">#REF!</definedName>
     <definedName name="________as24" localSheetId="4">#REF!</definedName>
     <definedName name="________as24" localSheetId="2">#REF!</definedName>
     <definedName name="________as24" localSheetId="1">#REF!</definedName>
     <definedName name="________as24" localSheetId="3">#REF!</definedName>
+    <definedName name="________as24" localSheetId="5">#REF!</definedName>
     <definedName name="________as24" localSheetId="0">#REF!</definedName>
     <definedName name="________as24">#REF!</definedName>
     <definedName name="________as3" localSheetId="4">#REF!</definedName>
     <definedName name="________as3" localSheetId="2">#REF!</definedName>
     <definedName name="________as3" localSheetId="1">#REF!</definedName>
     <definedName name="________as3" localSheetId="3">#REF!</definedName>
+    <definedName name="________as3" localSheetId="5">#REF!</definedName>
     <definedName name="________as3" localSheetId="0">#REF!</definedName>
     <definedName name="________as3">#REF!</definedName>
     <definedName name="________as4" localSheetId="4">#REF!</definedName>
     <definedName name="________as4" localSheetId="2">#REF!</definedName>
     <definedName name="________as4" localSheetId="1">#REF!</definedName>
     <definedName name="________as4" localSheetId="3">#REF!</definedName>
+    <definedName name="________as4" localSheetId="5">#REF!</definedName>
     <definedName name="________as4" localSheetId="0">#REF!</definedName>
     <definedName name="________as4">#REF!</definedName>
     <definedName name="________as5" localSheetId="4">#REF!</definedName>
     <definedName name="________as5" localSheetId="2">#REF!</definedName>
     <definedName name="________as5" localSheetId="1">#REF!</definedName>
     <definedName name="________as5" localSheetId="3">#REF!</definedName>
+    <definedName name="________as5" localSheetId="5">#REF!</definedName>
     <definedName name="________as5" localSheetId="0">#REF!</definedName>
     <definedName name="________as5">#REF!</definedName>
     <definedName name="________as6" localSheetId="4">#REF!</definedName>
     <definedName name="________as6" localSheetId="2">#REF!</definedName>
     <definedName name="________as6" localSheetId="1">#REF!</definedName>
     <definedName name="________as6" localSheetId="3">#REF!</definedName>
+    <definedName name="________as6" localSheetId="5">#REF!</definedName>
     <definedName name="________as6" localSheetId="0">#REF!</definedName>
     <definedName name="________as6">#REF!</definedName>
     <definedName name="________as7" localSheetId="4">#REF!</definedName>
     <definedName name="________as7" localSheetId="2">#REF!</definedName>
     <definedName name="________as7" localSheetId="1">#REF!</definedName>
     <definedName name="________as7" localSheetId="3">#REF!</definedName>
+    <definedName name="________as7" localSheetId="5">#REF!</definedName>
     <definedName name="________as7" localSheetId="0">#REF!</definedName>
     <definedName name="________as7">#REF!</definedName>
     <definedName name="________as8" localSheetId="4">#REF!</definedName>
     <definedName name="________as8" localSheetId="2">#REF!</definedName>
     <definedName name="________as8" localSheetId="1">#REF!</definedName>
     <definedName name="________as8" localSheetId="3">#REF!</definedName>
+    <definedName name="________as8" localSheetId="5">#REF!</definedName>
     <definedName name="________as8" localSheetId="0">#REF!</definedName>
     <definedName name="________as8">#REF!</definedName>
     <definedName name="________as9" localSheetId="4">#REF!</definedName>
     <definedName name="________as9" localSheetId="2">#REF!</definedName>
     <definedName name="________as9" localSheetId="1">#REF!</definedName>
     <definedName name="________as9" localSheetId="3">#REF!</definedName>
+    <definedName name="________as9" localSheetId="5">#REF!</definedName>
     <definedName name="________as9" localSheetId="0">#REF!</definedName>
     <definedName name="________as9">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Aug2005">#REF!</definedName>
     <definedName name="________de1" localSheetId="4">#REF!</definedName>
     <definedName name="________de1" localSheetId="2">#REF!</definedName>
     <definedName name="________de1" localSheetId="1">#REF!</definedName>
     <definedName name="________de1" localSheetId="3">#REF!</definedName>
+    <definedName name="________de1" localSheetId="5">#REF!</definedName>
     <definedName name="________de1" localSheetId="0">#REF!</definedName>
     <definedName name="________de1">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Dec2005">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Feb2005">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Jan2005">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="1">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="3">#REF!</definedName>
+    <definedName name="________Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="________Jan2006">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="________JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="________JE26184">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Jul2005">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Jun2005">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Mar2005">#REF!</definedName>
     <definedName name="________May2005" localSheetId="4">#REF!</definedName>
     <definedName name="________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="________May2005" localSheetId="1">#REF!</definedName>
     <definedName name="________May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________May2005" localSheetId="5">#REF!</definedName>
     <definedName name="________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="________May2005">#REF!</definedName>
     <definedName name="________May2006" localSheetId="4">#REF!</definedName>
     <definedName name="________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="________May2006" localSheetId="1">#REF!</definedName>
     <definedName name="________May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="________May2006" localSheetId="5">#REF!</definedName>
     <definedName name="________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="________May2006">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Nov2005">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="1">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="3">#REF!</definedName>
+    <definedName name="________OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC02">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="1">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="3">#REF!</definedName>
+    <definedName name="________OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC03">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="1">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="3">#REF!</definedName>
+    <definedName name="________OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC04">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="1">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="3">#REF!</definedName>
+    <definedName name="________OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC05">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="1">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="3">#REF!</definedName>
+    <definedName name="________OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC06">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Oct2005">#REF!</definedName>
     <definedName name="________P1" localSheetId="4">#REF!</definedName>
     <definedName name="________P1" localSheetId="2">#REF!</definedName>
     <definedName name="________P1" localSheetId="1">#REF!</definedName>
     <definedName name="________P1" localSheetId="3">#REF!</definedName>
+    <definedName name="________P1" localSheetId="5">#REF!</definedName>
     <definedName name="________P1" localSheetId="0">#REF!</definedName>
     <definedName name="________P1">#REF!</definedName>
     <definedName name="________P2" localSheetId="4">#REF!</definedName>
     <definedName name="________P2" localSheetId="2">#REF!</definedName>
     <definedName name="________P2" localSheetId="1">#REF!</definedName>
     <definedName name="________P2" localSheetId="3">#REF!</definedName>
+    <definedName name="________P2" localSheetId="5">#REF!</definedName>
     <definedName name="________P2" localSheetId="0">#REF!</definedName>
     <definedName name="________P2">#REF!</definedName>
     <definedName name="________P3" localSheetId="4">#REF!</definedName>
     <definedName name="________P3" localSheetId="2">#REF!</definedName>
     <definedName name="________P3" localSheetId="1">#REF!</definedName>
     <definedName name="________P3" localSheetId="3">#REF!</definedName>
+    <definedName name="________P3" localSheetId="5">#REF!</definedName>
     <definedName name="________P3" localSheetId="0">#REF!</definedName>
     <definedName name="________P3">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="________Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Sep2005">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="1">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="3">#REF!</definedName>
+    <definedName name="________SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="________SFD1">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="1">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="3">#REF!</definedName>
+    <definedName name="________SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="________SFV1">#REF!</definedName>
     <definedName name="________t3" localSheetId="4">#REF!</definedName>
     <definedName name="________t3" localSheetId="2">#REF!</definedName>
     <definedName name="________t3" localSheetId="1">#REF!</definedName>
     <definedName name="________t3" localSheetId="3">#REF!</definedName>
+    <definedName name="________t3" localSheetId="5">#REF!</definedName>
     <definedName name="________t3" localSheetId="0">#REF!</definedName>
     <definedName name="________t3">#REF!</definedName>
     <definedName name="________t4" localSheetId="4">#REF!</definedName>
     <definedName name="________t4" localSheetId="2">#REF!</definedName>
     <definedName name="________t4" localSheetId="1">#REF!</definedName>
     <definedName name="________t4" localSheetId="3">#REF!</definedName>
+    <definedName name="________t4" localSheetId="5">#REF!</definedName>
     <definedName name="________t4" localSheetId="0">#REF!</definedName>
     <definedName name="________t4">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="1">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="3">#REF!</definedName>
+    <definedName name="________WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT02">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="1">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="3">#REF!</definedName>
+    <definedName name="________WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT03">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="1">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="3">#REF!</definedName>
+    <definedName name="________WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT04">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="1">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="3">#REF!</definedName>
+    <definedName name="________WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT05">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="1">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="3">#REF!</definedName>
+    <definedName name="________WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT06">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="1">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="3">#REF!</definedName>
+    <definedName name="________yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200112">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="1">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="3">#REF!</definedName>
+    <definedName name="________yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200212">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="1">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="3">#REF!</definedName>
+    <definedName name="________yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200312">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="1">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="3">#REF!</definedName>
+    <definedName name="________yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200403">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="1">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="3">#REF!</definedName>
+    <definedName name="________yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200406">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="1">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="3">#REF!</definedName>
+    <definedName name="________yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200409">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="1">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="3">#REF!</definedName>
+    <definedName name="________yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200412">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="_______2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="_______2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_______2004_CUSIP_">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_______2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______2005">#REF!</definedName>
     <definedName name="_______2006" localSheetId="4">#REF!</definedName>
     <definedName name="_______2006" localSheetId="2">#REF!</definedName>
     <definedName name="_______2006" localSheetId="1">#REF!</definedName>
     <definedName name="_______2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_______2006" localSheetId="5">#REF!</definedName>
     <definedName name="_______2006" localSheetId="0">#REF!</definedName>
     <definedName name="_______2006">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="_______2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_______2007_08">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Apr2005">#REF!</definedName>
     <definedName name="_______as1" localSheetId="4">#REF!</definedName>
     <definedName name="_______as1" localSheetId="2">#REF!</definedName>
     <definedName name="_______as1" localSheetId="1">#REF!</definedName>
     <definedName name="_______as1" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as1" localSheetId="5">#REF!</definedName>
     <definedName name="_______as1" localSheetId="0">#REF!</definedName>
     <definedName name="_______as1">#REF!</definedName>
     <definedName name="_______as10" localSheetId="4">#REF!</definedName>
     <definedName name="_______as10" localSheetId="2">#REF!</definedName>
     <definedName name="_______as10" localSheetId="1">#REF!</definedName>
     <definedName name="_______as10" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as10" localSheetId="5">#REF!</definedName>
     <definedName name="_______as10" localSheetId="0">#REF!</definedName>
     <definedName name="_______as10">#REF!</definedName>
     <definedName name="_______as11" localSheetId="4">#REF!</definedName>
     <definedName name="_______as11" localSheetId="2">#REF!</definedName>
     <definedName name="_______as11" localSheetId="1">#REF!</definedName>
     <definedName name="_______as11" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as11" localSheetId="5">#REF!</definedName>
     <definedName name="_______as11" localSheetId="0">#REF!</definedName>
     <definedName name="_______as11">#REF!</definedName>
     <definedName name="_______as12" localSheetId="4">#REF!</definedName>
     <definedName name="_______as12" localSheetId="2">#REF!</definedName>
     <definedName name="_______as12" localSheetId="1">#REF!</definedName>
     <definedName name="_______as12" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as12" localSheetId="5">#REF!</definedName>
     <definedName name="_______as12" localSheetId="0">#REF!</definedName>
     <definedName name="_______as12">#REF!</definedName>
     <definedName name="_______as13" localSheetId="4">#REF!</definedName>
     <definedName name="_______as13" localSheetId="2">#REF!</definedName>
     <definedName name="_______as13" localSheetId="1">#REF!</definedName>
     <definedName name="_______as13" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as13" localSheetId="5">#REF!</definedName>
     <definedName name="_______as13" localSheetId="0">#REF!</definedName>
     <definedName name="_______as13">#REF!</definedName>
     <definedName name="_______as14" localSheetId="4">#REF!</definedName>
     <definedName name="_______as14" localSheetId="2">#REF!</definedName>
     <definedName name="_______as14" localSheetId="1">#REF!</definedName>
     <definedName name="_______as14" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as14" localSheetId="5">#REF!</definedName>
     <definedName name="_______as14" localSheetId="0">#REF!</definedName>
     <definedName name="_______as14">#REF!</definedName>
     <definedName name="_______as15" localSheetId="4">#REF!</definedName>
     <definedName name="_______as15" localSheetId="2">#REF!</definedName>
     <definedName name="_______as15" localSheetId="1">#REF!</definedName>
     <definedName name="_______as15" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as15" localSheetId="5">#REF!</definedName>
     <definedName name="_______as15" localSheetId="0">#REF!</definedName>
     <definedName name="_______as15">#REF!</definedName>
     <definedName name="_______as16" localSheetId="4">#REF!</definedName>
     <definedName name="_______as16" localSheetId="2">#REF!</definedName>
     <definedName name="_______as16" localSheetId="1">#REF!</definedName>
     <definedName name="_______as16" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as16" localSheetId="5">#REF!</definedName>
     <definedName name="_______as16" localSheetId="0">#REF!</definedName>
     <definedName name="_______as16">#REF!</definedName>
     <definedName name="_______as17" localSheetId="4">#REF!</definedName>
     <definedName name="_______as17" localSheetId="2">#REF!</definedName>
     <definedName name="_______as17" localSheetId="1">#REF!</definedName>
     <definedName name="_______as17" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as17" localSheetId="5">#REF!</definedName>
     <definedName name="_______as17" localSheetId="0">#REF!</definedName>
     <definedName name="_______as17">#REF!</definedName>
     <definedName name="_______as18" localSheetId="4">#REF!</definedName>
     <definedName name="_______as18" localSheetId="2">#REF!</definedName>
     <definedName name="_______as18" localSheetId="1">#REF!</definedName>
     <definedName name="_______as18" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as18" localSheetId="5">#REF!</definedName>
     <definedName name="_______as18" localSheetId="0">#REF!</definedName>
     <definedName name="_______as18">#REF!</definedName>
     <definedName name="_______as19" localSheetId="4">#REF!</definedName>
     <definedName name="_______as19" localSheetId="2">#REF!</definedName>
     <definedName name="_______as19" localSheetId="1">#REF!</definedName>
     <definedName name="_______as19" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as19" localSheetId="5">#REF!</definedName>
     <definedName name="_______as19" localSheetId="0">#REF!</definedName>
     <definedName name="_______as19">#REF!</definedName>
     <definedName name="_______as2" localSheetId="4">#REF!</definedName>
     <definedName name="_______as2" localSheetId="2">#REF!</definedName>
     <definedName name="_______as2" localSheetId="1">#REF!</definedName>
     <definedName name="_______as2" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as2" localSheetId="5">#REF!</definedName>
     <definedName name="_______as2" localSheetId="0">#REF!</definedName>
     <definedName name="_______as2">#REF!</definedName>
     <definedName name="_______as20" localSheetId="4">#REF!</definedName>
     <definedName name="_______as20" localSheetId="2">#REF!</definedName>
     <definedName name="_______as20" localSheetId="1">#REF!</definedName>
     <definedName name="_______as20" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as20" localSheetId="5">#REF!</definedName>
     <definedName name="_______as20" localSheetId="0">#REF!</definedName>
     <definedName name="_______as20">#REF!</definedName>
     <definedName name="_______as21" localSheetId="4">#REF!</definedName>
     <definedName name="_______as21" localSheetId="2">#REF!</definedName>
     <definedName name="_______as21" localSheetId="1">#REF!</definedName>
     <definedName name="_______as21" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as21" localSheetId="5">#REF!</definedName>
     <definedName name="_______as21" localSheetId="0">#REF!</definedName>
     <definedName name="_______as21">#REF!</definedName>
     <definedName name="_______as22" localSheetId="4">#REF!</definedName>
     <definedName name="_______as22" localSheetId="2">#REF!</definedName>
     <definedName name="_______as22" localSheetId="1">#REF!</definedName>
     <definedName name="_______as22" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as22" localSheetId="5">#REF!</definedName>
     <definedName name="_______as22" localSheetId="0">#REF!</definedName>
     <definedName name="_______as22">#REF!</definedName>
     <definedName name="_______as23" localSheetId="4">#REF!</definedName>
     <definedName name="_______as23" localSheetId="2">#REF!</definedName>
     <definedName name="_______as23" localSheetId="1">#REF!</definedName>
     <definedName name="_______as23" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as23" localSheetId="5">#REF!</definedName>
     <definedName name="_______as23" localSheetId="0">#REF!</definedName>
     <definedName name="_______as23">#REF!</definedName>
     <definedName name="_______as24" localSheetId="4">#REF!</definedName>
     <definedName name="_______as24" localSheetId="2">#REF!</definedName>
     <definedName name="_______as24" localSheetId="1">#REF!</definedName>
     <definedName name="_______as24" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as24" localSheetId="5">#REF!</definedName>
     <definedName name="_______as24" localSheetId="0">#REF!</definedName>
     <definedName name="_______as24">#REF!</definedName>
     <definedName name="_______as3" localSheetId="4">#REF!</definedName>
     <definedName name="_______as3" localSheetId="2">#REF!</definedName>
     <definedName name="_______as3" localSheetId="1">#REF!</definedName>
     <definedName name="_______as3" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as3" localSheetId="5">#REF!</definedName>
     <definedName name="_______as3" localSheetId="0">#REF!</definedName>
     <definedName name="_______as3">#REF!</definedName>
     <definedName name="_______as4" localSheetId="4">#REF!</definedName>
     <definedName name="_______as4" localSheetId="2">#REF!</definedName>
     <definedName name="_______as4" localSheetId="1">#REF!</definedName>
     <definedName name="_______as4" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as4" localSheetId="5">#REF!</definedName>
     <definedName name="_______as4" localSheetId="0">#REF!</definedName>
     <definedName name="_______as4">#REF!</definedName>
     <definedName name="_______as5" localSheetId="4">#REF!</definedName>
     <definedName name="_______as5" localSheetId="2">#REF!</definedName>
     <definedName name="_______as5" localSheetId="1">#REF!</definedName>
     <definedName name="_______as5" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as5" localSheetId="5">#REF!</definedName>
     <definedName name="_______as5" localSheetId="0">#REF!</definedName>
     <definedName name="_______as5">#REF!</definedName>
     <definedName name="_______as6" localSheetId="4">#REF!</definedName>
     <definedName name="_______as6" localSheetId="2">#REF!</definedName>
     <definedName name="_______as6" localSheetId="1">#REF!</definedName>
     <definedName name="_______as6" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as6" localSheetId="5">#REF!</definedName>
     <definedName name="_______as6" localSheetId="0">#REF!</definedName>
     <definedName name="_______as6">#REF!</definedName>
     <definedName name="_______as7" localSheetId="4">#REF!</definedName>
     <definedName name="_______as7" localSheetId="2">#REF!</definedName>
     <definedName name="_______as7" localSheetId="1">#REF!</definedName>
     <definedName name="_______as7" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as7" localSheetId="5">#REF!</definedName>
     <definedName name="_______as7" localSheetId="0">#REF!</definedName>
     <definedName name="_______as7">#REF!</definedName>
     <definedName name="_______as8" localSheetId="4">#REF!</definedName>
     <definedName name="_______as8" localSheetId="2">#REF!</definedName>
     <definedName name="_______as8" localSheetId="1">#REF!</definedName>
     <definedName name="_______as8" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as8" localSheetId="5">#REF!</definedName>
     <definedName name="_______as8" localSheetId="0">#REF!</definedName>
     <definedName name="_______as8">#REF!</definedName>
     <definedName name="_______as9" localSheetId="4">#REF!</definedName>
     <definedName name="_______as9" localSheetId="2">#REF!</definedName>
     <definedName name="_______as9" localSheetId="1">#REF!</definedName>
     <definedName name="_______as9" localSheetId="3">#REF!</definedName>
+    <definedName name="_______as9" localSheetId="5">#REF!</definedName>
     <definedName name="_______as9" localSheetId="0">#REF!</definedName>
     <definedName name="_______as9">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Aug2005">#REF!</definedName>
     <definedName name="_______de1" localSheetId="4">#REF!</definedName>
     <definedName name="_______de1" localSheetId="2">#REF!</definedName>
     <definedName name="_______de1" localSheetId="1">#REF!</definedName>
     <definedName name="_______de1" localSheetId="3">#REF!</definedName>
+    <definedName name="_______de1" localSheetId="5">#REF!</definedName>
     <definedName name="_______de1" localSheetId="0">#REF!</definedName>
     <definedName name="_______de1">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Dec2005">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Feb2005">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jan2005">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="1">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jan2006">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="_______JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_______JE26184">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jul2005">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jun2005">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Mar2005">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______May2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______May2005">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="4">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="1">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_______May2006" localSheetId="5">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_______May2006">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Nov2005">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="1">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="3">#REF!</definedName>
+    <definedName name="_______OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC02">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="1">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="3">#REF!</definedName>
+    <definedName name="_______OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC03">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="1">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="3">#REF!</definedName>
+    <definedName name="_______OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC04">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="1">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="3">#REF!</definedName>
+    <definedName name="_______OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC05">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="1">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="3">#REF!</definedName>
+    <definedName name="_______OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC06">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Oct2005">#REF!</definedName>
     <definedName name="_______P1" localSheetId="4">#REF!</definedName>
     <definedName name="_______P1" localSheetId="2">#REF!</definedName>
     <definedName name="_______P1" localSheetId="1">#REF!</definedName>
     <definedName name="_______P1" localSheetId="3">#REF!</definedName>
+    <definedName name="_______P1" localSheetId="5">#REF!</definedName>
     <definedName name="_______P1" localSheetId="0">#REF!</definedName>
     <definedName name="_______P1">#REF!</definedName>
     <definedName name="_______P2" localSheetId="4">#REF!</definedName>
     <definedName name="_______P2" localSheetId="2">#REF!</definedName>
     <definedName name="_______P2" localSheetId="1">#REF!</definedName>
     <definedName name="_______P2" localSheetId="3">#REF!</definedName>
+    <definedName name="_______P2" localSheetId="5">#REF!</definedName>
     <definedName name="_______P2" localSheetId="0">#REF!</definedName>
     <definedName name="_______P2">#REF!</definedName>
     <definedName name="_______P3" localSheetId="4">#REF!</definedName>
     <definedName name="_______P3" localSheetId="2">#REF!</definedName>
     <definedName name="_______P3" localSheetId="1">#REF!</definedName>
     <definedName name="_______P3" localSheetId="3">#REF!</definedName>
+    <definedName name="_______P3" localSheetId="5">#REF!</definedName>
     <definedName name="_______P3" localSheetId="0">#REF!</definedName>
     <definedName name="_______P3">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_______Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Sep2005">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="1">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="3">#REF!</definedName>
+    <definedName name="_______SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_______SFD1">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="1">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="3">#REF!</definedName>
+    <definedName name="_______SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_______SFV1">#REF!</definedName>
     <definedName name="_______t3" localSheetId="4">#REF!</definedName>
     <definedName name="_______t3" localSheetId="2">#REF!</definedName>
     <definedName name="_______t3" localSheetId="1">#REF!</definedName>
     <definedName name="_______t3" localSheetId="3">#REF!</definedName>
+    <definedName name="_______t3" localSheetId="5">#REF!</definedName>
     <definedName name="_______t3" localSheetId="0">#REF!</definedName>
     <definedName name="_______t3">#REF!</definedName>
     <definedName name="_______t4" localSheetId="4">#REF!</definedName>
     <definedName name="_______t4" localSheetId="2">#REF!</definedName>
     <definedName name="_______t4" localSheetId="1">#REF!</definedName>
     <definedName name="_______t4" localSheetId="3">#REF!</definedName>
+    <definedName name="_______t4" localSheetId="5">#REF!</definedName>
     <definedName name="_______t4" localSheetId="0">#REF!</definedName>
     <definedName name="_______t4">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="1">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="3">#REF!</definedName>
+    <definedName name="_______WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT02">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="1">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="3">#REF!</definedName>
+    <definedName name="_______WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT03">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="1">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="3">#REF!</definedName>
+    <definedName name="_______WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT04">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="1">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="3">#REF!</definedName>
+    <definedName name="_______WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT05">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="1">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="3">#REF!</definedName>
+    <definedName name="_______WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT06">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="1">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="3">#REF!</definedName>
+    <definedName name="_______yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200112">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="1">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="3">#REF!</definedName>
+    <definedName name="_______yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200212">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="1">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="3">#REF!</definedName>
+    <definedName name="_______yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200312">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="1">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="3">#REF!</definedName>
+    <definedName name="_______yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200403">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="1">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="3">#REF!</definedName>
+    <definedName name="_______yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200406">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="1">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="3">#REF!</definedName>
+    <definedName name="_______yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200409">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="1">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="3">#REF!</definedName>
+    <definedName name="_______yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200412">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="______2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="______2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="______2004_CUSIP_">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="______2005" localSheetId="4">#REF!</definedName>
     <definedName name="______2005" localSheetId="2">#REF!</definedName>
     <definedName name="______2005" localSheetId="1">#REF!</definedName>
     <definedName name="______2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______2005" localSheetId="5">#REF!</definedName>
     <definedName name="______2005" localSheetId="0">#REF!</definedName>
     <definedName name="______2005">#REF!</definedName>
     <definedName name="______2006" localSheetId="4">#REF!</definedName>
     <definedName name="______2006" localSheetId="2">#REF!</definedName>
     <definedName name="______2006" localSheetId="1">#REF!</definedName>
     <definedName name="______2006" localSheetId="3">#REF!</definedName>
+    <definedName name="______2006" localSheetId="5">#REF!</definedName>
     <definedName name="______2006" localSheetId="0">#REF!</definedName>
     <definedName name="______2006">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="______2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="______2007_08">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Apr2005">#REF!</definedName>
     <definedName name="______as1" localSheetId="4">#REF!</definedName>
     <definedName name="______as1" localSheetId="2">#REF!</definedName>
     <definedName name="______as1" localSheetId="1">#REF!</definedName>
     <definedName name="______as1" localSheetId="3">#REF!</definedName>
+    <definedName name="______as1" localSheetId="5">#REF!</definedName>
     <definedName name="______as1" localSheetId="0">#REF!</definedName>
     <definedName name="______as1">#REF!</definedName>
     <definedName name="______as10" localSheetId="4">#REF!</definedName>
     <definedName name="______as10" localSheetId="2">#REF!</definedName>
     <definedName name="______as10" localSheetId="1">#REF!</definedName>
     <definedName name="______as10" localSheetId="3">#REF!</definedName>
+    <definedName name="______as10" localSheetId="5">#REF!</definedName>
     <definedName name="______as10" localSheetId="0">#REF!</definedName>
     <definedName name="______as10">#REF!</definedName>
     <definedName name="______as11" localSheetId="4">#REF!</definedName>
     <definedName name="______as11" localSheetId="2">#REF!</definedName>
     <definedName name="______as11" localSheetId="1">#REF!</definedName>
     <definedName name="______as11" localSheetId="3">#REF!</definedName>
+    <definedName name="______as11" localSheetId="5">#REF!</definedName>
     <definedName name="______as11" localSheetId="0">#REF!</definedName>
     <definedName name="______as11">#REF!</definedName>
     <definedName name="______as12" localSheetId="4">#REF!</definedName>
     <definedName name="______as12" localSheetId="2">#REF!</definedName>
     <definedName name="______as12" localSheetId="1">#REF!</definedName>
     <definedName name="______as12" localSheetId="3">#REF!</definedName>
+    <definedName name="______as12" localSheetId="5">#REF!</definedName>
     <definedName name="______as12" localSheetId="0">#REF!</definedName>
     <definedName name="______as12">#REF!</definedName>
     <definedName name="______as13" localSheetId="4">#REF!</definedName>
     <definedName name="______as13" localSheetId="2">#REF!</definedName>
     <definedName name="______as13" localSheetId="1">#REF!</definedName>
     <definedName name="______as13" localSheetId="3">#REF!</definedName>
+    <definedName name="______as13" localSheetId="5">#REF!</definedName>
     <definedName name="______as13" localSheetId="0">#REF!</definedName>
     <definedName name="______as13">#REF!</definedName>
     <definedName name="______as14" localSheetId="4">#REF!</definedName>
     <definedName name="______as14" localSheetId="2">#REF!</definedName>
     <definedName name="______as14" localSheetId="1">#REF!</definedName>
     <definedName name="______as14" localSheetId="3">#REF!</definedName>
+    <definedName name="______as14" localSheetId="5">#REF!</definedName>
     <definedName name="______as14" localSheetId="0">#REF!</definedName>
     <definedName name="______as14">#REF!</definedName>
     <definedName name="______as15" localSheetId="4">#REF!</definedName>
     <definedName name="______as15" localSheetId="2">#REF!</definedName>
     <definedName name="______as15" localSheetId="1">#REF!</definedName>
     <definedName name="______as15" localSheetId="3">#REF!</definedName>
+    <definedName name="______as15" localSheetId="5">#REF!</definedName>
     <definedName name="______as15" localSheetId="0">#REF!</definedName>
     <definedName name="______as15">#REF!</definedName>
     <definedName name="______as16" localSheetId="4">#REF!</definedName>
     <definedName name="______as16" localSheetId="2">#REF!</definedName>
     <definedName name="______as16" localSheetId="1">#REF!</definedName>
     <definedName name="______as16" localSheetId="3">#REF!</definedName>
+    <definedName name="______as16" localSheetId="5">#REF!</definedName>
     <definedName name="______as16" localSheetId="0">#REF!</definedName>
     <definedName name="______as16">#REF!</definedName>
     <definedName name="______as17" localSheetId="4">#REF!</definedName>
     <definedName name="______as17" localSheetId="2">#REF!</definedName>
     <definedName name="______as17" localSheetId="1">#REF!</definedName>
     <definedName name="______as17" localSheetId="3">#REF!</definedName>
+    <definedName name="______as17" localSheetId="5">#REF!</definedName>
     <definedName name="______as17" localSheetId="0">#REF!</definedName>
     <definedName name="______as17">#REF!</definedName>
     <definedName name="______as18" localSheetId="4">#REF!</definedName>
     <definedName name="______as18" localSheetId="2">#REF!</definedName>
     <definedName name="______as18" localSheetId="1">#REF!</definedName>
     <definedName name="______as18" localSheetId="3">#REF!</definedName>
+    <definedName name="______as18" localSheetId="5">#REF!</definedName>
     <definedName name="______as18" localSheetId="0">#REF!</definedName>
     <definedName name="______as18">#REF!</definedName>
     <definedName name="______as19" localSheetId="4">#REF!</definedName>
     <definedName name="______as19" localSheetId="2">#REF!</definedName>
     <definedName name="______as19" localSheetId="1">#REF!</definedName>
     <definedName name="______as19" localSheetId="3">#REF!</definedName>
+    <definedName name="______as19" localSheetId="5">#REF!</definedName>
     <definedName name="______as19" localSheetId="0">#REF!</definedName>
     <definedName name="______as19">#REF!</definedName>
     <definedName name="______as2" localSheetId="4">#REF!</definedName>
     <definedName name="______as2" localSheetId="2">#REF!</definedName>
     <definedName name="______as2" localSheetId="1">#REF!</definedName>
     <definedName name="______as2" localSheetId="3">#REF!</definedName>
+    <definedName name="______as2" localSheetId="5">#REF!</definedName>
     <definedName name="______as2" localSheetId="0">#REF!</definedName>
     <definedName name="______as2">#REF!</definedName>
     <definedName name="______as20" localSheetId="4">#REF!</definedName>
     <definedName name="______as20" localSheetId="2">#REF!</definedName>
     <definedName name="______as20" localSheetId="1">#REF!</definedName>
     <definedName name="______as20" localSheetId="3">#REF!</definedName>
+    <definedName name="______as20" localSheetId="5">#REF!</definedName>
     <definedName name="______as20" localSheetId="0">#REF!</definedName>
     <definedName name="______as20">#REF!</definedName>
     <definedName name="______as21" localSheetId="4">#REF!</definedName>
     <definedName name="______as21" localSheetId="2">#REF!</definedName>
     <definedName name="______as21" localSheetId="1">#REF!</definedName>
     <definedName name="______as21" localSheetId="3">#REF!</definedName>
+    <definedName name="______as21" localSheetId="5">#REF!</definedName>
     <definedName name="______as21" localSheetId="0">#REF!</definedName>
     <definedName name="______as21">#REF!</definedName>
     <definedName name="______as22" localSheetId="4">#REF!</definedName>
     <definedName name="______as22" localSheetId="2">#REF!</definedName>
     <definedName name="______as22" localSheetId="1">#REF!</definedName>
     <definedName name="______as22" localSheetId="3">#REF!</definedName>
+    <definedName name="______as22" localSheetId="5">#REF!</definedName>
     <definedName name="______as22" localSheetId="0">#REF!</definedName>
     <definedName name="______as22">#REF!</definedName>
     <definedName name="______as23" localSheetId="4">#REF!</definedName>
     <definedName name="______as23" localSheetId="2">#REF!</definedName>
     <definedName name="______as23" localSheetId="1">#REF!</definedName>
     <definedName name="______as23" localSheetId="3">#REF!</definedName>
+    <definedName name="______as23" localSheetId="5">#REF!</definedName>
     <definedName name="______as23" localSheetId="0">#REF!</definedName>
     <definedName name="______as23">#REF!</definedName>
     <definedName name="______as24" localSheetId="4">#REF!</definedName>
     <definedName name="______as24" localSheetId="2">#REF!</definedName>
     <definedName name="______as24" localSheetId="1">#REF!</definedName>
     <definedName name="______as24" localSheetId="3">#REF!</definedName>
+    <definedName name="______as24" localSheetId="5">#REF!</definedName>
     <definedName name="______as24" localSheetId="0">#REF!</definedName>
     <definedName name="______as24">#REF!</definedName>
     <definedName name="______as3" localSheetId="4">#REF!</definedName>
     <definedName name="______as3" localSheetId="2">#REF!</definedName>
     <definedName name="______as3" localSheetId="1">#REF!</definedName>
     <definedName name="______as3" localSheetId="3">#REF!</definedName>
+    <definedName name="______as3" localSheetId="5">#REF!</definedName>
     <definedName name="______as3" localSheetId="0">#REF!</definedName>
     <definedName name="______as3">#REF!</definedName>
     <definedName name="______as4" localSheetId="4">#REF!</definedName>
     <definedName name="______as4" localSheetId="2">#REF!</definedName>
     <definedName name="______as4" localSheetId="1">#REF!</definedName>
     <definedName name="______as4" localSheetId="3">#REF!</definedName>
+    <definedName name="______as4" localSheetId="5">#REF!</definedName>
     <definedName name="______as4" localSheetId="0">#REF!</definedName>
     <definedName name="______as4">#REF!</definedName>
     <definedName name="______as5" localSheetId="4">#REF!</definedName>
     <definedName name="______as5" localSheetId="2">#REF!</definedName>
     <definedName name="______as5" localSheetId="1">#REF!</definedName>
     <definedName name="______as5" localSheetId="3">#REF!</definedName>
+    <definedName name="______as5" localSheetId="5">#REF!</definedName>
     <definedName name="______as5" localSheetId="0">#REF!</definedName>
     <definedName name="______as5">#REF!</definedName>
     <definedName name="______as6" localSheetId="4">#REF!</definedName>
     <definedName name="______as6" localSheetId="2">#REF!</definedName>
     <definedName name="______as6" localSheetId="1">#REF!</definedName>
     <definedName name="______as6" localSheetId="3">#REF!</definedName>
+    <definedName name="______as6" localSheetId="5">#REF!</definedName>
     <definedName name="______as6" localSheetId="0">#REF!</definedName>
     <definedName name="______as6">#REF!</definedName>
     <definedName name="______as7" localSheetId="4">#REF!</definedName>
     <definedName name="______as7" localSheetId="2">#REF!</definedName>
     <definedName name="______as7" localSheetId="1">#REF!</definedName>
     <definedName name="______as7" localSheetId="3">#REF!</definedName>
+    <definedName name="______as7" localSheetId="5">#REF!</definedName>
     <definedName name="______as7" localSheetId="0">#REF!</definedName>
     <definedName name="______as7">#REF!</definedName>
     <definedName name="______as8" localSheetId="4">#REF!</definedName>
     <definedName name="______as8" localSheetId="2">#REF!</definedName>
     <definedName name="______as8" localSheetId="1">#REF!</definedName>
     <definedName name="______as8" localSheetId="3">#REF!</definedName>
+    <definedName name="______as8" localSheetId="5">#REF!</definedName>
     <definedName name="______as8" localSheetId="0">#REF!</definedName>
     <definedName name="______as8">#REF!</definedName>
     <definedName name="______as9" localSheetId="4">#REF!</definedName>
     <definedName name="______as9" localSheetId="2">#REF!</definedName>
     <definedName name="______as9" localSheetId="1">#REF!</definedName>
     <definedName name="______as9" localSheetId="3">#REF!</definedName>
+    <definedName name="______as9" localSheetId="5">#REF!</definedName>
     <definedName name="______as9" localSheetId="0">#REF!</definedName>
     <definedName name="______as9">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Aug2005">#REF!</definedName>
     <definedName name="______de1" localSheetId="4">#REF!</definedName>
     <definedName name="______de1" localSheetId="2">#REF!</definedName>
     <definedName name="______de1" localSheetId="1">#REF!</definedName>
     <definedName name="______de1" localSheetId="3">#REF!</definedName>
+    <definedName name="______de1" localSheetId="5">#REF!</definedName>
     <definedName name="______de1" localSheetId="0">#REF!</definedName>
     <definedName name="______de1">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Dec2005">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Feb2005">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Jan2005">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="1">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="3">#REF!</definedName>
+    <definedName name="______Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="______Jan2006">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="______JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="______JE26184">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Jul2005">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Jun2005">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Mar2005">#REF!</definedName>
     <definedName name="______May2005" localSheetId="4">#REF!</definedName>
     <definedName name="______May2005" localSheetId="2">#REF!</definedName>
     <definedName name="______May2005" localSheetId="1">#REF!</definedName>
     <definedName name="______May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______May2005" localSheetId="5">#REF!</definedName>
     <definedName name="______May2005" localSheetId="0">#REF!</definedName>
     <definedName name="______May2005">#REF!</definedName>
     <definedName name="______May2006" localSheetId="4">#REF!</definedName>
     <definedName name="______May2006" localSheetId="2">#REF!</definedName>
     <definedName name="______May2006" localSheetId="1">#REF!</definedName>
     <definedName name="______May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="______May2006" localSheetId="5">#REF!</definedName>
     <definedName name="______May2006" localSheetId="0">#REF!</definedName>
     <definedName name="______May2006">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Nov2005">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="1">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="3">#REF!</definedName>
+    <definedName name="______OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC02">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="1">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="3">#REF!</definedName>
+    <definedName name="______OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC03">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="1">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="3">#REF!</definedName>
+    <definedName name="______OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC04">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="1">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="3">#REF!</definedName>
+    <definedName name="______OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC05">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="1">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="3">#REF!</definedName>
+    <definedName name="______OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC06">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Oct2005">#REF!</definedName>
     <definedName name="______P1" localSheetId="4">#REF!</definedName>
     <definedName name="______P1" localSheetId="2">#REF!</definedName>
     <definedName name="______P1" localSheetId="1">#REF!</definedName>
     <definedName name="______P1" localSheetId="3">#REF!</definedName>
+    <definedName name="______P1" localSheetId="5">#REF!</definedName>
     <definedName name="______P1" localSheetId="0">#REF!</definedName>
     <definedName name="______P1">#REF!</definedName>
     <definedName name="______P2" localSheetId="4">#REF!</definedName>
     <definedName name="______P2" localSheetId="2">#REF!</definedName>
     <definedName name="______P2" localSheetId="1">#REF!</definedName>
     <definedName name="______P2" localSheetId="3">#REF!</definedName>
+    <definedName name="______P2" localSheetId="5">#REF!</definedName>
     <definedName name="______P2" localSheetId="0">#REF!</definedName>
     <definedName name="______P2">#REF!</definedName>
     <definedName name="______P3" localSheetId="4">#REF!</definedName>
     <definedName name="______P3" localSheetId="2">#REF!</definedName>
     <definedName name="______P3" localSheetId="1">#REF!</definedName>
     <definedName name="______P3" localSheetId="3">#REF!</definedName>
+    <definedName name="______P3" localSheetId="5">#REF!</definedName>
     <definedName name="______P3" localSheetId="0">#REF!</definedName>
     <definedName name="______P3">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="______Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Sep2005">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="1">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="3">#REF!</definedName>
+    <definedName name="______SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="______SFD1">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="1">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="3">#REF!</definedName>
+    <definedName name="______SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="______SFV1">#REF!</definedName>
     <definedName name="______t3" localSheetId="4">#REF!</definedName>
     <definedName name="______t3" localSheetId="2">#REF!</definedName>
     <definedName name="______t3" localSheetId="1">#REF!</definedName>
     <definedName name="______t3" localSheetId="3">#REF!</definedName>
+    <definedName name="______t3" localSheetId="5">#REF!</definedName>
     <definedName name="______t3" localSheetId="0">#REF!</definedName>
     <definedName name="______t3">#REF!</definedName>
     <definedName name="______t4" localSheetId="4">#REF!</definedName>
     <definedName name="______t4" localSheetId="2">#REF!</definedName>
     <definedName name="______t4" localSheetId="1">#REF!</definedName>
     <definedName name="______t4" localSheetId="3">#REF!</definedName>
+    <definedName name="______t4" localSheetId="5">#REF!</definedName>
     <definedName name="______t4" localSheetId="0">#REF!</definedName>
     <definedName name="______t4">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="1">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="3">#REF!</definedName>
+    <definedName name="______WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT02">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="1">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="3">#REF!</definedName>
+    <definedName name="______WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT03">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="1">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="3">#REF!</definedName>
+    <definedName name="______WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT04">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="1">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="3">#REF!</definedName>
+    <definedName name="______WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT05">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="1">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="3">#REF!</definedName>
+    <definedName name="______WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT06">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="1">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="3">#REF!</definedName>
+    <definedName name="______yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200112">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="1">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="3">#REF!</definedName>
+    <definedName name="______yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200212">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="1">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="3">#REF!</definedName>
+    <definedName name="______yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200312">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="1">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="3">#REF!</definedName>
+    <definedName name="______yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200403">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="1">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="3">#REF!</definedName>
+    <definedName name="______yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200406">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="1">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="3">#REF!</definedName>
+    <definedName name="______yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200409">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="1">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="3">#REF!</definedName>
+    <definedName name="______yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200412">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="_____2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="_____2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_____2004_CUSIP_">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_____2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____2005">#REF!</definedName>
     <definedName name="_____2006" localSheetId="4">#REF!</definedName>
     <definedName name="_____2006" localSheetId="2">#REF!</definedName>
     <definedName name="_____2006" localSheetId="1">#REF!</definedName>
     <definedName name="_____2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_____2006" localSheetId="5">#REF!</definedName>
     <definedName name="_____2006" localSheetId="0">#REF!</definedName>
     <definedName name="_____2006">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="_____2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_____2007_08">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Apr2005">#REF!</definedName>
     <definedName name="_____as1" localSheetId="4">#REF!</definedName>
     <definedName name="_____as1" localSheetId="2">#REF!</definedName>
     <definedName name="_____as1" localSheetId="1">#REF!</definedName>
     <definedName name="_____as1" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as1" localSheetId="5">#REF!</definedName>
     <definedName name="_____as1" localSheetId="0">#REF!</definedName>
     <definedName name="_____as1">#REF!</definedName>
     <definedName name="_____as10" localSheetId="4">#REF!</definedName>
     <definedName name="_____as10" localSheetId="2">#REF!</definedName>
     <definedName name="_____as10" localSheetId="1">#REF!</definedName>
     <definedName name="_____as10" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as10" localSheetId="5">#REF!</definedName>
     <definedName name="_____as10" localSheetId="0">#REF!</definedName>
     <definedName name="_____as10">#REF!</definedName>
     <definedName name="_____as11" localSheetId="4">#REF!</definedName>
     <definedName name="_____as11" localSheetId="2">#REF!</definedName>
     <definedName name="_____as11" localSheetId="1">#REF!</definedName>
     <definedName name="_____as11" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as11" localSheetId="5">#REF!</definedName>
     <definedName name="_____as11" localSheetId="0">#REF!</definedName>
     <definedName name="_____as11">#REF!</definedName>
     <definedName name="_____as12" localSheetId="4">#REF!</definedName>
     <definedName name="_____as12" localSheetId="2">#REF!</definedName>
     <definedName name="_____as12" localSheetId="1">#REF!</definedName>
     <definedName name="_____as12" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as12" localSheetId="5">#REF!</definedName>
     <definedName name="_____as12" localSheetId="0">#REF!</definedName>
     <definedName name="_____as12">#REF!</definedName>
     <definedName name="_____as13" localSheetId="4">#REF!</definedName>
     <definedName name="_____as13" localSheetId="2">#REF!</definedName>
     <definedName name="_____as13" localSheetId="1">#REF!</definedName>
     <definedName name="_____as13" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as13" localSheetId="5">#REF!</definedName>
     <definedName name="_____as13" localSheetId="0">#REF!</definedName>
     <definedName name="_____as13">#REF!</definedName>
     <definedName name="_____as14" localSheetId="4">#REF!</definedName>
     <definedName name="_____as14" localSheetId="2">#REF!</definedName>
     <definedName name="_____as14" localSheetId="1">#REF!</definedName>
     <definedName name="_____as14" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as14" localSheetId="5">#REF!</definedName>
     <definedName name="_____as14" localSheetId="0">#REF!</definedName>
     <definedName name="_____as14">#REF!</definedName>
     <definedName name="_____as15" localSheetId="4">#REF!</definedName>
     <definedName name="_____as15" localSheetId="2">#REF!</definedName>
     <definedName name="_____as15" localSheetId="1">#REF!</definedName>
     <definedName name="_____as15" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as15" localSheetId="5">#REF!</definedName>
     <definedName name="_____as15" localSheetId="0">#REF!</definedName>
     <definedName name="_____as15">#REF!</definedName>
     <definedName name="_____as16" localSheetId="4">#REF!</definedName>
     <definedName name="_____as16" localSheetId="2">#REF!</definedName>
     <definedName name="_____as16" localSheetId="1">#REF!</definedName>
     <definedName name="_____as16" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as16" localSheetId="5">#REF!</definedName>
     <definedName name="_____as16" localSheetId="0">#REF!</definedName>
     <definedName name="_____as16">#REF!</definedName>
     <definedName name="_____as17" localSheetId="4">#REF!</definedName>
     <definedName name="_____as17" localSheetId="2">#REF!</definedName>
     <definedName name="_____as17" localSheetId="1">#REF!</definedName>
     <definedName name="_____as17" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as17" localSheetId="5">#REF!</definedName>
     <definedName name="_____as17" localSheetId="0">#REF!</definedName>
     <definedName name="_____as17">#REF!</definedName>
     <definedName name="_____as18" localSheetId="4">#REF!</definedName>
     <definedName name="_____as18" localSheetId="2">#REF!</definedName>
     <definedName name="_____as18" localSheetId="1">#REF!</definedName>
     <definedName name="_____as18" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as18" localSheetId="5">#REF!</definedName>
     <definedName name="_____as18" localSheetId="0">#REF!</definedName>
     <definedName name="_____as18">#REF!</definedName>
     <definedName name="_____as19" localSheetId="4">#REF!</definedName>
     <definedName name="_____as19" localSheetId="2">#REF!</definedName>
     <definedName name="_____as19" localSheetId="1">#REF!</definedName>
     <definedName name="_____as19" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as19" localSheetId="5">#REF!</definedName>
     <definedName name="_____as19" localSheetId="0">#REF!</definedName>
     <definedName name="_____as19">#REF!</definedName>
     <definedName name="_____as2" localSheetId="4">#REF!</definedName>
     <definedName name="_____as2" localSheetId="2">#REF!</definedName>
     <definedName name="_____as2" localSheetId="1">#REF!</definedName>
     <definedName name="_____as2" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as2" localSheetId="5">#REF!</definedName>
     <definedName name="_____as2" localSheetId="0">#REF!</definedName>
     <definedName name="_____as2">#REF!</definedName>
     <definedName name="_____as20" localSheetId="4">#REF!</definedName>
     <definedName name="_____as20" localSheetId="2">#REF!</definedName>
     <definedName name="_____as20" localSheetId="1">#REF!</definedName>
     <definedName name="_____as20" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as20" localSheetId="5">#REF!</definedName>
     <definedName name="_____as20" localSheetId="0">#REF!</definedName>
     <definedName name="_____as20">#REF!</definedName>
     <definedName name="_____as21" localSheetId="4">#REF!</definedName>
     <definedName name="_____as21" localSheetId="2">#REF!</definedName>
     <definedName name="_____as21" localSheetId="1">#REF!</definedName>
     <definedName name="_____as21" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as21" localSheetId="5">#REF!</definedName>
     <definedName name="_____as21" localSheetId="0">#REF!</definedName>
     <definedName name="_____as21">#REF!</definedName>
     <definedName name="_____as22" localSheetId="4">#REF!</definedName>
     <definedName name="_____as22" localSheetId="2">#REF!</definedName>
     <definedName name="_____as22" localSheetId="1">#REF!</definedName>
     <definedName name="_____as22" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as22" localSheetId="5">#REF!</definedName>
     <definedName name="_____as22" localSheetId="0">#REF!</definedName>
     <definedName name="_____as22">#REF!</definedName>
     <definedName name="_____as23" localSheetId="4">#REF!</definedName>
     <definedName name="_____as23" localSheetId="2">#REF!</definedName>
     <definedName name="_____as23" localSheetId="1">#REF!</definedName>
     <definedName name="_____as23" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as23" localSheetId="5">#REF!</definedName>
     <definedName name="_____as23" localSheetId="0">#REF!</definedName>
     <definedName name="_____as23">#REF!</definedName>
     <definedName name="_____as24" localSheetId="4">#REF!</definedName>
     <definedName name="_____as24" localSheetId="2">#REF!</definedName>
     <definedName name="_____as24" localSheetId="1">#REF!</definedName>
     <definedName name="_____as24" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as24" localSheetId="5">#REF!</definedName>
     <definedName name="_____as24" localSheetId="0">#REF!</definedName>
     <definedName name="_____as24">#REF!</definedName>
     <definedName name="_____as3" localSheetId="4">#REF!</definedName>
     <definedName name="_____as3" localSheetId="2">#REF!</definedName>
     <definedName name="_____as3" localSheetId="1">#REF!</definedName>
     <definedName name="_____as3" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as3" localSheetId="5">#REF!</definedName>
     <definedName name="_____as3" localSheetId="0">#REF!</definedName>
     <definedName name="_____as3">#REF!</definedName>
     <definedName name="_____as4" localSheetId="4">#REF!</definedName>
     <definedName name="_____as4" localSheetId="2">#REF!</definedName>
     <definedName name="_____as4" localSheetId="1">#REF!</definedName>
     <definedName name="_____as4" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as4" localSheetId="5">#REF!</definedName>
     <definedName name="_____as4" localSheetId="0">#REF!</definedName>
     <definedName name="_____as4">#REF!</definedName>
     <definedName name="_____as5" localSheetId="4">#REF!</definedName>
     <definedName name="_____as5" localSheetId="2">#REF!</definedName>
     <definedName name="_____as5" localSheetId="1">#REF!</definedName>
     <definedName name="_____as5" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as5" localSheetId="5">#REF!</definedName>
     <definedName name="_____as5" localSheetId="0">#REF!</definedName>
     <definedName name="_____as5">#REF!</definedName>
     <definedName name="_____as6" localSheetId="4">#REF!</definedName>
     <definedName name="_____as6" localSheetId="2">#REF!</definedName>
     <definedName name="_____as6" localSheetId="1">#REF!</definedName>
     <definedName name="_____as6" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as6" localSheetId="5">#REF!</definedName>
     <definedName name="_____as6" localSheetId="0">#REF!</definedName>
     <definedName name="_____as6">#REF!</definedName>
     <definedName name="_____as7" localSheetId="4">#REF!</definedName>
     <definedName name="_____as7" localSheetId="2">#REF!</definedName>
     <definedName name="_____as7" localSheetId="1">#REF!</definedName>
     <definedName name="_____as7" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as7" localSheetId="5">#REF!</definedName>
     <definedName name="_____as7" localSheetId="0">#REF!</definedName>
     <definedName name="_____as7">#REF!</definedName>
     <definedName name="_____as8" localSheetId="4">#REF!</definedName>
     <definedName name="_____as8" localSheetId="2">#REF!</definedName>
     <definedName name="_____as8" localSheetId="1">#REF!</definedName>
     <definedName name="_____as8" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as8" localSheetId="5">#REF!</definedName>
     <definedName name="_____as8" localSheetId="0">#REF!</definedName>
     <definedName name="_____as8">#REF!</definedName>
     <definedName name="_____as9" localSheetId="4">#REF!</definedName>
     <definedName name="_____as9" localSheetId="2">#REF!</definedName>
     <definedName name="_____as9" localSheetId="1">#REF!</definedName>
     <definedName name="_____as9" localSheetId="3">#REF!</definedName>
+    <definedName name="_____as9" localSheetId="5">#REF!</definedName>
     <definedName name="_____as9" localSheetId="0">#REF!</definedName>
     <definedName name="_____as9">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Aug2005">#REF!</definedName>
     <definedName name="_____de1" localSheetId="4">#REF!</definedName>
     <definedName name="_____de1" localSheetId="2">#REF!</definedName>
     <definedName name="_____de1" localSheetId="1">#REF!</definedName>
     <definedName name="_____de1" localSheetId="3">#REF!</definedName>
+    <definedName name="_____de1" localSheetId="5">#REF!</definedName>
     <definedName name="_____de1" localSheetId="0">#REF!</definedName>
     <definedName name="_____de1">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Dec2005">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Feb2005">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jan2005">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="1">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jan2006">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="_____JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_____JE26184">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jul2005">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jun2005">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Mar2005">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____May2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____May2005">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="4">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="1">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_____May2006" localSheetId="5">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_____May2006">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Nov2005">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="1">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="3">#REF!</definedName>
+    <definedName name="_____OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC02">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="1">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="3">#REF!</definedName>
+    <definedName name="_____OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC03">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="1">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="3">#REF!</definedName>
+    <definedName name="_____OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC04">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="1">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="3">#REF!</definedName>
+    <definedName name="_____OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC05">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="1">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="3">#REF!</definedName>
+    <definedName name="_____OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC06">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Oct2005">#REF!</definedName>
     <definedName name="_____P1" localSheetId="4">#REF!</definedName>
     <definedName name="_____P1" localSheetId="2">#REF!</definedName>
     <definedName name="_____P1" localSheetId="1">#REF!</definedName>
     <definedName name="_____P1" localSheetId="3">#REF!</definedName>
+    <definedName name="_____P1" localSheetId="5">#REF!</definedName>
     <definedName name="_____P1" localSheetId="0">#REF!</definedName>
     <definedName name="_____P1">#REF!</definedName>
     <definedName name="_____P2" localSheetId="4">#REF!</definedName>
     <definedName name="_____P2" localSheetId="2">#REF!</definedName>
     <definedName name="_____P2" localSheetId="1">#REF!</definedName>
     <definedName name="_____P2" localSheetId="3">#REF!</definedName>
+    <definedName name="_____P2" localSheetId="5">#REF!</definedName>
     <definedName name="_____P2" localSheetId="0">#REF!</definedName>
     <definedName name="_____P2">#REF!</definedName>
     <definedName name="_____P3" localSheetId="4">#REF!</definedName>
     <definedName name="_____P3" localSheetId="2">#REF!</definedName>
     <definedName name="_____P3" localSheetId="1">#REF!</definedName>
     <definedName name="_____P3" localSheetId="3">#REF!</definedName>
+    <definedName name="_____P3" localSheetId="5">#REF!</definedName>
     <definedName name="_____P3" localSheetId="0">#REF!</definedName>
     <definedName name="_____P3">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_____Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Sep2005">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="1">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="3">#REF!</definedName>
+    <definedName name="_____SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_____SFD1">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="1">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="3">#REF!</definedName>
+    <definedName name="_____SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_____SFV1">#REF!</definedName>
     <definedName name="_____t3" localSheetId="4">#REF!</definedName>
     <definedName name="_____t3" localSheetId="2">#REF!</definedName>
     <definedName name="_____t3" localSheetId="1">#REF!</definedName>
     <definedName name="_____t3" localSheetId="3">#REF!</definedName>
+    <definedName name="_____t3" localSheetId="5">#REF!</definedName>
     <definedName name="_____t3" localSheetId="0">#REF!</definedName>
     <definedName name="_____t3">#REF!</definedName>
     <definedName name="_____t4" localSheetId="4">#REF!</definedName>
     <definedName name="_____t4" localSheetId="2">#REF!</definedName>
     <definedName name="_____t4" localSheetId="1">#REF!</definedName>
     <definedName name="_____t4" localSheetId="3">#REF!</definedName>
+    <definedName name="_____t4" localSheetId="5">#REF!</definedName>
     <definedName name="_____t4" localSheetId="0">#REF!</definedName>
     <definedName name="_____t4">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="1">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="3">#REF!</definedName>
+    <definedName name="_____WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT02">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="1">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="3">#REF!</definedName>
+    <definedName name="_____WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT03">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="1">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="3">#REF!</definedName>
+    <definedName name="_____WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT04">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="1">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="3">#REF!</definedName>
+    <definedName name="_____WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT05">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="1">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="3">#REF!</definedName>
+    <definedName name="_____WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT06">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="1">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="3">#REF!</definedName>
+    <definedName name="_____yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200112">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="1">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="3">#REF!</definedName>
+    <definedName name="_____yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200212">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="1">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="3">#REF!</definedName>
+    <definedName name="_____yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200312">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="1">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="3">#REF!</definedName>
+    <definedName name="_____yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200403">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="1">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="3">#REF!</definedName>
+    <definedName name="_____yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200406">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="1">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="3">#REF!</definedName>
+    <definedName name="_____yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200409">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="1">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="3">#REF!</definedName>
+    <definedName name="_____yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200412">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="____2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="____2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="____2004_CUSIP_">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="____2005" localSheetId="4">#REF!</definedName>
     <definedName name="____2005" localSheetId="2">#REF!</definedName>
     <definedName name="____2005" localSheetId="1">#REF!</definedName>
     <definedName name="____2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____2005" localSheetId="5">#REF!</definedName>
     <definedName name="____2005" localSheetId="0">#REF!</definedName>
     <definedName name="____2005">#REF!</definedName>
     <definedName name="____2006" localSheetId="4">#REF!</definedName>
     <definedName name="____2006" localSheetId="2">#REF!</definedName>
     <definedName name="____2006" localSheetId="1">#REF!</definedName>
     <definedName name="____2006" localSheetId="3">#REF!</definedName>
+    <definedName name="____2006" localSheetId="5">#REF!</definedName>
     <definedName name="____2006" localSheetId="0">#REF!</definedName>
     <definedName name="____2006">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="____2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="____2007_08">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Apr2005">#REF!</definedName>
     <definedName name="____as1">#N/A</definedName>
     <definedName name="____as10">#N/A</definedName>
     <definedName name="____as11">#N/A</definedName>
     <definedName name="____as12">#N/A</definedName>
     <definedName name="____as13">#N/A</definedName>
     <definedName name="____as14">#N/A</definedName>
     <definedName name="____as15">#N/A</definedName>
     <definedName name="____as16">#N/A</definedName>
     <definedName name="____as17">#N/A</definedName>
     <definedName name="____as18">#N/A</definedName>
     <definedName name="____as19">#N/A</definedName>
     <definedName name="____as2">#N/A</definedName>
     <definedName name="____as20">#N/A</definedName>
     <definedName name="____as21">#N/A</definedName>
     <definedName name="____as22">#N/A</definedName>
     <definedName name="____as23">#N/A</definedName>
     <definedName name="____as24">#N/A</definedName>
     <definedName name="____as3">#N/A</definedName>
     <definedName name="____as4">#N/A</definedName>
     <definedName name="____as5">#N/A</definedName>
     <definedName name="____as6">#N/A</definedName>
     <definedName name="____as7">#N/A</definedName>
     <definedName name="____as8">#N/A</definedName>
     <definedName name="____as9">#N/A</definedName>
     <definedName name="____Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Aug2005">#REF!</definedName>
     <definedName name="____de1" localSheetId="4">#REF!</definedName>
     <definedName name="____de1" localSheetId="2">#REF!</definedName>
     <definedName name="____de1" localSheetId="1">#REF!</definedName>
     <definedName name="____de1" localSheetId="3">#REF!</definedName>
+    <definedName name="____de1" localSheetId="5">#REF!</definedName>
     <definedName name="____de1" localSheetId="0">#REF!</definedName>
     <definedName name="____de1">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Dec2005">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Feb2005">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Jan2005">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="1">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="3">#REF!</definedName>
+    <definedName name="____Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="____Jan2006">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="____JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="____JE26184">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Jul2005">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Jun2005">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Mar2005">#REF!</definedName>
     <definedName name="____May2005" localSheetId="4">#REF!</definedName>
     <definedName name="____May2005" localSheetId="2">#REF!</definedName>
     <definedName name="____May2005" localSheetId="1">#REF!</definedName>
     <definedName name="____May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____May2005" localSheetId="5">#REF!</definedName>
     <definedName name="____May2005" localSheetId="0">#REF!</definedName>
     <definedName name="____May2005">#REF!</definedName>
     <definedName name="____May2006" localSheetId="4">#REF!</definedName>
     <definedName name="____May2006" localSheetId="2">#REF!</definedName>
     <definedName name="____May2006" localSheetId="1">#REF!</definedName>
     <definedName name="____May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="____May2006" localSheetId="5">#REF!</definedName>
     <definedName name="____May2006" localSheetId="0">#REF!</definedName>
     <definedName name="____May2006">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Nov2005">#REF!</definedName>
     <definedName name="____OCC02">#N/A</definedName>
     <definedName name="____OCC03">#N/A</definedName>
     <definedName name="____OCC04">#N/A</definedName>
     <definedName name="____OCC05">#N/A</definedName>
     <definedName name="____OCC06">#N/A</definedName>
     <definedName name="____Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Oct2005">#REF!</definedName>
     <definedName name="____P1" localSheetId="4">#REF!</definedName>
     <definedName name="____P1" localSheetId="2">#REF!</definedName>
     <definedName name="____P1" localSheetId="1">#REF!</definedName>
     <definedName name="____P1" localSheetId="3">#REF!</definedName>
+    <definedName name="____P1" localSheetId="5">#REF!</definedName>
     <definedName name="____P1" localSheetId="0">#REF!</definedName>
     <definedName name="____P1">#REF!</definedName>
     <definedName name="____P2" localSheetId="4">#REF!</definedName>
     <definedName name="____P2" localSheetId="2">#REF!</definedName>
     <definedName name="____P2" localSheetId="1">#REF!</definedName>
     <definedName name="____P2" localSheetId="3">#REF!</definedName>
+    <definedName name="____P2" localSheetId="5">#REF!</definedName>
     <definedName name="____P2" localSheetId="0">#REF!</definedName>
     <definedName name="____P2">#REF!</definedName>
     <definedName name="____P3" localSheetId="4">#REF!</definedName>
     <definedName name="____P3" localSheetId="2">#REF!</definedName>
     <definedName name="____P3" localSheetId="1">#REF!</definedName>
     <definedName name="____P3" localSheetId="3">#REF!</definedName>
+    <definedName name="____P3" localSheetId="5">#REF!</definedName>
     <definedName name="____P3" localSheetId="0">#REF!</definedName>
     <definedName name="____P3">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="____Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Sep2005">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="1">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="3">#REF!</definedName>
+    <definedName name="____SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="____SFD1">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="1">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="3">#REF!</definedName>
+    <definedName name="____SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="____SFV1">#REF!</definedName>
     <definedName name="____t3" localSheetId="4">#REF!</definedName>
     <definedName name="____t3" localSheetId="2">#REF!</definedName>
     <definedName name="____t3" localSheetId="1">#REF!</definedName>
     <definedName name="____t3" localSheetId="3">#REF!</definedName>
+    <definedName name="____t3" localSheetId="5">#REF!</definedName>
     <definedName name="____t3" localSheetId="0">#REF!</definedName>
     <definedName name="____t3">#REF!</definedName>
     <definedName name="____t4" localSheetId="4">#REF!</definedName>
     <definedName name="____t4" localSheetId="2">#REF!</definedName>
     <definedName name="____t4" localSheetId="1">#REF!</definedName>
     <definedName name="____t4" localSheetId="3">#REF!</definedName>
+    <definedName name="____t4" localSheetId="5">#REF!</definedName>
     <definedName name="____t4" localSheetId="0">#REF!</definedName>
     <definedName name="____t4">#REF!</definedName>
     <definedName name="____WGT02">#N/A</definedName>
     <definedName name="____WGT03">#N/A</definedName>
     <definedName name="____WGT04">#N/A</definedName>
     <definedName name="____WGT05">#N/A</definedName>
     <definedName name="____WGT06">#N/A</definedName>
     <definedName name="____yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="1">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="3">#REF!</definedName>
+    <definedName name="____yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200112">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="1">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="3">#REF!</definedName>
+    <definedName name="____yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200212">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="1">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="3">#REF!</definedName>
+    <definedName name="____yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200312">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="1">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="3">#REF!</definedName>
+    <definedName name="____yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200403">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="1">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="3">#REF!</definedName>
+    <definedName name="____yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200406">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="1">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="3">#REF!</definedName>
+    <definedName name="____yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200409">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="1">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="3">#REF!</definedName>
+    <definedName name="____yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200412">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="___2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="___2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="___2004_CUSIP_">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="___2005" localSheetId="4">#REF!</definedName>
     <definedName name="___2005" localSheetId="2">#REF!</definedName>
     <definedName name="___2005" localSheetId="1">#REF!</definedName>
     <definedName name="___2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___2005" localSheetId="5">#REF!</definedName>
     <definedName name="___2005" localSheetId="0">#REF!</definedName>
     <definedName name="___2005">#REF!</definedName>
     <definedName name="___2006" localSheetId="4">#REF!</definedName>
     <definedName name="___2006" localSheetId="2">#REF!</definedName>
     <definedName name="___2006" localSheetId="1">#REF!</definedName>
     <definedName name="___2006" localSheetId="3">#REF!</definedName>
+    <definedName name="___2006" localSheetId="5">#REF!</definedName>
     <definedName name="___2006" localSheetId="0">#REF!</definedName>
     <definedName name="___2006">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="___2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="___2007_08">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Apr2005">#REF!</definedName>
     <definedName name="___as1">#N/A</definedName>
     <definedName name="___as10">#N/A</definedName>
     <definedName name="___as11">#N/A</definedName>
     <definedName name="___as12">#N/A</definedName>
     <definedName name="___as13">#N/A</definedName>
     <definedName name="___as14">#N/A</definedName>
     <definedName name="___as15">#N/A</definedName>
     <definedName name="___as16">#N/A</definedName>
     <definedName name="___as17">#N/A</definedName>
     <definedName name="___as18">#N/A</definedName>
     <definedName name="___as19">#N/A</definedName>
     <definedName name="___as2">#N/A</definedName>
     <definedName name="___as20">#N/A</definedName>
     <definedName name="___as21">#N/A</definedName>
     <definedName name="___as22">#N/A</definedName>
     <definedName name="___as23">#N/A</definedName>
     <definedName name="___as24">#N/A</definedName>
     <definedName name="___as3">#N/A</definedName>
     <definedName name="___as4">#N/A</definedName>
     <definedName name="___as5">#N/A</definedName>
     <definedName name="___as6">#N/A</definedName>
     <definedName name="___as7">#N/A</definedName>
     <definedName name="___as8">#N/A</definedName>
     <definedName name="___as9">#N/A</definedName>
     <definedName name="___Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Aug2005">#REF!</definedName>
     <definedName name="___ChangeTime" hidden="1">39811.4869791667</definedName>
     <definedName name="___de1" localSheetId="4">#REF!</definedName>
     <definedName name="___de1" localSheetId="2">#REF!</definedName>
     <definedName name="___de1" localSheetId="1">#REF!</definedName>
     <definedName name="___de1" localSheetId="3">#REF!</definedName>
+    <definedName name="___de1" localSheetId="5">#REF!</definedName>
     <definedName name="___de1" localSheetId="0">#REF!</definedName>
     <definedName name="___de1">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Dec2005">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Feb2005">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Jan2005">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="1">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="3">#REF!</definedName>
+    <definedName name="___Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="___Jan2006">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="___JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="___JE26184">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Jul2005">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Jun2005">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Mar2005">#REF!</definedName>
     <definedName name="___May2005" localSheetId="4">#REF!</definedName>
     <definedName name="___May2005" localSheetId="2">#REF!</definedName>
     <definedName name="___May2005" localSheetId="1">#REF!</definedName>
     <definedName name="___May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___May2005" localSheetId="5">#REF!</definedName>
     <definedName name="___May2005" localSheetId="0">#REF!</definedName>
     <definedName name="___May2005">#REF!</definedName>
     <definedName name="___May2006" localSheetId="4">#REF!</definedName>
     <definedName name="___May2006" localSheetId="2">#REF!</definedName>
     <definedName name="___May2006" localSheetId="1">#REF!</definedName>
     <definedName name="___May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="___May2006" localSheetId="5">#REF!</definedName>
     <definedName name="___May2006" localSheetId="0">#REF!</definedName>
     <definedName name="___May2006">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Nov2005">#REF!</definedName>
     <definedName name="___OCC02">#N/A</definedName>
     <definedName name="___OCC03">#N/A</definedName>
     <definedName name="___OCC04">#N/A</definedName>
     <definedName name="___OCC05">#N/A</definedName>
     <definedName name="___OCC06">#N/A</definedName>
     <definedName name="___Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Oct2005">#REF!</definedName>
     <definedName name="___P1" localSheetId="4">#REF!</definedName>
     <definedName name="___P1" localSheetId="2">#REF!</definedName>
     <definedName name="___P1" localSheetId="1">#REF!</definedName>
     <definedName name="___P1" localSheetId="3">#REF!</definedName>
+    <definedName name="___P1" localSheetId="5">#REF!</definedName>
     <definedName name="___P1" localSheetId="0">#REF!</definedName>
     <definedName name="___P1">#REF!</definedName>
     <definedName name="___P2" localSheetId="4">#REF!</definedName>
     <definedName name="___P2" localSheetId="2">#REF!</definedName>
     <definedName name="___P2" localSheetId="1">#REF!</definedName>
     <definedName name="___P2" localSheetId="3">#REF!</definedName>
+    <definedName name="___P2" localSheetId="5">#REF!</definedName>
     <definedName name="___P2" localSheetId="0">#REF!</definedName>
     <definedName name="___P2">#REF!</definedName>
     <definedName name="___P3" localSheetId="4">#REF!</definedName>
     <definedName name="___P3" localSheetId="2">#REF!</definedName>
     <definedName name="___P3" localSheetId="1">#REF!</definedName>
     <definedName name="___P3" localSheetId="3">#REF!</definedName>
+    <definedName name="___P3" localSheetId="5">#REF!</definedName>
     <definedName name="___P3" localSheetId="0">#REF!</definedName>
     <definedName name="___P3">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="___Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Sep2005">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="1">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="3">#REF!</definedName>
+    <definedName name="___SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="___SFD1">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="1">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="3">#REF!</definedName>
+    <definedName name="___SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="___SFV1">#REF!</definedName>
     <definedName name="___t3" localSheetId="4">#REF!</definedName>
     <definedName name="___t3" localSheetId="2">#REF!</definedName>
     <definedName name="___t3" localSheetId="1">#REF!</definedName>
     <definedName name="___t3" localSheetId="3">#REF!</definedName>
+    <definedName name="___t3" localSheetId="5">#REF!</definedName>
     <definedName name="___t3" localSheetId="0">#REF!</definedName>
     <definedName name="___t3">#REF!</definedName>
     <definedName name="___t4" localSheetId="4">#REF!</definedName>
     <definedName name="___t4" localSheetId="2">#REF!</definedName>
     <definedName name="___t4" localSheetId="1">#REF!</definedName>
     <definedName name="___t4" localSheetId="3">#REF!</definedName>
+    <definedName name="___t4" localSheetId="5">#REF!</definedName>
     <definedName name="___t4" localSheetId="0">#REF!</definedName>
     <definedName name="___t4">#REF!</definedName>
     <definedName name="___WGT02">#N/A</definedName>
     <definedName name="___WGT03">#N/A</definedName>
     <definedName name="___WGT04">#N/A</definedName>
     <definedName name="___WGT05">#N/A</definedName>
     <definedName name="___WGT06">#N/A</definedName>
     <definedName name="___yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="1">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="3">#REF!</definedName>
+    <definedName name="___yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200112">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="1">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="3">#REF!</definedName>
+    <definedName name="___yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200212">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="1">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="3">#REF!</definedName>
+    <definedName name="___yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200312">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="1">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="3">#REF!</definedName>
+    <definedName name="___yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200403">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="1">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="3">#REF!</definedName>
+    <definedName name="___yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200406">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="1">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="3">#REF!</definedName>
+    <definedName name="___yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200409">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="1">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="3">#REF!</definedName>
+    <definedName name="___yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200412">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ARATIOS" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BRATIOS" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XRATIOS" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" hidden="1">#REF!</definedName>
     <definedName name="__2_1" localSheetId="4">#REF!</definedName>
     <definedName name="__2_1" localSheetId="2">#REF!</definedName>
     <definedName name="__2_1" localSheetId="1">#REF!</definedName>
     <definedName name="__2_1" localSheetId="3">#REF!</definedName>
+    <definedName name="__2_1" localSheetId="5">#REF!</definedName>
     <definedName name="__2_1" localSheetId="0">#REF!</definedName>
     <definedName name="__2_1">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="__2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="__2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="__2004_CUSIP_">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="__2005" localSheetId="4">#REF!</definedName>
     <definedName name="__2005" localSheetId="2">#REF!</definedName>
     <definedName name="__2005" localSheetId="1">#REF!</definedName>
     <definedName name="__2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__2005" localSheetId="5">#REF!</definedName>
     <definedName name="__2005" localSheetId="0">#REF!</definedName>
     <definedName name="__2005">#REF!</definedName>
     <definedName name="__2006" localSheetId="4">#REF!</definedName>
     <definedName name="__2006" localSheetId="2">#REF!</definedName>
     <definedName name="__2006" localSheetId="1">#REF!</definedName>
     <definedName name="__2006" localSheetId="3">#REF!</definedName>
+    <definedName name="__2006" localSheetId="5">#REF!</definedName>
     <definedName name="__2006" localSheetId="0">#REF!</definedName>
     <definedName name="__2006">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="__2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="__2007_08">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="__3_2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="__7_2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Apr2005">#REF!</definedName>
     <definedName name="__as1" localSheetId="4">#REF!</definedName>
     <definedName name="__as1" localSheetId="2">#REF!</definedName>
     <definedName name="__as1" localSheetId="1">#REF!</definedName>
     <definedName name="__as1" localSheetId="3">#REF!</definedName>
+    <definedName name="__as1" localSheetId="5">#REF!</definedName>
     <definedName name="__as1" localSheetId="0">#REF!</definedName>
     <definedName name="__as1">#REF!</definedName>
     <definedName name="__as10" localSheetId="4">#REF!</definedName>
     <definedName name="__as10" localSheetId="2">#REF!</definedName>
     <definedName name="__as10" localSheetId="1">#REF!</definedName>
     <definedName name="__as10" localSheetId="3">#REF!</definedName>
+    <definedName name="__as10" localSheetId="5">#REF!</definedName>
     <definedName name="__as10" localSheetId="0">#REF!</definedName>
     <definedName name="__as10">#REF!</definedName>
     <definedName name="__as11" localSheetId="4">#REF!</definedName>
     <definedName name="__as11" localSheetId="2">#REF!</definedName>
     <definedName name="__as11" localSheetId="1">#REF!</definedName>
     <definedName name="__as11" localSheetId="3">#REF!</definedName>
+    <definedName name="__as11" localSheetId="5">#REF!</definedName>
     <definedName name="__as11" localSheetId="0">#REF!</definedName>
     <definedName name="__as11">#REF!</definedName>
     <definedName name="__as12" localSheetId="4">#REF!</definedName>
     <definedName name="__as12" localSheetId="2">#REF!</definedName>
     <definedName name="__as12" localSheetId="1">#REF!</definedName>
     <definedName name="__as12" localSheetId="3">#REF!</definedName>
+    <definedName name="__as12" localSheetId="5">#REF!</definedName>
     <definedName name="__as12" localSheetId="0">#REF!</definedName>
     <definedName name="__as12">#REF!</definedName>
     <definedName name="__as13" localSheetId="4">#REF!</definedName>
     <definedName name="__as13" localSheetId="2">#REF!</definedName>
     <definedName name="__as13" localSheetId="1">#REF!</definedName>
     <definedName name="__as13" localSheetId="3">#REF!</definedName>
+    <definedName name="__as13" localSheetId="5">#REF!</definedName>
     <definedName name="__as13" localSheetId="0">#REF!</definedName>
     <definedName name="__as13">#REF!</definedName>
     <definedName name="__as14" localSheetId="4">#REF!</definedName>
     <definedName name="__as14" localSheetId="2">#REF!</definedName>
     <definedName name="__as14" localSheetId="1">#REF!</definedName>
     <definedName name="__as14" localSheetId="3">#REF!</definedName>
+    <definedName name="__as14" localSheetId="5">#REF!</definedName>
     <definedName name="__as14" localSheetId="0">#REF!</definedName>
     <definedName name="__as14">#REF!</definedName>
     <definedName name="__as15" localSheetId="4">#REF!</definedName>
     <definedName name="__as15" localSheetId="2">#REF!</definedName>
     <definedName name="__as15" localSheetId="1">#REF!</definedName>
     <definedName name="__as15" localSheetId="3">#REF!</definedName>
+    <definedName name="__as15" localSheetId="5">#REF!</definedName>
     <definedName name="__as15" localSheetId="0">#REF!</definedName>
     <definedName name="__as15">#REF!</definedName>
     <definedName name="__as16" localSheetId="4">#REF!</definedName>
     <definedName name="__as16" localSheetId="2">#REF!</definedName>
     <definedName name="__as16" localSheetId="1">#REF!</definedName>
     <definedName name="__as16" localSheetId="3">#REF!</definedName>
+    <definedName name="__as16" localSheetId="5">#REF!</definedName>
     <definedName name="__as16" localSheetId="0">#REF!</definedName>
     <definedName name="__as16">#REF!</definedName>
     <definedName name="__as17" localSheetId="4">#REF!</definedName>
     <definedName name="__as17" localSheetId="2">#REF!</definedName>
     <definedName name="__as17" localSheetId="1">#REF!</definedName>
     <definedName name="__as17" localSheetId="3">#REF!</definedName>
+    <definedName name="__as17" localSheetId="5">#REF!</definedName>
     <definedName name="__as17" localSheetId="0">#REF!</definedName>
     <definedName name="__as17">#REF!</definedName>
     <definedName name="__as18" localSheetId="4">#REF!</definedName>
     <definedName name="__as18" localSheetId="2">#REF!</definedName>
     <definedName name="__as18" localSheetId="1">#REF!</definedName>
     <definedName name="__as18" localSheetId="3">#REF!</definedName>
+    <definedName name="__as18" localSheetId="5">#REF!</definedName>
     <definedName name="__as18" localSheetId="0">#REF!</definedName>
     <definedName name="__as18">#REF!</definedName>
     <definedName name="__as19" localSheetId="4">#REF!</definedName>
     <definedName name="__as19" localSheetId="2">#REF!</definedName>
     <definedName name="__as19" localSheetId="1">#REF!</definedName>
     <definedName name="__as19" localSheetId="3">#REF!</definedName>
+    <definedName name="__as19" localSheetId="5">#REF!</definedName>
     <definedName name="__as19" localSheetId="0">#REF!</definedName>
     <definedName name="__as19">#REF!</definedName>
     <definedName name="__as2" localSheetId="4">#REF!</definedName>
     <definedName name="__as2" localSheetId="2">#REF!</definedName>
     <definedName name="__as2" localSheetId="1">#REF!</definedName>
     <definedName name="__as2" localSheetId="3">#REF!</definedName>
+    <definedName name="__as2" localSheetId="5">#REF!</definedName>
     <definedName name="__as2" localSheetId="0">#REF!</definedName>
     <definedName name="__as2">#REF!</definedName>
     <definedName name="__as20" localSheetId="4">#REF!</definedName>
     <definedName name="__as20" localSheetId="2">#REF!</definedName>
     <definedName name="__as20" localSheetId="1">#REF!</definedName>
     <definedName name="__as20" localSheetId="3">#REF!</definedName>
+    <definedName name="__as20" localSheetId="5">#REF!</definedName>
     <definedName name="__as20" localSheetId="0">#REF!</definedName>
     <definedName name="__as20">#REF!</definedName>
     <definedName name="__as21" localSheetId="4">#REF!</definedName>
     <definedName name="__as21" localSheetId="2">#REF!</definedName>
     <definedName name="__as21" localSheetId="1">#REF!</definedName>
     <definedName name="__as21" localSheetId="3">#REF!</definedName>
+    <definedName name="__as21" localSheetId="5">#REF!</definedName>
     <definedName name="__as21" localSheetId="0">#REF!</definedName>
     <definedName name="__as21">#REF!</definedName>
     <definedName name="__as22" localSheetId="4">#REF!</definedName>
     <definedName name="__as22" localSheetId="2">#REF!</definedName>
     <definedName name="__as22" localSheetId="1">#REF!</definedName>
     <definedName name="__as22" localSheetId="3">#REF!</definedName>
+    <definedName name="__as22" localSheetId="5">#REF!</definedName>
     <definedName name="__as22" localSheetId="0">#REF!</definedName>
     <definedName name="__as22">#REF!</definedName>
     <definedName name="__as23" localSheetId="4">#REF!</definedName>
     <definedName name="__as23" localSheetId="2">#REF!</definedName>
     <definedName name="__as23" localSheetId="1">#REF!</definedName>
     <definedName name="__as23" localSheetId="3">#REF!</definedName>
+    <definedName name="__as23" localSheetId="5">#REF!</definedName>
     <definedName name="__as23" localSheetId="0">#REF!</definedName>
     <definedName name="__as23">#REF!</definedName>
     <definedName name="__as24" localSheetId="4">#REF!</definedName>
     <definedName name="__as24" localSheetId="2">#REF!</definedName>
     <definedName name="__as24" localSheetId="1">#REF!</definedName>
     <definedName name="__as24" localSheetId="3">#REF!</definedName>
+    <definedName name="__as24" localSheetId="5">#REF!</definedName>
     <definedName name="__as24" localSheetId="0">#REF!</definedName>
     <definedName name="__as24">#REF!</definedName>
     <definedName name="__as3" localSheetId="4">#REF!</definedName>
     <definedName name="__as3" localSheetId="2">#REF!</definedName>
     <definedName name="__as3" localSheetId="1">#REF!</definedName>
     <definedName name="__as3" localSheetId="3">#REF!</definedName>
+    <definedName name="__as3" localSheetId="5">#REF!</definedName>
     <definedName name="__as3" localSheetId="0">#REF!</definedName>
     <definedName name="__as3">#REF!</definedName>
     <definedName name="__as4" localSheetId="4">#REF!</definedName>
     <definedName name="__as4" localSheetId="2">#REF!</definedName>
     <definedName name="__as4" localSheetId="1">#REF!</definedName>
     <definedName name="__as4" localSheetId="3">#REF!</definedName>
+    <definedName name="__as4" localSheetId="5">#REF!</definedName>
     <definedName name="__as4" localSheetId="0">#REF!</definedName>
     <definedName name="__as4">#REF!</definedName>
     <definedName name="__as5" localSheetId="4">#REF!</definedName>
     <definedName name="__as5" localSheetId="2">#REF!</definedName>
     <definedName name="__as5" localSheetId="1">#REF!</definedName>
     <definedName name="__as5" localSheetId="3">#REF!</definedName>
+    <definedName name="__as5" localSheetId="5">#REF!</definedName>
     <definedName name="__as5" localSheetId="0">#REF!</definedName>
     <definedName name="__as5">#REF!</definedName>
     <definedName name="__as6" localSheetId="4">#REF!</definedName>
     <definedName name="__as6" localSheetId="2">#REF!</definedName>
     <definedName name="__as6" localSheetId="1">#REF!</definedName>
     <definedName name="__as6" localSheetId="3">#REF!</definedName>
+    <definedName name="__as6" localSheetId="5">#REF!</definedName>
     <definedName name="__as6" localSheetId="0">#REF!</definedName>
     <definedName name="__as6">#REF!</definedName>
     <definedName name="__as7" localSheetId="4">#REF!</definedName>
     <definedName name="__as7" localSheetId="2">#REF!</definedName>
     <definedName name="__as7" localSheetId="1">#REF!</definedName>
     <definedName name="__as7" localSheetId="3">#REF!</definedName>
+    <definedName name="__as7" localSheetId="5">#REF!</definedName>
     <definedName name="__as7" localSheetId="0">#REF!</definedName>
     <definedName name="__as7">#REF!</definedName>
     <definedName name="__as8" localSheetId="4">#REF!</definedName>
     <definedName name="__as8" localSheetId="2">#REF!</definedName>
     <definedName name="__as8" localSheetId="1">#REF!</definedName>
     <definedName name="__as8" localSheetId="3">#REF!</definedName>
+    <definedName name="__as8" localSheetId="5">#REF!</definedName>
     <definedName name="__as8" localSheetId="0">#REF!</definedName>
     <definedName name="__as8">#REF!</definedName>
     <definedName name="__as9" localSheetId="4">#REF!</definedName>
     <definedName name="__as9" localSheetId="2">#REF!</definedName>
     <definedName name="__as9" localSheetId="1">#REF!</definedName>
     <definedName name="__as9" localSheetId="3">#REF!</definedName>
+    <definedName name="__as9" localSheetId="5">#REF!</definedName>
     <definedName name="__as9" localSheetId="0">#REF!</definedName>
     <definedName name="__as9">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Aug2005">#REF!</definedName>
     <definedName name="__de1" localSheetId="4">#REF!</definedName>
     <definedName name="__de1" localSheetId="2">#REF!</definedName>
     <definedName name="__de1" localSheetId="1">#REF!</definedName>
     <definedName name="__de1" localSheetId="3">#REF!</definedName>
+    <definedName name="__de1" localSheetId="5">#REF!</definedName>
     <definedName name="__de1" localSheetId="0">#REF!</definedName>
     <definedName name="__de1">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Dec2005">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Feb2005">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Jan2005">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="1">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="3">#REF!</definedName>
+    <definedName name="__Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="__Jan2006">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="__JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="__JE26184">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Jul2005">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Jun2005">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Mar2005">#REF!</definedName>
     <definedName name="__May2005" localSheetId="4">#REF!</definedName>
     <definedName name="__May2005" localSheetId="2">#REF!</definedName>
     <definedName name="__May2005" localSheetId="1">#REF!</definedName>
     <definedName name="__May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__May2005" localSheetId="5">#REF!</definedName>
     <definedName name="__May2005" localSheetId="0">#REF!</definedName>
     <definedName name="__May2005">#REF!</definedName>
     <definedName name="__May2006" localSheetId="4">#REF!</definedName>
     <definedName name="__May2006" localSheetId="2">#REF!</definedName>
     <definedName name="__May2006" localSheetId="1">#REF!</definedName>
     <definedName name="__May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="__May2006" localSheetId="5">#REF!</definedName>
     <definedName name="__May2006" localSheetId="0">#REF!</definedName>
     <definedName name="__May2006">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Nov2005">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="1">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="3">#REF!</definedName>
+    <definedName name="__OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC02">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="1">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="3">#REF!</definedName>
+    <definedName name="__OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC03">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="1">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="3">#REF!</definedName>
+    <definedName name="__OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC04">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="1">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="3">#REF!</definedName>
+    <definedName name="__OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC05">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="1">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="3">#REF!</definedName>
+    <definedName name="__OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC06">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Oct2005">#REF!</definedName>
     <definedName name="__P1" localSheetId="4">#REF!</definedName>
     <definedName name="__P1" localSheetId="2">#REF!</definedName>
     <definedName name="__P1" localSheetId="1">#REF!</definedName>
     <definedName name="__P1" localSheetId="3">#REF!</definedName>
+    <definedName name="__P1" localSheetId="5">#REF!</definedName>
     <definedName name="__P1" localSheetId="0">#REF!</definedName>
     <definedName name="__P1">#REF!</definedName>
     <definedName name="__P2" localSheetId="4">#REF!</definedName>
     <definedName name="__P2" localSheetId="2">#REF!</definedName>
     <definedName name="__P2" localSheetId="1">#REF!</definedName>
     <definedName name="__P2" localSheetId="3">#REF!</definedName>
+    <definedName name="__P2" localSheetId="5">#REF!</definedName>
     <definedName name="__P2" localSheetId="0">#REF!</definedName>
     <definedName name="__P2">#REF!</definedName>
     <definedName name="__P3" localSheetId="4">#REF!</definedName>
     <definedName name="__P3" localSheetId="2">#REF!</definedName>
     <definedName name="__P3" localSheetId="1">#REF!</definedName>
     <definedName name="__P3" localSheetId="3">#REF!</definedName>
+    <definedName name="__P3" localSheetId="5">#REF!</definedName>
     <definedName name="__P3" localSheetId="0">#REF!</definedName>
     <definedName name="__P3">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="__Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Sep2005">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="1">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="3">#REF!</definedName>
+    <definedName name="__SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="__SFD1">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="1">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="3">#REF!</definedName>
+    <definedName name="__SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="__SFV1">#REF!</definedName>
     <definedName name="__t3" localSheetId="4">#REF!</definedName>
     <definedName name="__t3" localSheetId="2">#REF!</definedName>
     <definedName name="__t3" localSheetId="1">#REF!</definedName>
     <definedName name="__t3" localSheetId="3">#REF!</definedName>
+    <definedName name="__t3" localSheetId="5">#REF!</definedName>
     <definedName name="__t3" localSheetId="0">#REF!</definedName>
     <definedName name="__t3">#REF!</definedName>
     <definedName name="__t4" localSheetId="4">#REF!</definedName>
     <definedName name="__t4" localSheetId="2">#REF!</definedName>
     <definedName name="__t4" localSheetId="1">#REF!</definedName>
     <definedName name="__t4" localSheetId="3">#REF!</definedName>
+    <definedName name="__t4" localSheetId="5">#REF!</definedName>
     <definedName name="__t4" localSheetId="0">#REF!</definedName>
     <definedName name="__t4">#REF!</definedName>
     <definedName name="__v2" localSheetId="4">#REF!</definedName>
     <definedName name="__v2" localSheetId="2">#REF!</definedName>
     <definedName name="__v2" localSheetId="1">#REF!</definedName>
     <definedName name="__v2" localSheetId="3">#REF!</definedName>
+    <definedName name="__v2" localSheetId="5">#REF!</definedName>
     <definedName name="__v2" localSheetId="0">#REF!</definedName>
     <definedName name="__v2">[0]!__v2</definedName>
     <definedName name="__WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="1">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="3">#REF!</definedName>
+    <definedName name="__WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT02">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="1">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="3">#REF!</definedName>
+    <definedName name="__WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT03">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="1">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="3">#REF!</definedName>
+    <definedName name="__WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT04">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="1">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="3">#REF!</definedName>
+    <definedName name="__WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT05">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="1">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="3">#REF!</definedName>
+    <definedName name="__WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT06">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="1">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="3">#REF!</definedName>
+    <definedName name="__yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200112">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="1">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="3">#REF!</definedName>
+    <definedName name="__yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200212">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="1">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="3">#REF!</definedName>
+    <definedName name="__yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200312">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="1">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="3">#REF!</definedName>
+    <definedName name="__yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200403">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="1">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="3">#REF!</definedName>
+    <definedName name="__yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200406">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="1">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="3">#REF!</definedName>
+    <definedName name="__yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200409">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="1">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="3">#REF!</definedName>
+    <definedName name="__yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200412">#REF!</definedName>
     <definedName name="_1" localSheetId="4">#REF!</definedName>
     <definedName name="_1" localSheetId="2">#REF!</definedName>
     <definedName name="_1" localSheetId="1">#REF!</definedName>
     <definedName name="_1" localSheetId="3">#REF!</definedName>
+    <definedName name="_1" localSheetId="5">#REF!</definedName>
     <definedName name="_1" localSheetId="0">#REF!</definedName>
     <definedName name="_1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="_1__123Graph_XCHART_1" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" hidden="1">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="4">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="2">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="1">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="3">#REF!</definedName>
+    <definedName name="_1_2002_PREM_PRICE_2" localSheetId="5">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="0">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2">#REF!</definedName>
     <definedName name="_1_A2_6_0">"repline_data"</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="4">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="1">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_10_2005" localSheetId="5">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_10_2005">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="4">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="1">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_10_2006" localSheetId="5">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_10_2006">#REF!</definedName>
     <definedName name="_100" localSheetId="4">#REF!</definedName>
     <definedName name="_100" localSheetId="2">#REF!</definedName>
     <definedName name="_100" localSheetId="1">#REF!</definedName>
     <definedName name="_100" localSheetId="3">#REF!</definedName>
+    <definedName name="_100" localSheetId="5">#REF!</definedName>
     <definedName name="_100" localSheetId="0">#REF!</definedName>
     <definedName name="_100">#REF!</definedName>
     <definedName name="_1000" localSheetId="4">#REF!</definedName>
     <definedName name="_1000" localSheetId="2">#REF!</definedName>
     <definedName name="_1000" localSheetId="1">#REF!</definedName>
     <definedName name="_1000" localSheetId="3">#REF!</definedName>
+    <definedName name="_1000" localSheetId="5">#REF!</definedName>
     <definedName name="_1000" localSheetId="0">#REF!</definedName>
     <definedName name="_1000">#REF!</definedName>
     <definedName name="_10K_Cover_Page">"sectionname"</definedName>
     <definedName name="_11_2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="_11_2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_11_2007_08">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="4">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="1">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_12_2006" localSheetId="5">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_12_2006">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="4">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="2">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="1">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="3">#REF!</definedName>
+    <definedName name="_12_28_04" localSheetId="5">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="0">#REF!</definedName>
     <definedName name="_12_28_04">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="4">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="1">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_13_2005" localSheetId="5">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_13_2005">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="4">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="1">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_16_2006" localSheetId="5">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_16_2006">#REF!</definedName>
     <definedName name="_168036" localSheetId="4">#REF!</definedName>
     <definedName name="_168036" localSheetId="2">#REF!</definedName>
     <definedName name="_168036" localSheetId="1">#REF!</definedName>
     <definedName name="_168036" localSheetId="3">#REF!</definedName>
+    <definedName name="_168036" localSheetId="5">#REF!</definedName>
     <definedName name="_168036" localSheetId="0">#REF!</definedName>
     <definedName name="_168036">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="_17_2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_17_2007_08">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="4">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="2">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="1">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="3">#REF!</definedName>
+    <definedName name="_1STMDDATA" localSheetId="5">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="0">#REF!</definedName>
     <definedName name="_1STMDDATA">#REF!</definedName>
     <definedName name="_2_1" localSheetId="4">#REF!</definedName>
     <definedName name="_2_1" localSheetId="2">#REF!</definedName>
     <definedName name="_2_1" localSheetId="1">#REF!</definedName>
     <definedName name="_2_1" localSheetId="3">#REF!</definedName>
+    <definedName name="_2_1" localSheetId="5">#REF!</definedName>
     <definedName name="_2_1" localSheetId="0">#REF!</definedName>
     <definedName name="_2_1">#REF!</definedName>
     <definedName name="_200" localSheetId="4">#REF!</definedName>
     <definedName name="_200" localSheetId="2">#REF!</definedName>
     <definedName name="_200" localSheetId="1">#REF!</definedName>
     <definedName name="_200" localSheetId="3">#REF!</definedName>
+    <definedName name="_200" localSheetId="5">#REF!</definedName>
     <definedName name="_200" localSheetId="0">#REF!</definedName>
     <definedName name="_200">#REF!</definedName>
     <definedName name="_2000" localSheetId="4">#REF!</definedName>
     <definedName name="_2000" localSheetId="2">#REF!</definedName>
     <definedName name="_2000" localSheetId="1">#REF!</definedName>
     <definedName name="_2000" localSheetId="3">#REF!</definedName>
+    <definedName name="_2000" localSheetId="5">#REF!</definedName>
     <definedName name="_2000" localSheetId="0">#REF!</definedName>
     <definedName name="_2000">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="_2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="_2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_2004_CUSIP_">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_2005" localSheetId="4">#REF!</definedName>
     <definedName name="_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_2005" localSheetId="1">#REF!</definedName>
     <definedName name="_2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_2005" localSheetId="5">#REF!</definedName>
     <definedName name="_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_2005">#REF!</definedName>
     <definedName name="_2006" localSheetId="4">#REF!</definedName>
     <definedName name="_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_2006" localSheetId="1">#REF!</definedName>
     <definedName name="_2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_2006" localSheetId="5">#REF!</definedName>
     <definedName name="_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_2006">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="_2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_2007_08">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="4">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="2">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="1">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="3">#REF!</definedName>
+    <definedName name="_2007Q1" localSheetId="5">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="0">#REF!</definedName>
     <definedName name="_2007Q1">#REF!</definedName>
     <definedName name="_241_99" localSheetId="4">#REF!</definedName>
     <definedName name="_241_99" localSheetId="2">#REF!</definedName>
     <definedName name="_241_99" localSheetId="1">#REF!</definedName>
     <definedName name="_241_99" localSheetId="3">#REF!</definedName>
+    <definedName name="_241_99" localSheetId="5">#REF!</definedName>
     <definedName name="_241_99" localSheetId="0">#REF!</definedName>
     <definedName name="_241_99">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="4">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="2">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="1">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="3">#REF!</definedName>
+    <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="5">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="0">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category">#REF!</definedName>
     <definedName name="_3_1" localSheetId="4">#REF!</definedName>
     <definedName name="_3_1" localSheetId="2">#REF!</definedName>
     <definedName name="_3_1" localSheetId="1">#REF!</definedName>
     <definedName name="_3_1" localSheetId="3">#REF!</definedName>
+    <definedName name="_3_1" localSheetId="5">#REF!</definedName>
     <definedName name="_3_1" localSheetId="0">#REF!</definedName>
     <definedName name="_3_1">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="_3_2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_300" localSheetId="4">#REF!</definedName>
     <definedName name="_300" localSheetId="2">#REF!</definedName>
     <definedName name="_300" localSheetId="1">#REF!</definedName>
     <definedName name="_300" localSheetId="3">#REF!</definedName>
+    <definedName name="_300" localSheetId="5">#REF!</definedName>
     <definedName name="_300" localSheetId="0">#REF!</definedName>
     <definedName name="_300">#REF!</definedName>
     <definedName name="_3000" localSheetId="4">#REF!</definedName>
     <definedName name="_3000" localSheetId="2">#REF!</definedName>
     <definedName name="_3000" localSheetId="1">#REF!</definedName>
     <definedName name="_3000" localSheetId="3">#REF!</definedName>
+    <definedName name="_3000" localSheetId="5">#REF!</definedName>
     <definedName name="_3000" localSheetId="0">#REF!</definedName>
     <definedName name="_3000">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="4">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="2">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="1">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="3">#REF!</definedName>
+    <definedName name="_313586C64" localSheetId="5">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="0">#REF!</definedName>
     <definedName name="_313586C64">#REF!</definedName>
     <definedName name="_4_1" localSheetId="4">#REF!</definedName>
     <definedName name="_4_1" localSheetId="2">#REF!</definedName>
     <definedName name="_4_1" localSheetId="1">#REF!</definedName>
     <definedName name="_4_1" localSheetId="3">#REF!</definedName>
+    <definedName name="_4_1" localSheetId="5">#REF!</definedName>
     <definedName name="_4_1" localSheetId="0">#REF!</definedName>
     <definedName name="_4_1">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="4">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="2">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="1">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="3">#REF!</definedName>
+    <definedName name="_4_1_2010" localSheetId="5">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="0">#REF!</definedName>
     <definedName name="_4_1_2010">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="_4_2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_400" localSheetId="4">#REF!</definedName>
     <definedName name="_400" localSheetId="2">#REF!</definedName>
     <definedName name="_400" localSheetId="1">#REF!</definedName>
     <definedName name="_400" localSheetId="3">#REF!</definedName>
+    <definedName name="_400" localSheetId="5">#REF!</definedName>
     <definedName name="_400" localSheetId="0">#REF!</definedName>
     <definedName name="_400">#REF!</definedName>
     <definedName name="_4000" localSheetId="4">#REF!</definedName>
     <definedName name="_4000" localSheetId="2">#REF!</definedName>
     <definedName name="_4000" localSheetId="1">#REF!</definedName>
     <definedName name="_4000" localSheetId="3">#REF!</definedName>
+    <definedName name="_4000" localSheetId="5">#REF!</definedName>
     <definedName name="_4000" localSheetId="0">#REF!</definedName>
     <definedName name="_4000">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
+    <definedName name="_5_2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="_5_2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_">#REF!</definedName>
     <definedName name="_500" localSheetId="4">#REF!</definedName>
     <definedName name="_500" localSheetId="2">#REF!</definedName>
     <definedName name="_500" localSheetId="1">#REF!</definedName>
     <definedName name="_500" localSheetId="3">#REF!</definedName>
+    <definedName name="_500" localSheetId="5">#REF!</definedName>
     <definedName name="_500" localSheetId="0">#REF!</definedName>
     <definedName name="_500">#REF!</definedName>
     <definedName name="_5000" localSheetId="4">#REF!</definedName>
     <definedName name="_5000" localSheetId="2">#REF!</definedName>
     <definedName name="_5000" localSheetId="1">#REF!</definedName>
     <definedName name="_5000" localSheetId="3">#REF!</definedName>
+    <definedName name="_5000" localSheetId="5">#REF!</definedName>
     <definedName name="_5000" localSheetId="0">#REF!</definedName>
     <definedName name="_5000">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_600" localSheetId="4">#REF!</definedName>
     <definedName name="_600" localSheetId="2">#REF!</definedName>
     <definedName name="_600" localSheetId="1">#REF!</definedName>
     <definedName name="_600" localSheetId="3">#REF!</definedName>
+    <definedName name="_600" localSheetId="5">#REF!</definedName>
     <definedName name="_600" localSheetId="0">#REF!</definedName>
     <definedName name="_600">#REF!</definedName>
     <definedName name="_6000" localSheetId="4">#REF!</definedName>
     <definedName name="_6000" localSheetId="2">#REF!</definedName>
     <definedName name="_6000" localSheetId="1">#REF!</definedName>
     <definedName name="_6000" localSheetId="3">#REF!</definedName>
+    <definedName name="_6000" localSheetId="5">#REF!</definedName>
     <definedName name="_6000" localSheetId="0">#REF!</definedName>
     <definedName name="_6000">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="_7_2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="4">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="1">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_7_2005" localSheetId="5">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_7_2005">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
+    <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="4">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="1">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_8_2006" localSheetId="5">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_8_2006">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="1">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="3">#REF!</definedName>
+    <definedName name="_9_2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="4">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="1">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_9_2005" localSheetId="5">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_9_2005">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="1">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="3">#REF!</definedName>
+    <definedName name="_9_2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_9_2007_08">#REF!</definedName>
     <definedName name="_A0102" localSheetId="4">#REF!</definedName>
     <definedName name="_A0102" localSheetId="2">#REF!</definedName>
     <definedName name="_A0102" localSheetId="1">#REF!</definedName>
     <definedName name="_A0102" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0102" localSheetId="5">#REF!</definedName>
     <definedName name="_A0102" localSheetId="0">#REF!</definedName>
     <definedName name="_A0102">#REF!</definedName>
     <definedName name="_A0103" localSheetId="4">#REF!</definedName>
     <definedName name="_A0103" localSheetId="2">#REF!</definedName>
     <definedName name="_A0103" localSheetId="1">#REF!</definedName>
     <definedName name="_A0103" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0103" localSheetId="5">#REF!</definedName>
     <definedName name="_A0103" localSheetId="0">#REF!</definedName>
     <definedName name="_A0103">#REF!</definedName>
     <definedName name="_A0104" localSheetId="4">#REF!</definedName>
     <definedName name="_A0104" localSheetId="2">#REF!</definedName>
     <definedName name="_A0104" localSheetId="1">#REF!</definedName>
     <definedName name="_A0104" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0104" localSheetId="5">#REF!</definedName>
     <definedName name="_A0104" localSheetId="0">#REF!</definedName>
     <definedName name="_A0104">#REF!</definedName>
     <definedName name="_A0202" localSheetId="4">#REF!</definedName>
     <definedName name="_A0202" localSheetId="2">#REF!</definedName>
     <definedName name="_A0202" localSheetId="1">#REF!</definedName>
     <definedName name="_A0202" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0202" localSheetId="5">#REF!</definedName>
     <definedName name="_A0202" localSheetId="0">#REF!</definedName>
     <definedName name="_A0202">#REF!</definedName>
     <definedName name="_A0203" localSheetId="4">#REF!</definedName>
     <definedName name="_A0203" localSheetId="2">#REF!</definedName>
     <definedName name="_A0203" localSheetId="1">#REF!</definedName>
     <definedName name="_A0203" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0203" localSheetId="5">#REF!</definedName>
     <definedName name="_A0203" localSheetId="0">#REF!</definedName>
     <definedName name="_A0203">#REF!</definedName>
     <definedName name="_A0204" localSheetId="4">#REF!</definedName>
     <definedName name="_A0204" localSheetId="2">#REF!</definedName>
     <definedName name="_A0204" localSheetId="1">#REF!</definedName>
     <definedName name="_A0204" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0204" localSheetId="5">#REF!</definedName>
     <definedName name="_A0204" localSheetId="0">#REF!</definedName>
     <definedName name="_A0204">#REF!</definedName>
     <definedName name="_A0302" localSheetId="4">#REF!</definedName>
     <definedName name="_A0302" localSheetId="2">#REF!</definedName>
     <definedName name="_A0302" localSheetId="1">#REF!</definedName>
     <definedName name="_A0302" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0302" localSheetId="5">#REF!</definedName>
     <definedName name="_A0302" localSheetId="0">#REF!</definedName>
     <definedName name="_A0302">#REF!</definedName>
     <definedName name="_A0303" localSheetId="4">#REF!</definedName>
     <definedName name="_A0303" localSheetId="2">#REF!</definedName>
     <definedName name="_A0303" localSheetId="1">#REF!</definedName>
     <definedName name="_A0303" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0303" localSheetId="5">#REF!</definedName>
     <definedName name="_A0303" localSheetId="0">#REF!</definedName>
     <definedName name="_A0303">#REF!</definedName>
     <definedName name="_A0304" localSheetId="4">#REF!</definedName>
     <definedName name="_A0304" localSheetId="2">#REF!</definedName>
     <definedName name="_A0304" localSheetId="1">#REF!</definedName>
     <definedName name="_A0304" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0304" localSheetId="5">#REF!</definedName>
     <definedName name="_A0304" localSheetId="0">#REF!</definedName>
     <definedName name="_A0304">#REF!</definedName>
     <definedName name="_A0402" localSheetId="4">#REF!</definedName>
     <definedName name="_A0402" localSheetId="2">#REF!</definedName>
     <definedName name="_A0402" localSheetId="1">#REF!</definedName>
     <definedName name="_A0402" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0402" localSheetId="5">#REF!</definedName>
     <definedName name="_A0402" localSheetId="0">#REF!</definedName>
     <definedName name="_A0402">#REF!</definedName>
     <definedName name="_A0403" localSheetId="4">#REF!</definedName>
     <definedName name="_A0403" localSheetId="2">#REF!</definedName>
     <definedName name="_A0403" localSheetId="1">#REF!</definedName>
     <definedName name="_A0403" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0403" localSheetId="5">#REF!</definedName>
     <definedName name="_A0403" localSheetId="0">#REF!</definedName>
     <definedName name="_A0403">#REF!</definedName>
     <definedName name="_A0404" localSheetId="4">#REF!</definedName>
     <definedName name="_A0404" localSheetId="2">#REF!</definedName>
     <definedName name="_A0404" localSheetId="1">#REF!</definedName>
     <definedName name="_A0404" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0404" localSheetId="5">#REF!</definedName>
     <definedName name="_A0404" localSheetId="0">#REF!</definedName>
     <definedName name="_A0404">#REF!</definedName>
     <definedName name="_A0502" localSheetId="4">#REF!</definedName>
     <definedName name="_A0502" localSheetId="2">#REF!</definedName>
     <definedName name="_A0502" localSheetId="1">#REF!</definedName>
     <definedName name="_A0502" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0502" localSheetId="5">#REF!</definedName>
     <definedName name="_A0502" localSheetId="0">#REF!</definedName>
     <definedName name="_A0502">#REF!</definedName>
     <definedName name="_A0503" localSheetId="4">#REF!</definedName>
     <definedName name="_A0503" localSheetId="2">#REF!</definedName>
     <definedName name="_A0503" localSheetId="1">#REF!</definedName>
     <definedName name="_A0503" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0503" localSheetId="5">#REF!</definedName>
     <definedName name="_A0503" localSheetId="0">#REF!</definedName>
     <definedName name="_A0503">#REF!</definedName>
     <definedName name="_A0504" localSheetId="4">#REF!</definedName>
     <definedName name="_A0504" localSheetId="2">#REF!</definedName>
     <definedName name="_A0504" localSheetId="1">#REF!</definedName>
     <definedName name="_A0504" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0504" localSheetId="5">#REF!</definedName>
     <definedName name="_A0504" localSheetId="0">#REF!</definedName>
     <definedName name="_A0504">#REF!</definedName>
     <definedName name="_A0602" localSheetId="4">#REF!</definedName>
     <definedName name="_A0602" localSheetId="2">#REF!</definedName>
     <definedName name="_A0602" localSheetId="1">#REF!</definedName>
     <definedName name="_A0602" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0602" localSheetId="5">#REF!</definedName>
     <definedName name="_A0602" localSheetId="0">#REF!</definedName>
     <definedName name="_A0602">#REF!</definedName>
     <definedName name="_A0603" localSheetId="4">#REF!</definedName>
     <definedName name="_A0603" localSheetId="2">#REF!</definedName>
     <definedName name="_A0603" localSheetId="1">#REF!</definedName>
     <definedName name="_A0603" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0603" localSheetId="5">#REF!</definedName>
     <definedName name="_A0603" localSheetId="0">#REF!</definedName>
     <definedName name="_A0603">#REF!</definedName>
     <definedName name="_A0604" localSheetId="4">#REF!</definedName>
     <definedName name="_A0604" localSheetId="2">#REF!</definedName>
     <definedName name="_A0604" localSheetId="1">#REF!</definedName>
     <definedName name="_A0604" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0604" localSheetId="5">#REF!</definedName>
     <definedName name="_A0604" localSheetId="0">#REF!</definedName>
     <definedName name="_A0604">#REF!</definedName>
     <definedName name="_A0702" localSheetId="4">#REF!</definedName>
     <definedName name="_A0702" localSheetId="2">#REF!</definedName>
     <definedName name="_A0702" localSheetId="1">#REF!</definedName>
     <definedName name="_A0702" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0702" localSheetId="5">#REF!</definedName>
     <definedName name="_A0702" localSheetId="0">#REF!</definedName>
     <definedName name="_A0702">#REF!</definedName>
     <definedName name="_A0703" localSheetId="4">#REF!</definedName>
     <definedName name="_A0703" localSheetId="2">#REF!</definedName>
     <definedName name="_A0703" localSheetId="1">#REF!</definedName>
     <definedName name="_A0703" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0703" localSheetId="5">#REF!</definedName>
     <definedName name="_A0703" localSheetId="0">#REF!</definedName>
     <definedName name="_A0703">#REF!</definedName>
     <definedName name="_A0704" localSheetId="4">#REF!</definedName>
     <definedName name="_A0704" localSheetId="2">#REF!</definedName>
     <definedName name="_A0704" localSheetId="1">#REF!</definedName>
     <definedName name="_A0704" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0704" localSheetId="5">#REF!</definedName>
     <definedName name="_A0704" localSheetId="0">#REF!</definedName>
     <definedName name="_A0704">#REF!</definedName>
     <definedName name="_A0802" localSheetId="4">#REF!</definedName>
     <definedName name="_A0802" localSheetId="2">#REF!</definedName>
     <definedName name="_A0802" localSheetId="1">#REF!</definedName>
     <definedName name="_A0802" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0802" localSheetId="5">#REF!</definedName>
     <definedName name="_A0802" localSheetId="0">#REF!</definedName>
     <definedName name="_A0802">#REF!</definedName>
     <definedName name="_A0803" localSheetId="4">#REF!</definedName>
     <definedName name="_A0803" localSheetId="2">#REF!</definedName>
     <definedName name="_A0803" localSheetId="1">#REF!</definedName>
     <definedName name="_A0803" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0803" localSheetId="5">#REF!</definedName>
     <definedName name="_A0803" localSheetId="0">#REF!</definedName>
     <definedName name="_A0803">#REF!</definedName>
     <definedName name="_A0804" localSheetId="4">#REF!</definedName>
     <definedName name="_A0804" localSheetId="2">#REF!</definedName>
     <definedName name="_A0804" localSheetId="1">#REF!</definedName>
     <definedName name="_A0804" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0804" localSheetId="5">#REF!</definedName>
     <definedName name="_A0804" localSheetId="0">#REF!</definedName>
     <definedName name="_A0804">#REF!</definedName>
     <definedName name="_A0902" localSheetId="4">#REF!</definedName>
     <definedName name="_A0902" localSheetId="2">#REF!</definedName>
     <definedName name="_A0902" localSheetId="1">#REF!</definedName>
     <definedName name="_A0902" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0902" localSheetId="5">#REF!</definedName>
     <definedName name="_A0902" localSheetId="0">#REF!</definedName>
     <definedName name="_A0902">#REF!</definedName>
     <definedName name="_A0903" localSheetId="4">#REF!</definedName>
     <definedName name="_A0903" localSheetId="2">#REF!</definedName>
     <definedName name="_A0903" localSheetId="1">#REF!</definedName>
     <definedName name="_A0903" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0903" localSheetId="5">#REF!</definedName>
     <definedName name="_A0903" localSheetId="0">#REF!</definedName>
     <definedName name="_A0903">#REF!</definedName>
     <definedName name="_A0904" localSheetId="4">#REF!</definedName>
     <definedName name="_A0904" localSheetId="2">#REF!</definedName>
     <definedName name="_A0904" localSheetId="1">#REF!</definedName>
     <definedName name="_A0904" localSheetId="3">#REF!</definedName>
+    <definedName name="_A0904" localSheetId="5">#REF!</definedName>
     <definedName name="_A0904" localSheetId="0">#REF!</definedName>
     <definedName name="_A0904">#REF!</definedName>
     <definedName name="_A1002" localSheetId="4">#REF!</definedName>
     <definedName name="_A1002" localSheetId="2">#REF!</definedName>
     <definedName name="_A1002" localSheetId="1">#REF!</definedName>
     <definedName name="_A1002" localSheetId="3">#REF!</definedName>
+    <definedName name="_A1002" localSheetId="5">#REF!</definedName>
     <definedName name="_A1002" localSheetId="0">#REF!</definedName>
     <definedName name="_A1002">#REF!</definedName>
     <definedName name="_A1003" localSheetId="4">#REF!</definedName>
     <definedName name="_A1003" localSheetId="2">#REF!</definedName>
     <definedName name="_A1003" localSheetId="1">#REF!</definedName>
     <definedName name="_A1003" localSheetId="3">#REF!</definedName>
+    <definedName name="_A1003" localSheetId="5">#REF!</definedName>
     <definedName name="_A1003" localSheetId="0">#REF!</definedName>
     <definedName name="_A1003">#REF!</definedName>
     <definedName name="_A1004" localSheetId="4">#REF!</definedName>
     <definedName name="_A1004" localSheetId="2">#REF!</definedName>
     <definedName name="_A1004" localSheetId="1">#REF!</definedName>
     <definedName name="_A1004" localSheetId="3">#REF!</definedName>
+    <definedName name="_A1004" localSheetId="5">#REF!</definedName>
     <definedName name="_A1004" localSheetId="0">#REF!</definedName>
     <definedName name="_A1004">#REF!</definedName>
     <definedName name="_A1102" localSheetId="4">#REF!</definedName>
     <definedName name="_A1102" localSheetId="2">#REF!</definedName>
     <definedName name="_A1102" localSheetId="1">#REF!</definedName>
     <definedName name="_A1102" localSheetId="3">#REF!</definedName>
+    <definedName name="_A1102" localSheetId="5">#REF!</definedName>
     <definedName name="_A1102" localSheetId="0">#REF!</definedName>
     <definedName name="_A1102">#REF!</definedName>
     <definedName name="_A1103" localSheetId="4">#REF!</definedName>
     <definedName name="_A1103" localSheetId="2">#REF!</definedName>
     <definedName name="_A1103" localSheetId="1">#REF!</definedName>
     <definedName name="_A1103" localSheetId="3">#REF!</definedName>
+    <definedName name="_A1103" localSheetId="5">#REF!</definedName>
     <definedName name="_A1103" localSheetId="0">#REF!</definedName>
     <definedName name="_A1103">#REF!</definedName>
     <definedName name="_A1104" localSheetId="4">#REF!</definedName>
     <definedName name="_A1104" localSheetId="2">#REF!</definedName>
     <definedName name="_A1104" localSheetId="1">#REF!</definedName>
     <definedName name="_A1104" localSheetId="3">#REF!</definedName>
+    <definedName name="_A1104" localSheetId="5">#REF!</definedName>
     <definedName name="_A1104" localSheetId="0">#REF!</definedName>
     <definedName name="_A1104">#REF!</definedName>
     <definedName name="_A1201" localSheetId="4">#REF!</definedName>
     <definedName name="_A1201" localSheetId="2">#REF!</definedName>
     <definedName name="_A1201" localSheetId="1">#REF!</definedName>
     <definedName name="_A1201" localSheetId="3">#REF!</definedName>
+    <definedName name="_A1201" localSheetId="5">#REF!</definedName>
     <definedName name="_A1201" localSheetId="0">#REF!</definedName>
     <definedName name="_A1201">#REF!</definedName>
     <definedName name="_A1202" localSheetId="4">#REF!</definedName>
     <definedName name="_A1202" localSheetId="2">#REF!</definedName>
     <definedName name="_A1202" localSheetId="1">#REF!</definedName>
     <definedName name="_A1202" localSheetId="3">#REF!</definedName>
+    <definedName name="_A1202" localSheetId="5">#REF!</definedName>
     <definedName name="_A1202" localSheetId="0">#REF!</definedName>
     <definedName name="_A1202">#REF!</definedName>
     <definedName name="_A1203" localSheetId="4">#REF!</definedName>
     <definedName name="_A1203" localSheetId="2">#REF!</definedName>
     <definedName name="_A1203" localSheetId="1">#REF!</definedName>
     <definedName name="_A1203" localSheetId="3">#REF!</definedName>
+    <definedName name="_A1203" localSheetId="5">#REF!</definedName>
     <definedName name="_A1203" localSheetId="0">#REF!</definedName>
     <definedName name="_A1203">#REF!</definedName>
     <definedName name="_A1204" localSheetId="4">#REF!</definedName>
     <definedName name="_A1204" localSheetId="2">#REF!</definedName>
     <definedName name="_A1204" localSheetId="1">#REF!</definedName>
     <definedName name="_A1204" localSheetId="3">#REF!</definedName>
+    <definedName name="_A1204" localSheetId="5">#REF!</definedName>
     <definedName name="_A1204" localSheetId="0">#REF!</definedName>
     <definedName name="_A1204">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Apr2005">#REF!</definedName>
     <definedName name="_as1" localSheetId="4">#REF!</definedName>
     <definedName name="_as1" localSheetId="2">#REF!</definedName>
     <definedName name="_as1" localSheetId="1">#REF!</definedName>
     <definedName name="_as1" localSheetId="3">#REF!</definedName>
+    <definedName name="_as1" localSheetId="5">#REF!</definedName>
     <definedName name="_as1" localSheetId="0">#REF!</definedName>
     <definedName name="_as1">#REF!</definedName>
     <definedName name="_as10" localSheetId="4">#REF!</definedName>
     <definedName name="_as10" localSheetId="2">#REF!</definedName>
     <definedName name="_as10" localSheetId="1">#REF!</definedName>
     <definedName name="_as10" localSheetId="3">#REF!</definedName>
+    <definedName name="_as10" localSheetId="5">#REF!</definedName>
     <definedName name="_as10" localSheetId="0">#REF!</definedName>
     <definedName name="_as10">#REF!</definedName>
     <definedName name="_as11" localSheetId="4">#REF!</definedName>
     <definedName name="_as11" localSheetId="2">#REF!</definedName>
     <definedName name="_as11" localSheetId="1">#REF!</definedName>
     <definedName name="_as11" localSheetId="3">#REF!</definedName>
+    <definedName name="_as11" localSheetId="5">#REF!</definedName>
     <definedName name="_as11" localSheetId="0">#REF!</definedName>
     <definedName name="_as11">#REF!</definedName>
     <definedName name="_as12" localSheetId="4">#REF!</definedName>
     <definedName name="_as12" localSheetId="2">#REF!</definedName>
     <definedName name="_as12" localSheetId="1">#REF!</definedName>
     <definedName name="_as12" localSheetId="3">#REF!</definedName>
+    <definedName name="_as12" localSheetId="5">#REF!</definedName>
     <definedName name="_as12" localSheetId="0">#REF!</definedName>
     <definedName name="_as12">#REF!</definedName>
     <definedName name="_as13" localSheetId="4">#REF!</definedName>
     <definedName name="_as13" localSheetId="2">#REF!</definedName>
     <definedName name="_as13" localSheetId="1">#REF!</definedName>
     <definedName name="_as13" localSheetId="3">#REF!</definedName>
+    <definedName name="_as13" localSheetId="5">#REF!</definedName>
     <definedName name="_as13" localSheetId="0">#REF!</definedName>
     <definedName name="_as13">#REF!</definedName>
     <definedName name="_as14" localSheetId="4">#REF!</definedName>
     <definedName name="_as14" localSheetId="2">#REF!</definedName>
     <definedName name="_as14" localSheetId="1">#REF!</definedName>
     <definedName name="_as14" localSheetId="3">#REF!</definedName>
+    <definedName name="_as14" localSheetId="5">#REF!</definedName>
     <definedName name="_as14" localSheetId="0">#REF!</definedName>
     <definedName name="_as14">#REF!</definedName>
     <definedName name="_as15" localSheetId="4">#REF!</definedName>
     <definedName name="_as15" localSheetId="2">#REF!</definedName>
     <definedName name="_as15" localSheetId="1">#REF!</definedName>
     <definedName name="_as15" localSheetId="3">#REF!</definedName>
+    <definedName name="_as15" localSheetId="5">#REF!</definedName>
     <definedName name="_as15" localSheetId="0">#REF!</definedName>
     <definedName name="_as15">#REF!</definedName>
     <definedName name="_as16" localSheetId="4">#REF!</definedName>
     <definedName name="_as16" localSheetId="2">#REF!</definedName>
     <definedName name="_as16" localSheetId="1">#REF!</definedName>
     <definedName name="_as16" localSheetId="3">#REF!</definedName>
+    <definedName name="_as16" localSheetId="5">#REF!</definedName>
     <definedName name="_as16" localSheetId="0">#REF!</definedName>
     <definedName name="_as16">#REF!</definedName>
     <definedName name="_as17" localSheetId="4">#REF!</definedName>
     <definedName name="_as17" localSheetId="2">#REF!</definedName>
     <definedName name="_as17" localSheetId="1">#REF!</definedName>
     <definedName name="_as17" localSheetId="3">#REF!</definedName>
+    <definedName name="_as17" localSheetId="5">#REF!</definedName>
     <definedName name="_as17" localSheetId="0">#REF!</definedName>
     <definedName name="_as17">#REF!</definedName>
     <definedName name="_as18" localSheetId="4">#REF!</definedName>
     <definedName name="_as18" localSheetId="2">#REF!</definedName>
     <definedName name="_as18" localSheetId="1">#REF!</definedName>
     <definedName name="_as18" localSheetId="3">#REF!</definedName>
+    <definedName name="_as18" localSheetId="5">#REF!</definedName>
     <definedName name="_as18" localSheetId="0">#REF!</definedName>
     <definedName name="_as18">#REF!</definedName>
     <definedName name="_as19" localSheetId="4">#REF!</definedName>
     <definedName name="_as19" localSheetId="2">#REF!</definedName>
     <definedName name="_as19" localSheetId="1">#REF!</definedName>
     <definedName name="_as19" localSheetId="3">#REF!</definedName>
+    <definedName name="_as19" localSheetId="5">#REF!</definedName>
     <definedName name="_as19" localSheetId="0">#REF!</definedName>
     <definedName name="_as19">#REF!</definedName>
     <definedName name="_as2" localSheetId="4">#REF!</definedName>
     <definedName name="_as2" localSheetId="2">#REF!</definedName>
     <definedName name="_as2" localSheetId="1">#REF!</definedName>
     <definedName name="_as2" localSheetId="3">#REF!</definedName>
+    <definedName name="_as2" localSheetId="5">#REF!</definedName>
     <definedName name="_as2" localSheetId="0">#REF!</definedName>
     <definedName name="_as2">#REF!</definedName>
     <definedName name="_as20" localSheetId="4">#REF!</definedName>
     <definedName name="_as20" localSheetId="2">#REF!</definedName>
     <definedName name="_as20" localSheetId="1">#REF!</definedName>
     <definedName name="_as20" localSheetId="3">#REF!</definedName>
+    <definedName name="_as20" localSheetId="5">#REF!</definedName>
     <definedName name="_as20" localSheetId="0">#REF!</definedName>
     <definedName name="_as20">#REF!</definedName>
     <definedName name="_as21" localSheetId="4">#REF!</definedName>
     <definedName name="_as21" localSheetId="2">#REF!</definedName>
     <definedName name="_as21" localSheetId="1">#REF!</definedName>
     <definedName name="_as21" localSheetId="3">#REF!</definedName>
+    <definedName name="_as21" localSheetId="5">#REF!</definedName>
     <definedName name="_as21" localSheetId="0">#REF!</definedName>
     <definedName name="_as21">#REF!</definedName>
     <definedName name="_as22" localSheetId="4">#REF!</definedName>
     <definedName name="_as22" localSheetId="2">#REF!</definedName>
     <definedName name="_as22" localSheetId="1">#REF!</definedName>
     <definedName name="_as22" localSheetId="3">#REF!</definedName>
+    <definedName name="_as22" localSheetId="5">#REF!</definedName>
     <definedName name="_as22" localSheetId="0">#REF!</definedName>
     <definedName name="_as22">#REF!</definedName>
     <definedName name="_as23" localSheetId="4">#REF!</definedName>
     <definedName name="_as23" localSheetId="2">#REF!</definedName>
     <definedName name="_as23" localSheetId="1">#REF!</definedName>
     <definedName name="_as23" localSheetId="3">#REF!</definedName>
+    <definedName name="_as23" localSheetId="5">#REF!</definedName>
     <definedName name="_as23" localSheetId="0">#REF!</definedName>
     <definedName name="_as23">#REF!</definedName>
     <definedName name="_as24" localSheetId="4">#REF!</definedName>
     <definedName name="_as24" localSheetId="2">#REF!</definedName>
     <definedName name="_as24" localSheetId="1">#REF!</definedName>
     <definedName name="_as24" localSheetId="3">#REF!</definedName>
+    <definedName name="_as24" localSheetId="5">#REF!</definedName>
     <definedName name="_as24" localSheetId="0">#REF!</definedName>
     <definedName name="_as24">#REF!</definedName>
     <definedName name="_as3" localSheetId="4">#REF!</definedName>
     <definedName name="_as3" localSheetId="2">#REF!</definedName>
     <definedName name="_as3" localSheetId="1">#REF!</definedName>
     <definedName name="_as3" localSheetId="3">#REF!</definedName>
+    <definedName name="_as3" localSheetId="5">#REF!</definedName>
     <definedName name="_as3" localSheetId="0">#REF!</definedName>
     <definedName name="_as3">#REF!</definedName>
     <definedName name="_as4" localSheetId="4">#REF!</definedName>
     <definedName name="_as4" localSheetId="2">#REF!</definedName>
     <definedName name="_as4" localSheetId="1">#REF!</definedName>
     <definedName name="_as4" localSheetId="3">#REF!</definedName>
+    <definedName name="_as4" localSheetId="5">#REF!</definedName>
     <definedName name="_as4" localSheetId="0">#REF!</definedName>
     <definedName name="_as4">#REF!</definedName>
     <definedName name="_as5" localSheetId="4">#REF!</definedName>
     <definedName name="_as5" localSheetId="2">#REF!</definedName>
     <definedName name="_as5" localSheetId="1">#REF!</definedName>
     <definedName name="_as5" localSheetId="3">#REF!</definedName>
+    <definedName name="_as5" localSheetId="5">#REF!</definedName>
     <definedName name="_as5" localSheetId="0">#REF!</definedName>
     <definedName name="_as5">#REF!</definedName>
     <definedName name="_as6" localSheetId="4">#REF!</definedName>
     <definedName name="_as6" localSheetId="2">#REF!</definedName>
     <definedName name="_as6" localSheetId="1">#REF!</definedName>
     <definedName name="_as6" localSheetId="3">#REF!</definedName>
+    <definedName name="_as6" localSheetId="5">#REF!</definedName>
     <definedName name="_as6" localSheetId="0">#REF!</definedName>
     <definedName name="_as6">#REF!</definedName>
     <definedName name="_as7" localSheetId="4">#REF!</definedName>
     <definedName name="_as7" localSheetId="2">#REF!</definedName>
     <definedName name="_as7" localSheetId="1">#REF!</definedName>
     <definedName name="_as7" localSheetId="3">#REF!</definedName>
+    <definedName name="_as7" localSheetId="5">#REF!</definedName>
     <definedName name="_as7" localSheetId="0">#REF!</definedName>
     <definedName name="_as7">#REF!</definedName>
     <definedName name="_as8" localSheetId="4">#REF!</definedName>
     <definedName name="_as8" localSheetId="2">#REF!</definedName>
     <definedName name="_as8" localSheetId="1">#REF!</definedName>
     <definedName name="_as8" localSheetId="3">#REF!</definedName>
+    <definedName name="_as8" localSheetId="5">#REF!</definedName>
     <definedName name="_as8" localSheetId="0">#REF!</definedName>
     <definedName name="_as8">#REF!</definedName>
     <definedName name="_as9" localSheetId="4">#REF!</definedName>
     <definedName name="_as9" localSheetId="2">#REF!</definedName>
     <definedName name="_as9" localSheetId="1">#REF!</definedName>
     <definedName name="_as9" localSheetId="3">#REF!</definedName>
+    <definedName name="_as9" localSheetId="5">#REF!</definedName>
     <definedName name="_as9" localSheetId="0">#REF!</definedName>
     <definedName name="_as9">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Aug2005">#REF!</definedName>
     <definedName name="_C2_Cr" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Cr" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Dr" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Lookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_NetAmt" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="_C3_Cr" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="_de1" localSheetId="4">#REF!</definedName>
     <definedName name="_de1" localSheetId="2">#REF!</definedName>
     <definedName name="_de1" localSheetId="1">#REF!</definedName>
     <definedName name="_de1" localSheetId="3">#REF!</definedName>
+    <definedName name="_de1" localSheetId="5">#REF!</definedName>
     <definedName name="_de1" localSheetId="0">#REF!</definedName>
     <definedName name="_de1">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Dec2005">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200201" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200201">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200202" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200202">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200203" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200203">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200204" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200204">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200205" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200205">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200206" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200206">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200207" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200207">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200208" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200208">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200209" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200209">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200210" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200210">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200211" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200211">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200212" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200212">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200301" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200301">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200302" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200302">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200303" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200303">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200304" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200304">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200305" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200305">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200306" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200306">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200307" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200307">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200308" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200308">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200309" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200309">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200310" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200310">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200311" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200311">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200312" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200312">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200401" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200401">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200402" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200402">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200403" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200403">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200404" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200404">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200405" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200405">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200406" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200406">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200407" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200407">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200408" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200408">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200409" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200409">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200410" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200410">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200411" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200411">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="1">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="3">#REF!</definedName>
+    <definedName name="_FAS200412" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200412">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Feb2005">#REF!</definedName>
     <definedName name="_Fill" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="_Fill" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'APR 2026'!$A$5:$G$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'FEB 2026'!$A$5:$G$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'JAN 2026'!$A$5:$G$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'MAR 2026'!$A$5:$G$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'MAY 2026'!$A$5:$G$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'YTD 2026'!$A$5:$G$19</definedName>
     <definedName name="_int2" localSheetId="4">#REF!</definedName>
     <definedName name="_int2" localSheetId="2">#REF!</definedName>
     <definedName name="_int2" localSheetId="1">#REF!</definedName>
     <definedName name="_int2" localSheetId="3">#REF!</definedName>
+    <definedName name="_int2" localSheetId="5">#REF!</definedName>
     <definedName name="_int2" localSheetId="0">#REF!</definedName>
     <definedName name="_int2">#REF!</definedName>
     <definedName name="_jan02" localSheetId="4">#REF!</definedName>
     <definedName name="_jan02" localSheetId="2">#REF!</definedName>
     <definedName name="_jan02" localSheetId="1">#REF!</definedName>
     <definedName name="_jan02" localSheetId="3">#REF!</definedName>
+    <definedName name="_jan02" localSheetId="5">#REF!</definedName>
     <definedName name="_jan02" localSheetId="0">#REF!</definedName>
     <definedName name="_jan02">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Jan2005">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="1">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_Jan2006">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="1">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="3">#REF!</definedName>
+    <definedName name="_JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_JE26184">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Jul2005">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Jun2005">#REF!</definedName>
     <definedName name="_Key1" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="_Key1" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Key1" hidden="1">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="4">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="2">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="1">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="3">#REF!</definedName>
+    <definedName name="_LTV1" localSheetId="5">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="0">#REF!</definedName>
     <definedName name="_LTV1">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="4">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="2">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="1">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="3">#REF!</definedName>
+    <definedName name="_LTV2" localSheetId="5">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="0">#REF!</definedName>
     <definedName name="_LTV2">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Mar2005">#REF!</definedName>
     <definedName name="_May2005" localSheetId="4">#REF!</definedName>
     <definedName name="_May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_May2005" localSheetId="1">#REF!</definedName>
     <definedName name="_May2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_May2005" localSheetId="5">#REF!</definedName>
     <definedName name="_May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_May2005">#REF!</definedName>
     <definedName name="_May2006" localSheetId="4">#REF!</definedName>
     <definedName name="_May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_May2006" localSheetId="1">#REF!</definedName>
     <definedName name="_May2006" localSheetId="3">#REF!</definedName>
+    <definedName name="_May2006" localSheetId="5">#REF!</definedName>
     <definedName name="_May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_May2006">#REF!</definedName>
     <definedName name="_month" localSheetId="4">#REF!</definedName>
     <definedName name="_month" localSheetId="2">#REF!</definedName>
     <definedName name="_month" localSheetId="1">#REF!</definedName>
     <definedName name="_month" localSheetId="3">#REF!</definedName>
+    <definedName name="_month" localSheetId="5">#REF!</definedName>
     <definedName name="_month" localSheetId="0">#REF!</definedName>
     <definedName name="_month">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Nov2005">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="1">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="3">#REF!</definedName>
+    <definedName name="_OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC02">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="1">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="3">#REF!</definedName>
+    <definedName name="_OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC03">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="1">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="3">#REF!</definedName>
+    <definedName name="_OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC04">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="1">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="3">#REF!</definedName>
+    <definedName name="_OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC05">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="1">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="3">#REF!</definedName>
+    <definedName name="_OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC06">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Oct2005">#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_P1" localSheetId="4">#REF!</definedName>
     <definedName name="_P1" localSheetId="2">#REF!</definedName>
     <definedName name="_P1" localSheetId="1">#REF!</definedName>
     <definedName name="_P1" localSheetId="3">#REF!</definedName>
+    <definedName name="_P1" localSheetId="5">#REF!</definedName>
     <definedName name="_P1" localSheetId="0">#REF!</definedName>
     <definedName name="_P1">#REF!</definedName>
     <definedName name="_P2" localSheetId="4">#REF!</definedName>
     <definedName name="_P2" localSheetId="2">#REF!</definedName>
     <definedName name="_P2" localSheetId="1">#REF!</definedName>
     <definedName name="_P2" localSheetId="3">#REF!</definedName>
+    <definedName name="_P2" localSheetId="5">#REF!</definedName>
     <definedName name="_P2" localSheetId="0">#REF!</definedName>
     <definedName name="_P2">#REF!</definedName>
     <definedName name="_P3" localSheetId="4">#REF!</definedName>
     <definedName name="_P3" localSheetId="2">#REF!</definedName>
     <definedName name="_P3" localSheetId="1">#REF!</definedName>
     <definedName name="_P3" localSheetId="3">#REF!</definedName>
+    <definedName name="_P3" localSheetId="5">#REF!</definedName>
     <definedName name="_P3" localSheetId="0">#REF!</definedName>
     <definedName name="_P3">#REF!</definedName>
     <definedName name="_QTR1" localSheetId="4">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="2">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="1">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="3">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_QTR1" localSheetId="5">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_RR29933" localSheetId="4">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="2">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="1">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="3">#REF!</definedName>
+    <definedName name="_RR29933" localSheetId="5">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="0">#REF!</definedName>
     <definedName name="_RR29933">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="4">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="2">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="1">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="3">#REF!</definedName>
+    <definedName name="_RR29934" localSheetId="5">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="0">#REF!</definedName>
     <definedName name="_RR29934">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="4">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="2">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="1">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="3">#REF!</definedName>
+    <definedName name="_RS29900" localSheetId="5">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="0">#REF!</definedName>
     <definedName name="_RS29900">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="4">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="2">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="1">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="3">#REF!</definedName>
+    <definedName name="_RS29901" localSheetId="5">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="0">#REF!</definedName>
     <definedName name="_RS29901">#REF!</definedName>
     <definedName name="_S" localSheetId="4">#REF!</definedName>
     <definedName name="_S" localSheetId="2">#REF!</definedName>
     <definedName name="_S" localSheetId="1">#REF!</definedName>
     <definedName name="_S" localSheetId="3">#REF!</definedName>
+    <definedName name="_S" localSheetId="5">#REF!</definedName>
     <definedName name="_S" localSheetId="0">#REF!</definedName>
     <definedName name="_S">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="1">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="3">#REF!</definedName>
+    <definedName name="_Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Sep2005">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="1">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="3">#REF!</definedName>
+    <definedName name="_SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_SFD1">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="1">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="3">#REF!</definedName>
+    <definedName name="_SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_SFV1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="_Sort" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="_t3" localSheetId="4">#REF!</definedName>
     <definedName name="_t3" localSheetId="2">#REF!</definedName>
     <definedName name="_t3" localSheetId="1">#REF!</definedName>
     <definedName name="_t3" localSheetId="3">#REF!</definedName>
+    <definedName name="_t3" localSheetId="5">#REF!</definedName>
     <definedName name="_t3" localSheetId="0">#REF!</definedName>
     <definedName name="_t3">#REF!</definedName>
     <definedName name="_t4" localSheetId="4">#REF!</definedName>
     <definedName name="_t4" localSheetId="2">#REF!</definedName>
     <definedName name="_t4" localSheetId="1">#REF!</definedName>
     <definedName name="_t4" localSheetId="3">#REF!</definedName>
+    <definedName name="_t4" localSheetId="5">#REF!</definedName>
     <definedName name="_t4" localSheetId="0">#REF!</definedName>
     <definedName name="_t4">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="1">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="3">#REF!</definedName>
+    <definedName name="_WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT02">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="1">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="3">#REF!</definedName>
+    <definedName name="_WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT03">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="1">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="3">#REF!</definedName>
+    <definedName name="_WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT04">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="1">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="3">#REF!</definedName>
+    <definedName name="_WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT05">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="1">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="3">#REF!</definedName>
+    <definedName name="_WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT06">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="1">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="3">#REF!</definedName>
+    <definedName name="_yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200112">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="4">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="2">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="1">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="3">#REF!</definedName>
+    <definedName name="_YR2002" localSheetId="5">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="0">#REF!</definedName>
     <definedName name="_YR2002">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="1">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="3">#REF!</definedName>
+    <definedName name="_yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200212">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="1">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="3">#REF!</definedName>
+    <definedName name="_yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200312">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="1">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="3">#REF!</definedName>
+    <definedName name="_yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200403">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="1">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="3">#REF!</definedName>
+    <definedName name="_yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200406">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="1">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="3">#REF!</definedName>
+    <definedName name="_yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200409">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="1">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="3">#REF!</definedName>
+    <definedName name="_yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200412">#REF!</definedName>
     <definedName name="a" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="a" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="a" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
     <definedName name="a" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="a" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="a" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="a">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Accounts" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,2)</definedName>
+    <definedName name="A1_Lookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup">OFFSET(#REF!,0,0,A1Len,2)</definedName>
     <definedName name="A1_Q106" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q106" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q206" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q306" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q405" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q406" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1Len" localSheetId="4">#REF!</definedName>
     <definedName name="A1Len" localSheetId="2">#REF!</definedName>
     <definedName name="A1Len" localSheetId="1">#REF!</definedName>
     <definedName name="A1Len" localSheetId="3">#REF!</definedName>
+    <definedName name="A1Len" localSheetId="5">#REF!</definedName>
     <definedName name="A1Len" localSheetId="0">#REF!</definedName>
     <definedName name="A1Len">#REF!</definedName>
     <definedName name="A2_Accounts" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Accounts" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts">OFFSET(#REF!,0,0,A2Len,1)</definedName>
     <definedName name="A2_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,2)</definedName>
+    <definedName name="A2_Lookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup">OFFSET(#REF!,0,0,A2Len,2)</definedName>
     <definedName name="A2_Q106" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q106" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106">OFFSET(#REF!,0,0,A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q206" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206">OFFSET(#REF!,0,0,A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q306" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306">OFFSET(#REF!,0,0,A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q406" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406">OFFSET(#REF!,0,0,A2Len,1)</definedName>
     <definedName name="A2Len" localSheetId="4">#REF!</definedName>
     <definedName name="A2Len" localSheetId="2">#REF!</definedName>
     <definedName name="A2Len" localSheetId="1">#REF!</definedName>
     <definedName name="A2Len" localSheetId="3">#REF!</definedName>
+    <definedName name="A2Len" localSheetId="5">#REF!</definedName>
     <definedName name="A2Len" localSheetId="0">#REF!</definedName>
     <definedName name="A2Len">#REF!</definedName>
     <definedName name="aaa" localSheetId="4">#REF!</definedName>
     <definedName name="aaa" localSheetId="2">#REF!</definedName>
     <definedName name="aaa" localSheetId="1">#REF!</definedName>
     <definedName name="aaa" localSheetId="3">#REF!</definedName>
+    <definedName name="aaa" localSheetId="5">#REF!</definedName>
     <definedName name="aaa" localSheetId="0">#REF!</definedName>
     <definedName name="aaa">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="4">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="2">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="1">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="3">#REF!</definedName>
+    <definedName name="AAA_Size" localSheetId="5">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="0">#REF!</definedName>
     <definedName name="AAA_Size">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="4">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="2">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="1">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="3">#REF!</definedName>
+    <definedName name="AAA_Sizes" localSheetId="5">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="0">#REF!</definedName>
     <definedName name="AAA_Sizes">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="4">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="2">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="1">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="3">#REF!</definedName>
+    <definedName name="AAA_Step_up" localSheetId="5">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="0">#REF!</definedName>
     <definedName name="AAA_Step_up">#REF!</definedName>
     <definedName name="AAASize" localSheetId="4">#REF!</definedName>
     <definedName name="AAASize" localSheetId="2">#REF!</definedName>
     <definedName name="AAASize" localSheetId="1">#REF!</definedName>
     <definedName name="AAASize" localSheetId="3">#REF!</definedName>
+    <definedName name="AAASize" localSheetId="5">#REF!</definedName>
     <definedName name="AAASize" localSheetId="0">#REF!</definedName>
     <definedName name="AAASize">#REF!</definedName>
     <definedName name="abc">#N/A</definedName>
     <definedName name="access" localSheetId="4">#REF!</definedName>
     <definedName name="access" localSheetId="2">#REF!</definedName>
     <definedName name="access" localSheetId="1">#REF!</definedName>
     <definedName name="access" localSheetId="3">#REF!</definedName>
+    <definedName name="access" localSheetId="5">#REF!</definedName>
     <definedName name="access" localSheetId="0">#REF!</definedName>
     <definedName name="access">#REF!</definedName>
     <definedName name="accLookup" localSheetId="4">#REF!</definedName>
     <definedName name="accLookup" localSheetId="2">#REF!</definedName>
     <definedName name="accLookup" localSheetId="1">#REF!</definedName>
     <definedName name="accLookup" localSheetId="3">#REF!</definedName>
+    <definedName name="accLookup" localSheetId="5">#REF!</definedName>
     <definedName name="accLookup" localSheetId="0">#REF!</definedName>
     <definedName name="accLookup">#REF!</definedName>
     <definedName name="Account" localSheetId="4">#REF!</definedName>
     <definedName name="Account" localSheetId="2">#REF!</definedName>
     <definedName name="Account" localSheetId="1">#REF!</definedName>
     <definedName name="Account" localSheetId="3">#REF!</definedName>
+    <definedName name="Account" localSheetId="5">#REF!</definedName>
     <definedName name="Account" localSheetId="0">#REF!</definedName>
     <definedName name="Account">#REF!</definedName>
     <definedName name="Account_C" localSheetId="4">#REF!</definedName>
     <definedName name="Account_C" localSheetId="2">#REF!</definedName>
     <definedName name="Account_C" localSheetId="1">#REF!</definedName>
     <definedName name="Account_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_C" localSheetId="5">#REF!</definedName>
     <definedName name="Account_C" localSheetId="0">#REF!</definedName>
     <definedName name="Account_C">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="4">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="1">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_Codes" localSheetId="5">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Codes">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="4">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="1">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_Description" localSheetId="5">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="4">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="1">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_Description_C" localSheetId="5">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description_C">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="4">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="1">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_Description_S" localSheetId="5">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description_S">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="4">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="1">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_Description_T" localSheetId="5">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description_T">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="4">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="2">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="1">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_DescriptionRS" localSheetId="5">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="0">#REF!</definedName>
     <definedName name="Account_DescriptionRS">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="4">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="1">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_RB" localSheetId="5">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Account_RB">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="4">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="2">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="1">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="3">#REF!</definedName>
+    <definedName name="ACCOUNT_REO" localSheetId="5">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="0">#REF!</definedName>
     <definedName name="ACCOUNT_REO">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Account_RS">#REF!</definedName>
     <definedName name="Account_S" localSheetId="4">#REF!</definedName>
     <definedName name="Account_S" localSheetId="2">#REF!</definedName>
     <definedName name="Account_S" localSheetId="1">#REF!</definedName>
     <definedName name="Account_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_S" localSheetId="5">#REF!</definedName>
     <definedName name="Account_S" localSheetId="0">#REF!</definedName>
     <definedName name="Account_S">#REF!</definedName>
     <definedName name="Account_T" localSheetId="4">#REF!</definedName>
     <definedName name="Account_T" localSheetId="2">#REF!</definedName>
     <definedName name="Account_T" localSheetId="1">#REF!</definedName>
     <definedName name="Account_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Account_T" localSheetId="5">#REF!</definedName>
     <definedName name="Account_T" localSheetId="0">#REF!</definedName>
     <definedName name="Account_T">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="4">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="2">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="3">#REF!</definedName>
+    <definedName name="ACTG_CLSFN_DESC" localSheetId="5">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="0">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="4">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="2">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="3">#REF!</definedName>
+    <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="5">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="0">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="4">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="2">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="3">#REF!</definedName>
+    <definedName name="ACTG_PRCS_REF_NO" localSheetId="5">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="0">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="4">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="2">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="3">#REF!</definedName>
+    <definedName name="ACTG_STMT_TYP_IND" localSheetId="5">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="0">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="4">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="2">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="1">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="3">#REF!</definedName>
+    <definedName name="Action_Items" localSheetId="5">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="0">#REF!</definedName>
     <definedName name="Action_Items">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="4">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="2">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="1">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="3">#REF!</definedName>
+    <definedName name="ActLookUp" localSheetId="5">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="0">#REF!</definedName>
     <definedName name="ActLookUp">#REF!</definedName>
     <definedName name="Acvy_MBS" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="Acvy_MBS" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="ad" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="ad" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="ad" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
     <definedName name="ad" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="ad" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="ad" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="ad">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="adj_array" localSheetId="4">#REF!</definedName>
     <definedName name="adj_array" localSheetId="2">#REF!</definedName>
     <definedName name="adj_array" localSheetId="1">#REF!</definedName>
     <definedName name="adj_array" localSheetId="3">#REF!</definedName>
+    <definedName name="adj_array" localSheetId="5">#REF!</definedName>
     <definedName name="adj_array" localSheetId="0">#REF!</definedName>
     <definedName name="adj_array">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="4">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="2">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="1">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="3">#REF!</definedName>
+    <definedName name="adj_array_2" localSheetId="5">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="0">#REF!</definedName>
     <definedName name="adj_array_2">#REF!</definedName>
     <definedName name="adj_data" localSheetId="4">#REF!</definedName>
     <definedName name="adj_data" localSheetId="2">#REF!</definedName>
     <definedName name="adj_data" localSheetId="1">#REF!</definedName>
     <definedName name="adj_data" localSheetId="3">#REF!</definedName>
+    <definedName name="adj_data" localSheetId="5">#REF!</definedName>
     <definedName name="adj_data" localSheetId="0">#REF!</definedName>
     <definedName name="adj_data">#REF!</definedName>
     <definedName name="AFC" localSheetId="4">#REF!</definedName>
     <definedName name="AFC" localSheetId="2">#REF!</definedName>
     <definedName name="AFC" localSheetId="1">#REF!</definedName>
     <definedName name="AFC" localSheetId="3">#REF!</definedName>
+    <definedName name="AFC" localSheetId="5">#REF!</definedName>
     <definedName name="AFC" localSheetId="0">#REF!</definedName>
     <definedName name="AFC">#REF!</definedName>
     <definedName name="afs" localSheetId="4">#REF!</definedName>
     <definedName name="afs" localSheetId="2">#REF!</definedName>
     <definedName name="afs" localSheetId="1">#REF!</definedName>
     <definedName name="afs" localSheetId="3">#REF!</definedName>
+    <definedName name="afs" localSheetId="5">#REF!</definedName>
     <definedName name="afs" localSheetId="0">#REF!</definedName>
     <definedName name="afs">#REF!</definedName>
     <definedName name="am" localSheetId="4">#REF!</definedName>
     <definedName name="am" localSheetId="2">#REF!</definedName>
     <definedName name="am" localSheetId="1">#REF!</definedName>
     <definedName name="am" localSheetId="3">#REF!</definedName>
+    <definedName name="am" localSheetId="5">#REF!</definedName>
     <definedName name="am" localSheetId="0">#REF!</definedName>
     <definedName name="am">#REF!</definedName>
     <definedName name="AMORT" localSheetId="4">#REF!</definedName>
     <definedName name="AMORT" localSheetId="2">#REF!</definedName>
     <definedName name="AMORT" localSheetId="1">#REF!</definedName>
     <definedName name="AMORT" localSheetId="3">#REF!</definedName>
+    <definedName name="AMORT" localSheetId="5">#REF!</definedName>
     <definedName name="AMORT" localSheetId="0">#REF!</definedName>
     <definedName name="AMORT">#REF!</definedName>
     <definedName name="Analyst" localSheetId="4">#REF!</definedName>
     <definedName name="Analyst" localSheetId="2">#REF!</definedName>
     <definedName name="Analyst" localSheetId="1">#REF!</definedName>
     <definedName name="Analyst" localSheetId="3">#REF!</definedName>
+    <definedName name="Analyst" localSheetId="5">#REF!</definedName>
     <definedName name="Analyst" localSheetId="0">#REF!</definedName>
     <definedName name="Analyst">#REF!</definedName>
     <definedName name="APA" localSheetId="4">#REF!</definedName>
     <definedName name="APA" localSheetId="2">#REF!</definedName>
     <definedName name="APA" localSheetId="1">#REF!</definedName>
     <definedName name="APA" localSheetId="3">#REF!</definedName>
+    <definedName name="APA" localSheetId="5">#REF!</definedName>
     <definedName name="APA" localSheetId="0">#REF!</definedName>
     <definedName name="APA">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="4">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="1">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="3">#REF!</definedName>
+    <definedName name="AQCREDIT02" localSheetId="5">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT02">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="4">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="1">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="3">#REF!</definedName>
+    <definedName name="AQCREDIT03" localSheetId="5">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT03">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="4">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="1">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="3">#REF!</definedName>
+    <definedName name="AQCREDIT04" localSheetId="5">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT04">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="4">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="1">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="3">#REF!</definedName>
+    <definedName name="AQCREDIT05" localSheetId="5">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT05">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="4">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="1">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="3">#REF!</definedName>
+    <definedName name="AQCREDIT06" localSheetId="5">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT06">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="4">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="1">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="3">#REF!</definedName>
+    <definedName name="AQOCC02" localSheetId="5">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC02">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="4">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="1">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="3">#REF!</definedName>
+    <definedName name="AQOCC03" localSheetId="5">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC03">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="4">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="1">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="3">#REF!</definedName>
+    <definedName name="AQOCC04" localSheetId="5">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC04">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="4">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="1">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="3">#REF!</definedName>
+    <definedName name="AQOCC05" localSheetId="5">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC05">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="4">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="1">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="3">#REF!</definedName>
+    <definedName name="AQOCC06" localSheetId="5">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC06">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="4">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="1">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="3">#REF!</definedName>
+    <definedName name="AQOLTV02" localSheetId="5">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV02">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="4">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="1">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="3">#REF!</definedName>
+    <definedName name="AQOLTV03" localSheetId="5">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV03">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="4">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="1">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="3">#REF!</definedName>
+    <definedName name="AQOLTV04" localSheetId="5">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV04">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="4">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="1">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="3">#REF!</definedName>
+    <definedName name="AQOLTV05" localSheetId="5">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV05">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="4">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="1">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="3">#REF!</definedName>
+    <definedName name="AQOLTV06" localSheetId="5">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV06">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="4">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="1">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="3">#REF!</definedName>
+    <definedName name="AQPRJTYP02" localSheetId="5">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP02">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="4">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="1">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="3">#REF!</definedName>
+    <definedName name="AQPRJTYP03" localSheetId="5">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP03">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="4">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="1">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="3">#REF!</definedName>
+    <definedName name="AQPRJTYP04" localSheetId="5">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP04">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="4">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="1">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="3">#REF!</definedName>
+    <definedName name="AQPRJTYP05" localSheetId="5">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP05">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="4">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="1">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="3">#REF!</definedName>
+    <definedName name="AQPRJTYP06" localSheetId="5">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP06">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="4">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="1">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="3">#REF!</definedName>
+    <definedName name="AQPROD02" localSheetId="5">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD02">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="4">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="1">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="3">#REF!</definedName>
+    <definedName name="AQPROD03" localSheetId="5">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD03">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="4">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="1">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="3">#REF!</definedName>
+    <definedName name="AQPROD04" localSheetId="5">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD04">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="4">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="1">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="3">#REF!</definedName>
+    <definedName name="AQPROD05" localSheetId="5">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD05">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="4">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="1">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="3">#REF!</definedName>
+    <definedName name="AQPROD06" localSheetId="5">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD06">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="4">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="1">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="3">#REF!</definedName>
+    <definedName name="AQREFI02" localSheetId="5">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI02">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="4">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="1">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="3">#REF!</definedName>
+    <definedName name="AQREFI03" localSheetId="5">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI03">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="4">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="1">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="3">#REF!</definedName>
+    <definedName name="AQREFI04" localSheetId="5">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI04">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="4">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="1">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="3">#REF!</definedName>
+    <definedName name="AQREFI05" localSheetId="5">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI05">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="4">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="1">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="3">#REF!</definedName>
+    <definedName name="AQREFI06" localSheetId="5">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI06">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="4">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="1">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="3">#REF!</definedName>
+    <definedName name="AQREGION02" localSheetId="5">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION02">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="4">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="1">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="3">#REF!</definedName>
+    <definedName name="AQREGION03" localSheetId="5">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION03">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="4">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="1">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="3">#REF!</definedName>
+    <definedName name="AQREGION04" localSheetId="5">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION04">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="4">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="1">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="3">#REF!</definedName>
+    <definedName name="AQREGION05" localSheetId="5">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION05">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="4">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="1">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="3">#REF!</definedName>
+    <definedName name="AQREGION06" localSheetId="5">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION06">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="4">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="1">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="3">#REF!</definedName>
+    <definedName name="AQUNIT02" localSheetId="5">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT02">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="4">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="1">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="3">#REF!</definedName>
+    <definedName name="AQUNIT03" localSheetId="5">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT03">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="4">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="1">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="3">#REF!</definedName>
+    <definedName name="AQUNIT04" localSheetId="5">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT04">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="4">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="1">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="3">#REF!</definedName>
+    <definedName name="AQUNIT05" localSheetId="5">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT05">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="4">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="1">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="3">#REF!</definedName>
+    <definedName name="AQUNIT06" localSheetId="5">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT06">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="4">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="1">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="3">#REF!</definedName>
+    <definedName name="AQWGT02" localSheetId="5">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT02">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="4">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="1">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="3">#REF!</definedName>
+    <definedName name="AQWGT03" localSheetId="5">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT03">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="4">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="1">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="3">#REF!</definedName>
+    <definedName name="AQWGT04" localSheetId="5">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT04">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="4">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="1">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="3">#REF!</definedName>
+    <definedName name="AQWGT05" localSheetId="5">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT05">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="4">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="1">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="3">#REF!</definedName>
+    <definedName name="AQWGT06" localSheetId="5">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT06">#REF!</definedName>
     <definedName name="array_99" localSheetId="4">#REF!</definedName>
     <definedName name="array_99" localSheetId="2">#REF!</definedName>
     <definedName name="array_99" localSheetId="1">#REF!</definedName>
     <definedName name="array_99" localSheetId="3">#REF!</definedName>
+    <definedName name="array_99" localSheetId="5">#REF!</definedName>
     <definedName name="array_99" localSheetId="0">#REF!</definedName>
     <definedName name="array_99">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="4">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="2">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="1">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="3">#REF!</definedName>
+    <definedName name="arrayrating" localSheetId="5">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="0">#REF!</definedName>
     <definedName name="arrayrating">#REF!</definedName>
     <definedName name="AS" localSheetId="4">#REF!</definedName>
     <definedName name="AS" localSheetId="2">#REF!</definedName>
     <definedName name="AS" localSheetId="1">#REF!</definedName>
     <definedName name="AS" localSheetId="3">#REF!</definedName>
+    <definedName name="AS" localSheetId="5">#REF!</definedName>
     <definedName name="AS" localSheetId="0">#REF!</definedName>
     <definedName name="AS">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="4">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="2">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="1">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="3">#REF!</definedName>
+    <definedName name="As_of_December_31" localSheetId="5">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="0">#REF!</definedName>
     <definedName name="As_of_December_31">#REF!</definedName>
     <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
     <definedName name="ASD" localSheetId="4">#REF!</definedName>
     <definedName name="ASD" localSheetId="2">#REF!</definedName>
     <definedName name="ASD" localSheetId="1">#REF!</definedName>
     <definedName name="ASD" localSheetId="3">#REF!</definedName>
+    <definedName name="ASD" localSheetId="5">#REF!</definedName>
     <definedName name="ASD" localSheetId="0">#REF!</definedName>
     <definedName name="ASD">#REF!</definedName>
     <definedName name="asdgf" localSheetId="4">#REF!</definedName>
     <definedName name="asdgf" localSheetId="2">#REF!</definedName>
     <definedName name="asdgf" localSheetId="1">#REF!</definedName>
     <definedName name="asdgf" localSheetId="3">#REF!</definedName>
+    <definedName name="asdgf" localSheetId="5">#REF!</definedName>
     <definedName name="asdgf" localSheetId="0">#REF!</definedName>
     <definedName name="asdgf">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="4">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="2">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="1">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="3">#REF!</definedName>
+    <definedName name="Assured_Guaranty" localSheetId="5">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="0">#REF!</definedName>
     <definedName name="Assured_Guaranty">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="4">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="2">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="1">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="3">#REF!</definedName>
+    <definedName name="Auto_Range" localSheetId="5">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="0">#REF!</definedName>
     <definedName name="Auto_Range">#REF!</definedName>
     <definedName name="autorange" localSheetId="4">#REF!</definedName>
     <definedName name="autorange" localSheetId="2">#REF!</definedName>
     <definedName name="autorange" localSheetId="1">#REF!</definedName>
     <definedName name="autorange" localSheetId="3">#REF!</definedName>
+    <definedName name="autorange" localSheetId="5">#REF!</definedName>
     <definedName name="autorange" localSheetId="0">#REF!</definedName>
     <definedName name="autorange">#REF!</definedName>
     <definedName name="awer" localSheetId="4">#REF!</definedName>
     <definedName name="awer" localSheetId="2">#REF!</definedName>
     <definedName name="awer" localSheetId="1">#REF!</definedName>
     <definedName name="awer" localSheetId="3">#REF!</definedName>
+    <definedName name="awer" localSheetId="5">#REF!</definedName>
     <definedName name="awer" localSheetId="0">#REF!</definedName>
     <definedName name="awer">#REF!</definedName>
     <definedName name="awq" localSheetId="4">#REF!</definedName>
     <definedName name="awq" localSheetId="2">#REF!</definedName>
     <definedName name="awq" localSheetId="1">#REF!</definedName>
     <definedName name="awq" localSheetId="3">#REF!</definedName>
+    <definedName name="awq" localSheetId="5">#REF!</definedName>
     <definedName name="awq" localSheetId="0">#REF!</definedName>
     <definedName name="awq">#REF!</definedName>
     <definedName name="Balances" localSheetId="4">#REF!</definedName>
     <definedName name="Balances" localSheetId="2">#REF!</definedName>
     <definedName name="Balances" localSheetId="1">#REF!</definedName>
     <definedName name="Balances" localSheetId="3">#REF!</definedName>
+    <definedName name="Balances" localSheetId="5">#REF!</definedName>
     <definedName name="Balances" localSheetId="0">#REF!</definedName>
     <definedName name="Balances">#REF!</definedName>
     <definedName name="Banker" localSheetId="4">#REF!</definedName>
     <definedName name="Banker" localSheetId="2">#REF!</definedName>
     <definedName name="Banker" localSheetId="1">#REF!</definedName>
     <definedName name="Banker" localSheetId="3">#REF!</definedName>
+    <definedName name="Banker" localSheetId="5">#REF!</definedName>
     <definedName name="Banker" localSheetId="0">#REF!</definedName>
     <definedName name="Banker">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="4">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="2">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="1">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="3">#REF!</definedName>
+    <definedName name="BaseAmtCol" localSheetId="5">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="0">#REF!</definedName>
     <definedName name="BaseAmtCol">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="4">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="2">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="1">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="3">#REF!</definedName>
+    <definedName name="BBRSETS" localSheetId="5">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="0">#REF!</definedName>
     <definedName name="BBRSETS">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="4">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="2">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="1">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="3">#REF!</definedName>
+    <definedName name="Beg_Bal" localSheetId="5">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="0">#REF!</definedName>
     <definedName name="Beg_Bal">#REF!</definedName>
     <definedName name="bgtb" localSheetId="4">#REF!</definedName>
     <definedName name="bgtb" localSheetId="2">#REF!</definedName>
     <definedName name="bgtb" localSheetId="1">#REF!</definedName>
     <definedName name="bgtb" localSheetId="3">#REF!</definedName>
+    <definedName name="bgtb" localSheetId="5">#REF!</definedName>
     <definedName name="bgtb" localSheetId="0">#REF!</definedName>
     <definedName name="bgtb">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="4">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="2">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="1">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="3">#REF!</definedName>
+    <definedName name="Bid_Name" localSheetId="5">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="0">#REF!</definedName>
     <definedName name="Bid_Name">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="4">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="1">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="3">#REF!</definedName>
+    <definedName name="Binder_ID" localSheetId="5">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Binder_ID">#REF!</definedName>
     <definedName name="blank" localSheetId="4">#REF!</definedName>
     <definedName name="blank" localSheetId="2">#REF!</definedName>
     <definedName name="blank" localSheetId="1">#REF!</definedName>
     <definedName name="blank" localSheetId="3">#REF!</definedName>
+    <definedName name="blank" localSheetId="5">#REF!</definedName>
     <definedName name="blank" localSheetId="0">#REF!</definedName>
     <definedName name="blank">#REF!</definedName>
     <definedName name="Book_1" localSheetId="4">#REF!</definedName>
     <definedName name="Book_1" localSheetId="2">#REF!</definedName>
     <definedName name="Book_1" localSheetId="1">#REF!</definedName>
     <definedName name="Book_1" localSheetId="3">#REF!</definedName>
+    <definedName name="Book_1" localSheetId="5">#REF!</definedName>
     <definedName name="Book_1" localSheetId="0">#REF!</definedName>
     <definedName name="Book_1">#REF!</definedName>
     <definedName name="Book_2" localSheetId="4">#REF!</definedName>
     <definedName name="Book_2" localSheetId="2">#REF!</definedName>
     <definedName name="Book_2" localSheetId="1">#REF!</definedName>
     <definedName name="Book_2" localSheetId="3">#REF!</definedName>
+    <definedName name="Book_2" localSheetId="5">#REF!</definedName>
     <definedName name="Book_2" localSheetId="0">#REF!</definedName>
     <definedName name="Book_2">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="4">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="1">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="3">#REF!</definedName>
+    <definedName name="Book_2_ID" localSheetId="5">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Book_2_ID">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="4">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="2">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="1">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="3">#REF!</definedName>
+    <definedName name="BOOK_VALUE" localSheetId="5">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK_VALUE">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="4">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="2">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="1">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="3">#REF!</definedName>
+    <definedName name="BottomLine" localSheetId="5">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="0">#REF!</definedName>
     <definedName name="BottomLine">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="4">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="2">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="1">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="3">#REF!</definedName>
+    <definedName name="boutLkup" localSheetId="5">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="0">#REF!</definedName>
     <definedName name="boutLkup">#REF!</definedName>
     <definedName name="boxi" localSheetId="4">#REF!</definedName>
     <definedName name="boxi" localSheetId="2">#REF!</definedName>
     <definedName name="boxi" localSheetId="1">#REF!</definedName>
     <definedName name="boxi" localSheetId="3">#REF!</definedName>
+    <definedName name="boxi" localSheetId="5">#REF!</definedName>
     <definedName name="boxi" localSheetId="0">#REF!</definedName>
     <definedName name="boxi">#REF!</definedName>
     <definedName name="bs" localSheetId="4">#REF!</definedName>
     <definedName name="bs" localSheetId="2">#REF!</definedName>
     <definedName name="bs" localSheetId="1">#REF!</definedName>
     <definedName name="bs" localSheetId="3">#REF!</definedName>
+    <definedName name="bs" localSheetId="5">#REF!</definedName>
     <definedName name="bs" localSheetId="0">#REF!</definedName>
     <definedName name="bs">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="4">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="2">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="1">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="3">#REF!</definedName>
+    <definedName name="BV___Redemp._Val." localSheetId="5">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="0">#REF!</definedName>
     <definedName name="BV___Redemp._Val.">#REF!</definedName>
     <definedName name="bvc" localSheetId="4">#REF!</definedName>
     <definedName name="bvc" localSheetId="2">#REF!</definedName>
     <definedName name="bvc" localSheetId="1">#REF!</definedName>
     <definedName name="bvc" localSheetId="3">#REF!</definedName>
+    <definedName name="bvc" localSheetId="5">#REF!</definedName>
     <definedName name="bvc" localSheetId="0">#REF!</definedName>
     <definedName name="bvc">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="4">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="2">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="1">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="3">#REF!</definedName>
+    <definedName name="CACCOUNT" localSheetId="5">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="0">#REF!</definedName>
     <definedName name="CACCOUNT">#REF!</definedName>
     <definedName name="cancel" localSheetId="4">#REF!</definedName>
     <definedName name="cancel" localSheetId="2">#REF!</definedName>
     <definedName name="cancel" localSheetId="1">#REF!</definedName>
     <definedName name="cancel" localSheetId="3">#REF!</definedName>
+    <definedName name="cancel" localSheetId="5">#REF!</definedName>
     <definedName name="cancel" localSheetId="0">#REF!</definedName>
     <definedName name="cancel">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="4">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="2">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="1">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="3">#REF!</definedName>
+    <definedName name="CapRate1" localSheetId="5">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="0">#REF!</definedName>
     <definedName name="CapRate1">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="4">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="2">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="1">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="3">#REF!</definedName>
+    <definedName name="CapRate2" localSheetId="5">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="0">#REF!</definedName>
     <definedName name="CapRate2">#REF!</definedName>
     <definedName name="caprestr" localSheetId="4">#REF!</definedName>
     <definedName name="caprestr" localSheetId="2">#REF!</definedName>
     <definedName name="caprestr" localSheetId="1">#REF!</definedName>
     <definedName name="caprestr" localSheetId="3">#REF!</definedName>
+    <definedName name="caprestr" localSheetId="5">#REF!</definedName>
     <definedName name="caprestr" localSheetId="0">#REF!</definedName>
     <definedName name="caprestr">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="1">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="3">#REF!</definedName>
+    <definedName name="CASH_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_DEC_01">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="1">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="3">#REF!</definedName>
+    <definedName name="CASH_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_DEC_02">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="1">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="3">#REF!</definedName>
+    <definedName name="CASH_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_DEC_04">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="1">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="3">#REF!</definedName>
+    <definedName name="CASH_JUN_03" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_JUN_03">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="1">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="3">#REF!</definedName>
+    <definedName name="CASH_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_JUN_04">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="1">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="3">#REF!</definedName>
+    <definedName name="CASH_MAR_03" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_MAR_03">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="1">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="3">#REF!</definedName>
+    <definedName name="CASH_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_MAR_04">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="1">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="3">#REF!</definedName>
+    <definedName name="CASH_SEP_03" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_SEP_03">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="1">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="3">#REF!</definedName>
+    <definedName name="CASH_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_SEP_04">#REF!</definedName>
     <definedName name="CashFees" localSheetId="4">#REF!</definedName>
     <definedName name="CashFees" localSheetId="2">#REF!</definedName>
     <definedName name="CashFees" localSheetId="1">#REF!</definedName>
     <definedName name="CashFees" localSheetId="3">#REF!</definedName>
+    <definedName name="CashFees" localSheetId="5">#REF!</definedName>
     <definedName name="CashFees" localSheetId="0">#REF!</definedName>
     <definedName name="CashFees">#REF!</definedName>
     <definedName name="Category_C" localSheetId="4">#REF!</definedName>
     <definedName name="Category_C" localSheetId="2">#REF!</definedName>
     <definedName name="Category_C" localSheetId="1">#REF!</definedName>
     <definedName name="Category_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Category_C" localSheetId="5">#REF!</definedName>
     <definedName name="Category_C" localSheetId="0">#REF!</definedName>
     <definedName name="Category_C">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="4">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="1">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="Category_RB" localSheetId="5">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Category_RB">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="1">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="3">#REF!</definedName>
+    <definedName name="Category_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Category_REO">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Category_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Category_RS">#REF!</definedName>
     <definedName name="Category_S" localSheetId="4">#REF!</definedName>
     <definedName name="Category_S" localSheetId="2">#REF!</definedName>
     <definedName name="Category_S" localSheetId="1">#REF!</definedName>
     <definedName name="Category_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Category_S" localSheetId="5">#REF!</definedName>
     <definedName name="Category_S" localSheetId="0">#REF!</definedName>
     <definedName name="Category_S">#REF!</definedName>
     <definedName name="Category_T" localSheetId="4">#REF!</definedName>
     <definedName name="Category_T" localSheetId="2">#REF!</definedName>
     <definedName name="Category_T" localSheetId="1">#REF!</definedName>
     <definedName name="Category_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Category_T" localSheetId="5">#REF!</definedName>
     <definedName name="Category_T" localSheetId="0">#REF!</definedName>
     <definedName name="Category_T">#REF!</definedName>
     <definedName name="CBAData" localSheetId="4">#REF!</definedName>
     <definedName name="CBAData" localSheetId="2">#REF!</definedName>
     <definedName name="CBAData" localSheetId="1">#REF!</definedName>
     <definedName name="CBAData" localSheetId="3">#REF!</definedName>
+    <definedName name="CBAData" localSheetId="5">#REF!</definedName>
     <definedName name="CBAData" localSheetId="0">#REF!</definedName>
     <definedName name="CBAData">#REF!</definedName>
     <definedName name="ccc" localSheetId="4">#REF!</definedName>
     <definedName name="ccc" localSheetId="2">#REF!</definedName>
     <definedName name="ccc" localSheetId="1">#REF!</definedName>
     <definedName name="ccc" localSheetId="3">#REF!</definedName>
+    <definedName name="ccc" localSheetId="5">#REF!</definedName>
     <definedName name="ccc" localSheetId="0">#REF!</definedName>
     <definedName name="ccc">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="4">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="2">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="1">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="3">#REF!</definedName>
+    <definedName name="CCost_Center" localSheetId="5">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="0">#REF!</definedName>
     <definedName name="CCost_Center">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="4">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="2">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="1">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="3">#REF!</definedName>
+    <definedName name="CDebit__Credit" localSheetId="5">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="0">#REF!</definedName>
     <definedName name="CDebit__Credit">#REF!</definedName>
     <definedName name="CDescription" localSheetId="4">#REF!</definedName>
     <definedName name="CDescription" localSheetId="2">#REF!</definedName>
     <definedName name="CDescription" localSheetId="1">#REF!</definedName>
     <definedName name="CDescription" localSheetId="3">#REF!</definedName>
+    <definedName name="CDescription" localSheetId="5">#REF!</definedName>
     <definedName name="CDescription" localSheetId="0">#REF!</definedName>
     <definedName name="CDescription">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="4">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="2">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="1">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="3">#REF!</definedName>
+    <definedName name="CEffective_Date" localSheetId="5">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="0">#REF!</definedName>
     <definedName name="CEffective_Date">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="4">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="2">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="1">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="3">#REF!</definedName>
+    <definedName name="Cell_Reference" localSheetId="5">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="0">#REF!</definedName>
     <definedName name="Cell_Reference">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="4">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="2">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="1">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="3">#REF!</definedName>
+    <definedName name="CFLW_ACVY_CD" localSheetId="5">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="0">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD">#REF!</definedName>
     <definedName name="chemical" localSheetId="4">#REF!</definedName>
     <definedName name="chemical" localSheetId="2">#REF!</definedName>
     <definedName name="chemical" localSheetId="1">#REF!</definedName>
     <definedName name="chemical" localSheetId="3">#REF!</definedName>
+    <definedName name="chemical" localSheetId="5">#REF!</definedName>
     <definedName name="chemical" localSheetId="0">#REF!</definedName>
     <definedName name="chemical">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="4">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="2">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="1">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="3">#REF!</definedName>
+    <definedName name="Christine_BACONGAAPPROJECT" localSheetId="5">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="0">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="4">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="2">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="1">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="3">#REF!</definedName>
+    <definedName name="CJournal_ID" localSheetId="5">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="0">#REF!</definedName>
     <definedName name="CJournal_ID">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="4">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="2">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="1">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="3">#REF!</definedName>
+    <definedName name="Classes_Benefited" localSheetId="5">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="0">#REF!</definedName>
     <definedName name="Classes_Benefited">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="4">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="2">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="1">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="3">#REF!</definedName>
+    <definedName name="CLine_Description" localSheetId="5">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="0">#REF!</definedName>
     <definedName name="CLine_Description">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="1">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="3">#REF!</definedName>
+    <definedName name="Closing_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Closing_Date">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="4">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="1">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="3">#REF!</definedName>
+    <definedName name="Closing_Tape_Balance" localSheetId="5">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Closing_Tape_Balance">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="4">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="2">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="1">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="3">#REF!</definedName>
+    <definedName name="Closing_Tape_LoanCount" localSheetId="5">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="0">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="4">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="2">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="1">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="3">#REF!</definedName>
+    <definedName name="CLS_FLTR_IND" localSheetId="5">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="0">#REF!</definedName>
     <definedName name="CLS_FLTR_IND">#REF!</definedName>
     <definedName name="collateral" localSheetId="4">#REF!</definedName>
     <definedName name="collateral" localSheetId="2">#REF!</definedName>
     <definedName name="collateral" localSheetId="1">#REF!</definedName>
     <definedName name="collateral" localSheetId="3">#REF!</definedName>
+    <definedName name="collateral" localSheetId="5">#REF!</definedName>
     <definedName name="collateral" localSheetId="0">#REF!</definedName>
     <definedName name="collateral">#REF!</definedName>
     <definedName name="Conforming" localSheetId="4">#REF!</definedName>
     <definedName name="Conforming" localSheetId="2">#REF!</definedName>
     <definedName name="Conforming" localSheetId="1">#REF!</definedName>
     <definedName name="Conforming" localSheetId="3">#REF!</definedName>
+    <definedName name="Conforming" localSheetId="5">#REF!</definedName>
     <definedName name="Conforming" localSheetId="0">#REF!</definedName>
     <definedName name="Conforming">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="4">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="2">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="1">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="3">#REF!</definedName>
+    <definedName name="conversion_lookup" localSheetId="5">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="0">#REF!</definedName>
     <definedName name="conversion_lookup">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="4">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="2">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="1">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="3">#REF!</definedName>
+    <definedName name="Correct_Peoplesoft_truncation" localSheetId="5">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="0">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="4">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="2">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="1">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="3">#REF!</definedName>
+    <definedName name="CORRECT_SUBLEDGER" localSheetId="5">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="0">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="1">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="3">#REF!</definedName>
+    <definedName name="Cost_Center" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="1">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Cost_Center_C" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_C">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="1">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="3">#REF!</definedName>
+    <definedName name="Cost_Center_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_REO">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Cost_Center_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_RS">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="1">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Cost_Center_S" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_S">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="1">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Cost_Center_T" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_T">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="4">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="2">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="1">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Costenter_C" localSheetId="5">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="0">#REF!</definedName>
     <definedName name="Costenter_C">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="4">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="2">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="1">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="3">#REF!</definedName>
+    <definedName name="Costenter_O" localSheetId="5">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="0">#REF!</definedName>
     <definedName name="Costenter_O">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="4">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="2">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="1">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Costenter_S" localSheetId="5">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="0">#REF!</definedName>
     <definedName name="Costenter_S">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="4">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="2">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="1">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="3">#REF!</definedName>
+    <definedName name="Counterparty" localSheetId="5">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="0">#REF!</definedName>
     <definedName name="Counterparty">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="4">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="2">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="1">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="3">#REF!</definedName>
+    <definedName name="COUPON_TYPE" localSheetId="5">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="0">#REF!</definedName>
     <definedName name="COUPON_TYPE">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="4">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="2">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="1">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="3">#REF!</definedName>
+    <definedName name="CPrepared_by" localSheetId="5">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="0">#REF!</definedName>
     <definedName name="CPrepared_by">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="4">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="2">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="1">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="3">#REF!</definedName>
+    <definedName name="CrAcct" localSheetId="5">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="0">#REF!</definedName>
     <definedName name="CrAcct">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="4">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="2">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="1">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="3">#REF!</definedName>
+    <definedName name="CrAmt" localSheetId="5">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="0">#REF!</definedName>
     <definedName name="CrAmt">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="4">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="1">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="3">#REF!</definedName>
+    <definedName name="CREDIT02" localSheetId="5">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT02">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="4">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="1">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="3">#REF!</definedName>
+    <definedName name="CREDIT03" localSheetId="5">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT03">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="4">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="1">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="3">#REF!</definedName>
+    <definedName name="CREDIT04" localSheetId="5">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT04">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="4">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="1">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="3">#REF!</definedName>
+    <definedName name="CREDIT05" localSheetId="5">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT05">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="4">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="1">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="3">#REF!</definedName>
+    <definedName name="CREDIT06" localSheetId="5">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT06">#REF!</definedName>
     <definedName name="Credits" localSheetId="4">#REF!</definedName>
     <definedName name="Credits" localSheetId="2">#REF!</definedName>
     <definedName name="Credits" localSheetId="1">#REF!</definedName>
     <definedName name="Credits" localSheetId="3">#REF!</definedName>
+    <definedName name="Credits" localSheetId="5">#REF!</definedName>
     <definedName name="Credits" localSheetId="0">#REF!</definedName>
     <definedName name="Credits">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="4">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="1">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="3">#REF!</definedName>
+    <definedName name="_xlnm.Criteria" localSheetId="5">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Criteria">#REF!</definedName>
     <definedName name="ctb" localSheetId="4">#REF!</definedName>
     <definedName name="ctb" localSheetId="2">#REF!</definedName>
     <definedName name="ctb" localSheetId="1">#REF!</definedName>
     <definedName name="ctb" localSheetId="3">#REF!</definedName>
+    <definedName name="ctb" localSheetId="5">#REF!</definedName>
     <definedName name="ctb" localSheetId="0">#REF!</definedName>
     <definedName name="ctb">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="4">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="2">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="1">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="3">#REF!</definedName>
+    <definedName name="CTime_posted" localSheetId="5">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="0">#REF!</definedName>
     <definedName name="CTime_posted">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="4">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="2">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="1">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="3">#REF!</definedName>
+    <definedName name="ctrpy_array" localSheetId="5">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="0">#REF!</definedName>
     <definedName name="ctrpy_array">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="4">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="2">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="1">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="3">#REF!</definedName>
+    <definedName name="ctrpy_data" localSheetId="5">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="0">#REF!</definedName>
     <definedName name="ctrpy_data">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="4">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="2">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="1">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="3">#REF!</definedName>
+    <definedName name="Cur_Callable" localSheetId="5">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="0">#REF!</definedName>
     <definedName name="Cur_Callable">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="4">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="2">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="1">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="3">#REF!</definedName>
+    <definedName name="CURRENCY_CODE" localSheetId="5">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="0">#REF!</definedName>
     <definedName name="CURRENCY_CODE">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="4">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="1">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="3">#REF!</definedName>
+    <definedName name="Current_Deal_Balance" localSheetId="5">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Current_Deal_Balance">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="4">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="1">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="3">#REF!</definedName>
+    <definedName name="Current_Tape_Balance" localSheetId="5">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Current_Tape_Balance">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="4">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="2">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="1">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="3">#REF!</definedName>
+    <definedName name="Current_Tape_LoanCount" localSheetId="5">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="0">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount">#REF!</definedName>
     <definedName name="cusip" localSheetId="4">#REF!</definedName>
     <definedName name="cusip" localSheetId="2">#REF!</definedName>
     <definedName name="cusip" localSheetId="1">#REF!</definedName>
     <definedName name="cusip" localSheetId="3">#REF!</definedName>
+    <definedName name="cusip" localSheetId="5">#REF!</definedName>
     <definedName name="cusip" localSheetId="0">#REF!</definedName>
     <definedName name="cusip">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="4">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="2">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="1">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="3">#REF!</definedName>
+    <definedName name="CUSIP_ID" localSheetId="5">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="0">#REF!</definedName>
     <definedName name="CUSIP_ID">#REF!</definedName>
     <definedName name="d" localSheetId="4">#REF!</definedName>
     <definedName name="d" localSheetId="2">#REF!</definedName>
     <definedName name="d" localSheetId="1">#REF!</definedName>
     <definedName name="d" localSheetId="3">#REF!</definedName>
+    <definedName name="d" localSheetId="5">#REF!</definedName>
     <definedName name="d" localSheetId="0">#REF!</definedName>
     <definedName name="d">#REF!</definedName>
     <definedName name="D3_VLookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,10)</definedName>
+    <definedName name="D3_VLookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup">OFFSET(#REF!,0,0,D3Len,10)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAOrig" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAUnam" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_FV" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFASUnam" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFee" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_LOCOM" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Lookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_MTM" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Price" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBBeg" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBEnd" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,25)</definedName>
+    <definedName name="D3Chk_VLookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup">OFFSET(#REF!,0,0,D3Len,25)</definedName>
     <definedName name="D3Len" localSheetId="4">#REF!</definedName>
     <definedName name="D3Len" localSheetId="2">#REF!</definedName>
     <definedName name="D3Len" localSheetId="1">#REF!</definedName>
     <definedName name="D3Len" localSheetId="3">#REF!</definedName>
+    <definedName name="D3Len" localSheetId="5">#REF!</definedName>
     <definedName name="D3Len" localSheetId="0">#REF!</definedName>
     <definedName name="D3Len">#REF!</definedName>
     <definedName name="D4_CUSIP" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D4Len,1)</definedName>
+    <definedName name="D4_CUSIP" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP">OFFSET(#REF!,0,0,D4Len,1)</definedName>
     <definedName name="D4_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D4Len,25)</definedName>
+    <definedName name="D4_Lookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup">OFFSET(#REF!,0,0,D4Len,25)</definedName>
     <definedName name="D4_Price" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D4Len,1)</definedName>
+    <definedName name="D4_Price" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price">OFFSET(#REF!,0,0,D4Len,1)</definedName>
     <definedName name="D4Len" localSheetId="4">#REF!</definedName>
     <definedName name="D4Len" localSheetId="2">#REF!</definedName>
     <definedName name="D4Len" localSheetId="1">#REF!</definedName>
     <definedName name="D4Len" localSheetId="3">#REF!</definedName>
+    <definedName name="D4Len" localSheetId="5">#REF!</definedName>
     <definedName name="D4Len" localSheetId="0">#REF!</definedName>
     <definedName name="D4Len">#REF!</definedName>
     <definedName name="daQ" localSheetId="4">#REF!</definedName>
     <definedName name="daQ" localSheetId="2">#REF!</definedName>
     <definedName name="daQ" localSheetId="1">#REF!</definedName>
     <definedName name="daQ" localSheetId="3">#REF!</definedName>
+    <definedName name="daQ" localSheetId="5">#REF!</definedName>
     <definedName name="daQ" localSheetId="0">#REF!</definedName>
     <definedName name="daQ">#REF!</definedName>
     <definedName name="daQw" localSheetId="4">#REF!</definedName>
     <definedName name="daQw" localSheetId="2">#REF!</definedName>
     <definedName name="daQw" localSheetId="1">#REF!</definedName>
     <definedName name="daQw" localSheetId="3">#REF!</definedName>
+    <definedName name="daQw" localSheetId="5">#REF!</definedName>
     <definedName name="daQw" localSheetId="0">#REF!</definedName>
     <definedName name="daQw">#REF!</definedName>
     <definedName name="Data" localSheetId="4">#REF!</definedName>
     <definedName name="Data" localSheetId="2">#REF!</definedName>
     <definedName name="Data" localSheetId="1">#REF!</definedName>
     <definedName name="Data" localSheetId="3">#REF!</definedName>
+    <definedName name="Data" localSheetId="5">#REF!</definedName>
     <definedName name="Data" localSheetId="0">#REF!</definedName>
     <definedName name="Data">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="4">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="2">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="1">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="3">#REF!</definedName>
+    <definedName name="Data__CPR" localSheetId="5">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="0">#REF!</definedName>
     <definedName name="Data__CPR">#REF!</definedName>
     <definedName name="data_99" localSheetId="4">#REF!</definedName>
     <definedName name="data_99" localSheetId="2">#REF!</definedName>
     <definedName name="data_99" localSheetId="1">#REF!</definedName>
     <definedName name="data_99" localSheetId="3">#REF!</definedName>
+    <definedName name="data_99" localSheetId="5">#REF!</definedName>
     <definedName name="data_99" localSheetId="0">#REF!</definedName>
     <definedName name="data_99">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="4">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="2">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="1">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="3">#REF!</definedName>
+    <definedName name="Data_Source" localSheetId="5">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="0">#REF!</definedName>
     <definedName name="Data_Source">#REF!</definedName>
     <definedName name="data1231" localSheetId="4">#REF!</definedName>
     <definedName name="data1231" localSheetId="2">#REF!</definedName>
     <definedName name="data1231" localSheetId="1">#REF!</definedName>
     <definedName name="data1231" localSheetId="3">#REF!</definedName>
+    <definedName name="data1231" localSheetId="5">#REF!</definedName>
     <definedName name="data1231" localSheetId="0">#REF!</definedName>
     <definedName name="data1231">#REF!</definedName>
     <definedName name="data930" localSheetId="4">#REF!</definedName>
     <definedName name="data930" localSheetId="2">#REF!</definedName>
     <definedName name="data930" localSheetId="1">#REF!</definedName>
     <definedName name="data930" localSheetId="3">#REF!</definedName>
+    <definedName name="data930" localSheetId="5">#REF!</definedName>
     <definedName name="data930" localSheetId="0">#REF!</definedName>
     <definedName name="data930">#REF!</definedName>
     <definedName name="dataacct" localSheetId="4">#REF!</definedName>
     <definedName name="dataacct" localSheetId="2">#REF!</definedName>
     <definedName name="dataacct" localSheetId="1">#REF!</definedName>
     <definedName name="dataacct" localSheetId="3">#REF!</definedName>
+    <definedName name="dataacct" localSheetId="5">#REF!</definedName>
     <definedName name="dataacct" localSheetId="0">#REF!</definedName>
     <definedName name="dataacct">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="4">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="1">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="3">#REF!</definedName>
+    <definedName name="_xlnm.Database" localSheetId="5">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="4">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="2">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="1">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="3">#REF!</definedName>
+    <definedName name="Database_Conversion" localSheetId="5">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="0">#REF!</definedName>
     <definedName name="Database_Conversion">#REF!</definedName>
     <definedName name="database_other" localSheetId="4">#REF!</definedName>
     <definedName name="database_other" localSheetId="2">#REF!</definedName>
     <definedName name="database_other" localSheetId="1">#REF!</definedName>
     <definedName name="database_other" localSheetId="3">#REF!</definedName>
+    <definedName name="database_other" localSheetId="5">#REF!</definedName>
     <definedName name="database_other" localSheetId="0">#REF!</definedName>
     <definedName name="database_other">#REF!</definedName>
     <definedName name="database_RB" localSheetId="4">#REF!</definedName>
     <definedName name="database_RB" localSheetId="2">#REF!</definedName>
     <definedName name="database_RB" localSheetId="1">#REF!</definedName>
     <definedName name="database_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="database_RB" localSheetId="5">#REF!</definedName>
     <definedName name="database_RB" localSheetId="0">#REF!</definedName>
     <definedName name="database_RB">#REF!</definedName>
     <definedName name="database_REO" localSheetId="4">#REF!</definedName>
     <definedName name="database_REO" localSheetId="2">#REF!</definedName>
     <definedName name="database_REO" localSheetId="1">#REF!</definedName>
     <definedName name="database_REO" localSheetId="3">#REF!</definedName>
+    <definedName name="database_REO" localSheetId="5">#REF!</definedName>
     <definedName name="database_REO" localSheetId="0">#REF!</definedName>
     <definedName name="database_REO">#REF!</definedName>
     <definedName name="Database_System" localSheetId="4">#REF!</definedName>
     <definedName name="Database_System" localSheetId="2">#REF!</definedName>
     <definedName name="Database_System" localSheetId="1">#REF!</definedName>
     <definedName name="Database_System" localSheetId="3">#REF!</definedName>
+    <definedName name="Database_System" localSheetId="5">#REF!</definedName>
     <definedName name="Database_System" localSheetId="0">#REF!</definedName>
     <definedName name="Database_System">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="4">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="2">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="1">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="databse_RB" localSheetId="5">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="0">#REF!</definedName>
     <definedName name="databse_RB">#REF!</definedName>
     <definedName name="dataicp" localSheetId="4">#REF!</definedName>
     <definedName name="dataicp" localSheetId="2">#REF!</definedName>
     <definedName name="dataicp" localSheetId="1">#REF!</definedName>
     <definedName name="dataicp" localSheetId="3">#REF!</definedName>
+    <definedName name="dataicp" localSheetId="5">#REF!</definedName>
     <definedName name="dataicp" localSheetId="0">#REF!</definedName>
     <definedName name="dataicp">#REF!</definedName>
     <definedName name="datarating" localSheetId="4">#REF!</definedName>
     <definedName name="datarating" localSheetId="2">#REF!</definedName>
     <definedName name="datarating" localSheetId="1">#REF!</definedName>
     <definedName name="datarating" localSheetId="3">#REF!</definedName>
+    <definedName name="datarating" localSheetId="5">#REF!</definedName>
     <definedName name="datarating" localSheetId="0">#REF!</definedName>
     <definedName name="datarating">#REF!</definedName>
     <definedName name="date" localSheetId="4">#REF!</definedName>
     <definedName name="date" localSheetId="2">#REF!</definedName>
     <definedName name="date" localSheetId="1">#REF!</definedName>
     <definedName name="date" localSheetId="3">#REF!</definedName>
+    <definedName name="date" localSheetId="5">#REF!</definedName>
     <definedName name="date" localSheetId="0">#REF!</definedName>
     <definedName name="date">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="4">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="2">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="1">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="3">#REF!</definedName>
+    <definedName name="Date_Count" localSheetId="5">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="0">#REF!</definedName>
     <definedName name="Date_Count">#REF!</definedName>
     <definedName name="dawew" localSheetId="4">#REF!</definedName>
     <definedName name="dawew" localSheetId="2">#REF!</definedName>
     <definedName name="dawew" localSheetId="1">#REF!</definedName>
     <definedName name="dawew" localSheetId="3">#REF!</definedName>
+    <definedName name="dawew" localSheetId="5">#REF!</definedName>
     <definedName name="dawew" localSheetId="0">#REF!</definedName>
     <definedName name="dawew">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="4">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="2">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="1">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="3">#REF!</definedName>
+    <definedName name="Day1_2_Event" localSheetId="5">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="0">#REF!</definedName>
     <definedName name="Day1_2_Event">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="4">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="2">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="1">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="3">#REF!</definedName>
+    <definedName name="dbo_Tckt" localSheetId="5">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="0">#REF!</definedName>
     <definedName name="dbo_Tckt">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="4">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="2">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="1">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="3">#REF!</definedName>
+    <definedName name="dczdsw" localSheetId="5">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="0">#REF!</definedName>
     <definedName name="dczdsw">#REF!</definedName>
     <definedName name="ddw" localSheetId="4">#REF!</definedName>
     <definedName name="ddw" localSheetId="2">#REF!</definedName>
     <definedName name="ddw" localSheetId="1">#REF!</definedName>
     <definedName name="ddw" localSheetId="3">#REF!</definedName>
+    <definedName name="ddw" localSheetId="5">#REF!</definedName>
     <definedName name="ddw" localSheetId="0">#REF!</definedName>
     <definedName name="ddw">#REF!</definedName>
     <definedName name="de" localSheetId="4">#REF!</definedName>
     <definedName name="de" localSheetId="2">#REF!</definedName>
     <definedName name="de" localSheetId="1">#REF!</definedName>
     <definedName name="de" localSheetId="3">#REF!</definedName>
+    <definedName name="de" localSheetId="5">#REF!</definedName>
     <definedName name="de" localSheetId="0">#REF!</definedName>
     <definedName name="de">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="4">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="2">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="1">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="3">#REF!</definedName>
+    <definedName name="Deal_Manager" localSheetId="5">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="0">#REF!</definedName>
     <definedName name="Deal_Manager">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="4">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="2">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="1">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="3">#REF!</definedName>
+    <definedName name="Deal_Name" localSheetId="5">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="0">#REF!</definedName>
     <definedName name="Deal_Name">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="4">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="2">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="1">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="3">#REF!</definedName>
+    <definedName name="Deal_Summary" localSheetId="5">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="0">#REF!</definedName>
     <definedName name="Deal_Summary">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="4">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="2">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="1">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="3">#REF!</definedName>
+    <definedName name="Debit__Credit" localSheetId="5">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="0">#REF!</definedName>
     <definedName name="Debit__Credit">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="4">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="2">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="1">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="3">#REF!</definedName>
+    <definedName name="Debit__Credit__REO" localSheetId="5">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="0">#REF!</definedName>
     <definedName name="Debit__Credit__REO">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="4">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="1">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Debit_Credit_C" localSheetId="5">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_C">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="4">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="1">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="Debit_Credit_RB" localSheetId="5">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_RB">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Debit_Credit_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_RS">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="4">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="1">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Debit_Credit_S" localSheetId="5">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_S">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="4">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="1">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Debit_Credit_T" localSheetId="5">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_T">#REF!</definedName>
     <definedName name="Debits" localSheetId="4">#REF!</definedName>
     <definedName name="Debits" localSheetId="2">#REF!</definedName>
     <definedName name="Debits" localSheetId="1">#REF!</definedName>
     <definedName name="Debits" localSheetId="3">#REF!</definedName>
+    <definedName name="Debits" localSheetId="5">#REF!</definedName>
     <definedName name="Debits" localSheetId="0">#REF!</definedName>
     <definedName name="Debits">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="4">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="2">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="1">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="3">#REF!</definedName>
+    <definedName name="DEC_2006" localSheetId="5">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="0">#REF!</definedName>
     <definedName name="DEC_2006">#REF!</definedName>
     <definedName name="DefDate" localSheetId="4">#REF!</definedName>
     <definedName name="DefDate" localSheetId="2">#REF!</definedName>
     <definedName name="DefDate" localSheetId="1">#REF!</definedName>
     <definedName name="DefDate" localSheetId="3">#REF!</definedName>
+    <definedName name="DefDate" localSheetId="5">#REF!</definedName>
     <definedName name="DefDate" localSheetId="0">#REF!</definedName>
     <definedName name="DefDate">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="4">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="2">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="1">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="3">#REF!</definedName>
+    <definedName name="DefLedger" localSheetId="5">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="0">#REF!</definedName>
     <definedName name="DefLedger">#REF!</definedName>
     <definedName name="DefMask" localSheetId="4">#REF!</definedName>
     <definedName name="DefMask" localSheetId="2">#REF!</definedName>
     <definedName name="DefMask" localSheetId="1">#REF!</definedName>
     <definedName name="DefMask" localSheetId="3">#REF!</definedName>
+    <definedName name="DefMask" localSheetId="5">#REF!</definedName>
     <definedName name="DefMask" localSheetId="0">#REF!</definedName>
     <definedName name="DefMask">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="4">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="2">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="1">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="3">#REF!</definedName>
+    <definedName name="DefOprid" localSheetId="5">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="0">#REF!</definedName>
     <definedName name="DefOprid">#REF!</definedName>
     <definedName name="DefSource" localSheetId="4">#REF!</definedName>
     <definedName name="DefSource" localSheetId="2">#REF!</definedName>
     <definedName name="DefSource" localSheetId="1">#REF!</definedName>
     <definedName name="DefSource" localSheetId="3">#REF!</definedName>
+    <definedName name="DefSource" localSheetId="5">#REF!</definedName>
     <definedName name="DefSource" localSheetId="0">#REF!</definedName>
     <definedName name="DefSource">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="4">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="2">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="1">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="3">#REF!</definedName>
+    <definedName name="DefUnit" localSheetId="5">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="0">#REF!</definedName>
     <definedName name="DefUnit">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="4">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="2">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="1">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="3">#REF!</definedName>
+    <definedName name="DEPTNAM" localSheetId="5">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="0">#REF!</definedName>
     <definedName name="DEPTNAM">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="4">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="2">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="1">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="3">#REF!</definedName>
+    <definedName name="Derivatives" localSheetId="5">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="0">#REF!</definedName>
     <definedName name="Derivatives">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="4">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="2">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="1">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="3">#REF!</definedName>
+    <definedName name="DescrCol" localSheetId="5">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="0">#REF!</definedName>
     <definedName name="DescrCol">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="4">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="2">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="1">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="3">#REF!</definedName>
+    <definedName name="DESCRTREE" localSheetId="5">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="0">#REF!</definedName>
     <definedName name="DESCRTREE">#REF!</definedName>
     <definedName name="DF" localSheetId="4" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="2" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="3" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="DF" localSheetId="5" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="dfgvb" localSheetId="4">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="2">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="1">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="3">#REF!</definedName>
+    <definedName name="dfgvb" localSheetId="5">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="0">#REF!</definedName>
     <definedName name="dfgvb">#REF!</definedName>
     <definedName name="dgag">#REF!</definedName>
     <definedName name="dict" localSheetId="4">#REF!</definedName>
     <definedName name="dict" localSheetId="2">#REF!</definedName>
     <definedName name="dict" localSheetId="1">#REF!</definedName>
     <definedName name="dict" localSheetId="3">#REF!</definedName>
+    <definedName name="dict" localSheetId="5">#REF!</definedName>
     <definedName name="dict" localSheetId="0">#REF!</definedName>
     <definedName name="dict">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="1">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="3">#REF!</definedName>
+    <definedName name="DIG_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_DEC_01">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="1">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="3">#REF!</definedName>
+    <definedName name="DIG_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_DEC_02">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="1">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="3">#REF!</definedName>
+    <definedName name="DIg_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIg_DEC_04">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="1">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="3">#REF!</definedName>
+    <definedName name="DIG_JUN_03" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_JUN_03">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="1">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="3">#REF!</definedName>
+    <definedName name="DIG_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_JUN_04">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="1">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="3">#REF!</definedName>
+    <definedName name="DIG_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_MAR_04">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="1">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="3">#REF!</definedName>
+    <definedName name="DIG_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_SEP_04">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="1">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="3">#REF!</definedName>
+    <definedName name="DIL_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_DEC_01">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="1">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="3">#REF!</definedName>
+    <definedName name="DIL_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_DEC_04">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="1">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="3">#REF!</definedName>
+    <definedName name="DIL_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_JUN_04">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="1">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="3">#REF!</definedName>
+    <definedName name="DIL_MAR_03" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_MAR_03">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="1">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="3">#REF!</definedName>
+    <definedName name="DIL_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_MAR_04">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="1">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="3">#REF!</definedName>
+    <definedName name="DIL_SEP_03" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_SEP_03">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="1">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="3">#REF!</definedName>
+    <definedName name="DIL_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_SEP_04">#REF!</definedName>
     <definedName name="Disposition" localSheetId="4">#REF!</definedName>
     <definedName name="Disposition" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition" localSheetId="1">#REF!</definedName>
     <definedName name="Disposition" localSheetId="3">#REF!</definedName>
+    <definedName name="Disposition" localSheetId="5">#REF!</definedName>
     <definedName name="Disposition" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="4">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="1">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Disposition_C" localSheetId="5">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_C">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Disposition_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_RS">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="4">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="1">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Disposition_S" localSheetId="5">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_S">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="4">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="1">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Disposition_T" localSheetId="5">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_T">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="4">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="2">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="1">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="3">#REF!</definedName>
+    <definedName name="DR_bal" localSheetId="5">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="0">#REF!</definedName>
     <definedName name="DR_bal">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="4">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="2">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="1">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="3">#REF!</definedName>
+    <definedName name="DrAcct" localSheetId="5">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="0">#REF!</definedName>
     <definedName name="DrAcct">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="4">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="2">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="1">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="3">#REF!</definedName>
+    <definedName name="DrAmt" localSheetId="5">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="0">#REF!</definedName>
     <definedName name="DrAmt">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="4">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="2">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="1">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="3">#REF!</definedName>
+    <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="5">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="0">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG">#REF!</definedName>
     <definedName name="DRCR" localSheetId="4">#REF!</definedName>
     <definedName name="DRCR" localSheetId="2">#REF!</definedName>
     <definedName name="DRCR" localSheetId="1">#REF!</definedName>
     <definedName name="DRCR" localSheetId="3">#REF!</definedName>
+    <definedName name="DRCR" localSheetId="5">#REF!</definedName>
     <definedName name="DRCR" localSheetId="0">#REF!</definedName>
     <definedName name="DRCR">#REF!</definedName>
     <definedName name="dsae" localSheetId="4">#REF!</definedName>
     <definedName name="dsae" localSheetId="2">#REF!</definedName>
     <definedName name="dsae" localSheetId="1">#REF!</definedName>
     <definedName name="dsae" localSheetId="3">#REF!</definedName>
+    <definedName name="dsae" localSheetId="5">#REF!</definedName>
     <definedName name="dsae" localSheetId="0">#REF!</definedName>
     <definedName name="dsae">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="4">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="2">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="1">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="3">#REF!</definedName>
+    <definedName name="dsdaqw" localSheetId="5">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="0">#REF!</definedName>
     <definedName name="dsdaqw">#REF!</definedName>
     <definedName name="dse" localSheetId="4">#REF!</definedName>
     <definedName name="dse" localSheetId="2">#REF!</definedName>
     <definedName name="dse" localSheetId="1">#REF!</definedName>
     <definedName name="dse" localSheetId="3">#REF!</definedName>
+    <definedName name="dse" localSheetId="5">#REF!</definedName>
     <definedName name="dse" localSheetId="0">#REF!</definedName>
     <definedName name="dse">#REF!</definedName>
     <definedName name="dsfd" localSheetId="4">#REF!</definedName>
     <definedName name="dsfd" localSheetId="2">#REF!</definedName>
     <definedName name="dsfd" localSheetId="1">#REF!</definedName>
     <definedName name="dsfd" localSheetId="3">#REF!</definedName>
+    <definedName name="dsfd" localSheetId="5">#REF!</definedName>
     <definedName name="dsfd" localSheetId="0">#REF!</definedName>
     <definedName name="dsfd">#REF!</definedName>
     <definedName name="dt" localSheetId="4">#REF!</definedName>
     <definedName name="dt" localSheetId="2">#REF!</definedName>
     <definedName name="dt" localSheetId="1">#REF!</definedName>
     <definedName name="dt" localSheetId="3">#REF!</definedName>
+    <definedName name="dt" localSheetId="5">#REF!</definedName>
     <definedName name="dt" localSheetId="0">#REF!</definedName>
     <definedName name="dt">#REF!</definedName>
     <definedName name="dweqw" localSheetId="4">#REF!</definedName>
     <definedName name="dweqw" localSheetId="2">#REF!</definedName>
     <definedName name="dweqw" localSheetId="1">#REF!</definedName>
     <definedName name="dweqw" localSheetId="3">#REF!</definedName>
+    <definedName name="dweqw" localSheetId="5">#REF!</definedName>
     <definedName name="dweqw" localSheetId="0">#REF!</definedName>
     <definedName name="dweqw">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="4">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="2">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="1">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="3">#REF!</definedName>
+    <definedName name="dzscsd" localSheetId="5">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="0">#REF!</definedName>
     <definedName name="dzscsd">#REF!</definedName>
     <definedName name="e" localSheetId="4">#REF!</definedName>
     <definedName name="e" localSheetId="2">#REF!</definedName>
     <definedName name="e" localSheetId="1">#REF!</definedName>
     <definedName name="e" localSheetId="3">#REF!</definedName>
+    <definedName name="e" localSheetId="5">#REF!</definedName>
     <definedName name="e" localSheetId="0">#REF!</definedName>
     <definedName name="e">#REF!</definedName>
     <definedName name="edc" localSheetId="4">#REF!</definedName>
     <definedName name="edc" localSheetId="2">#REF!</definedName>
     <definedName name="edc" localSheetId="1">#REF!</definedName>
     <definedName name="edc" localSheetId="3">#REF!</definedName>
+    <definedName name="edc" localSheetId="5">#REF!</definedName>
     <definedName name="edc" localSheetId="0">#REF!</definedName>
     <definedName name="edc">#REF!</definedName>
     <definedName name="edwa" localSheetId="4">#REF!</definedName>
     <definedName name="edwa" localSheetId="2">#REF!</definedName>
     <definedName name="edwa" localSheetId="1">#REF!</definedName>
     <definedName name="edwa" localSheetId="3">#REF!</definedName>
+    <definedName name="edwa" localSheetId="5">#REF!</definedName>
     <definedName name="edwa" localSheetId="0">#REF!</definedName>
     <definedName name="edwa">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="1">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="3">#REF!</definedName>
+    <definedName name="Effective_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="1">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Effective_Date_C" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_C">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="1">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="3">#REF!</definedName>
+    <definedName name="Effective_Date_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_REO">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Effective_Date_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_RS">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="1">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Effective_Date_S" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_S">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="1">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Effective_Date_T" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_T">#REF!</definedName>
     <definedName name="egl" localSheetId="4">#REF!</definedName>
     <definedName name="egl" localSheetId="2">#REF!</definedName>
     <definedName name="egl" localSheetId="1">#REF!</definedName>
     <definedName name="egl" localSheetId="3">#REF!</definedName>
+    <definedName name="egl" localSheetId="5">#REF!</definedName>
     <definedName name="egl" localSheetId="0">#REF!</definedName>
     <definedName name="egl">#REF!</definedName>
     <definedName name="end" localSheetId="4">#REF!</definedName>
     <definedName name="end" localSheetId="2">#REF!</definedName>
     <definedName name="end" localSheetId="1">#REF!</definedName>
     <definedName name="end" localSheetId="3">#REF!</definedName>
+    <definedName name="end" localSheetId="5">#REF!</definedName>
     <definedName name="end" localSheetId="0">#REF!</definedName>
     <definedName name="end">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="4">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="2">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="1">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="3">#REF!</definedName>
+    <definedName name="End_Bal" localSheetId="5">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="0">#REF!</definedName>
     <definedName name="End_Bal">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="4">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="2">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="1">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="3">#REF!</definedName>
+    <definedName name="EndingBalance" localSheetId="5">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="0">#REF!</definedName>
     <definedName name="EndingBalance">#REF!</definedName>
     <definedName name="erfwe" localSheetId="4">#REF!</definedName>
     <definedName name="erfwe" localSheetId="2">#REF!</definedName>
     <definedName name="erfwe" localSheetId="1">#REF!</definedName>
     <definedName name="erfwe" localSheetId="3">#REF!</definedName>
+    <definedName name="erfwe" localSheetId="5">#REF!</definedName>
     <definedName name="erfwe" localSheetId="0">#REF!</definedName>
     <definedName name="erfwe">#REF!</definedName>
     <definedName name="ergerg" localSheetId="4">#REF!</definedName>
     <definedName name="ergerg" localSheetId="2">#REF!</definedName>
     <definedName name="ergerg" localSheetId="1">#REF!</definedName>
     <definedName name="ergerg" localSheetId="3">#REF!</definedName>
+    <definedName name="ergerg" localSheetId="5">#REF!</definedName>
     <definedName name="ergerg" localSheetId="0">#REF!</definedName>
     <definedName name="ergerg">#REF!</definedName>
     <definedName name="error" localSheetId="4">#REF!</definedName>
     <definedName name="error" localSheetId="2">#REF!</definedName>
     <definedName name="error" localSheetId="1">#REF!</definedName>
     <definedName name="error" localSheetId="3">#REF!</definedName>
+    <definedName name="error" localSheetId="5">#REF!</definedName>
     <definedName name="error" localSheetId="0">#REF!</definedName>
     <definedName name="error">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="4">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="2">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="1">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="3">#REF!</definedName>
+    <definedName name="Error_Amount" localSheetId="5">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="0">#REF!</definedName>
     <definedName name="Error_Amount">#REF!</definedName>
     <definedName name="EssAliasTable">"Default"</definedName>
     <definedName name="EssOptions">"110000000001010_"</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="4">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="2">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="1">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="3">#REF!</definedName>
+    <definedName name="Estimated_NERD_Cost" localSheetId="5">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="0">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="4">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="2">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="1">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="3">#REF!</definedName>
+    <definedName name="Estimated_NIM_Fee" localSheetId="5">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="0">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="4">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="2">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="1">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="3">#REF!</definedName>
+    <definedName name="Estimated_UW_Fee" localSheetId="5">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="0">#REF!</definedName>
     <definedName name="Estimated_UW_Fee">#REF!</definedName>
     <definedName name="ewswa" localSheetId="4">#REF!</definedName>
     <definedName name="ewswa" localSheetId="2">#REF!</definedName>
     <definedName name="ewswa" localSheetId="1">#REF!</definedName>
     <definedName name="ewswa" localSheetId="3">#REF!</definedName>
+    <definedName name="ewswa" localSheetId="5">#REF!</definedName>
     <definedName name="ewswa" localSheetId="0">#REF!</definedName>
     <definedName name="ewswa">#REF!</definedName>
     <definedName name="Existing" localSheetId="4">#REF!</definedName>
     <definedName name="Existing" localSheetId="2">#REF!</definedName>
     <definedName name="Existing" localSheetId="1">#REF!</definedName>
     <definedName name="Existing" localSheetId="3">#REF!</definedName>
+    <definedName name="Existing" localSheetId="5">#REF!</definedName>
     <definedName name="Existing" localSheetId="0">#REF!</definedName>
     <definedName name="Existing">#REF!</definedName>
     <definedName name="expense" localSheetId="4">#REF!</definedName>
     <definedName name="expense" localSheetId="2">#REF!</definedName>
     <definedName name="expense" localSheetId="1">#REF!</definedName>
     <definedName name="expense" localSheetId="3">#REF!</definedName>
+    <definedName name="expense" localSheetId="5">#REF!</definedName>
     <definedName name="expense" localSheetId="0">#REF!</definedName>
     <definedName name="expense">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="4">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="2">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="1">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="3">#REF!</definedName>
+    <definedName name="Export_Acc_Range" localSheetId="5">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="0">#REF!</definedName>
     <definedName name="Export_Acc_Range">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="4">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="2">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="1">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="3">#REF!</definedName>
+    <definedName name="Export_Account" localSheetId="5">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="0">#REF!</definedName>
     <definedName name="Export_Account">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="4">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="2">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="1">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Exposure_1_S" localSheetId="5">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="0">#REF!</definedName>
     <definedName name="Exposure_1_S">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="4">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="2">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="1">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Exposure_T" localSheetId="5">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="0">#REF!</definedName>
     <definedName name="Exposure_T">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="4">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="2">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="1">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="3">#REF!</definedName>
+    <definedName name="Extra_Pay" localSheetId="5">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="0">#REF!</definedName>
     <definedName name="Extra_Pay">#REF!</definedName>
     <definedName name="f" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="f" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="f" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="f" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="f" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="f" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="f">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="4">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="2">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="1">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="3">#REF!</definedName>
+    <definedName name="FDW_LOAD_DT" localSheetId="5">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="0">#REF!</definedName>
     <definedName name="FDW_LOAD_DT">#REF!</definedName>
     <definedName name="fh" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="fh" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="fh" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
     <definedName name="fh" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="fh" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="fh" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="fh">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="Filter" localSheetId="4">#REF!</definedName>
     <definedName name="Filter" localSheetId="2">#REF!</definedName>
     <definedName name="Filter" localSheetId="1">#REF!</definedName>
     <definedName name="Filter" localSheetId="3">#REF!</definedName>
+    <definedName name="Filter" localSheetId="5">#REF!</definedName>
     <definedName name="Filter" localSheetId="0">#REF!</definedName>
     <definedName name="Filter">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="4">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="2">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="1">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="3">#REF!</definedName>
+    <definedName name="FILTER_DETAILS" localSheetId="5">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="0">#REF!</definedName>
     <definedName name="FILTER_DETAILS">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="4">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="2">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="1">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="3">#REF!</definedName>
+    <definedName name="Filter_On" localSheetId="5">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="0">#REF!</definedName>
     <definedName name="Filter_On">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="1">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Fin_Ctmnt_C" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="1">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="3">#REF!</definedName>
+    <definedName name="Fin_Otmnt_O" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Otmnt_O">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="1">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Fin_Stmnt_C" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_C">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Fin_Stmnt_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="1">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Fin_Stmnt_S" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_S">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="1">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Fin_Stmnt_T" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_T">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="4">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="1">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="3">#REF!</definedName>
+    <definedName name="Final_Securitized_Balance" localSheetId="5">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Final_Securitized_Balance">#REF!</definedName>
     <definedName name="findcat" localSheetId="4">#REF!</definedName>
     <definedName name="findcat" localSheetId="2">#REF!</definedName>
     <definedName name="findcat" localSheetId="1">#REF!</definedName>
     <definedName name="findcat" localSheetId="3">#REF!</definedName>
+    <definedName name="findcat" localSheetId="5">#REF!</definedName>
     <definedName name="findcat" localSheetId="0">#REF!</definedName>
     <definedName name="findcat">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="4">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="2">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="1">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="3">#REF!</definedName>
+    <definedName name="FINS_ID" localSheetId="5">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="0">#REF!</definedName>
     <definedName name="FINS_ID">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="4">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="2">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="1">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="3">#REF!</definedName>
+    <definedName name="First_Bond_Payment" localSheetId="5">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="0">#REF!</definedName>
     <definedName name="First_Bond_Payment">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="4">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="2">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="1">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="3">#REF!</definedName>
+    <definedName name="FIRST_ISSUE_DT" localSheetId="5">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="0">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="4">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="2">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="1">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="3">#REF!</definedName>
+    <definedName name="FIRST_OPT_EXER_DT" localSheetId="5">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="0">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="4">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="2">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="1">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="3">#REF!</definedName>
+    <definedName name="Fixed_Settlement" localSheetId="5">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="0">#REF!</definedName>
     <definedName name="Fixed_Settlement">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="4">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="2">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="1">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="3">#REF!</definedName>
+    <definedName name="FN_0301Q" localSheetId="5">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="0">#REF!</definedName>
     <definedName name="FN_0301Q">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="4">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="2">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="1">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="3">#REF!</definedName>
+    <definedName name="FN_0600Q" localSheetId="5">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="0">#REF!</definedName>
     <definedName name="FN_0600Q">#REF!</definedName>
     <definedName name="FN8g" localSheetId="4">#REF!</definedName>
     <definedName name="FN8g" localSheetId="2">#REF!</definedName>
     <definedName name="FN8g" localSheetId="1">#REF!</definedName>
     <definedName name="FN8g" localSheetId="3">#REF!</definedName>
+    <definedName name="FN8g" localSheetId="5">#REF!</definedName>
     <definedName name="FN8g" localSheetId="0">#REF!</definedName>
     <definedName name="FN8g">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="4">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="2">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="1">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="3">#REF!</definedName>
+    <definedName name="FNMLoss" localSheetId="5">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="0">#REF!</definedName>
     <definedName name="FNMLoss">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="1">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="3">#REF!</definedName>
+    <definedName name="FOI_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_DEC_01">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="1">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="3">#REF!</definedName>
+    <definedName name="FOI_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_DEC_02">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="1">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="3">#REF!</definedName>
+    <definedName name="FOI_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_DEC_04">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="1">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="3">#REF!</definedName>
+    <definedName name="FOI_JUN_03" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_JUN_03">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="1">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="3">#REF!</definedName>
+    <definedName name="FOI_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_JUN_04">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="1">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="3">#REF!</definedName>
+    <definedName name="FOI_MAR_03" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_MAR_03">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="1">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="3">#REF!</definedName>
+    <definedName name="FOI_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_MAR_04">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="1">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="3">#REF!</definedName>
+    <definedName name="FOI_SEP_03" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_SEP_03">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="1">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="3">#REF!</definedName>
+    <definedName name="FOI_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_SEP_04">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="1">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="3">#REF!</definedName>
+    <definedName name="Folder_2" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_2">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="1">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="3">#REF!</definedName>
+    <definedName name="Folder_3" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_3">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="1">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="3">#REF!</definedName>
+    <definedName name="Folder_4" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_4">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="1">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="3">#REF!</definedName>
+    <definedName name="Folder_5" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_5">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="1">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="3">#REF!</definedName>
+    <definedName name="Folder_6" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_6">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="1">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="3">#REF!</definedName>
+    <definedName name="Folder_7" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_7">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="4">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="2">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="1">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="3">#REF!</definedName>
+    <definedName name="ForAmtCol" localSheetId="5">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="0">#REF!</definedName>
     <definedName name="ForAmtCol">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="4">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="2">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="1">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="3">#REF!</definedName>
+    <definedName name="FR_Table" localSheetId="5">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="0">#REF!</definedName>
     <definedName name="FR_Table">#REF!</definedName>
     <definedName name="frv" localSheetId="4">#REF!</definedName>
     <definedName name="frv" localSheetId="2">#REF!</definedName>
     <definedName name="frv" localSheetId="1">#REF!</definedName>
     <definedName name="frv" localSheetId="3">#REF!</definedName>
+    <definedName name="frv" localSheetId="5">#REF!</definedName>
     <definedName name="frv" localSheetId="0">#REF!</definedName>
     <definedName name="frv">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="4">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="2">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="1">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="3">#REF!</definedName>
+    <definedName name="Full_Print" localSheetId="5">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="0">#REF!</definedName>
     <definedName name="Full_Print">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="4">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="2">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="1">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="3">#REF!</definedName>
+    <definedName name="FV_INPUT" localSheetId="5">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="0">#REF!</definedName>
     <definedName name="FV_INPUT">#REF!</definedName>
     <definedName name="g" localSheetId="4">#REF!</definedName>
     <definedName name="g" localSheetId="2">#REF!</definedName>
     <definedName name="g" localSheetId="1">#REF!</definedName>
     <definedName name="g" localSheetId="3">#REF!</definedName>
+    <definedName name="g" localSheetId="5">#REF!</definedName>
     <definedName name="g" localSheetId="0">#REF!</definedName>
     <definedName name="g">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="4">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="2">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="1">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="3">#REF!</definedName>
+    <definedName name="getGoodBal" localSheetId="5">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="0">#REF!</definedName>
     <definedName name="getGoodBal">#REF!</definedName>
     <definedName name="gfds" localSheetId="4">#REF!</definedName>
     <definedName name="gfds" localSheetId="2">#REF!</definedName>
     <definedName name="gfds" localSheetId="1">#REF!</definedName>
     <definedName name="gfds" localSheetId="3">#REF!</definedName>
+    <definedName name="gfds" localSheetId="5">#REF!</definedName>
     <definedName name="gfds" localSheetId="0">#REF!</definedName>
     <definedName name="gfds">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="4">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="2">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="1">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="3">#REF!</definedName>
+    <definedName name="GFE_RULE" localSheetId="5">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="0">#REF!</definedName>
     <definedName name="GFE_RULE">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="4">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="2">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="1">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_Account_No" localSheetId="5">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="0">#REF!</definedName>
     <definedName name="GL_Account_No">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="4">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="2">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="1">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_ACCT_NO" localSheetId="5">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="0">#REF!</definedName>
     <definedName name="GL_ACCT_NO">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="4">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="2">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="1">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_Bal" localSheetId="5">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="0">#REF!</definedName>
     <definedName name="GL_Bal">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="4">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="2">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="1">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_Balances" localSheetId="5">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="0">#REF!</definedName>
     <definedName name="GL_Balances">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="4">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="2">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="1">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_COST_CTR_CD" localSheetId="5">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="0">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD">#REF!</definedName>
     <definedName name="GL_date" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date" localSheetId="1">#REF!</definedName>
     <definedName name="GL_date" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_date" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="1">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_date_C" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_C">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="1">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_date_RB" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_RB">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="1">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_date_REO" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_REO">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="1">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_date_RS" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_RS">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="1">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_date_S" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_S">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="1">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_date_T" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_T">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="4">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="2">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="1">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_LOOKUP" localSheetId="5">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="0">#REF!</definedName>
     <definedName name="GL_LOOKUP">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="4">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="2">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="1">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="3">#REF!</definedName>
+    <definedName name="GL_MAPPING" localSheetId="5">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="0">#REF!</definedName>
     <definedName name="GL_MAPPING">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="4">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="2">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="1">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="3">#REF!</definedName>
+    <definedName name="GOS_Excess_Interest" localSheetId="5">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="0">#REF!</definedName>
     <definedName name="GOS_Excess_Interest">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="4">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="2">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="1">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="3">#REF!</definedName>
+    <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="5">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="0">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest">#REF!</definedName>
     <definedName name="Groups" localSheetId="4">#REF!</definedName>
     <definedName name="Groups" localSheetId="2">#REF!</definedName>
     <definedName name="Groups" localSheetId="1">#REF!</definedName>
     <definedName name="Groups" localSheetId="3">#REF!</definedName>
+    <definedName name="Groups" localSheetId="5">#REF!</definedName>
     <definedName name="Groups" localSheetId="0">#REF!</definedName>
     <definedName name="Groups">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="4">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="2">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="1">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="3">#REF!</definedName>
+    <definedName name="GRPRKDATA" localSheetId="5">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="0">#REF!</definedName>
     <definedName name="GRPRKDATA">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="4">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="2">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="1">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="3">#REF!</definedName>
+    <definedName name="HdrUnit" localSheetId="5">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="0">#REF!</definedName>
     <definedName name="HdrUnit">#REF!</definedName>
     <definedName name="HEADER" localSheetId="4">#REF!</definedName>
     <definedName name="HEADER" localSheetId="2">#REF!</definedName>
     <definedName name="HEADER" localSheetId="1">#REF!</definedName>
     <definedName name="HEADER" localSheetId="3">#REF!</definedName>
+    <definedName name="HEADER" localSheetId="5">#REF!</definedName>
     <definedName name="HEADER" localSheetId="0">#REF!</definedName>
     <definedName name="HEADER">#REF!</definedName>
     <definedName name="Header_Row">ROW(#REF!)</definedName>
     <definedName name="HeaderKeys" localSheetId="4">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="1">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="3">#REF!</definedName>
+    <definedName name="HeaderKeys" localSheetId="5">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderKeys">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="4">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="1">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="3">#REF!</definedName>
+    <definedName name="HeaderLabels" localSheetId="5">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderLabels">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="4">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="1">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="3">#REF!</definedName>
+    <definedName name="HeaderLine" localSheetId="5">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderLine">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="4">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="1">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="3">#REF!</definedName>
+    <definedName name="HeaderSeq" localSheetId="5">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderSeq">#REF!</definedName>
     <definedName name="hft" localSheetId="4">#REF!</definedName>
     <definedName name="hft" localSheetId="2">#REF!</definedName>
     <definedName name="hft" localSheetId="1">#REF!</definedName>
     <definedName name="hft" localSheetId="3">#REF!</definedName>
+    <definedName name="hft" localSheetId="5">#REF!</definedName>
     <definedName name="hft" localSheetId="0">#REF!</definedName>
     <definedName name="hft">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="4">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="2">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="1">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="3">#REF!</definedName>
+    <definedName name="hgfdx" localSheetId="5">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="0">#REF!</definedName>
     <definedName name="hgfdx">#REF!</definedName>
     <definedName name="hgtre" localSheetId="4">#REF!</definedName>
     <definedName name="hgtre" localSheetId="2">#REF!</definedName>
     <definedName name="hgtre" localSheetId="1">#REF!</definedName>
     <definedName name="hgtre" localSheetId="3">#REF!</definedName>
+    <definedName name="hgtre" localSheetId="5">#REF!</definedName>
     <definedName name="hgtre" localSheetId="0">#REF!</definedName>
     <definedName name="hgtre">#REF!</definedName>
     <definedName name="hnh" localSheetId="4">#REF!</definedName>
     <definedName name="hnh" localSheetId="2">#REF!</definedName>
     <definedName name="hnh" localSheetId="1">#REF!</definedName>
     <definedName name="hnh" localSheetId="3">#REF!</definedName>
+    <definedName name="hnh" localSheetId="5">#REF!</definedName>
     <definedName name="hnh" localSheetId="0">#REF!</definedName>
     <definedName name="hnh">#REF!</definedName>
     <definedName name="IDN" localSheetId="4">#REF!</definedName>
     <definedName name="IDN" localSheetId="2">#REF!</definedName>
     <definedName name="IDN" localSheetId="1">#REF!</definedName>
     <definedName name="IDN" localSheetId="3">#REF!</definedName>
+    <definedName name="IDN" localSheetId="5">#REF!</definedName>
     <definedName name="IDN" localSheetId="0">#REF!</definedName>
     <definedName name="IDN">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="4">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="2">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="1">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="3">#REF!</definedName>
+    <definedName name="idpi2002_08" localSheetId="5">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="0">#REF!</definedName>
     <definedName name="idpi2002_08">#REF!</definedName>
     <definedName name="IFN" localSheetId="4">#REF!</definedName>
     <definedName name="IFN" localSheetId="2">#REF!</definedName>
     <definedName name="IFN" localSheetId="1">#REF!</definedName>
     <definedName name="IFN" localSheetId="3">#REF!</definedName>
+    <definedName name="IFN" localSheetId="5">#REF!</definedName>
     <definedName name="IFN" localSheetId="0">#REF!</definedName>
     <definedName name="IFN">#REF!</definedName>
     <definedName name="ikmn" localSheetId="4">#REF!</definedName>
     <definedName name="ikmn" localSheetId="2">#REF!</definedName>
     <definedName name="ikmn" localSheetId="1">#REF!</definedName>
     <definedName name="ikmn" localSheetId="3">#REF!</definedName>
+    <definedName name="ikmn" localSheetId="5">#REF!</definedName>
     <definedName name="ikmn" localSheetId="0">#REF!</definedName>
     <definedName name="ikmn">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="4">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="2">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="1">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="3">#REF!</definedName>
+    <definedName name="Imported_File_Count" localSheetId="5">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="0">#REF!</definedName>
     <definedName name="Imported_File_Count">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="4">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="2">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="1">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="3">#REF!</definedName>
+    <definedName name="InsertLine" localSheetId="5">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="0">#REF!</definedName>
     <definedName name="InsertLine">#REF!</definedName>
     <definedName name="int" localSheetId="4">#REF!</definedName>
     <definedName name="int" localSheetId="2">#REF!</definedName>
     <definedName name="int" localSheetId="1">#REF!</definedName>
     <definedName name="int" localSheetId="3">#REF!</definedName>
+    <definedName name="int" localSheetId="5">#REF!</definedName>
     <definedName name="int" localSheetId="0">#REF!</definedName>
     <definedName name="int">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="4">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="2">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="1">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="3">#REF!</definedName>
+    <definedName name="Interest_Due_Detail" localSheetId="5">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="0">#REF!</definedName>
     <definedName name="Interest_Due_Detail">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="4">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="2">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="1">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="3">#REF!</definedName>
+    <definedName name="Interest_Rate" localSheetId="5">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="0">#REF!</definedName>
     <definedName name="Interest_Rate">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="4">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="2">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="1">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="3">#REF!</definedName>
+    <definedName name="ioLookup" localSheetId="5">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="0">#REF!</definedName>
     <definedName name="ioLookup">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="4">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="2">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="1">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="3">#REF!</definedName>
+    <definedName name="ioMktPrice" localSheetId="5">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="0">#REF!</definedName>
     <definedName name="ioMktPrice">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="4">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="2">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="1">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="3">#REF!</definedName>
+    <definedName name="ioMktValue" localSheetId="5">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="0">#REF!</definedName>
     <definedName name="ioMktValue">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_01" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_01">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_02" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_02">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_03" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_03">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_04" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_04">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_05" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_05">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_06" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_06">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_07" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_07">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_08" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_08">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_09" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_09">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_10" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_10">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_11" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_11">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2002_12" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_12">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_01" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_01">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_02" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_02">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_03" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_03">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_04" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_04">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_05" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_05">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_06" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_06">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_07" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_07">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_08" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_08">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_09" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_09">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_10" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_10">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_11" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_11">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2003_12" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_12">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_01" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_01">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_02" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_02">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_03" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_03">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_04" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_04">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_05" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_05">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_06" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_06">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_07" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_07">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_08" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_08">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_09" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_09">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_10" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_10">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_11" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_11">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="1">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="3">#REF!</definedName>
+    <definedName name="ipdi2004_12" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_12">#REF!</definedName>
+    <definedName name="IQ_CH">110000</definedName>
+    <definedName name="IQ_CQ">5000</definedName>
+    <definedName name="IQ_CY">10000</definedName>
+    <definedName name="IQ_DAILY">500000</definedName>
+    <definedName name="IQ_FH">100000</definedName>
+    <definedName name="IQ_FQ">500</definedName>
+    <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
+    <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
+    <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
+    <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
+    <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
+    <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
+    <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
+    <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
+    <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
+    <definedName name="IQ_FY">1000</definedName>
+    <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
+    <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
+    <definedName name="IQ_LTM">2000</definedName>
+    <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
+    <definedName name="IQ_MONTH">15000</definedName>
+    <definedName name="IQ_NTM">6000</definedName>
+    <definedName name="IQ_TODAY" hidden="1">0</definedName>
+    <definedName name="IQ_WEEK">50000</definedName>
+    <definedName name="IQ_YTD">3000</definedName>
+    <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
     <definedName name="IRRSolver" localSheetId="4">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="2">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="1">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="3">#REF!</definedName>
+    <definedName name="IRRSolver" localSheetId="5">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="0">#REF!</definedName>
     <definedName name="IRRSolver">#REF!</definedName>
     <definedName name="isat2002" localSheetId="4">#REF!</definedName>
     <definedName name="isat2002" localSheetId="2">#REF!</definedName>
     <definedName name="isat2002" localSheetId="1">#REF!</definedName>
     <definedName name="isat2002" localSheetId="3">#REF!</definedName>
+    <definedName name="isat2002" localSheetId="5">#REF!</definedName>
     <definedName name="isat2002" localSheetId="0">#REF!</definedName>
     <definedName name="isat2002">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="4">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="2">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="1">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="3">#REF!</definedName>
+    <definedName name="iSatrQ304" localSheetId="5">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="0">#REF!</definedName>
     <definedName name="iSatrQ304">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="4">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="2">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="1">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="3">#REF!</definedName>
+    <definedName name="isretrieve" localSheetId="5">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="0">#REF!</definedName>
     <definedName name="isretrieve">#REF!</definedName>
     <definedName name="Issuance" localSheetId="4">#REF!</definedName>
     <definedName name="Issuance" localSheetId="2">#REF!</definedName>
     <definedName name="Issuance" localSheetId="1">#REF!</definedName>
     <definedName name="Issuance" localSheetId="3">#REF!</definedName>
+    <definedName name="Issuance" localSheetId="5">#REF!</definedName>
     <definedName name="Issuance" localSheetId="0">#REF!</definedName>
     <definedName name="Issuance">#REF!</definedName>
     <definedName name="issue_month" localSheetId="4">#REF!</definedName>
     <definedName name="issue_month" localSheetId="2">#REF!</definedName>
     <definedName name="issue_month" localSheetId="1">#REF!</definedName>
     <definedName name="issue_month" localSheetId="3">#REF!</definedName>
+    <definedName name="issue_month" localSheetId="5">#REF!</definedName>
     <definedName name="issue_month" localSheetId="0">#REF!</definedName>
     <definedName name="issue_month">#REF!</definedName>
     <definedName name="issue_year" localSheetId="4">#REF!</definedName>
     <definedName name="issue_year" localSheetId="2">#REF!</definedName>
     <definedName name="issue_year" localSheetId="1">#REF!</definedName>
     <definedName name="issue_year" localSheetId="3">#REF!</definedName>
+    <definedName name="issue_year" localSheetId="5">#REF!</definedName>
     <definedName name="issue_year" localSheetId="0">#REF!</definedName>
     <definedName name="issue_year">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="4">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="2">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="1">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="3">#REF!</definedName>
+    <definedName name="Issuer_Lookup_FF" localSheetId="5">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="0">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="4">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="2">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="1">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="3">#REF!</definedName>
+    <definedName name="Issuer_Lookup_RM" localSheetId="5">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="0">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="4">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="2">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="1">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="3">#REF!</definedName>
+    <definedName name="Issuer_Lookup_WMC" localSheetId="5">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="0">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="4">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="2">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="1">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="3">#REF!</definedName>
+    <definedName name="Issuer_Rank_By_60_" localSheetId="5">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="0">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="4">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="2">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="3">#REF!</definedName>
+    <definedName name="iStarq104" localSheetId="5">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="0">#REF!</definedName>
     <definedName name="iStarq104">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="4">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="2">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="3">#REF!</definedName>
+    <definedName name="iStarq204" localSheetId="5">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="0">#REF!</definedName>
     <definedName name="iStarq204">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="4">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="2">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="3">#REF!</definedName>
+    <definedName name="iStarq304" localSheetId="5">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="0">#REF!</definedName>
     <definedName name="iStarq304">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="4">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="2">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="3">#REF!</definedName>
+    <definedName name="iStarq404" localSheetId="5">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="0">#REF!</definedName>
     <definedName name="iStarq404">#REF!</definedName>
     <definedName name="J3_" localSheetId="4">#REF!</definedName>
     <definedName name="J3_" localSheetId="2">#REF!</definedName>
     <definedName name="J3_" localSheetId="1">#REF!</definedName>
     <definedName name="J3_" localSheetId="3">#REF!</definedName>
+    <definedName name="J3_" localSheetId="5">#REF!</definedName>
     <definedName name="J3_" localSheetId="0">#REF!</definedName>
     <definedName name="J3_">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="4">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="2">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="1">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="3">#REF!</definedName>
+    <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="5">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="0">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation">#REF!</definedName>
     <definedName name="jhg" localSheetId="4">#REF!</definedName>
     <definedName name="jhg" localSheetId="2">#REF!</definedName>
     <definedName name="jhg" localSheetId="1">#REF!</definedName>
     <definedName name="jhg" localSheetId="3">#REF!</definedName>
+    <definedName name="jhg" localSheetId="5">#REF!</definedName>
     <definedName name="jhg" localSheetId="0">#REF!</definedName>
     <definedName name="jhg">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="4">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="2">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="1">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="3">#REF!</definedName>
+    <definedName name="jmnbvgf" localSheetId="5">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="0">#REF!</definedName>
     <definedName name="jmnbvgf">#REF!</definedName>
     <definedName name="jnbv" localSheetId="4">#REF!</definedName>
     <definedName name="jnbv" localSheetId="2">#REF!</definedName>
     <definedName name="jnbv" localSheetId="1">#REF!</definedName>
     <definedName name="jnbv" localSheetId="3">#REF!</definedName>
+    <definedName name="jnbv" localSheetId="5">#REF!</definedName>
     <definedName name="jnbv" localSheetId="0">#REF!</definedName>
     <definedName name="jnbv">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="4">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="2">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="1">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="3">#REF!</definedName>
+    <definedName name="jnydtr" localSheetId="5">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="0">#REF!</definedName>
     <definedName name="jnydtr">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="1">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="3">#REF!</definedName>
+    <definedName name="Journal_Entry_No" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_Entry_No">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="1">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="3">#REF!</definedName>
+    <definedName name="Journal_Entry_Source" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_Entry_Source">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="1">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="3">#REF!</definedName>
+    <definedName name="Journal_ID" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="1">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Journal_ID_C" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_C">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="1">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="3">#REF!</definedName>
+    <definedName name="Journal_ID_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_REO">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Journal_ID_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_RS">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="1">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Journal_ID_S" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_S">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="1">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Journal_ID_T" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_T">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="4">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="2">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="1">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="3">#REF!</definedName>
+    <definedName name="JRNL_IDTN_CD" localSheetId="5">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="0">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD">#REF!</definedName>
     <definedName name="jufgb" localSheetId="4">#REF!</definedName>
     <definedName name="jufgb" localSheetId="2">#REF!</definedName>
     <definedName name="jufgb" localSheetId="1">#REF!</definedName>
     <definedName name="jufgb" localSheetId="3">#REF!</definedName>
+    <definedName name="jufgb" localSheetId="5">#REF!</definedName>
     <definedName name="jufgb" localSheetId="0">#REF!</definedName>
     <definedName name="jufgb">#REF!</definedName>
     <definedName name="June">#REF!</definedName>
     <definedName name="JV" localSheetId="4">#REF!</definedName>
     <definedName name="JV" localSheetId="2">#REF!</definedName>
     <definedName name="JV" localSheetId="1">#REF!</definedName>
     <definedName name="JV" localSheetId="3">#REF!</definedName>
+    <definedName name="JV" localSheetId="5">#REF!</definedName>
     <definedName name="JV" localSheetId="0">#REF!</definedName>
     <definedName name="JV">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="3">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_C" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="3">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_O" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="3">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_S" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="4">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="2">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="1">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="3">#REF!</definedName>
+    <definedName name="JV_hash_2002" localSheetId="5">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="0">#REF!</definedName>
     <definedName name="JV_hash_2002">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="3">#REF!</definedName>
+    <definedName name="JV_Type_C" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_C">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="JV_Type_RS" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_RS">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="3">#REF!</definedName>
+    <definedName name="JV_Type_S" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_S">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="3">#REF!</definedName>
+    <definedName name="JV_Type_T" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_T">#REF!</definedName>
     <definedName name="kata_array" localSheetId="4">#REF!</definedName>
     <definedName name="kata_array" localSheetId="2">#REF!</definedName>
     <definedName name="kata_array" localSheetId="1">#REF!</definedName>
     <definedName name="kata_array" localSheetId="3">#REF!</definedName>
+    <definedName name="kata_array" localSheetId="5">#REF!</definedName>
     <definedName name="kata_array" localSheetId="0">#REF!</definedName>
     <definedName name="kata_array">#REF!</definedName>
     <definedName name="kata_data" localSheetId="4">#REF!</definedName>
     <definedName name="kata_data" localSheetId="2">#REF!</definedName>
     <definedName name="kata_data" localSheetId="1">#REF!</definedName>
     <definedName name="kata_data" localSheetId="3">#REF!</definedName>
+    <definedName name="kata_data" localSheetId="5">#REF!</definedName>
     <definedName name="kata_data" localSheetId="0">#REF!</definedName>
     <definedName name="kata_data">#REF!</definedName>
     <definedName name="Key" localSheetId="4">#REF!</definedName>
     <definedName name="Key" localSheetId="2">#REF!</definedName>
     <definedName name="Key" localSheetId="1">#REF!</definedName>
     <definedName name="Key" localSheetId="3">#REF!</definedName>
+    <definedName name="Key" localSheetId="5">#REF!</definedName>
     <definedName name="Key" localSheetId="0">#REF!</definedName>
     <definedName name="Key">#REF!</definedName>
     <definedName name="kikuk" localSheetId="4">#REF!</definedName>
     <definedName name="kikuk" localSheetId="2">#REF!</definedName>
     <definedName name="kikuk" localSheetId="1">#REF!</definedName>
     <definedName name="kikuk" localSheetId="3">#REF!</definedName>
+    <definedName name="kikuk" localSheetId="5">#REF!</definedName>
     <definedName name="kikuk" localSheetId="0">#REF!</definedName>
     <definedName name="kikuk">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="4">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="2">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="1">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="3">#REF!</definedName>
+    <definedName name="kjhgf" localSheetId="5">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="0">#REF!</definedName>
     <definedName name="kjhgf">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="4">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="2">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="1">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="3">#REF!</definedName>
+    <definedName name="kjhgfv" localSheetId="5">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="0">#REF!</definedName>
     <definedName name="kjhgfv">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="4">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="2">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="1">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="3">#REF!</definedName>
+    <definedName name="LAST_OPT_EXER_DT" localSheetId="5">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="0">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT">#REF!</definedName>
     <definedName name="Last_Row" localSheetId="4">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="2">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="1">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="3">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
+    <definedName name="Last_Row" localSheetId="5">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="0">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row">IF([0]!Values_Entered,[0]!Header_Row+[0]!Number_of_Payments,[0]!Header_Row)</definedName>
     <definedName name="Last_Updated" localSheetId="4">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="2">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="1">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="3">#REF!</definedName>
+    <definedName name="Last_Updated" localSheetId="5">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="0">#REF!</definedName>
     <definedName name="Last_Updated">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="4">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="2">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="1">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="3">#REF!</definedName>
+    <definedName name="LastHeaderCol" localSheetId="5">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="0">#REF!</definedName>
     <definedName name="LastHeaderCol">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="4">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="2">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="1">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="3">#REF!</definedName>
+    <definedName name="LastLineCol" localSheetId="5">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="0">#REF!</definedName>
     <definedName name="LastLineCol">#REF!</definedName>
     <definedName name="Lead" localSheetId="4">#REF!</definedName>
     <definedName name="Lead" localSheetId="2">#REF!</definedName>
     <definedName name="Lead" localSheetId="1">#REF!</definedName>
     <definedName name="Lead" localSheetId="3">#REF!</definedName>
+    <definedName name="Lead" localSheetId="5">#REF!</definedName>
     <definedName name="Lead" localSheetId="0">#REF!</definedName>
     <definedName name="Lead">#REF!</definedName>
     <definedName name="Ledger" localSheetId="4">#REF!</definedName>
     <definedName name="Ledger" localSheetId="2">#REF!</definedName>
     <definedName name="Ledger" localSheetId="1">#REF!</definedName>
     <definedName name="Ledger" localSheetId="3">#REF!</definedName>
+    <definedName name="Ledger" localSheetId="5">#REF!</definedName>
     <definedName name="Ledger" localSheetId="0">#REF!</definedName>
     <definedName name="Ledger">#REF!</definedName>
     <definedName name="LenC2" localSheetId="4">#REF!</definedName>
     <definedName name="LenC2" localSheetId="2">#REF!</definedName>
     <definedName name="LenC2" localSheetId="1">#REF!</definedName>
     <definedName name="LenC2" localSheetId="3">#REF!</definedName>
+    <definedName name="LenC2" localSheetId="5">#REF!</definedName>
     <definedName name="LenC2" localSheetId="0">#REF!</definedName>
     <definedName name="LenC2">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="4">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="2">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="1">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="3">#REF!</definedName>
+    <definedName name="Lender1stLoss" localSheetId="5">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="0">#REF!</definedName>
     <definedName name="Lender1stLoss">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="4">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="2">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="1">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="3">#REF!</definedName>
+    <definedName name="LenderLoss" localSheetId="5">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="0">#REF!</definedName>
     <definedName name="LenderLoss">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="4">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="2">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="1">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="3">#REF!</definedName>
+    <definedName name="LIHTC" localSheetId="5">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="0">#REF!</definedName>
     <definedName name="LIHTC">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="1">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="3">#REF!</definedName>
+    <definedName name="Line_Description" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="1">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Line_Description_C" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_C">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="1">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="3">#REF!</definedName>
+    <definedName name="Line_Description_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_REO">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Line_Description_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_RS">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="1">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Line_Description_S" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_S">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="1">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Line_Description_T" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_T">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="4">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="2">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="1">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="3">#REF!</definedName>
+    <definedName name="LIP_Monthly_Matrix" localSheetId="5">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="0">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="4">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="2">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="1">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="3">#REF!</definedName>
+    <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="5">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="0">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts">#REF!</definedName>
     <definedName name="lllll" localSheetId="4">#REF!</definedName>
     <definedName name="lllll" localSheetId="2">#REF!</definedName>
     <definedName name="lllll" localSheetId="1">#REF!</definedName>
     <definedName name="lllll" localSheetId="3">#REF!</definedName>
+    <definedName name="lllll" localSheetId="5">#REF!</definedName>
     <definedName name="lllll" localSheetId="0">#REF!</definedName>
     <definedName name="lllll">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="4">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="2">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="1">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="3">#REF!</definedName>
+    <definedName name="Loan_Amount" localSheetId="5">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="0">#REF!</definedName>
     <definedName name="Loan_Amount">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="4">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="2">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="1">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="3">#REF!</definedName>
+    <definedName name="Loan_Start" localSheetId="5">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="0">#REF!</definedName>
     <definedName name="Loan_Start">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="4">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="2">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="1">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="3">#REF!</definedName>
+    <definedName name="Loan_Years" localSheetId="5">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="0">#REF!</definedName>
     <definedName name="Loan_Years">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="4">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="2">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="1">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="3">#REF!</definedName>
+    <definedName name="Lookup_Account_Codes" localSheetId="5">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="0">#REF!</definedName>
     <definedName name="Lookup_Account_Codes">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="4">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="2">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="1">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="3">#REF!</definedName>
+    <definedName name="Lookups_2" localSheetId="5">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="0">#REF!</definedName>
     <definedName name="Lookups_2">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="4">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="2">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="1">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="3">#REF!</definedName>
+    <definedName name="Lookups_3" localSheetId="5">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="0">#REF!</definedName>
     <definedName name="Lookups_3">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="4">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="2">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="1">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="3">#REF!</definedName>
+    <definedName name="LossInputsKeystone" localSheetId="5">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="0">#REF!</definedName>
     <definedName name="LossInputsKeystone">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="4">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="2">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="1">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="3">#REF!</definedName>
+    <definedName name="LossResultsKeystone" localSheetId="5">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="0">#REF!</definedName>
     <definedName name="LossResultsKeystone">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="4">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="2">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="1">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="3">#REF!</definedName>
+    <definedName name="LossSharing" localSheetId="5">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="0">#REF!</definedName>
     <definedName name="LossSharing">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="4">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="2">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="1">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="3">#REF!</definedName>
+    <definedName name="Main_Path" localSheetId="5">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="0">#REF!</definedName>
     <definedName name="Main_Path">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="1">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="3">#REF!</definedName>
+    <definedName name="MAN_IPDI_ISTAR" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="1">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="3">#REF!</definedName>
+    <definedName name="MAN_IPDI_STAR" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="1">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="3">#REF!</definedName>
+    <definedName name="MAN_JV_ISTAR" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="1">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="3">#REF!</definedName>
+    <definedName name="MAN_JV_STAR" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_JV_STAR">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="1">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="3">#REF!</definedName>
+    <definedName name="MAN_NO_REVERSE" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="1">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="3">#REF!</definedName>
+    <definedName name="MAN_REVERSE_DEBT" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="1">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="3">#REF!</definedName>
+    <definedName name="MAN_REVERSE_FAS" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="1">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="3">#REF!</definedName>
+    <definedName name="MAN_SPECIAL" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_SPECIAL">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="4">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="2">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="1">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="3">#REF!</definedName>
+    <definedName name="man_special_debt" localSheetId="5">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="0">#REF!</definedName>
     <definedName name="man_special_debt">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="4">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="2">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="1">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="3">#REF!</definedName>
+    <definedName name="man_special_ipdi" localSheetId="5">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="0">#REF!</definedName>
     <definedName name="man_special_ipdi">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="1">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="3">#REF!</definedName>
+    <definedName name="Mandate_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Mandate_Date">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="4">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="2">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="1">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="3">#REF!</definedName>
+    <definedName name="manual_2002" localSheetId="5">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="0">#REF!</definedName>
     <definedName name="manual_2002">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="4">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="2">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="1">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="3">#REF!</definedName>
+    <definedName name="manual_2003" localSheetId="5">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="0">#REF!</definedName>
     <definedName name="manual_2003">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="4">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="2">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="3">#REF!</definedName>
+    <definedName name="manual_2004" localSheetId="5">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="0">#REF!</definedName>
     <definedName name="manual_2004">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="4">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="2">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="3">#REF!</definedName>
+    <definedName name="manual2q2004" localSheetId="5">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="0">#REF!</definedName>
     <definedName name="manual2q2004">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="4">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="2">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="3">#REF!</definedName>
+    <definedName name="manual3q2004" localSheetId="5">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="0">#REF!</definedName>
     <definedName name="manual3q2004">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="4">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="2">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="3">#REF!</definedName>
+    <definedName name="manual4q2004" localSheetId="5">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="0">#REF!</definedName>
     <definedName name="manual4q2004">#REF!</definedName>
     <definedName name="manualq104" localSheetId="4">#REF!</definedName>
     <definedName name="manualq104" localSheetId="2">#REF!</definedName>
     <definedName name="manualq104" localSheetId="1">#REF!</definedName>
     <definedName name="manualq104" localSheetId="3">#REF!</definedName>
+    <definedName name="manualq104" localSheetId="5">#REF!</definedName>
     <definedName name="manualq104" localSheetId="0">#REF!</definedName>
     <definedName name="manualq104">#REF!</definedName>
     <definedName name="manualq204" localSheetId="4">#REF!</definedName>
     <definedName name="manualq204" localSheetId="2">#REF!</definedName>
     <definedName name="manualq204" localSheetId="1">#REF!</definedName>
     <definedName name="manualq204" localSheetId="3">#REF!</definedName>
+    <definedName name="manualq204" localSheetId="5">#REF!</definedName>
     <definedName name="manualq204" localSheetId="0">#REF!</definedName>
     <definedName name="manualq204">#REF!</definedName>
     <definedName name="manualq304" localSheetId="4">#REF!</definedName>
     <definedName name="manualq304" localSheetId="2">#REF!</definedName>
     <definedName name="manualq304" localSheetId="1">#REF!</definedName>
     <definedName name="manualq304" localSheetId="3">#REF!</definedName>
+    <definedName name="manualq304" localSheetId="5">#REF!</definedName>
     <definedName name="manualq304" localSheetId="0">#REF!</definedName>
     <definedName name="manualq304">#REF!</definedName>
     <definedName name="manualq404" localSheetId="4">#REF!</definedName>
     <definedName name="manualq404" localSheetId="2">#REF!</definedName>
     <definedName name="manualq404" localSheetId="1">#REF!</definedName>
     <definedName name="manualq404" localSheetId="3">#REF!</definedName>
+    <definedName name="manualq404" localSheetId="5">#REF!</definedName>
     <definedName name="manualq404" localSheetId="0">#REF!</definedName>
     <definedName name="manualq404">#REF!</definedName>
     <definedName name="map" localSheetId="4">#REF!</definedName>
     <definedName name="map" localSheetId="2">#REF!</definedName>
     <definedName name="map" localSheetId="1">#REF!</definedName>
     <definedName name="map" localSheetId="3">#REF!</definedName>
+    <definedName name="map" localSheetId="5">#REF!</definedName>
     <definedName name="map" localSheetId="0">#REF!</definedName>
     <definedName name="map">#REF!</definedName>
     <definedName name="Match" localSheetId="4">#REF!</definedName>
     <definedName name="Match" localSheetId="2">#REF!</definedName>
     <definedName name="Match" localSheetId="1">#REF!</definedName>
     <definedName name="Match" localSheetId="3">#REF!</definedName>
+    <definedName name="Match" localSheetId="5">#REF!</definedName>
     <definedName name="Match" localSheetId="0">#REF!</definedName>
     <definedName name="Match">#REF!</definedName>
     <definedName name="Match2" localSheetId="4">#REF!</definedName>
     <definedName name="Match2" localSheetId="2">#REF!</definedName>
     <definedName name="Match2" localSheetId="1">#REF!</definedName>
     <definedName name="Match2" localSheetId="3">#REF!</definedName>
+    <definedName name="Match2" localSheetId="5">#REF!</definedName>
     <definedName name="Match2" localSheetId="0">#REF!</definedName>
     <definedName name="Match2">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="4">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="2">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="1">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="3">#REF!</definedName>
+    <definedName name="MATURITY_DT" localSheetId="5">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="0">#REF!</definedName>
     <definedName name="MATURITY_DT">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="4">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="2">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="1">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="3">#REF!</definedName>
+    <definedName name="MATURITY_TERM_CODE" localSheetId="5">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="0">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="4">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="2">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="1">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="3">#REF!</definedName>
+    <definedName name="maturity_year" localSheetId="5">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="0">#REF!</definedName>
     <definedName name="maturity_year">#REF!</definedName>
     <definedName name="MBS">"1a"</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="4">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="2">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="1">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="3">#REF!</definedName>
+    <definedName name="MBS_GOVT_CONVL_IND" localSheetId="5">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="0">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="4">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="2">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="1">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="3">#REF!</definedName>
+    <definedName name="mfLookup" localSheetId="5">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="0">#REF!</definedName>
     <definedName name="mfLookup">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="4">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="2">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="1">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="3">#REF!</definedName>
+    <definedName name="ML_Role" localSheetId="5">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="0">#REF!</definedName>
     <definedName name="ML_Role">#REF!</definedName>
     <definedName name="MLCC" localSheetId="4">#REF!</definedName>
     <definedName name="MLCC" localSheetId="2">#REF!</definedName>
     <definedName name="MLCC" localSheetId="1">#REF!</definedName>
     <definedName name="MLCC" localSheetId="3">#REF!</definedName>
+    <definedName name="MLCC" localSheetId="5">#REF!</definedName>
     <definedName name="MLCC" localSheetId="0">#REF!</definedName>
     <definedName name="MLCC">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="4">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="2">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="1">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="3">#REF!</definedName>
+    <definedName name="MLCC_Data" localSheetId="5">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="0">#REF!</definedName>
     <definedName name="MLCC_Data">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="4">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="2">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="1">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="3">#REF!</definedName>
+    <definedName name="MLCC_Data_3" localSheetId="5">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="0">#REF!</definedName>
     <definedName name="MLCC_Data_3">#REF!</definedName>
     <definedName name="mnbv" localSheetId="4">#REF!</definedName>
     <definedName name="mnbv" localSheetId="2">#REF!</definedName>
     <definedName name="mnbv" localSheetId="1">#REF!</definedName>
     <definedName name="mnbv" localSheetId="3">#REF!</definedName>
+    <definedName name="mnbv" localSheetId="5">#REF!</definedName>
     <definedName name="mnbv" localSheetId="0">#REF!</definedName>
     <definedName name="mnbv">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="4">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="2">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="1">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="3">#REF!</definedName>
+    <definedName name="mnbvc" localSheetId="5">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="0">#REF!</definedName>
     <definedName name="mnbvc">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="4">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="2">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="1">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="3">#REF!</definedName>
+    <definedName name="MONTH_ENDED" localSheetId="5">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="0">#REF!</definedName>
     <definedName name="MONTH_ENDED">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="4">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="2">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="1">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="3">#REF!</definedName>
+    <definedName name="Mortgage" localSheetId="5">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="0">#REF!</definedName>
     <definedName name="Mortgage">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="4">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="2">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="1">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="3">#REF!</definedName>
+    <definedName name="Mortgage_Ins." localSheetId="5">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="0">#REF!</definedName>
     <definedName name="Mortgage_Ins.">#REF!</definedName>
     <definedName name="MOVE" localSheetId="4">#REF!</definedName>
     <definedName name="MOVE" localSheetId="2">#REF!</definedName>
     <definedName name="MOVE" localSheetId="1">#REF!</definedName>
     <definedName name="MOVE" localSheetId="3">#REF!</definedName>
+    <definedName name="MOVE" localSheetId="5">#REF!</definedName>
     <definedName name="MOVE" localSheetId="0">#REF!</definedName>
     <definedName name="MOVE">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="4">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="1">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="3">#REF!</definedName>
+    <definedName name="MTMLTV02" localSheetId="5">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV02">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="4">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="1">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="3">#REF!</definedName>
+    <definedName name="MTMLTV03" localSheetId="5">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV03">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="4">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="1">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="3">#REF!</definedName>
+    <definedName name="MTMLTV04" localSheetId="5">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV04">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="4">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="1">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="3">#REF!</definedName>
+    <definedName name="MTMLTV05" localSheetId="5">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV05">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="4">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="1">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="3">#REF!</definedName>
+    <definedName name="MTMLTV06" localSheetId="5">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV06">#REF!</definedName>
     <definedName name="mujm" localSheetId="4">#REF!</definedName>
     <definedName name="mujm" localSheetId="2">#REF!</definedName>
     <definedName name="mujm" localSheetId="1">#REF!</definedName>
     <definedName name="mujm" localSheetId="3">#REF!</definedName>
+    <definedName name="mujm" localSheetId="5">#REF!</definedName>
     <definedName name="mujm" localSheetId="0">#REF!</definedName>
     <definedName name="mujm">#REF!</definedName>
     <definedName name="nafs" localSheetId="4">#REF!</definedName>
     <definedName name="nafs" localSheetId="2">#REF!</definedName>
     <definedName name="nafs" localSheetId="1">#REF!</definedName>
     <definedName name="nafs" localSheetId="3">#REF!</definedName>
+    <definedName name="nafs" localSheetId="5">#REF!</definedName>
     <definedName name="nafs" localSheetId="0">#REF!</definedName>
     <definedName name="nafs">#REF!</definedName>
     <definedName name="netAct" localSheetId="4">#REF!</definedName>
     <definedName name="netAct" localSheetId="2">#REF!</definedName>
     <definedName name="netAct" localSheetId="1">#REF!</definedName>
     <definedName name="netAct" localSheetId="3">#REF!</definedName>
+    <definedName name="netAct" localSheetId="5">#REF!</definedName>
     <definedName name="netAct" localSheetId="0">#REF!</definedName>
     <definedName name="netAct">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="4">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="2">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="1">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="3">#REF!</definedName>
+    <definedName name="NEW_MTM" localSheetId="5">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="0">#REF!</definedName>
     <definedName name="NEW_MTM">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="4">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="2">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="1">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="3">#REF!</definedName>
+    <definedName name="NewInvestment" localSheetId="5">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="0">#REF!</definedName>
     <definedName name="NewInvestment">#REF!</definedName>
     <definedName name="newMarks" localSheetId="4">#REF!</definedName>
     <definedName name="newMarks" localSheetId="2">#REF!</definedName>
     <definedName name="newMarks" localSheetId="1">#REF!</definedName>
     <definedName name="newMarks" localSheetId="3">#REF!</definedName>
+    <definedName name="newMarks" localSheetId="5">#REF!</definedName>
     <definedName name="newMarks" localSheetId="0">#REF!</definedName>
     <definedName name="newMarks">#REF!</definedName>
     <definedName name="nhyny" localSheetId="4">#REF!</definedName>
     <definedName name="nhyny" localSheetId="2">#REF!</definedName>
     <definedName name="nhyny" localSheetId="1">#REF!</definedName>
     <definedName name="nhyny" localSheetId="3">#REF!</definedName>
+    <definedName name="nhyny" localSheetId="5">#REF!</definedName>
     <definedName name="nhyny" localSheetId="0">#REF!</definedName>
     <definedName name="nhyny">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="3">#REF!</definedName>
+    <definedName name="NIM_150_150_Window" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_150_150_Window">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="3">#REF!</definedName>
+    <definedName name="NIM_150_150_Yield" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_150_150_Yield">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="3">#REF!</definedName>
+    <definedName name="NIM_200_200_Window" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_200_200_Window">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="3">#REF!</definedName>
+    <definedName name="NIM_200_200_Yield" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_200_200_Yield">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="3">#REF!</definedName>
+    <definedName name="NIM_Cap_Flow" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Cap_Flow">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="3">#REF!</definedName>
+    <definedName name="NIM_Closing_Date" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Closing_Date">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="3">#REF!</definedName>
+    <definedName name="NIM_Cum_Loss" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Cum_Loss">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="3">#REF!</definedName>
+    <definedName name="NIM_Flows" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Flows">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="3">#REF!</definedName>
+    <definedName name="NIM_Loss_Severity" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Loss_Severity">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="3">#REF!</definedName>
+    <definedName name="NIM_Prepay_Penalty" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty">#REF!</definedName>
     <definedName name="No">#N/A</definedName>
     <definedName name="NOI" localSheetId="4">#REF!</definedName>
     <definedName name="NOI" localSheetId="2">#REF!</definedName>
     <definedName name="NOI" localSheetId="1">#REF!</definedName>
     <definedName name="NOI" localSheetId="3">#REF!</definedName>
+    <definedName name="NOI" localSheetId="5">#REF!</definedName>
     <definedName name="NOI" localSheetId="0">#REF!</definedName>
     <definedName name="NOI">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="4">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="2">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="1">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="3">#REF!</definedName>
+    <definedName name="norev_2002" localSheetId="5">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="0">#REF!</definedName>
     <definedName name="norev_2002">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="4">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="2">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="1">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="3">#REF!</definedName>
+    <definedName name="norev_2003" localSheetId="5">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="0">#REF!</definedName>
     <definedName name="norev_2003">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="4">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="2">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="1">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="3">#REF!</definedName>
+    <definedName name="norev_2004" localSheetId="5">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="0">#REF!</definedName>
     <definedName name="norev_2004">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="4">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="2">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="1">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="3">#REF!</definedName>
+    <definedName name="NoteRateSearch" localSheetId="5">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="0">#REF!</definedName>
     <definedName name="NoteRateSearch">#REF!</definedName>
     <definedName name="novdata" localSheetId="4">#REF!</definedName>
     <definedName name="novdata" localSheetId="2">#REF!</definedName>
     <definedName name="novdata" localSheetId="1">#REF!</definedName>
     <definedName name="novdata" localSheetId="3">#REF!</definedName>
+    <definedName name="novdata" localSheetId="5">#REF!</definedName>
     <definedName name="novdata" localSheetId="0">#REF!</definedName>
     <definedName name="novdata">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="4">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="2">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="1">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="3">#REF!</definedName>
+    <definedName name="NRNUPB" localSheetId="5">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="0">#REF!</definedName>
     <definedName name="NRNUPB">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="4">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="2">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="1">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="3">#REF!</definedName>
+    <definedName name="Num_Pmt_Per_Year" localSheetId="5">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="0">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year">#REF!</definedName>
     <definedName name="Number_of_Payments" localSheetId="4">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="2">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="1">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="3">MATCH(0.01,#REF!,-1)+1</definedName>
+    <definedName name="Number_of_Payments" localSheetId="5">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="0">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments">MATCH(0.01,[0]!End_Bal,-1)+1</definedName>
     <definedName name="NvsAnswerCol">"[PROD_RESTATEMENT_ACTIVITY_ALL_YEARS_R0703.xls]Sheet1!$A$10:$A$33"</definedName>
     <definedName name="NvsASD">"V2006-03-31"</definedName>
     <definedName name="NvsAutoDrillOk">"VY"</definedName>
     <definedName name="NvsElapsedTime">0.00555555555911269</definedName>
     <definedName name="NvsEndTime">39262.3285069444</definedName>
     <definedName name="NvsImportActivity">"Import Journals from nVision"</definedName>
     <definedName name="NvsInstLang">"VENG"</definedName>
     <definedName name="NvsInstSpec">"%"</definedName>
     <definedName name="NvsInstSpec1">","</definedName>
     <definedName name="NvsInstSpec2">","</definedName>
     <definedName name="NvsInstSpec3">","</definedName>
     <definedName name="NvsInstSpec4">","</definedName>
     <definedName name="NvsInstSpec5">","</definedName>
     <definedName name="NvsInstSpec6">","</definedName>
     <definedName name="NvsInstSpec7">","</definedName>
     <definedName name="NvsInstSpec8">","</definedName>
     <definedName name="NvsInstSpec9">","</definedName>
     <definedName name="NvsLayoutType">"M3"</definedName>
     <definedName name="NvsNplSpec">"%,X,RZF..,CZF.."</definedName>
     <definedName name="NvsPanelBusUnit">"V"</definedName>
     <definedName name="NvsPanelEffdt">"V2050-01-01"</definedName>
     <definedName name="NvsPanelSetid">"VFM1"</definedName>
     <definedName name="NvsReqBU">"VFM1"</definedName>
     <definedName name="NvsReqBUOnly">"VN"</definedName>
     <definedName name="NvsStyleNme">"Classical.xls"</definedName>
     <definedName name="NvsTransLed">"VN"</definedName>
     <definedName name="NvsTreeASD">"V2006-03-31"</definedName>
     <definedName name="NvsValTbl.ACCOUNT">"GL_ACCOUNT_TBL"</definedName>
     <definedName name="NvsValTbl.ACCT">"SUMTREE_ACT_VW"</definedName>
     <definedName name="NvsValTbl.CLASS_FLD">"CLASS_CF_TBL"</definedName>
     <definedName name="NvsValTbl.CURRENCY_CD">"CURRENCY_CD_TBL"</definedName>
     <definedName name="NvsValTbl.DEPTID">"DEPARTMENT_TBL"</definedName>
     <definedName name="NvsValTbl.PROJECT_ID">"PROJECT_FS"</definedName>
     <definedName name="October" localSheetId="4">#REF!</definedName>
     <definedName name="October" localSheetId="2">#REF!</definedName>
     <definedName name="October" localSheetId="1">#REF!</definedName>
     <definedName name="October" localSheetId="3">#REF!</definedName>
+    <definedName name="October" localSheetId="5">#REF!</definedName>
     <definedName name="October" localSheetId="0">#REF!</definedName>
     <definedName name="October">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="4">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="2">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="1">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="3">#REF!</definedName>
+    <definedName name="oiuyhb" localSheetId="5">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="0">#REF!</definedName>
     <definedName name="oiuyhb">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="4">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="2">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="1">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="3">#REF!</definedName>
+    <definedName name="oiuyt" localSheetId="5">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="0">#REF!</definedName>
     <definedName name="oiuyt">#REF!</definedName>
     <definedName name="okm" localSheetId="4">#REF!</definedName>
     <definedName name="okm" localSheetId="2">#REF!</definedName>
     <definedName name="okm" localSheetId="1">#REF!</definedName>
     <definedName name="okm" localSheetId="3">#REF!</definedName>
+    <definedName name="okm" localSheetId="5">#REF!</definedName>
     <definedName name="okm" localSheetId="0">#REF!</definedName>
     <definedName name="okm">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="4">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="1">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="3">#REF!</definedName>
+    <definedName name="OLD_DATA_CPR" localSheetId="5">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_DATA_CPR">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="4">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="1">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="3">#REF!</definedName>
+    <definedName name="OLD_DATE" localSheetId="5">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_DATE">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="4">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="1">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="3">#REF!</definedName>
+    <definedName name="OLD_Issuer_Rank_By_60" localSheetId="5">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="4">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="2">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="1">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="3">#REF!</definedName>
+    <definedName name="Old_MLCC_Data" localSheetId="5">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="0">#REF!</definedName>
     <definedName name="Old_MLCC_Data">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="4">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="1">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="3">#REF!</definedName>
+    <definedName name="OLD_MLCC_DATA_3" localSheetId="5">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="4">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="1">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="3">#REF!</definedName>
+    <definedName name="OLTV02" localSheetId="5">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV02">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="4">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="1">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="3">#REF!</definedName>
+    <definedName name="OLTV03" localSheetId="5">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV03">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="4">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="1">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="3">#REF!</definedName>
+    <definedName name="OLTV04" localSheetId="5">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV04">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="4">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="1">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="3">#REF!</definedName>
+    <definedName name="OLTV05" localSheetId="5">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV05">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="4">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="1">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="3">#REF!</definedName>
+    <definedName name="OLTV06" localSheetId="5">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV06">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="One10KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One10KeyStone">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="One11KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One11KeyStone">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="One12KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One12KeyStone">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="One13KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One13KeyStone">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="One1KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One1KeyStone">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="4">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="2">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="1">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="3">#REF!</definedName>
+    <definedName name="OneTwo" localSheetId="5">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="0">#REF!</definedName>
     <definedName name="OneTwo">#REF!</definedName>
     <definedName name="oooooo">#N/A</definedName>
     <definedName name="oop4plus" localSheetId="4">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="2">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="1">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="3">#REF!</definedName>
+    <definedName name="oop4plus" localSheetId="5">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="0">#REF!</definedName>
     <definedName name="oop4plus">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="4">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="2">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="1">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="3">#REF!</definedName>
+    <definedName name="OPTION_TYPE" localSheetId="5">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="0">#REF!</definedName>
     <definedName name="OPTION_TYPE">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="4">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="2">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="1">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="3">#REF!</definedName>
+    <definedName name="Optional_Termination" localSheetId="5">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="0">#REF!</definedName>
     <definedName name="Optional_Termination">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="4">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="2">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="1">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="3">#REF!</definedName>
+    <definedName name="ORG_RLF_RULE" localSheetId="5">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="0">#REF!</definedName>
     <definedName name="ORG_RLF_RULE">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_Account_C" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_C">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_Account_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_RS">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_Account_S" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_S">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_Account_T" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_T">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_Cub_C" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Cub_C">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_JV_C" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_C">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_JV_RB" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_RB">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_JV_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_RS">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_JV_S" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_S">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_JV_T" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_T">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_Oub_O" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Oub_O">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_reason_C" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_C">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_reason_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_RS">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_reason_S" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_S">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_reason_T" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_T">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_sub_C" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_C">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_sub_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_RS">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_sub_S" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_S">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Orig_sub_T" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_T">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="1">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="3">#REF!</definedName>
+    <definedName name="ORIGDT02" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT02">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="1">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="3">#REF!</definedName>
+    <definedName name="ORIGDT03" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT03">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="1">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="3">#REF!</definedName>
+    <definedName name="ORIGDT04" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT04">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="1">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="3">#REF!</definedName>
+    <definedName name="ORIGDT05" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT05">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="1">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="3">#REF!</definedName>
+    <definedName name="ORIGDT06" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT06">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="1">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="3">#REF!</definedName>
+    <definedName name="ORIGINAL_TERM" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGINAL_TERM">#REF!</definedName>
     <definedName name="Originators" localSheetId="4">#REF!</definedName>
     <definedName name="Originators" localSheetId="2">#REF!</definedName>
     <definedName name="Originators" localSheetId="1">#REF!</definedName>
     <definedName name="Originators" localSheetId="3">#REF!</definedName>
+    <definedName name="Originators" localSheetId="5">#REF!</definedName>
     <definedName name="Originators" localSheetId="0">#REF!</definedName>
     <definedName name="Originators">#REF!</definedName>
     <definedName name="Other" localSheetId="4">#REF!</definedName>
     <definedName name="Other" localSheetId="2">#REF!</definedName>
     <definedName name="Other" localSheetId="1">#REF!</definedName>
     <definedName name="Other" localSheetId="3">#REF!</definedName>
+    <definedName name="Other" localSheetId="5">#REF!</definedName>
     <definedName name="Other" localSheetId="0">#REF!</definedName>
     <definedName name="Other">#REF!</definedName>
     <definedName name="OUTA" localSheetId="4">#REF!</definedName>
     <definedName name="OUTA" localSheetId="2">#REF!</definedName>
     <definedName name="OUTA" localSheetId="1">#REF!</definedName>
     <definedName name="OUTA" localSheetId="3">#REF!</definedName>
+    <definedName name="OUTA" localSheetId="5">#REF!</definedName>
     <definedName name="OUTA" localSheetId="0">#REF!</definedName>
     <definedName name="OUTA">#REF!</definedName>
     <definedName name="p" localSheetId="4">#REF!</definedName>
     <definedName name="p" localSheetId="2">#REF!</definedName>
     <definedName name="p" localSheetId="1">#REF!</definedName>
     <definedName name="p" localSheetId="3">#REF!</definedName>
+    <definedName name="p" localSheetId="5">#REF!</definedName>
     <definedName name="p" localSheetId="0">#REF!</definedName>
     <definedName name="p">#REF!</definedName>
     <definedName name="Package" localSheetId="4">#REF!</definedName>
     <definedName name="Package" localSheetId="2">#REF!</definedName>
     <definedName name="Package" localSheetId="1">#REF!</definedName>
     <definedName name="Package" localSheetId="3">#REF!</definedName>
+    <definedName name="Package" localSheetId="5">#REF!</definedName>
     <definedName name="Package" localSheetId="0">#REF!</definedName>
     <definedName name="Package">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="4">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="2">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="1">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="3">#REF!</definedName>
+    <definedName name="PAGE1" localSheetId="5">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="0">#REF!</definedName>
     <definedName name="PAGE1">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="4">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="2">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="1">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="3">#REF!</definedName>
+    <definedName name="PAT2DATA" localSheetId="5">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="0">#REF!</definedName>
     <definedName name="PAT2DATA">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="4">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="2">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="1">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="3">#REF!</definedName>
+    <definedName name="PATDATA" localSheetId="5">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="0">#REF!</definedName>
     <definedName name="PATDATA">#REF!</definedName>
     <definedName name="PAth" localSheetId="4">#REF!</definedName>
     <definedName name="PAth" localSheetId="2">#REF!</definedName>
     <definedName name="PAth" localSheetId="1">#REF!</definedName>
     <definedName name="PAth" localSheetId="3">#REF!</definedName>
+    <definedName name="PAth" localSheetId="5">#REF!</definedName>
     <definedName name="PAth" localSheetId="0">#REF!</definedName>
     <definedName name="PAth">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="1">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="3">#REF!</definedName>
+    <definedName name="Pay_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Pay_Date">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="4">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="2">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="1">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="3">#REF!</definedName>
+    <definedName name="Pay_Down" localSheetId="5">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="0">#REF!</definedName>
     <definedName name="Pay_Down">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="4">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="2">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="1">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="3">#REF!</definedName>
+    <definedName name="Pay_Num" localSheetId="5">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="0">#REF!</definedName>
     <definedName name="Pay_Num">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="4">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="2">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="1">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="3">#REF!</definedName>
+    <definedName name="PAYABLE_PREM_PRICE" localSheetId="5">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="0">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE">#REF!</definedName>
     <definedName name="Payment_Date" localSheetId="4">DATE(YEAR('APR 2026'!Loan_Start),MONTH('APR 2026'!Loan_Start)+Payment_Number,DAY('APR 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date" localSheetId="2">DATE(YEAR('FEB 2026'!Loan_Start),MONTH('FEB 2026'!Loan_Start)+Payment_Number,DAY('FEB 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date" localSheetId="1">DATE(YEAR('JAN 2026'!Loan_Start),MONTH('JAN 2026'!Loan_Start)+Payment_Number,DAY('JAN 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date" localSheetId="3">DATE(YEAR('MAR 2026'!Loan_Start),MONTH('MAR 2026'!Loan_Start)+Payment_Number,DAY('MAR 2026'!Loan_Start))</definedName>
+    <definedName name="Payment_Date" localSheetId="5">DATE(YEAR('MAY 2026'!Loan_Start),MONTH('MAY 2026'!Loan_Start)+Payment_Number,DAY('MAY 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date" localSheetId="0">DATE(YEAR('YTD 2026'!Loan_Start),MONTH('YTD 2026'!Loan_Start)+Payment_Number,DAY('YTD 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date">DATE(YEAR(Loan_Start),MONTH(Loan_Start)+Payment_Number,DAY(Loan_Start))</definedName>
     <definedName name="period" localSheetId="4">#REF!</definedName>
     <definedName name="period" localSheetId="2">#REF!</definedName>
     <definedName name="period" localSheetId="1">#REF!</definedName>
     <definedName name="period" localSheetId="3">#REF!</definedName>
+    <definedName name="period" localSheetId="5">#REF!</definedName>
     <definedName name="period" localSheetId="0">#REF!</definedName>
     <definedName name="period">#REF!</definedName>
     <definedName name="Periods" localSheetId="4">#REF!</definedName>
     <definedName name="Periods" localSheetId="2">#REF!</definedName>
     <definedName name="Periods" localSheetId="1">#REF!</definedName>
     <definedName name="Periods" localSheetId="3">#REF!</definedName>
+    <definedName name="Periods" localSheetId="5">#REF!</definedName>
     <definedName name="Periods" localSheetId="0">#REF!</definedName>
     <definedName name="Periods">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="4">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="2">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="1">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="3">#REF!</definedName>
+    <definedName name="PL3Q" localSheetId="5">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="0">#REF!</definedName>
     <definedName name="PL3Q">#REF!</definedName>
     <definedName name="PlanData" localSheetId="4">#REF!</definedName>
     <definedName name="PlanData" localSheetId="2">#REF!</definedName>
     <definedName name="PlanData" localSheetId="1">#REF!</definedName>
     <definedName name="PlanData" localSheetId="3">#REF!</definedName>
+    <definedName name="PlanData" localSheetId="5">#REF!</definedName>
     <definedName name="PlanData" localSheetId="0">#REF!</definedName>
     <definedName name="PlanData">#REF!</definedName>
     <definedName name="Pledged" localSheetId="4">#REF!</definedName>
     <definedName name="Pledged" localSheetId="2">#REF!</definedName>
     <definedName name="Pledged" localSheetId="1">#REF!</definedName>
     <definedName name="Pledged" localSheetId="3">#REF!</definedName>
+    <definedName name="Pledged" localSheetId="5">#REF!</definedName>
     <definedName name="Pledged" localSheetId="0">#REF!</definedName>
     <definedName name="Pledged">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="4">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="2">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="1">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="3">#REF!</definedName>
+    <definedName name="poiuyt" localSheetId="5">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="0">#REF!</definedName>
     <definedName name="poiuyt">#REF!</definedName>
     <definedName name="POOL1" localSheetId="4">#REF!</definedName>
     <definedName name="POOL1" localSheetId="2">#REF!</definedName>
     <definedName name="POOL1" localSheetId="1">#REF!</definedName>
     <definedName name="POOL1" localSheetId="3">#REF!</definedName>
+    <definedName name="POOL1" localSheetId="5">#REF!</definedName>
     <definedName name="POOL1" localSheetId="0">#REF!</definedName>
     <definedName name="POOL1">#REF!</definedName>
     <definedName name="POOL2" localSheetId="4">#REF!</definedName>
     <definedName name="POOL2" localSheetId="2">#REF!</definedName>
     <definedName name="POOL2" localSheetId="1">#REF!</definedName>
     <definedName name="POOL2" localSheetId="3">#REF!</definedName>
+    <definedName name="POOL2" localSheetId="5">#REF!</definedName>
     <definedName name="POOL2" localSheetId="0">#REF!</definedName>
     <definedName name="POOL2">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="4">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="2">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="1">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="3">#REF!</definedName>
+    <definedName name="Pre_Market" localSheetId="5">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="0">#REF!</definedName>
     <definedName name="Pre_Market">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="4">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="2">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="1">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="3">#REF!</definedName>
+    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="5">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="0">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="4">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="2">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="1">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="3">#REF!</definedName>
+    <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="5">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="0">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="4">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="2">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="3">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_FF" localSheetId="5">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="0">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="4">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="2">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="3">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_WF" localSheetId="5">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="0">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="4">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="2">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="3">#REF!</definedName>
+    <definedName name="PREM_PAYOFFS" localSheetId="5">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="0">#REF!</definedName>
     <definedName name="PREM_PAYOFFS">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="4">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="2">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="3">#REF!</definedName>
+    <definedName name="PREM_PRICED_CORRECTION" localSheetId="5">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="0">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="4">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="1">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="3">#REF!</definedName>
+    <definedName name="Prepared_by" localSheetId="5">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="4">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="1">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Prepared_by_C" localSheetId="5">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_C">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Prepared_by_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_RS">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="4">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="1">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Prepared_by_S" localSheetId="5">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_S">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="4">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="1">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Prepared_by_T" localSheetId="5">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_T">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="1">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="3">#REF!</definedName>
+    <definedName name="Price_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Price_Date">#REF!</definedName>
     <definedName name="prin" localSheetId="4">#REF!</definedName>
     <definedName name="prin" localSheetId="2">#REF!</definedName>
     <definedName name="prin" localSheetId="1">#REF!</definedName>
     <definedName name="prin" localSheetId="3">#REF!</definedName>
+    <definedName name="prin" localSheetId="5">#REF!</definedName>
     <definedName name="prin" localSheetId="0">#REF!</definedName>
     <definedName name="prin">#REF!</definedName>
     <definedName name="Princ" localSheetId="4">#REF!</definedName>
     <definedName name="Princ" localSheetId="2">#REF!</definedName>
     <definedName name="Princ" localSheetId="1">#REF!</definedName>
     <definedName name="Princ" localSheetId="3">#REF!</definedName>
+    <definedName name="Princ" localSheetId="5">#REF!</definedName>
     <definedName name="Princ" localSheetId="0">#REF!</definedName>
     <definedName name="Princ">#REF!</definedName>
     <definedName name="print" localSheetId="4">#REF!</definedName>
     <definedName name="print" localSheetId="2">#REF!</definedName>
     <definedName name="print" localSheetId="1">#REF!</definedName>
     <definedName name="print" localSheetId="3">#REF!</definedName>
+    <definedName name="print" localSheetId="5">#REF!</definedName>
     <definedName name="print" localSheetId="0">#REF!</definedName>
     <definedName name="print">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'APR 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'FEB 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'JAN 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'MAR 2026'!$A$1:$G$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'MAY 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'YTD 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="4">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="2">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="1">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="3">#REF!</definedName>
+    <definedName name="Print_Area_MI" localSheetId="5">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="0">#REF!</definedName>
     <definedName name="Print_Area_MI">#REF!</definedName>
     <definedName name="Print_Area_Reset" localSheetId="4">OFFSET('APR 2026'!Full_Print,0,0,'APR 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset" localSheetId="2">OFFSET('FEB 2026'!Full_Print,0,0,'FEB 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset" localSheetId="1">OFFSET('JAN 2026'!Full_Print,0,0,'JAN 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset" localSheetId="3">OFFSET('MAR 2026'!Full_Print,0,0,'MAR 2026'!Last_Row)</definedName>
+    <definedName name="Print_Area_Reset" localSheetId="5">OFFSET('MAY 2026'!Full_Print,0,0,'MAY 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset" localSheetId="0">OFFSET('YTD 2026'!Full_Print,0,0,'YTD 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset">OFFSET(Full_Print,0,0,Last_Row)</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="4">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="2">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="1">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="3">#REF!</definedName>
+    <definedName name="Print_Titles_MI" localSheetId="5">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="0">#REF!</definedName>
     <definedName name="Print_Titles_MI">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="4">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="2">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="1">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="3">#REF!</definedName>
+    <definedName name="PrintArea" localSheetId="5">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="0">#REF!</definedName>
     <definedName name="PrintArea">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="4">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="1">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="3">#REF!</definedName>
+    <definedName name="PRJTYP02" localSheetId="5">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP02">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="4">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="1">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="3">#REF!</definedName>
+    <definedName name="PRJTYP03" localSheetId="5">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP03">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="4">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="1">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="3">#REF!</definedName>
+    <definedName name="PRJTYP04" localSheetId="5">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP04">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="4">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="1">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="3">#REF!</definedName>
+    <definedName name="PRJTYP05" localSheetId="5">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP05">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="4">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="1">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="3">#REF!</definedName>
+    <definedName name="PRJTYP06" localSheetId="5">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP06">#REF!</definedName>
     <definedName name="PROD02" localSheetId="4">#REF!</definedName>
     <definedName name="PROD02" localSheetId="2">#REF!</definedName>
     <definedName name="PROD02" localSheetId="1">#REF!</definedName>
     <definedName name="PROD02" localSheetId="3">#REF!</definedName>
+    <definedName name="PROD02" localSheetId="5">#REF!</definedName>
     <definedName name="PROD02" localSheetId="0">#REF!</definedName>
     <definedName name="PROD02">#REF!</definedName>
     <definedName name="PROD03" localSheetId="4">#REF!</definedName>
     <definedName name="PROD03" localSheetId="2">#REF!</definedName>
     <definedName name="PROD03" localSheetId="1">#REF!</definedName>
     <definedName name="PROD03" localSheetId="3">#REF!</definedName>
+    <definedName name="PROD03" localSheetId="5">#REF!</definedName>
     <definedName name="PROD03" localSheetId="0">#REF!</definedName>
     <definedName name="PROD03">#REF!</definedName>
     <definedName name="PROD04" localSheetId="4">#REF!</definedName>
     <definedName name="PROD04" localSheetId="2">#REF!</definedName>
     <definedName name="PROD04" localSheetId="1">#REF!</definedName>
     <definedName name="PROD04" localSheetId="3">#REF!</definedName>
+    <definedName name="PROD04" localSheetId="5">#REF!</definedName>
     <definedName name="PROD04" localSheetId="0">#REF!</definedName>
     <definedName name="PROD04">#REF!</definedName>
     <definedName name="PROD05" localSheetId="4">#REF!</definedName>
     <definedName name="PROD05" localSheetId="2">#REF!</definedName>
     <definedName name="PROD05" localSheetId="1">#REF!</definedName>
     <definedName name="PROD05" localSheetId="3">#REF!</definedName>
+    <definedName name="PROD05" localSheetId="5">#REF!</definedName>
     <definedName name="PROD05" localSheetId="0">#REF!</definedName>
     <definedName name="PROD05">#REF!</definedName>
     <definedName name="PROD06" localSheetId="4">#REF!</definedName>
     <definedName name="PROD06" localSheetId="2">#REF!</definedName>
     <definedName name="PROD06" localSheetId="1">#REF!</definedName>
     <definedName name="PROD06" localSheetId="3">#REF!</definedName>
+    <definedName name="PROD06" localSheetId="5">#REF!</definedName>
     <definedName name="PROD06" localSheetId="0">#REF!</definedName>
     <definedName name="PROD06">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="4">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="2">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="1">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="3">#REF!</definedName>
+    <definedName name="PRODUCT_CODE" localSheetId="5">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="0">#REF!</definedName>
     <definedName name="PRODUCT_CODE">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="4">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="2">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="1">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="3">#REF!</definedName>
+    <definedName name="PRODUCT_NAME" localSheetId="5">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="0">#REF!</definedName>
     <definedName name="PRODUCT_NAME">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="4">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="2">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="1">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="3">#REF!</definedName>
+    <definedName name="Product_TB" localSheetId="5">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="0">#REF!</definedName>
     <definedName name="Product_TB">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="4">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="1">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Project_ID_C" localSheetId="5">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_C">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Project_ID_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_RS">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="4">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="1">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Project_ID_S" localSheetId="5">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_S">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="4">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="1">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Project_ID_T" localSheetId="5">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_T">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="4">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="2">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="1">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="3">#REF!</definedName>
+    <definedName name="PROVISIONS" localSheetId="5">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="0">#REF!</definedName>
     <definedName name="PROVISIONS">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="1">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_Account" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Account">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="1">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_Category_Cde" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Category_Cde">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="1">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_Cost_Center" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Cost_Center">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="1">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_Debit__Credit" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Debit__Credit">#REF!</definedName>
     <definedName name="PS_description" localSheetId="4">#REF!</definedName>
     <definedName name="PS_description" localSheetId="2">#REF!</definedName>
     <definedName name="PS_description" localSheetId="1">#REF!</definedName>
     <definedName name="PS_description" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_description" localSheetId="5">#REF!</definedName>
     <definedName name="PS_description" localSheetId="0">#REF!</definedName>
     <definedName name="PS_description">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="1">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_Effective_Date" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Effective_Date">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="4">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="2">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="1">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_GL_date" localSheetId="5">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="0">#REF!</definedName>
     <definedName name="PS_GL_date">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="1">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_Journal_ID" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Journal_ID">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="1">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_Line_Description" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Line_Description">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="1">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_Recon_Code" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Recon_Code">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="4">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="2">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="1">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="3">#REF!</definedName>
+    <definedName name="PS_STAR_iSTAR" localSheetId="5">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="0">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR">#REF!</definedName>
     <definedName name="purch112913" localSheetId="4">#REF!</definedName>
     <definedName name="purch112913" localSheetId="2">#REF!</definedName>
     <definedName name="purch112913" localSheetId="1">#REF!</definedName>
     <definedName name="purch112913" localSheetId="3">#REF!</definedName>
+    <definedName name="purch112913" localSheetId="5">#REF!</definedName>
     <definedName name="purch112913" localSheetId="0">#REF!</definedName>
     <definedName name="purch112913">#REF!</definedName>
     <definedName name="purch113020" localSheetId="4">#REF!</definedName>
     <definedName name="purch113020" localSheetId="2">#REF!</definedName>
     <definedName name="purch113020" localSheetId="1">#REF!</definedName>
     <definedName name="purch113020" localSheetId="3">#REF!</definedName>
+    <definedName name="purch113020" localSheetId="5">#REF!</definedName>
     <definedName name="purch113020" localSheetId="0">#REF!</definedName>
     <definedName name="purch113020">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="4">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="2">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="1">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="3">#REF!</definedName>
+    <definedName name="PURCHASE" localSheetId="5">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="0">#REF!</definedName>
     <definedName name="PURCHASE">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="4">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="2">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="1">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="3">#REF!</definedName>
+    <definedName name="purchDiff" localSheetId="5">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="0">#REF!</definedName>
     <definedName name="purchDiff">#REF!</definedName>
     <definedName name="q">#N/A</definedName>
     <definedName name="Q1GL" localSheetId="4">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="2">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="1">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="3">#REF!</definedName>
+    <definedName name="Q1GL" localSheetId="5">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="0">#REF!</definedName>
     <definedName name="Q1GL">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="4">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="2">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="1">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="3">#REF!</definedName>
+    <definedName name="Q2GL" localSheetId="5">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="0">#REF!</definedName>
     <definedName name="Q2GL">#REF!</definedName>
     <definedName name="qasz" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="qasz" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="qasz" hidden="1">#REF!</definedName>
     <definedName name="qaz" localSheetId="4">#REF!</definedName>
     <definedName name="qaz" localSheetId="2">#REF!</definedName>
     <definedName name="qaz" localSheetId="1">#REF!</definedName>
     <definedName name="qaz" localSheetId="3">#REF!</definedName>
+    <definedName name="qaz" localSheetId="5">#REF!</definedName>
     <definedName name="qaz" localSheetId="0">#REF!</definedName>
     <definedName name="qaz">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="4">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="2">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="1">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="3">#REF!</definedName>
+    <definedName name="QRY_PIVTOT_JE" localSheetId="5">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="0">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="1">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="3">#REF!</definedName>
+    <definedName name="QTR_C" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_C">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="1">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="QTR_RB" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_RB">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="1">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="3">#REF!</definedName>
+    <definedName name="QTR_REO" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_REO">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="1">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="QTR_RS" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_RS">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="1">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="3">#REF!</definedName>
+    <definedName name="QTR_S" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_S">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="1">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="3">#REF!</definedName>
+    <definedName name="QTR_T" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_T">#REF!</definedName>
     <definedName name="queryResults" localSheetId="4">#REF!</definedName>
     <definedName name="queryResults" localSheetId="2">#REF!</definedName>
     <definedName name="queryResults" localSheetId="1">#REF!</definedName>
     <definedName name="queryResults" localSheetId="3">#REF!</definedName>
+    <definedName name="queryResults" localSheetId="5">#REF!</definedName>
     <definedName name="queryResults" localSheetId="0">#REF!</definedName>
     <definedName name="queryResults">#REF!</definedName>
     <definedName name="qwasd" localSheetId="4">#REF!</definedName>
     <definedName name="qwasd" localSheetId="2">#REF!</definedName>
     <definedName name="qwasd" localSheetId="1">#REF!</definedName>
     <definedName name="qwasd" localSheetId="3">#REF!</definedName>
+    <definedName name="qwasd" localSheetId="5">#REF!</definedName>
     <definedName name="qwasd" localSheetId="0">#REF!</definedName>
     <definedName name="qwasd">#REF!</definedName>
     <definedName name="qwe" localSheetId="4">#REF!</definedName>
     <definedName name="qwe" localSheetId="2">#REF!</definedName>
     <definedName name="qwe" localSheetId="1">#REF!</definedName>
     <definedName name="qwe" localSheetId="3">#REF!</definedName>
+    <definedName name="qwe" localSheetId="5">#REF!</definedName>
     <definedName name="qwe" localSheetId="0">#REF!</definedName>
     <definedName name="qwe">#REF!</definedName>
     <definedName name="qwerty" localSheetId="4" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="2" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="3" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="qwerty" localSheetId="5" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwwdqw" localSheetId="4">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="2">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="1">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="3">#REF!</definedName>
+    <definedName name="qwwdqw" localSheetId="5">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="0">#REF!</definedName>
     <definedName name="qwwdqw">#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="4">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="2">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="1">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="3">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="rangetounprotect" localSheetId="5">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rating_11" localSheetId="4">#REF!</definedName>
     <definedName name="rating_11" localSheetId="2">#REF!</definedName>
     <definedName name="rating_11" localSheetId="1">#REF!</definedName>
     <definedName name="rating_11" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_11" localSheetId="5">#REF!</definedName>
     <definedName name="rating_11" localSheetId="0">#REF!</definedName>
     <definedName name="rating_11">#REF!</definedName>
     <definedName name="rating_12" localSheetId="4">#REF!</definedName>
     <definedName name="rating_12" localSheetId="2">#REF!</definedName>
     <definedName name="rating_12" localSheetId="1">#REF!</definedName>
     <definedName name="rating_12" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_12" localSheetId="5">#REF!</definedName>
     <definedName name="rating_12" localSheetId="0">#REF!</definedName>
     <definedName name="rating_12">#REF!</definedName>
     <definedName name="rating_13" localSheetId="4">#REF!</definedName>
     <definedName name="rating_13" localSheetId="2">#REF!</definedName>
     <definedName name="rating_13" localSheetId="1">#REF!</definedName>
     <definedName name="rating_13" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_13" localSheetId="5">#REF!</definedName>
     <definedName name="rating_13" localSheetId="0">#REF!</definedName>
     <definedName name="rating_13">#REF!</definedName>
     <definedName name="rating_14" localSheetId="4">#REF!</definedName>
     <definedName name="rating_14" localSheetId="2">#REF!</definedName>
     <definedName name="rating_14" localSheetId="1">#REF!</definedName>
     <definedName name="rating_14" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_14" localSheetId="5">#REF!</definedName>
     <definedName name="rating_14" localSheetId="0">#REF!</definedName>
     <definedName name="rating_14">#REF!</definedName>
     <definedName name="rating_21" localSheetId="4">#REF!</definedName>
     <definedName name="rating_21" localSheetId="2">#REF!</definedName>
     <definedName name="rating_21" localSheetId="1">#REF!</definedName>
     <definedName name="rating_21" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_21" localSheetId="5">#REF!</definedName>
     <definedName name="rating_21" localSheetId="0">#REF!</definedName>
     <definedName name="rating_21">#REF!</definedName>
     <definedName name="rating_22" localSheetId="4">#REF!</definedName>
     <definedName name="rating_22" localSheetId="2">#REF!</definedName>
     <definedName name="rating_22" localSheetId="1">#REF!</definedName>
     <definedName name="rating_22" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_22" localSheetId="5">#REF!</definedName>
     <definedName name="rating_22" localSheetId="0">#REF!</definedName>
     <definedName name="rating_22">#REF!</definedName>
     <definedName name="rating_23" localSheetId="4">#REF!</definedName>
     <definedName name="rating_23" localSheetId="2">#REF!</definedName>
     <definedName name="rating_23" localSheetId="1">#REF!</definedName>
     <definedName name="rating_23" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_23" localSheetId="5">#REF!</definedName>
     <definedName name="rating_23" localSheetId="0">#REF!</definedName>
     <definedName name="rating_23">#REF!</definedName>
     <definedName name="rating_24" localSheetId="4">#REF!</definedName>
     <definedName name="rating_24" localSheetId="2">#REF!</definedName>
     <definedName name="rating_24" localSheetId="1">#REF!</definedName>
     <definedName name="rating_24" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_24" localSheetId="5">#REF!</definedName>
     <definedName name="rating_24" localSheetId="0">#REF!</definedName>
     <definedName name="rating_24">#REF!</definedName>
     <definedName name="rating_31" localSheetId="4">#REF!</definedName>
     <definedName name="rating_31" localSheetId="2">#REF!</definedName>
     <definedName name="rating_31" localSheetId="1">#REF!</definedName>
     <definedName name="rating_31" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_31" localSheetId="5">#REF!</definedName>
     <definedName name="rating_31" localSheetId="0">#REF!</definedName>
     <definedName name="rating_31">#REF!</definedName>
     <definedName name="rating_32" localSheetId="4">#REF!</definedName>
     <definedName name="rating_32" localSheetId="2">#REF!</definedName>
     <definedName name="rating_32" localSheetId="1">#REF!</definedName>
     <definedName name="rating_32" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_32" localSheetId="5">#REF!</definedName>
     <definedName name="rating_32" localSheetId="0">#REF!</definedName>
     <definedName name="rating_32">#REF!</definedName>
     <definedName name="rating_33" localSheetId="4">#REF!</definedName>
     <definedName name="rating_33" localSheetId="2">#REF!</definedName>
     <definedName name="rating_33" localSheetId="1">#REF!</definedName>
     <definedName name="rating_33" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_33" localSheetId="5">#REF!</definedName>
     <definedName name="rating_33" localSheetId="0">#REF!</definedName>
     <definedName name="rating_33">#REF!</definedName>
     <definedName name="rating_34" localSheetId="4">#REF!</definedName>
     <definedName name="rating_34" localSheetId="2">#REF!</definedName>
     <definedName name="rating_34" localSheetId="1">#REF!</definedName>
     <definedName name="rating_34" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_34" localSheetId="5">#REF!</definedName>
     <definedName name="rating_34" localSheetId="0">#REF!</definedName>
     <definedName name="rating_34">#REF!</definedName>
     <definedName name="rating_41" localSheetId="4">#REF!</definedName>
     <definedName name="rating_41" localSheetId="2">#REF!</definedName>
     <definedName name="rating_41" localSheetId="1">#REF!</definedName>
     <definedName name="rating_41" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_41" localSheetId="5">#REF!</definedName>
     <definedName name="rating_41" localSheetId="0">#REF!</definedName>
     <definedName name="rating_41">#REF!</definedName>
     <definedName name="rating_42" localSheetId="4">#REF!</definedName>
     <definedName name="rating_42" localSheetId="2">#REF!</definedName>
     <definedName name="rating_42" localSheetId="1">#REF!</definedName>
     <definedName name="rating_42" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_42" localSheetId="5">#REF!</definedName>
     <definedName name="rating_42" localSheetId="0">#REF!</definedName>
     <definedName name="rating_42">#REF!</definedName>
     <definedName name="rating_43" localSheetId="4">#REF!</definedName>
     <definedName name="rating_43" localSheetId="2">#REF!</definedName>
     <definedName name="rating_43" localSheetId="1">#REF!</definedName>
     <definedName name="rating_43" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_43" localSheetId="5">#REF!</definedName>
     <definedName name="rating_43" localSheetId="0">#REF!</definedName>
     <definedName name="rating_43">#REF!</definedName>
     <definedName name="rating_44" localSheetId="4">#REF!</definedName>
     <definedName name="rating_44" localSheetId="2">#REF!</definedName>
     <definedName name="rating_44" localSheetId="1">#REF!</definedName>
     <definedName name="rating_44" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_44" localSheetId="5">#REF!</definedName>
     <definedName name="rating_44" localSheetId="0">#REF!</definedName>
     <definedName name="rating_44">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="4">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="2">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="1">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="3">#REF!</definedName>
+    <definedName name="RATING_51" localSheetId="5">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="0">#REF!</definedName>
     <definedName name="RATING_51">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="4">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="2">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="1">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="3">#REF!</definedName>
+    <definedName name="RATING_52" localSheetId="5">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="0">#REF!</definedName>
     <definedName name="RATING_52">#REF!</definedName>
     <definedName name="rating_53" localSheetId="4">#REF!</definedName>
     <definedName name="rating_53" localSheetId="2">#REF!</definedName>
     <definedName name="rating_53" localSheetId="1">#REF!</definedName>
     <definedName name="rating_53" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_53" localSheetId="5">#REF!</definedName>
     <definedName name="rating_53" localSheetId="0">#REF!</definedName>
     <definedName name="rating_53">#REF!</definedName>
     <definedName name="rating_54" localSheetId="4">#REF!</definedName>
     <definedName name="rating_54" localSheetId="2">#REF!</definedName>
     <definedName name="rating_54" localSheetId="1">#REF!</definedName>
     <definedName name="rating_54" localSheetId="3">#REF!</definedName>
+    <definedName name="rating_54" localSheetId="5">#REF!</definedName>
     <definedName name="rating_54" localSheetId="0">#REF!</definedName>
     <definedName name="rating_54">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="4">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="2">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="1">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="3">#REF!</definedName>
+    <definedName name="Rating_Agency_Tape" localSheetId="5">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="0">#REF!</definedName>
     <definedName name="Rating_Agency_Tape">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="4">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="2">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="1">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="3">#REF!</definedName>
+    <definedName name="ratingarray" localSheetId="5">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="0">#REF!</definedName>
     <definedName name="ratingarray">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="4">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="2">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="1">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="3">#REF!</definedName>
+    <definedName name="ratingdata" localSheetId="5">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="0">#REF!</definedName>
     <definedName name="ratingdata">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="1">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="3">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="1">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="3">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="1">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="3">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="1">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="3">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="1">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="3">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="1">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="3">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="4">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="1">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_Amt_C" localSheetId="5">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_C">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="4">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="1">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_Amt_RB" localSheetId="5">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_RB">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="4">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="1">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_Amt_RS" localSheetId="5">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_RS">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="4">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="1">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_Amt_S" localSheetId="5">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_S">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="4">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="1">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_Amt_T" localSheetId="5">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_T">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="4">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="1">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_CR_RB" localSheetId="5">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_CR_RB">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="4">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="1">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_DR_RB" localSheetId="5">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_DR_RB">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="4">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="1">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_JV_No_C" localSheetId="5">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_C">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="4">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="1">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_JV_No_RB" localSheetId="5">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_RB">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="4">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="1">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_JV_No_RS" localSheetId="5">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_RS">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="4">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="1">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_JV_No_S" localSheetId="5">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_S">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="4">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="1">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="3">#REF!</definedName>
+    <definedName name="RB_JV_No_T" localSheetId="5">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_T">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="1">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="3">#REF!</definedName>
+    <definedName name="RB291022003_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB291022003_04">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="1">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291022003_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291022003_12">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032002_01" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032002_01">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032002_02" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032002_02">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032002_03" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032002_03">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="1">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="3">#REF!</definedName>
+    <definedName name="RB291032002_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_07">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="1">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="3">#REF!</definedName>
+    <definedName name="RB291032002_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_08">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="1">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="3">#REF!</definedName>
+    <definedName name="RB291032002_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_09">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="1">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="3">#REF!</definedName>
+    <definedName name="RB291032002_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_10">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="1">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="3">#REF!</definedName>
+    <definedName name="RB291032002_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_11">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB291032003_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032003_01">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="1">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="3">#REF!</definedName>
+    <definedName name="RB291032003_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032003_02">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="1">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="3">#REF!</definedName>
+    <definedName name="RB291032003_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032003_03">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032003_04" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_04">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032003_05" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_05">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032003_07" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_07">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032003_08" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_08">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032003_09" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_09">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032003_10" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_10">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032003_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_12">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032004_01" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_01">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032004_02" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_02">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032004_04" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_04">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032004_05" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_05">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032004_06" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_06">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032004_07" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_07">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032004_09" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_09">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032004_10" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_10">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="1">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291032004_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_12">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042002_01" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_01">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042002_02" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_02">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042002_04" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_04">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042002_05" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_05">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042002_06" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_06">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042002_08" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_08">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042002_09" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_09">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042002_10" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_10">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042002_11" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_11">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042002_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_12">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_01" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_01">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_02" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_02">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_03" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_03">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_04" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_04">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_05" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_05">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_06" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_06">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_07" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_07">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_08" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_08">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_09" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_09">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_10" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_10">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_11" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_11">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042003_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_12">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_01" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_01">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_02" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_02">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_03" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_03">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_04" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_04">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_05" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_05">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_06" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_06">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_07" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_07">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_08" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_08">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_09" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_09">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_10" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_10">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_11" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_11">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="1">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="3">#REF!</definedName>
+    <definedName name="rb291042004_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_12">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_01">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_02">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_03">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_04">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_05">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_06">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_07">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_08">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_09">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_10">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_11">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002002_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_12">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002003_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_01">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002003_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_02">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002003_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_03">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002003_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_04">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298002009_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002009_01">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012003_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_05">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012003_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_06">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012003_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_07">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012003_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_08">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012003_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_09">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012003_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_10">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012003_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_11">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012003_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_12">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_01">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_02">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_03">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_04">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_05">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_06">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_07">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_08">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_09">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_10">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_11">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="1">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298012004_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_12">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="1">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298022003_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298022003_05">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_01">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_02">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_03">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_04">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_05">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_06">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_07">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_08">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_09">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_10">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_11">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032002_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_12">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_01">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_02">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_03">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_04">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_05">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_06">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_07">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_08">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_09">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_10">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_11">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032003_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_12">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_01">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_02">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_03">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_04">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_05">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_06">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_07">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_08">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_09">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_10">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_11">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="1">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298032004_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_12">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_01">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_02">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_03">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_04">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_05">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_06">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_07">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_08">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_09">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_10">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_11">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042002_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_12">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042003_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_01">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042003_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_02">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042003_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_05">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042003_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_07">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042003_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_11">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042004_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_01">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042004_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_02">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042004_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_07">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042004_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_09">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="1">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="3">#REF!</definedName>
+    <definedName name="RB298042004_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_11">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="4">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="1">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Reason_C" localSheetId="5">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_C">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Reason_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_RS">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="4">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="1">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Reason_S" localSheetId="5">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_S">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="4">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="1">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Reason_T" localSheetId="5">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_T">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="4">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="2">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="1">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="3">#REF!</definedName>
+    <definedName name="reclassDiff" localSheetId="5">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="0">#REF!</definedName>
     <definedName name="reclassDiff">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="4">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="1">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Recon_code_C" localSheetId="5">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_C">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Recon_code_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_RS">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="4">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="1">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Recon_code_S" localSheetId="5">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_S">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="4">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="1">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Recon_code_T" localSheetId="5">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_T">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="4">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="1">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="3">#REF!</definedName>
+    <definedName name="_xlnm.Recorder" localSheetId="5">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Recorder">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="4">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="2">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="1">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="3">#REF!</definedName>
+    <definedName name="REDEMPTION_AMT" localSheetId="5">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="0">#REF!</definedName>
     <definedName name="REDEMPTION_AMT">#REF!</definedName>
     <definedName name="REFI02" localSheetId="4">#REF!</definedName>
     <definedName name="REFI02" localSheetId="2">#REF!</definedName>
     <definedName name="REFI02" localSheetId="1">#REF!</definedName>
     <definedName name="REFI02" localSheetId="3">#REF!</definedName>
+    <definedName name="REFI02" localSheetId="5">#REF!</definedName>
     <definedName name="REFI02" localSheetId="0">#REF!</definedName>
     <definedName name="REFI02">#REF!</definedName>
     <definedName name="REFI03" localSheetId="4">#REF!</definedName>
     <definedName name="REFI03" localSheetId="2">#REF!</definedName>
     <definedName name="REFI03" localSheetId="1">#REF!</definedName>
     <definedName name="REFI03" localSheetId="3">#REF!</definedName>
+    <definedName name="REFI03" localSheetId="5">#REF!</definedName>
     <definedName name="REFI03" localSheetId="0">#REF!</definedName>
     <definedName name="REFI03">#REF!</definedName>
     <definedName name="REFI04" localSheetId="4">#REF!</definedName>
     <definedName name="REFI04" localSheetId="2">#REF!</definedName>
     <definedName name="REFI04" localSheetId="1">#REF!</definedName>
     <definedName name="REFI04" localSheetId="3">#REF!</definedName>
+    <definedName name="REFI04" localSheetId="5">#REF!</definedName>
     <definedName name="REFI04" localSheetId="0">#REF!</definedName>
     <definedName name="REFI04">#REF!</definedName>
     <definedName name="REFI05" localSheetId="4">#REF!</definedName>
     <definedName name="REFI05" localSheetId="2">#REF!</definedName>
     <definedName name="REFI05" localSheetId="1">#REF!</definedName>
     <definedName name="REFI05" localSheetId="3">#REF!</definedName>
+    <definedName name="REFI05" localSheetId="5">#REF!</definedName>
     <definedName name="REFI05" localSheetId="0">#REF!</definedName>
     <definedName name="REFI05">#REF!</definedName>
     <definedName name="REFI06" localSheetId="4">#REF!</definedName>
     <definedName name="REFI06" localSheetId="2">#REF!</definedName>
     <definedName name="REFI06" localSheetId="1">#REF!</definedName>
     <definedName name="REFI06" localSheetId="3">#REF!</definedName>
+    <definedName name="REFI06" localSheetId="5">#REF!</definedName>
     <definedName name="REFI06" localSheetId="0">#REF!</definedName>
     <definedName name="REFI06">#REF!</definedName>
     <definedName name="REGION02" localSheetId="4">#REF!</definedName>
     <definedName name="REGION02" localSheetId="2">#REF!</definedName>
     <definedName name="REGION02" localSheetId="1">#REF!</definedName>
     <definedName name="REGION02" localSheetId="3">#REF!</definedName>
+    <definedName name="REGION02" localSheetId="5">#REF!</definedName>
     <definedName name="REGION02" localSheetId="0">#REF!</definedName>
     <definedName name="REGION02">#REF!</definedName>
     <definedName name="REGION03" localSheetId="4">#REF!</definedName>
     <definedName name="REGION03" localSheetId="2">#REF!</definedName>
     <definedName name="REGION03" localSheetId="1">#REF!</definedName>
     <definedName name="REGION03" localSheetId="3">#REF!</definedName>
+    <definedName name="REGION03" localSheetId="5">#REF!</definedName>
     <definedName name="REGION03" localSheetId="0">#REF!</definedName>
     <definedName name="REGION03">#REF!</definedName>
     <definedName name="REGION04" localSheetId="4">#REF!</definedName>
     <definedName name="REGION04" localSheetId="2">#REF!</definedName>
     <definedName name="REGION04" localSheetId="1">#REF!</definedName>
     <definedName name="REGION04" localSheetId="3">#REF!</definedName>
+    <definedName name="REGION04" localSheetId="5">#REF!</definedName>
     <definedName name="REGION04" localSheetId="0">#REF!</definedName>
     <definedName name="REGION04">#REF!</definedName>
     <definedName name="REGION05" localSheetId="4">#REF!</definedName>
     <definedName name="REGION05" localSheetId="2">#REF!</definedName>
     <definedName name="REGION05" localSheetId="1">#REF!</definedName>
     <definedName name="REGION05" localSheetId="3">#REF!</definedName>
+    <definedName name="REGION05" localSheetId="5">#REF!</definedName>
     <definedName name="REGION05" localSheetId="0">#REF!</definedName>
     <definedName name="REGION05">#REF!</definedName>
     <definedName name="REGION06" localSheetId="4">#REF!</definedName>
     <definedName name="REGION06" localSheetId="2">#REF!</definedName>
     <definedName name="REGION06" localSheetId="1">#REF!</definedName>
     <definedName name="REGION06" localSheetId="3">#REF!</definedName>
+    <definedName name="REGION06" localSheetId="5">#REF!</definedName>
     <definedName name="REGION06" localSheetId="0">#REF!</definedName>
     <definedName name="REGION06">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="1">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="3">#REF!</definedName>
+    <definedName name="REGIONLTV02" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV02">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="1">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="3">#REF!</definedName>
+    <definedName name="REGIONLTV03" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV03">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="1">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="3">#REF!</definedName>
+    <definedName name="REGIONLTV04" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV04">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="1">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="3">#REF!</definedName>
+    <definedName name="REGIONLTV05" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV05">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="1">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="3">#REF!</definedName>
+    <definedName name="REGIONLTV06" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV06">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="1">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="3">#REF!</definedName>
+    <definedName name="REGIONMTMLEV04" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLEV04">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="1">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="3">#REF!</definedName>
+    <definedName name="REGIONMTMLTV02" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV02">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="1">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="3">#REF!</definedName>
+    <definedName name="REGIONMTMLTV03" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV03">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="1">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="3">#REF!</definedName>
+    <definedName name="REGIONMTMLTV05" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV05">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="1">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="3">#REF!</definedName>
+    <definedName name="REGIONMTMLTV06" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV06">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="4">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="2">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="1">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="3">#REF!</definedName>
+    <definedName name="REMAINING_TERM" localSheetId="5">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="0">#REF!</definedName>
     <definedName name="REMAINING_TERM">#REF!</definedName>
     <definedName name="repay" localSheetId="4">#REF!</definedName>
     <definedName name="repay" localSheetId="2">#REF!</definedName>
     <definedName name="repay" localSheetId="1">#REF!</definedName>
     <definedName name="repay" localSheetId="3">#REF!</definedName>
+    <definedName name="repay" localSheetId="5">#REF!</definedName>
     <definedName name="repay" localSheetId="0">#REF!</definedName>
     <definedName name="repay">#REF!</definedName>
     <definedName name="repay113020" localSheetId="4">#REF!</definedName>
     <definedName name="repay113020" localSheetId="2">#REF!</definedName>
     <definedName name="repay113020" localSheetId="1">#REF!</definedName>
     <definedName name="repay113020" localSheetId="3">#REF!</definedName>
+    <definedName name="repay113020" localSheetId="5">#REF!</definedName>
     <definedName name="repay113020" localSheetId="0">#REF!</definedName>
     <definedName name="repay113020">#REF!</definedName>
     <definedName name="repline_data" localSheetId="4">#REF!</definedName>
     <definedName name="repline_data" localSheetId="2">#REF!</definedName>
     <definedName name="repline_data" localSheetId="1">#REF!</definedName>
     <definedName name="repline_data" localSheetId="3">#REF!</definedName>
+    <definedName name="repline_data" localSheetId="5">#REF!</definedName>
     <definedName name="repline_data" localSheetId="0">#REF!</definedName>
     <definedName name="repline_data">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="4">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="1">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="3">#REF!</definedName>
+    <definedName name="Report_Line_Item_Name" localSheetId="5">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Line_Item_Name">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="4">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="1">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="3">#REF!</definedName>
+    <definedName name="Report_Name" localSheetId="5">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Name">#REF!</definedName>
     <definedName name="Report_No" localSheetId="4">#REF!</definedName>
     <definedName name="Report_No" localSheetId="2">#REF!</definedName>
     <definedName name="Report_No" localSheetId="1">#REF!</definedName>
     <definedName name="Report_No" localSheetId="3">#REF!</definedName>
+    <definedName name="Report_No" localSheetId="5">#REF!</definedName>
     <definedName name="Report_No" localSheetId="0">#REF!</definedName>
     <definedName name="Report_No">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="4">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="1">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="3">#REF!</definedName>
+    <definedName name="Report_Period" localSheetId="5">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Period">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="4">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="1">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="3">#REF!</definedName>
+    <definedName name="Report_Reference" localSheetId="5">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Reference">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="4">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="2">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="1">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="3">#REF!</definedName>
+    <definedName name="ReportVersion" localSheetId="5">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="0">#REF!</definedName>
     <definedName name="ReportVersion">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="4">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="2">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="1">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="3">#REF!</definedName>
+    <definedName name="RESEC_PER_ID" localSheetId="5">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="0">#REF!</definedName>
     <definedName name="RESEC_PER_ID">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="4">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="2">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="1">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="3">#REF!</definedName>
+    <definedName name="RFDWLoad" localSheetId="5">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="0">#REF!</definedName>
     <definedName name="RFDWLoad">#REF!</definedName>
     <definedName name="rfv" localSheetId="4">#REF!</definedName>
     <definedName name="rfv" localSheetId="2">#REF!</definedName>
     <definedName name="rfv" localSheetId="1">#REF!</definedName>
     <definedName name="rfv" localSheetId="3">#REF!</definedName>
+    <definedName name="rfv" localSheetId="5">#REF!</definedName>
     <definedName name="rfv" localSheetId="0">#REF!</definedName>
     <definedName name="rfv">#REF!</definedName>
     <definedName name="RID" localSheetId="4">#REF!</definedName>
     <definedName name="RID" localSheetId="2">#REF!</definedName>
     <definedName name="RID" localSheetId="1">#REF!</definedName>
     <definedName name="RID" localSheetId="3">#REF!</definedName>
+    <definedName name="RID" localSheetId="5">#REF!</definedName>
     <definedName name="RID" localSheetId="0">#REF!</definedName>
     <definedName name="RID">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="4">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="2">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="1">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="3">#REF!</definedName>
+    <definedName name="RiskNeutralUPB" localSheetId="5">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="0">#REF!</definedName>
     <definedName name="RiskNeutralUPB">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="RNDUSKeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="RNDUSKeyStone">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="4">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="2">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="1">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="3">#REF!</definedName>
+    <definedName name="rngDatabase" localSheetId="5">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="0">#REF!</definedName>
     <definedName name="rngDatabase">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="4">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="2">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="1">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="3">#REF!</definedName>
+    <definedName name="rngFirstDataCell" localSheetId="5">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="0">#REF!</definedName>
     <definedName name="rngFirstDataCell">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="4">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="2">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="1">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="3">#REF!</definedName>
+    <definedName name="rngRptDT" localSheetId="5">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="0">#REF!</definedName>
     <definedName name="rngRptDT">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="RNTLKeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="RNTLKeyStone">#REF!</definedName>
     <definedName name="RptABN" localSheetId="4">#REF!</definedName>
     <definedName name="RptABN" localSheetId="2">#REF!</definedName>
     <definedName name="RptABN" localSheetId="1">#REF!</definedName>
     <definedName name="RptABN" localSheetId="3">#REF!</definedName>
+    <definedName name="RptABN" localSheetId="5">#REF!</definedName>
     <definedName name="RptABN" localSheetId="0">#REF!</definedName>
     <definedName name="RptABN">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="4">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="2">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="1">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="3">#REF!</definedName>
+    <definedName name="RptAIG" localSheetId="5">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="0">#REF!</definedName>
     <definedName name="RptAIG">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="4">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="2">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="1">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="3">#REF!</definedName>
+    <definedName name="RptBARC" localSheetId="5">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="0">#REF!</definedName>
     <definedName name="RptBARC">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="4">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="2">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="1">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="3">#REF!</definedName>
+    <definedName name="RptBEAR" localSheetId="5">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="0">#REF!</definedName>
     <definedName name="RptBEAR">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="4">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="2">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="1">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="3">#REF!</definedName>
+    <definedName name="RptBNP" localSheetId="5">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="0">#REF!</definedName>
     <definedName name="RptBNP">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="4">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="2">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="1">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="3">#REF!</definedName>
+    <definedName name="RptBOA" localSheetId="5">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="0">#REF!</definedName>
     <definedName name="RptBOA">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="4">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="2">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="1">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="3">#REF!</definedName>
+    <definedName name="RptBONY" localSheetId="5">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="0">#REF!</definedName>
     <definedName name="RptBONY">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="4">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="2">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="1">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="3">#REF!</definedName>
+    <definedName name="RptCDC" localSheetId="5">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="0">#REF!</definedName>
     <definedName name="RptCDC">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="4">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="2">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="1">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="3">#REF!</definedName>
+    <definedName name="RptCITI" localSheetId="5">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="0">#REF!</definedName>
     <definedName name="RptCITI">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="4">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="2">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="1">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="3">#REF!</definedName>
+    <definedName name="RptCSFBI" localSheetId="5">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="0">#REF!</definedName>
     <definedName name="RptCSFBI">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="4">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="2">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="1">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="3">#REF!</definedName>
+    <definedName name="RptCSFBL" localSheetId="5">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="0">#REF!</definedName>
     <definedName name="RptCSFBL">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="4">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="2">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="1">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="3">#REF!</definedName>
+    <definedName name="RptDEUT" localSheetId="5">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="0">#REF!</definedName>
     <definedName name="RptDEUT">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="4">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="2">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="1">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="3">#REF!</definedName>
+    <definedName name="RptFICC" localSheetId="5">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="0">#REF!</definedName>
     <definedName name="RptFICC">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="4">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="2">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="1">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="3">#REF!</definedName>
+    <definedName name="RptFNMInv" localSheetId="5">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="0">#REF!</definedName>
     <definedName name="RptFNMInv">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="4">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="2">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="1">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="3">#REF!</definedName>
+    <definedName name="RptGOLD" localSheetId="5">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="0">#REF!</definedName>
     <definedName name="RptGOLD">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="4">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="2">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="1">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="3">#REF!</definedName>
+    <definedName name="RptGREEN" localSheetId="5">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="0">#REF!</definedName>
     <definedName name="RptGREEN">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="4">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="2">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="1">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="3">#REF!</definedName>
+    <definedName name="RptHSBC" localSheetId="5">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="0">#REF!</definedName>
     <definedName name="RptHSBC">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="4">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="2">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="1">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="3">#REF!</definedName>
+    <definedName name="RptIXIS" localSheetId="5">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="0">#REF!</definedName>
     <definedName name="RptIXIS">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="4">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="2">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="1">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="3">#REF!</definedName>
+    <definedName name="RptJPMORG" localSheetId="5">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="0">#REF!</definedName>
     <definedName name="RptJPMORG">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="4">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="2">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="1">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="3">#REF!</definedName>
+    <definedName name="RptLEHM" localSheetId="5">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="0">#REF!</definedName>
     <definedName name="RptLEHM">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="4">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="2">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="1">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="3">#REF!</definedName>
+    <definedName name="RptMERR" localSheetId="5">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="0">#REF!</definedName>
     <definedName name="RptMERR">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="4">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="2">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="1">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="3">#REF!</definedName>
+    <definedName name="RptMORGSTN" localSheetId="5">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="0">#REF!</definedName>
     <definedName name="RptMORGSTN">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="4">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="2">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="1">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="3">#REF!</definedName>
+    <definedName name="RptNOMU" localSheetId="5">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="0">#REF!</definedName>
     <definedName name="RptNOMU">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="4">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="2">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="1">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="3">#REF!</definedName>
+    <definedName name="RptRBOC" localSheetId="5">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="0">#REF!</definedName>
     <definedName name="RptRBOC">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="4">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="2">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="1">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="3">#REF!</definedName>
+    <definedName name="RptRBOS" localSheetId="5">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="0">#REF!</definedName>
     <definedName name="RptRBOS">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="4">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="2">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="1">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="3">#REF!</definedName>
+    <definedName name="RptUBS" localSheetId="5">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="0">#REF!</definedName>
     <definedName name="RptUBS">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="4">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="2">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="1">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="3">#REF!</definedName>
+    <definedName name="RptWACH" localSheetId="5">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="0">#REF!</definedName>
     <definedName name="RptWACH">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="4">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="2">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="1">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="3">#REF!</definedName>
+    <definedName name="rs_JV_Table" localSheetId="5">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="0">#REF!</definedName>
     <definedName name="rs_JV_Table">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="4">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="2">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="1">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="3">#REF!</definedName>
+    <definedName name="RS_Owner" localSheetId="5">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="0">#REF!</definedName>
     <definedName name="RS_Owner">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="4">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="2">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="1">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="3">#REF!</definedName>
+    <definedName name="RS2002012" localSheetId="5">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="0">#REF!</definedName>
     <definedName name="RS2002012">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="4">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="1">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="3">#REF!</definedName>
+    <definedName name="RS29913_200201" localSheetId="5">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29913_200201">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="4">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="1">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="3">#REF!</definedName>
+    <definedName name="RS29914_200201" localSheetId="5">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29914_200201">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="4">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="2">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="1">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="3">#REF!</definedName>
+    <definedName name="RS29914_200202" localSheetId="5">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="0">#REF!</definedName>
     <definedName name="RS29914_200202">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="4">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="1">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="3">#REF!</definedName>
+    <definedName name="RS29915_200201" localSheetId="5">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29915_200201">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="4">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="1">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="3">#REF!</definedName>
+    <definedName name="RS29916_200201" localSheetId="5">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29916_200201">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run10KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run10KeyStone">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run11KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run11KeyStone">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run12KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run12KeyStone">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run2KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="1">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="3">#REF!</definedName>
+    <definedName name="Run2KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone1">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="1">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="3">#REF!</definedName>
+    <definedName name="Run2KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone2">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="1">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="3">#REF!</definedName>
+    <definedName name="Run2KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone3">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="1">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="3">#REF!</definedName>
+    <definedName name="Run2KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone4">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run3KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="1">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="3">#REF!</definedName>
+    <definedName name="Run3KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone1">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="1">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="3">#REF!</definedName>
+    <definedName name="Run3KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone2">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="1">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="3">#REF!</definedName>
+    <definedName name="Run3KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone3">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="1">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="3">#REF!</definedName>
+    <definedName name="Run3KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone4">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run4KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="1">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="3">#REF!</definedName>
+    <definedName name="Run4KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone1">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="1">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="3">#REF!</definedName>
+    <definedName name="Run4KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone2">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="1">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="3">#REF!</definedName>
+    <definedName name="Run4KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone3">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="1">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="3">#REF!</definedName>
+    <definedName name="Run4KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone4">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run5KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="1">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="3">#REF!</definedName>
+    <definedName name="Run5KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone1">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="1">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="3">#REF!</definedName>
+    <definedName name="Run5KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone2">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="1">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="3">#REF!</definedName>
+    <definedName name="Run5KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone3">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="1">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="3">#REF!</definedName>
+    <definedName name="Run5KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone4">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run6KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="1">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="3">#REF!</definedName>
+    <definedName name="Run6KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone1">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="1">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="3">#REF!</definedName>
+    <definedName name="Run6KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone2">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="1">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="3">#REF!</definedName>
+    <definedName name="Run6KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone3">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="1">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="3">#REF!</definedName>
+    <definedName name="Run6KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone4">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run7KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="1">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="3">#REF!</definedName>
+    <definedName name="Run7KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone1">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="1">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="3">#REF!</definedName>
+    <definedName name="Run7KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone2">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="1">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="3">#REF!</definedName>
+    <definedName name="Run7KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone3">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="1">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="3">#REF!</definedName>
+    <definedName name="Run7KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone4">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run8KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="1">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="3">#REF!</definedName>
+    <definedName name="Run8KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone1">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="1">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="3">#REF!</definedName>
+    <definedName name="Run8KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone2">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="1">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="3">#REF!</definedName>
+    <definedName name="Run8KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone3">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="1">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="3">#REF!</definedName>
+    <definedName name="Run8KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone4">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Run9KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run9KeyStone">#REF!</definedName>
     <definedName name="s" localSheetId="4">#REF!</definedName>
     <definedName name="s" localSheetId="2">#REF!</definedName>
     <definedName name="s" localSheetId="1">#REF!</definedName>
     <definedName name="s" localSheetId="3">#REF!</definedName>
+    <definedName name="s" localSheetId="5">#REF!</definedName>
     <definedName name="s" localSheetId="0">#REF!</definedName>
     <definedName name="s">#REF!</definedName>
     <definedName name="s_category" localSheetId="4">#REF!</definedName>
     <definedName name="s_category" localSheetId="2">#REF!</definedName>
     <definedName name="s_category" localSheetId="1">#REF!</definedName>
     <definedName name="s_category" localSheetId="3">#REF!</definedName>
+    <definedName name="s_category" localSheetId="5">#REF!</definedName>
     <definedName name="s_category" localSheetId="0">#REF!</definedName>
     <definedName name="s_category">#REF!</definedName>
     <definedName name="SAA" localSheetId="4">#REF!</definedName>
     <definedName name="SAA" localSheetId="2">#REF!</definedName>
     <definedName name="SAA" localSheetId="1">#REF!</definedName>
     <definedName name="SAA" localSheetId="3">#REF!</definedName>
+    <definedName name="SAA" localSheetId="5">#REF!</definedName>
     <definedName name="SAA" localSheetId="0">#REF!</definedName>
     <definedName name="SAA">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="4">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="2">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="1">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="3">#REF!</definedName>
+    <definedName name="salesDiff" localSheetId="5">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="0">#REF!</definedName>
     <definedName name="salesDiff">#REF!</definedName>
     <definedName name="saWq" localSheetId="4">#REF!</definedName>
     <definedName name="saWq" localSheetId="2">#REF!</definedName>
     <definedName name="saWq" localSheetId="1">#REF!</definedName>
     <definedName name="saWq" localSheetId="3">#REF!</definedName>
+    <definedName name="saWq" localSheetId="5">#REF!</definedName>
     <definedName name="saWq" localSheetId="0">#REF!</definedName>
     <definedName name="saWq">#REF!</definedName>
     <definedName name="sawsq" localSheetId="4">#REF!</definedName>
     <definedName name="sawsq" localSheetId="2">#REF!</definedName>
     <definedName name="sawsq" localSheetId="1">#REF!</definedName>
     <definedName name="sawsq" localSheetId="3">#REF!</definedName>
+    <definedName name="sawsq" localSheetId="5">#REF!</definedName>
     <definedName name="sawsq" localSheetId="0">#REF!</definedName>
     <definedName name="sawsq">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="4">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="2">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="1">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="3">#REF!</definedName>
+    <definedName name="Scenerio_IDs" localSheetId="5">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="0">#REF!</definedName>
     <definedName name="Scenerio_IDs">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="4">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="2">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="1">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="3">#REF!</definedName>
+    <definedName name="Sched_Pay" localSheetId="5">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="0">#REF!</definedName>
     <definedName name="Sched_Pay">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="4">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="2">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="1">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="3">#REF!</definedName>
+    <definedName name="Scheduled_Extra_Payments" localSheetId="5">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="0">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="4">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="2">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="1">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="3">#REF!</definedName>
+    <definedName name="Scheduled_Interest_Rate" localSheetId="5">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="0">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="4">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="2">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="1">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="3">#REF!</definedName>
+    <definedName name="Scheduled_Monthly_Payment" localSheetId="5">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="0">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="4">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="2">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="1">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="3">#REF!</definedName>
+    <definedName name="sdaW2q" localSheetId="5">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="0">#REF!</definedName>
     <definedName name="sdaW2q">#REF!</definedName>
     <definedName name="SDF" localSheetId="4" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="2" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="3" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="SDF" localSheetId="5" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="sdgsdfgsd" localSheetId="4">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="2">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="1">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="3">#REF!</definedName>
+    <definedName name="sdgsdfgsd" localSheetId="5">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="0">#REF!</definedName>
     <definedName name="sdgsdfgsd">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="4">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="2">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="1">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="3">#REF!</definedName>
+    <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="5">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="0">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps">#REF!</definedName>
     <definedName name="section_list" localSheetId="4">#REF!</definedName>
     <definedName name="section_list" localSheetId="2">#REF!</definedName>
     <definedName name="section_list" localSheetId="1">#REF!</definedName>
     <definedName name="section_list" localSheetId="3">#REF!</definedName>
+    <definedName name="section_list" localSheetId="5">#REF!</definedName>
     <definedName name="section_list" localSheetId="0">#REF!</definedName>
     <definedName name="section_list">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="4">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="2">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="3">#REF!</definedName>
+    <definedName name="SECU_ACCT_TYP_CD" localSheetId="5">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="0">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="4">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="2">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="3">#REF!</definedName>
+    <definedName name="SECU_ADJB_IND" localSheetId="5">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="0">#REF!</definedName>
     <definedName name="SECU_ADJB_IND">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="4">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="2">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="3">#REF!</definedName>
+    <definedName name="SECU_DB_CR_IND" localSheetId="5">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="0">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="4">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="2">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="3">#REF!</definedName>
+    <definedName name="SECU_SF_MF_CD" localSheetId="5">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="0">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="4">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="2">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="3">#REF!</definedName>
+    <definedName name="SECU_TYP_CD" localSheetId="5">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="0">#REF!</definedName>
     <definedName name="SECU_TYP_CD">#REF!</definedName>
     <definedName name="seeme" localSheetId="4">#REF!</definedName>
     <definedName name="seeme" localSheetId="2">#REF!</definedName>
     <definedName name="seeme" localSheetId="1">#REF!</definedName>
     <definedName name="seeme" localSheetId="3">#REF!</definedName>
+    <definedName name="seeme" localSheetId="5">#REF!</definedName>
     <definedName name="seeme" localSheetId="0">#REF!</definedName>
     <definedName name="seeme">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="4">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="2">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="1">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="3">#REF!</definedName>
+    <definedName name="Sept_2006" localSheetId="5">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="0">#REF!</definedName>
     <definedName name="Sept_2006">#REF!</definedName>
     <definedName name="September" localSheetId="4">#REF!</definedName>
     <definedName name="September" localSheetId="2">#REF!</definedName>
     <definedName name="September" localSheetId="1">#REF!</definedName>
     <definedName name="September" localSheetId="3">#REF!</definedName>
+    <definedName name="September" localSheetId="5">#REF!</definedName>
     <definedName name="September" localSheetId="0">#REF!</definedName>
     <definedName name="September">#REF!</definedName>
     <definedName name="Seq" localSheetId="4">#REF!</definedName>
     <definedName name="Seq" localSheetId="2">#REF!</definedName>
     <definedName name="Seq" localSheetId="1">#REF!</definedName>
     <definedName name="Seq" localSheetId="3">#REF!</definedName>
+    <definedName name="Seq" localSheetId="5">#REF!</definedName>
     <definedName name="Seq" localSheetId="0">#REF!</definedName>
     <definedName name="Seq">#REF!</definedName>
     <definedName name="Servicer" localSheetId="4">#REF!</definedName>
     <definedName name="Servicer" localSheetId="2">#REF!</definedName>
     <definedName name="Servicer" localSheetId="1">#REF!</definedName>
     <definedName name="Servicer" localSheetId="3">#REF!</definedName>
+    <definedName name="Servicer" localSheetId="5">#REF!</definedName>
     <definedName name="Servicer" localSheetId="0">#REF!</definedName>
     <definedName name="Servicer">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="4">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="2">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="1">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="3">#REF!</definedName>
+    <definedName name="SET_UP_PAYABLE_022004" localSheetId="5">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="0">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004">#REF!</definedName>
     <definedName name="settleCash" localSheetId="4">#REF!</definedName>
     <definedName name="settleCash" localSheetId="2">#REF!</definedName>
     <definedName name="settleCash" localSheetId="1">#REF!</definedName>
     <definedName name="settleCash" localSheetId="3">#REF!</definedName>
+    <definedName name="settleCash" localSheetId="5">#REF!</definedName>
     <definedName name="settleCash" localSheetId="0">#REF!</definedName>
     <definedName name="settleCash">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="1">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="3">#REF!</definedName>
+    <definedName name="Settlement_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Settlement_Date">#REF!</definedName>
     <definedName name="SFD" localSheetId="4">#REF!</definedName>
     <definedName name="SFD" localSheetId="2">#REF!</definedName>
     <definedName name="SFD" localSheetId="1">#REF!</definedName>
     <definedName name="SFD" localSheetId="3">#REF!</definedName>
+    <definedName name="SFD" localSheetId="5">#REF!</definedName>
     <definedName name="SFD" localSheetId="0">#REF!</definedName>
     <definedName name="SFD">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="4">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="2">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="1">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="3">#REF!</definedName>
+    <definedName name="sfdvcx" localSheetId="5">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="0">#REF!</definedName>
     <definedName name="sfdvcx">#REF!</definedName>
     <definedName name="SFV" localSheetId="4">#REF!</definedName>
     <definedName name="SFV" localSheetId="2">#REF!</definedName>
     <definedName name="SFV" localSheetId="1">#REF!</definedName>
     <definedName name="SFV" localSheetId="3">#REF!</definedName>
+    <definedName name="SFV" localSheetId="5">#REF!</definedName>
     <definedName name="SFV" localSheetId="0">#REF!</definedName>
     <definedName name="SFV">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="4">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="2">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="1">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="3">#REF!</definedName>
+    <definedName name="ShockDown" localSheetId="5">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="0">#REF!</definedName>
     <definedName name="ShockDown">#REF!</definedName>
     <definedName name="Shocks" localSheetId="4">#REF!</definedName>
     <definedName name="Shocks" localSheetId="2">#REF!</definedName>
     <definedName name="Shocks" localSheetId="1">#REF!</definedName>
     <definedName name="Shocks" localSheetId="3">#REF!</definedName>
+    <definedName name="Shocks" localSheetId="5">#REF!</definedName>
     <definedName name="Shocks" localSheetId="0">#REF!</definedName>
     <definedName name="Shocks">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="4">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="2">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="1">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="3">#REF!</definedName>
+    <definedName name="ShockUp" localSheetId="5">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="0">#REF!</definedName>
     <definedName name="ShockUp">#REF!</definedName>
     <definedName name="Show_All" localSheetId="4">#REF!</definedName>
     <definedName name="Show_All" localSheetId="2">#REF!</definedName>
     <definedName name="Show_All" localSheetId="1">#REF!</definedName>
     <definedName name="Show_All" localSheetId="3">#REF!</definedName>
+    <definedName name="Show_All" localSheetId="5">#REF!</definedName>
     <definedName name="Show_All" localSheetId="0">#REF!</definedName>
     <definedName name="Show_All">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="4">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="2">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="1">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="3">#REF!</definedName>
+    <definedName name="Show_all1" localSheetId="5">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="0">#REF!</definedName>
     <definedName name="Show_all1">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="4">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="2">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="1">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="3">#REF!</definedName>
+    <definedName name="sl_200012" localSheetId="5">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="0">#REF!</definedName>
     <definedName name="sl_200012">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="4">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="2">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="1">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="3">#REF!</definedName>
+    <definedName name="sl_200304" localSheetId="5">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="0">#REF!</definedName>
     <definedName name="sl_200304">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="4">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="2">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="1">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="3">#REF!</definedName>
+    <definedName name="sl_200412" localSheetId="5">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="0">#REF!</definedName>
     <definedName name="sl_200412">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="4">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="2">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="1">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="3">#REF!</definedName>
+    <definedName name="SL_ACCOUNTS" localSheetId="5">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="0">#REF!</definedName>
     <definedName name="SL_ACCOUNTS">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="4">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="2">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="1">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="3">#REF!</definedName>
+    <definedName name="SL_NEW_2" localSheetId="5">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="0">#REF!</definedName>
     <definedName name="SL_NEW_2">#REF!</definedName>
     <definedName name="SLN" localSheetId="4">#REF!</definedName>
     <definedName name="SLN" localSheetId="2">#REF!</definedName>
     <definedName name="SLN" localSheetId="1">#REF!</definedName>
     <definedName name="SLN" localSheetId="3">#REF!</definedName>
+    <definedName name="SLN" localSheetId="5">#REF!</definedName>
     <definedName name="SLN" localSheetId="0">#REF!</definedName>
     <definedName name="SLN">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="solver_adj" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="solver_opt" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" hidden="1">#REF!</definedName>
     <definedName name="solver_typ" hidden="1">3</definedName>
     <definedName name="solver_val" hidden="1">0</definedName>
     <definedName name="Sort" localSheetId="4">#REF!</definedName>
     <definedName name="Sort" localSheetId="2">#REF!</definedName>
     <definedName name="Sort" localSheetId="1">#REF!</definedName>
     <definedName name="Sort" localSheetId="3">#REF!</definedName>
+    <definedName name="Sort" localSheetId="5">#REF!</definedName>
     <definedName name="Sort" localSheetId="0">#REF!</definedName>
     <definedName name="Sort">#REF!</definedName>
     <definedName name="Sort1" localSheetId="4">#REF!</definedName>
     <definedName name="Sort1" localSheetId="2">#REF!</definedName>
     <definedName name="Sort1" localSheetId="1">#REF!</definedName>
     <definedName name="Sort1" localSheetId="3">#REF!</definedName>
+    <definedName name="Sort1" localSheetId="5">#REF!</definedName>
     <definedName name="Sort1" localSheetId="0">#REF!</definedName>
     <definedName name="Sort1">#REF!</definedName>
     <definedName name="Source_O" localSheetId="4">#REF!</definedName>
     <definedName name="Source_O" localSheetId="2">#REF!</definedName>
     <definedName name="Source_O" localSheetId="1">#REF!</definedName>
     <definedName name="Source_O" localSheetId="3">#REF!</definedName>
+    <definedName name="Source_O" localSheetId="5">#REF!</definedName>
     <definedName name="Source_O" localSheetId="0">#REF!</definedName>
     <definedName name="Source_O">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="SpreadKeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="SpreadKeyStone">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="4">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="2">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="1">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="3">#REF!</definedName>
+    <definedName name="SR_122001" localSheetId="5">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="0">#REF!</definedName>
     <definedName name="SR_122001">#REF!</definedName>
     <definedName name="sss" localSheetId="4">#REF!</definedName>
     <definedName name="sss" localSheetId="2">#REF!</definedName>
     <definedName name="sss" localSheetId="1">#REF!</definedName>
     <definedName name="sss" localSheetId="3">#REF!</definedName>
+    <definedName name="sss" localSheetId="5">#REF!</definedName>
     <definedName name="sss" localSheetId="0">#REF!</definedName>
     <definedName name="sss">#REF!</definedName>
     <definedName name="Stamp" localSheetId="4">#REF!</definedName>
     <definedName name="Stamp" localSheetId="2">#REF!</definedName>
     <definedName name="Stamp" localSheetId="1">#REF!</definedName>
     <definedName name="Stamp" localSheetId="3">#REF!</definedName>
+    <definedName name="Stamp" localSheetId="5">#REF!</definedName>
     <definedName name="Stamp" localSheetId="0">#REF!</definedName>
     <definedName name="Stamp">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="4">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="1">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="3">#REF!</definedName>
+    <definedName name="STAR_iStar" localSheetId="5">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="4">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="1">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="3">#REF!</definedName>
+    <definedName name="STAR_iStar_C" localSheetId="5">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_C">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="4">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="1">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="STAR_iStar_RS" localSheetId="5">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_RS">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="4">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="1">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="3">#REF!</definedName>
+    <definedName name="STAR_iStar_S" localSheetId="5">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_S">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="4">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="1">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="3">#REF!</definedName>
+    <definedName name="STAR_iStar_T" localSheetId="5">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_T">#REF!</definedName>
     <definedName name="Start" localSheetId="4">#REF!</definedName>
     <definedName name="Start" localSheetId="2">#REF!</definedName>
     <definedName name="Start" localSheetId="1">#REF!</definedName>
     <definedName name="Start" localSheetId="3">#REF!</definedName>
+    <definedName name="Start" localSheetId="5">#REF!</definedName>
     <definedName name="Start" localSheetId="0">#REF!</definedName>
     <definedName name="Start">#REF!</definedName>
     <definedName name="Start1" localSheetId="4">#REF!</definedName>
     <definedName name="Start1" localSheetId="2">#REF!</definedName>
     <definedName name="Start1" localSheetId="1">#REF!</definedName>
     <definedName name="Start1" localSheetId="3">#REF!</definedName>
+    <definedName name="Start1" localSheetId="5">#REF!</definedName>
     <definedName name="Start1" localSheetId="0">#REF!</definedName>
     <definedName name="Start1">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="4">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="2">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="1">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="3">#REF!</definedName>
+    <definedName name="StatAmtCol" localSheetId="5">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="0">#REF!</definedName>
     <definedName name="StatAmtCol">#REF!</definedName>
     <definedName name="Status" localSheetId="4">#REF!</definedName>
     <definedName name="Status" localSheetId="2">#REF!</definedName>
     <definedName name="Status" localSheetId="1">#REF!</definedName>
     <definedName name="Status" localSheetId="3">#REF!</definedName>
+    <definedName name="Status" localSheetId="5">#REF!</definedName>
     <definedName name="Status" localSheetId="0">#REF!</definedName>
     <definedName name="Status">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="4">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="2">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="1">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="3">#REF!</definedName>
+    <definedName name="STD_JE" localSheetId="5">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="0">#REF!</definedName>
     <definedName name="STD_JE">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="4">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="2">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="1">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="3">#REF!</definedName>
+    <definedName name="Step_up_at" localSheetId="5">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="0">#REF!</definedName>
     <definedName name="Step_up_at">#REF!</definedName>
     <definedName name="Step11" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
+    <definedName name="Step11" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step12" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
+    <definedName name="Step12" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step13" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step13" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step14" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
+    <definedName name="Step14" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step3" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
+    <definedName name="Step3" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step4a" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
+    <definedName name="Step4a" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4b" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step4b" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step6a1" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
+    <definedName name="Step6a1" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a2" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6a2" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
+    <definedName name="Step6b" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b2" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6b2" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6c" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step9" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step9" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="StepHFS" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
+    <definedName name="StepHFS" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="STIS__2005_01" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2005_01" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2005_01">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_01" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_01">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_02" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_02">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_03" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_03">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_04" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_04">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_05" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_05">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_06" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_06">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_07" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_07">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_08" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_08">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_09" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_09">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_10" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_10">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_11" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_11">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="1">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="3">#REF!</definedName>
+    <definedName name="STIS__2006_12" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_12">#REF!</definedName>
     <definedName name="Structure" localSheetId="4">#REF!</definedName>
     <definedName name="Structure" localSheetId="2">#REF!</definedName>
     <definedName name="Structure" localSheetId="1">#REF!</definedName>
     <definedName name="Structure" localSheetId="3">#REF!</definedName>
+    <definedName name="Structure" localSheetId="5">#REF!</definedName>
     <definedName name="Structure" localSheetId="0">#REF!</definedName>
     <definedName name="Structure">#REF!</definedName>
     <definedName name="Structurer" localSheetId="4">#REF!</definedName>
     <definedName name="Structurer" localSheetId="2">#REF!</definedName>
     <definedName name="Structurer" localSheetId="1">#REF!</definedName>
     <definedName name="Structurer" localSheetId="3">#REF!</definedName>
+    <definedName name="Structurer" localSheetId="5">#REF!</definedName>
     <definedName name="Structurer" localSheetId="0">#REF!</definedName>
     <definedName name="Structurer">#REF!</definedName>
     <definedName name="subdata" localSheetId="4">#REF!</definedName>
     <definedName name="subdata" localSheetId="2">#REF!</definedName>
     <definedName name="subdata" localSheetId="1">#REF!</definedName>
     <definedName name="subdata" localSheetId="3">#REF!</definedName>
+    <definedName name="subdata" localSheetId="5">#REF!</definedName>
     <definedName name="subdata" localSheetId="0">#REF!</definedName>
     <definedName name="subdata">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="4">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="2">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="1">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="3">#REF!</definedName>
+    <definedName name="subdata_table7" localSheetId="5">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="0">#REF!</definedName>
     <definedName name="subdata_table7">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="4">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="2">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="1">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="3">#REF!</definedName>
+    <definedName name="subdatadata" localSheetId="5">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="0">#REF!</definedName>
     <definedName name="subdatadata">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="4">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="2">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="1">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="3">#REF!</definedName>
+    <definedName name="SubLedger_Data" localSheetId="5">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="0">#REF!</definedName>
     <definedName name="SubLedger_Data">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="4">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="2">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="1">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="3">#REF!</definedName>
+    <definedName name="Subs_Step_up" localSheetId="5">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="0">#REF!</definedName>
     <definedName name="Subs_Step_up">#REF!</definedName>
     <definedName name="Summary" localSheetId="4">#REF!</definedName>
     <definedName name="Summary" localSheetId="2">#REF!</definedName>
     <definedName name="Summary" localSheetId="1">#REF!</definedName>
     <definedName name="Summary" localSheetId="3">#REF!</definedName>
+    <definedName name="Summary" localSheetId="5">#REF!</definedName>
     <definedName name="Summary" localSheetId="0">#REF!</definedName>
     <definedName name="Summary">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="4">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="2">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="1">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="3">#REF!</definedName>
+    <definedName name="sumqtr" localSheetId="5">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="0">#REF!</definedName>
     <definedName name="sumqtr">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="SumStatsKeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="SumStatsKeyStone">#REF!</definedName>
     <definedName name="sumytd" localSheetId="4">#REF!</definedName>
     <definedName name="sumytd" localSheetId="2">#REF!</definedName>
     <definedName name="sumytd" localSheetId="1">#REF!</definedName>
     <definedName name="sumytd" localSheetId="3">#REF!</definedName>
+    <definedName name="sumytd" localSheetId="5">#REF!</definedName>
     <definedName name="sumytd" localSheetId="0">#REF!</definedName>
     <definedName name="sumytd">#REF!</definedName>
     <definedName name="sw" localSheetId="4">#REF!</definedName>
     <definedName name="sw" localSheetId="2">#REF!</definedName>
     <definedName name="sw" localSheetId="1">#REF!</definedName>
     <definedName name="sw" localSheetId="3">#REF!</definedName>
+    <definedName name="sw" localSheetId="5">#REF!</definedName>
     <definedName name="sw" localSheetId="0">#REF!</definedName>
     <definedName name="sw">#REF!</definedName>
     <definedName name="Swattee" localSheetId="4">#REF!</definedName>
     <definedName name="Swattee" localSheetId="2">#REF!</definedName>
     <definedName name="Swattee" localSheetId="1">#REF!</definedName>
     <definedName name="Swattee" localSheetId="3">#REF!</definedName>
+    <definedName name="Swattee" localSheetId="5">#REF!</definedName>
     <definedName name="Swattee" localSheetId="0">#REF!</definedName>
     <definedName name="Swattee">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="4">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="2">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="1">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="3">#REF!</definedName>
+    <definedName name="SwptnInGain" localSheetId="5">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="0">#REF!</definedName>
     <definedName name="SwptnInGain">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="4">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="2">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="1">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="3">#REF!</definedName>
+    <definedName name="SYS_JV_ISTAR" localSheetId="5">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="0">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="4">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="2">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="1">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="3">#REF!</definedName>
+    <definedName name="SYS_JV_STAR" localSheetId="5">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="0">#REF!</definedName>
     <definedName name="SYS_JV_STAR">#REF!</definedName>
     <definedName name="T" localSheetId="4">#REF!</definedName>
     <definedName name="T" localSheetId="2">#REF!</definedName>
     <definedName name="T" localSheetId="1">#REF!</definedName>
     <definedName name="T" localSheetId="3">#REF!</definedName>
+    <definedName name="T" localSheetId="5">#REF!</definedName>
     <definedName name="T" localSheetId="0">#REF!</definedName>
     <definedName name="T">#REF!</definedName>
     <definedName name="TABLE" localSheetId="4">#REF!</definedName>
     <definedName name="TABLE" localSheetId="2">#REF!</definedName>
     <definedName name="TABLE" localSheetId="1">#REF!</definedName>
     <definedName name="TABLE" localSheetId="3">#REF!</definedName>
+    <definedName name="TABLE" localSheetId="5">#REF!</definedName>
     <definedName name="TABLE" localSheetId="0">#REF!</definedName>
     <definedName name="TABLE">#REF!</definedName>
     <definedName name="Table1" localSheetId="4">#REF!</definedName>
     <definedName name="Table1" localSheetId="2">#REF!</definedName>
     <definedName name="Table1" localSheetId="1">#REF!</definedName>
     <definedName name="Table1" localSheetId="3">#REF!</definedName>
+    <definedName name="Table1" localSheetId="5">#REF!</definedName>
     <definedName name="Table1" localSheetId="0">#REF!</definedName>
     <definedName name="Table1">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="4">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="2">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="1">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="3">#REF!</definedName>
+    <definedName name="TaxCounsel" localSheetId="5">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="0">#REF!</definedName>
     <definedName name="TaxCounsel">#REF!</definedName>
     <definedName name="tbc" localSheetId="4">#REF!</definedName>
     <definedName name="tbc" localSheetId="2">#REF!</definedName>
     <definedName name="tbc" localSheetId="1">#REF!</definedName>
     <definedName name="tbc" localSheetId="3">#REF!</definedName>
+    <definedName name="tbc" localSheetId="5">#REF!</definedName>
     <definedName name="tbc" localSheetId="0">#REF!</definedName>
     <definedName name="tbc">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="4">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="2">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="1">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="3">#REF!</definedName>
+    <definedName name="TBL_LOT_POS" localSheetId="5">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="0">#REF!</definedName>
     <definedName name="TBL_LOT_POS">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="4">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="2">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="1">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="3">#REF!</definedName>
+    <definedName name="TBL_SECU_LOT" localSheetId="5">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="0">#REF!</definedName>
     <definedName name="TBL_SECU_LOT">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="4">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="2">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="1">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="3">#REF!</definedName>
+    <definedName name="tblPremDisc_Final" localSheetId="5">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="0">#REF!</definedName>
     <definedName name="tblPremDisc_Final">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="4">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="2">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="1">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="3">#REF!</definedName>
+    <definedName name="tblWLCBS_PremDisc" localSheetId="5">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="0">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc">#REF!</definedName>
     <definedName name="temp" localSheetId="4">#REF!</definedName>
     <definedName name="temp" localSheetId="2">#REF!</definedName>
     <definedName name="temp" localSheetId="1">#REF!</definedName>
     <definedName name="temp" localSheetId="3">#REF!</definedName>
+    <definedName name="temp" localSheetId="5">#REF!</definedName>
     <definedName name="temp" localSheetId="0">#REF!</definedName>
     <definedName name="temp">#REF!</definedName>
     <definedName name="temparray" localSheetId="4">#REF!</definedName>
     <definedName name="temparray" localSheetId="2">#REF!</definedName>
     <definedName name="temparray" localSheetId="1">#REF!</definedName>
     <definedName name="temparray" localSheetId="3">#REF!</definedName>
+    <definedName name="temparray" localSheetId="5">#REF!</definedName>
     <definedName name="temparray" localSheetId="0">#REF!</definedName>
     <definedName name="temparray">#REF!</definedName>
     <definedName name="tempdata" localSheetId="4">#REF!</definedName>
     <definedName name="tempdata" localSheetId="2">#REF!</definedName>
     <definedName name="tempdata" localSheetId="1">#REF!</definedName>
     <definedName name="tempdata" localSheetId="3">#REF!</definedName>
+    <definedName name="tempdata" localSheetId="5">#REF!</definedName>
     <definedName name="tempdata" localSheetId="0">#REF!</definedName>
     <definedName name="tempdata">#REF!</definedName>
     <definedName name="term" localSheetId="4">#REF!</definedName>
     <definedName name="term" localSheetId="2">#REF!</definedName>
     <definedName name="term" localSheetId="1">#REF!</definedName>
     <definedName name="term" localSheetId="3">#REF!</definedName>
+    <definedName name="term" localSheetId="5">#REF!</definedName>
     <definedName name="term" localSheetId="0">#REF!</definedName>
     <definedName name="term">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_01">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_02">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_DEC_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_03">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_04">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_JUN_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_JUN_03">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_JUN_04">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_MAR_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_MAR_03">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_MAR_04">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_MVs" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_MVs">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_SEP_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_SEP_03">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERM_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_SEP_04">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="1">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="1">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="1">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMCASH_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMCASH_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMCASH_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="1">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="1">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="1">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMFOI_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMFOI_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="1">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="3">#REF!</definedName>
+    <definedName name="TERMFOI_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04">#REF!</definedName>
     <definedName name="TEST" localSheetId="4">#REF!</definedName>
     <definedName name="TEST" localSheetId="2">#REF!</definedName>
     <definedName name="TEST" localSheetId="1">#REF!</definedName>
     <definedName name="TEST" localSheetId="3">#REF!</definedName>
+    <definedName name="TEST" localSheetId="5">#REF!</definedName>
     <definedName name="TEST" localSheetId="0">#REF!</definedName>
     <definedName name="TEST">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="4">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="2">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="1">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="3">#REF!</definedName>
+    <definedName name="Test2KeyStoneR" localSheetId="5">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="0">#REF!</definedName>
     <definedName name="Test2KeyStoneR">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="1">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="3">#REF!</definedName>
+    <definedName name="TestKeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="TestKeyStone2">#REF!</definedName>
     <definedName name="testtable" localSheetId="4">#REF!</definedName>
     <definedName name="testtable" localSheetId="2">#REF!</definedName>
     <definedName name="testtable" localSheetId="1">#REF!</definedName>
     <definedName name="testtable" localSheetId="3">#REF!</definedName>
+    <definedName name="testtable" localSheetId="5">#REF!</definedName>
     <definedName name="testtable" localSheetId="0">#REF!</definedName>
     <definedName name="testtable">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="4">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="2">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="1">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="3">#REF!</definedName>
+    <definedName name="TextRefCopy1" localSheetId="5">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="0">#REF!</definedName>
     <definedName name="TextRefCopy1">#REF!</definedName>
     <definedName name="TextRefCopyRangeCount" hidden="1">1</definedName>
     <definedName name="tgb" localSheetId="4">#REF!</definedName>
     <definedName name="tgb" localSheetId="2">#REF!</definedName>
     <definedName name="tgb" localSheetId="1">#REF!</definedName>
     <definedName name="tgb" localSheetId="3">#REF!</definedName>
+    <definedName name="tgb" localSheetId="5">#REF!</definedName>
     <definedName name="tgb" localSheetId="0">#REF!</definedName>
     <definedName name="tgb">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="4">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="2">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="1">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="3">#REF!</definedName>
+    <definedName name="tgfvb" localSheetId="5">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="0">#REF!</definedName>
     <definedName name="tgfvb">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="4">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="2">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="1">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="3">#REF!</definedName>
+    <definedName name="thfnbthy" localSheetId="5">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="0">#REF!</definedName>
     <definedName name="thfnbthy">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="4">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="2">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="1">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="3">#REF!</definedName>
+    <definedName name="threshold_array" localSheetId="5">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="0">#REF!</definedName>
     <definedName name="threshold_array">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="4">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="2">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="1">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="3">#REF!</definedName>
+    <definedName name="threshold_data" localSheetId="5">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="0">#REF!</definedName>
     <definedName name="threshold_data">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="4">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="1">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="3">#REF!</definedName>
+    <definedName name="Time_posted" localSheetId="5">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="4">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="1">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Time_posted_C" localSheetId="5">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_C">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Time_posted_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_RS">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="4">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="1">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Time_posted_S" localSheetId="5">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_S">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="4">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="1">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Time_posted_T" localSheetId="5">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_T">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="4">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="2">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="1">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="3">#REF!</definedName>
+    <definedName name="TOC_Range" localSheetId="5">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="0">#REF!</definedName>
     <definedName name="TOC_Range">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="4">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="2">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="1">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="3">#REF!</definedName>
+    <definedName name="TOC_Range_2" localSheetId="5">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="0">#REF!</definedName>
     <definedName name="TOC_Range_2">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="4">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="2">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="1">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="3">#REF!</definedName>
+    <definedName name="TOC_Range_3" localSheetId="5">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="0">#REF!</definedName>
     <definedName name="TOC_Range_3">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Deal_Balance" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Deal_Balance">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_Underlying" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Deals" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Deals">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Interest" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Interest">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="3">#REF!</definedName>
+    <definedName name="Total_Pay" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Pay">#REF!</definedName>
     <definedName name="Total_Payment" localSheetId="4">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="2">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="1">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="3">Scheduled_Payment+Extra_Payment</definedName>
+    <definedName name="Total_Payment" localSheetId="5">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="0">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="TotalAverageROC" localSheetId="4">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="2">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="1">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="3">#REF!</definedName>
+    <definedName name="TotalAverageROC" localSheetId="5">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="0">#REF!</definedName>
     <definedName name="TotalAverageROC">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="4">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="2">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="1">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="3">#REF!</definedName>
+    <definedName name="TotalDefaults" localSheetId="5">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="0">#REF!</definedName>
     <definedName name="TotalDefaults">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="4">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="2">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="1">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="3">#REF!</definedName>
+    <definedName name="TotalLoss" localSheetId="5">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="0">#REF!</definedName>
     <definedName name="TotalLoss">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="4">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="2">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="1">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="3">#REF!</definedName>
+    <definedName name="TotalPaths" localSheetId="5">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="0">#REF!</definedName>
     <definedName name="TotalPaths">#REF!</definedName>
     <definedName name="TradeType" localSheetId="4">#REF!</definedName>
     <definedName name="TradeType" localSheetId="2">#REF!</definedName>
     <definedName name="TradeType" localSheetId="1">#REF!</definedName>
     <definedName name="TradeType" localSheetId="3">#REF!</definedName>
+    <definedName name="TradeType" localSheetId="5">#REF!</definedName>
     <definedName name="TradeType" localSheetId="0">#REF!</definedName>
     <definedName name="TradeType">#REF!</definedName>
     <definedName name="trading" localSheetId="4">#REF!</definedName>
     <definedName name="trading" localSheetId="2">#REF!</definedName>
     <definedName name="trading" localSheetId="1">#REF!</definedName>
     <definedName name="trading" localSheetId="3">#REF!</definedName>
+    <definedName name="trading" localSheetId="5">#REF!</definedName>
     <definedName name="trading" localSheetId="0">#REF!</definedName>
     <definedName name="trading">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="4">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="2">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="1">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="3">#REF!</definedName>
+    <definedName name="TRAN_DATE" localSheetId="5">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="0">#REF!</definedName>
     <definedName name="TRAN_DATE">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="4">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="2">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="1">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="3">#REF!</definedName>
+    <definedName name="Transition_AC" localSheetId="5">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="0">#REF!</definedName>
     <definedName name="Transition_AC">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="4">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="2">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="1">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="3">#REF!</definedName>
+    <definedName name="TRansition_R_AC" localSheetId="5">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="0">#REF!</definedName>
     <definedName name="TRansition_R_AC">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="4">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="2">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="1">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="3">#REF!</definedName>
+    <definedName name="Tsf_DR_Clr" localSheetId="5">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="0">#REF!</definedName>
     <definedName name="Tsf_DR_Clr">#REF!</definedName>
     <definedName name="ttt">#N/A</definedName>
     <definedName name="Two10KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Two10KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two10KeyStone">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Two11KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two11KeyStone">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Two12KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two12KeyStone">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Two13KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two13KeyStone">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="3">#REF!</definedName>
+    <definedName name="Two1KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two1KeyStone">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="4">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="2">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="1">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="3">#REF!</definedName>
+    <definedName name="tyhtybh" localSheetId="5">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="0">#REF!</definedName>
     <definedName name="tyhtybh">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="4">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="2">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="1">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="3">#REF!</definedName>
+    <definedName name="Unam._Totals" localSheetId="5">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="0">#REF!</definedName>
     <definedName name="Unam._Totals">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="4">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="2">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="1">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="3">#REF!</definedName>
+    <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="5">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="0">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="1">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="3">#REF!</definedName>
+    <definedName name="Underwriting_Fee_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="4">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="1">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="3">#REF!</definedName>
+    <definedName name="Unique_ID" localSheetId="5">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Unique_ID">#REF!</definedName>
     <definedName name="Unit" localSheetId="4">#REF!</definedName>
     <definedName name="Unit" localSheetId="2">#REF!</definedName>
     <definedName name="Unit" localSheetId="1">#REF!</definedName>
     <definedName name="Unit" localSheetId="3">#REF!</definedName>
+    <definedName name="Unit" localSheetId="5">#REF!</definedName>
     <definedName name="Unit" localSheetId="0">#REF!</definedName>
     <definedName name="Unit">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="4">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="1">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="3">#REF!</definedName>
+    <definedName name="UNIT02" localSheetId="5">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT02">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="4">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="1">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="3">#REF!</definedName>
+    <definedName name="UNIT03" localSheetId="5">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT03">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="4">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="1">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="3">#REF!</definedName>
+    <definedName name="UNIT04" localSheetId="5">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT04">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="4">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="1">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="3">#REF!</definedName>
+    <definedName name="UNIT05" localSheetId="5">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT05">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="4">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="1">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="3">#REF!</definedName>
+    <definedName name="UNIT06" localSheetId="5">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT06">#REF!</definedName>
     <definedName name="UPB" localSheetId="4">#REF!</definedName>
     <definedName name="UPB" localSheetId="2">#REF!</definedName>
     <definedName name="UPB" localSheetId="1">#REF!</definedName>
     <definedName name="UPB" localSheetId="3">#REF!</definedName>
+    <definedName name="UPB" localSheetId="5">#REF!</definedName>
     <definedName name="UPB" localSheetId="0">#REF!</definedName>
     <definedName name="UPB">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="4">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="2">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="1">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="3">#REF!</definedName>
+    <definedName name="ups_10KTemplate" localSheetId="5">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="0">#REF!</definedName>
     <definedName name="ups_10KTemplate">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="4">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="2">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="1">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="3">#REF!</definedName>
+    <definedName name="ups10KTemplate" localSheetId="5">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="0">#REF!</definedName>
     <definedName name="ups10KTemplate">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="4">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="2">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="1">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="3">#REF!</definedName>
+    <definedName name="urtsgfb" localSheetId="5">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="0">#REF!</definedName>
     <definedName name="urtsgfb">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="4">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="2">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="1">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="3">#REF!</definedName>
+    <definedName name="UW_Split_Management" localSheetId="5">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="0">#REF!</definedName>
     <definedName name="UW_Split_Management">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="4">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="2">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="1">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="3">#REF!</definedName>
+    <definedName name="UW_Split_Selling" localSheetId="5">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="0">#REF!</definedName>
     <definedName name="UW_Split_Selling">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="4">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="2">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="1">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="3">#REF!</definedName>
+    <definedName name="UW_Split_Underwriting" localSheetId="5">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="0">#REF!</definedName>
     <definedName name="UW_Split_Underwriting">#REF!</definedName>
     <definedName name="uytfg" localSheetId="4">#REF!</definedName>
     <definedName name="uytfg" localSheetId="2">#REF!</definedName>
     <definedName name="uytfg" localSheetId="1">#REF!</definedName>
     <definedName name="uytfg" localSheetId="3">#REF!</definedName>
+    <definedName name="uytfg" localSheetId="5">#REF!</definedName>
     <definedName name="uytfg" localSheetId="0">#REF!</definedName>
     <definedName name="uytfg">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="4">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="2">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="1">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="3">#REF!</definedName>
+    <definedName name="ValidAccts" localSheetId="5">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="0">#REF!</definedName>
     <definedName name="ValidAccts">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="4">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="2">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="1">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="3">#REF!</definedName>
+    <definedName name="ValidApplicationList" localSheetId="5">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="0">#REF!</definedName>
     <definedName name="ValidApplicationList">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="4">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="2">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="1">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="3">#REF!</definedName>
+    <definedName name="ValidAreas" localSheetId="5">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="0">#REF!</definedName>
     <definedName name="ValidAreas">#REF!</definedName>
     <definedName name="validated" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,2)</definedName>
     <definedName name="validated" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,2)</definedName>
     <definedName name="validated" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,2)</definedName>
     <definedName name="validated" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,2)</definedName>
+    <definedName name="validated" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,2)</definedName>
     <definedName name="validated" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,2)</definedName>
     <definedName name="validated">OFFSET(#REF!,0,0,A2Len,2)</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="4">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="2">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="1">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="3">#REF!</definedName>
+    <definedName name="ValidBusinessAreaList" localSheetId="5">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="0">#REF!</definedName>
     <definedName name="ValidBusinessAreaList">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="4">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="2">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="1">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="3">#REF!</definedName>
+    <definedName name="ValidCategories" localSheetId="5">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="0">#REF!</definedName>
     <definedName name="ValidCategories">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="4">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="2">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="1">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="3">#REF!</definedName>
+    <definedName name="ValidPrinters" localSheetId="5">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="0">#REF!</definedName>
     <definedName name="ValidPrinters">#REF!</definedName>
     <definedName name="Value" localSheetId="4">#REF!</definedName>
     <definedName name="Value" localSheetId="2">#REF!</definedName>
     <definedName name="Value" localSheetId="1">#REF!</definedName>
     <definedName name="Value" localSheetId="3">#REF!</definedName>
+    <definedName name="Value" localSheetId="5">#REF!</definedName>
     <definedName name="Value" localSheetId="0">#REF!</definedName>
     <definedName name="Value">#REF!</definedName>
     <definedName name="Value1" localSheetId="4">#REF!</definedName>
     <definedName name="Value1" localSheetId="2">#REF!</definedName>
     <definedName name="Value1" localSheetId="1">#REF!</definedName>
     <definedName name="Value1" localSheetId="3">#REF!</definedName>
+    <definedName name="Value1" localSheetId="5">#REF!</definedName>
     <definedName name="Value1" localSheetId="0">#REF!</definedName>
     <definedName name="Value1">#REF!</definedName>
     <definedName name="Value2" localSheetId="4">#REF!</definedName>
     <definedName name="Value2" localSheetId="2">#REF!</definedName>
     <definedName name="Value2" localSheetId="1">#REF!</definedName>
     <definedName name="Value2" localSheetId="3">#REF!</definedName>
+    <definedName name="Value2" localSheetId="5">#REF!</definedName>
     <definedName name="Value2" localSheetId="0">#REF!</definedName>
     <definedName name="Value2">#REF!</definedName>
     <definedName name="Values_Entered" localSheetId="4">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="2">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="1">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="3">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
+    <definedName name="Values_Entered" localSheetId="5">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="0">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered">IF([0]!Loan_Amount*[0]!Interest_Rate*[0]!Loan_Years*[0]!Loan_Start&gt;0,1,0)</definedName>
     <definedName name="Version" localSheetId="4">#REF!</definedName>
     <definedName name="Version" localSheetId="2">#REF!</definedName>
     <definedName name="Version" localSheetId="1">#REF!</definedName>
     <definedName name="Version" localSheetId="3">#REF!</definedName>
+    <definedName name="Version" localSheetId="5">#REF!</definedName>
     <definedName name="Version" localSheetId="0">#REF!</definedName>
     <definedName name="Version">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="4">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="2">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="1">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="3">#REF!</definedName>
+    <definedName name="vicPurch" localSheetId="5">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="0">#REF!</definedName>
     <definedName name="vicPurch">#REF!</definedName>
     <definedName name="w" localSheetId="4">#REF!</definedName>
     <definedName name="w" localSheetId="2">#REF!</definedName>
     <definedName name="w" localSheetId="1">#REF!</definedName>
     <definedName name="w" localSheetId="3">#REF!</definedName>
+    <definedName name="w" localSheetId="5">#REF!</definedName>
     <definedName name="w" localSheetId="0">#REF!</definedName>
     <definedName name="w">#REF!</definedName>
     <definedName name="wac" localSheetId="4">#REF!</definedName>
     <definedName name="wac" localSheetId="2">#REF!</definedName>
     <definedName name="wac" localSheetId="1">#REF!</definedName>
     <definedName name="wac" localSheetId="3">#REF!</definedName>
+    <definedName name="wac" localSheetId="5">#REF!</definedName>
     <definedName name="wac" localSheetId="0">#REF!</definedName>
     <definedName name="wac">#REF!</definedName>
     <definedName name="wertgy" localSheetId="4">#REF!</definedName>
     <definedName name="wertgy" localSheetId="2">#REF!</definedName>
     <definedName name="wertgy" localSheetId="1">#REF!</definedName>
     <definedName name="wertgy" localSheetId="3">#REF!</definedName>
+    <definedName name="wertgy" localSheetId="5">#REF!</definedName>
     <definedName name="wertgy" localSheetId="0">#REF!</definedName>
     <definedName name="wertgy">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="4">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="2">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="1">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="3">#REF!</definedName>
+    <definedName name="werwedsf" localSheetId="5">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="0">#REF!</definedName>
     <definedName name="werwedsf">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="4">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="2">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="1">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="3">#REF!</definedName>
+    <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="5">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="0">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="4">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="2">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="1">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="3">#REF!</definedName>
+    <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="5">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="0">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="4">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="2">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="1">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="3">#REF!</definedName>
+    <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="5">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="0">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="4">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="2">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="1">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="3">#REF!</definedName>
+    <definedName name="Workstreams" localSheetId="5">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="0">#REF!</definedName>
     <definedName name="Workstreams">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="4">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="2">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="1">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="3">#REF!</definedName>
+    <definedName name="Wrapped" localSheetId="5">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="0">#REF!</definedName>
     <definedName name="Wrapped">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="4">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="2">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="1">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="3">#REF!</definedName>
+    <definedName name="Wrapper" localSheetId="5">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="0">#REF!</definedName>
     <definedName name="Wrapper">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="4">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="2">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="1">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="3">#REF!</definedName>
+    <definedName name="WRKSHT" localSheetId="5">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="0">#REF!</definedName>
     <definedName name="WRKSHT">#REF!</definedName>
     <definedName name="wrn.Report._.1." localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.1." localSheetId="5" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.2." localSheetId="5" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.3." localSheetId="5" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="x" localSheetId="4">#REF!</definedName>
     <definedName name="x" localSheetId="2">#REF!</definedName>
     <definedName name="x" localSheetId="1">#REF!</definedName>
     <definedName name="x" localSheetId="3">#REF!</definedName>
+    <definedName name="x" localSheetId="5">#REF!</definedName>
     <definedName name="x" localSheetId="0">#REF!</definedName>
     <definedName name="x">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="3" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" hidden="1">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="4">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="2">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="1">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="3">#REF!</definedName>
+    <definedName name="xcaWq" localSheetId="5">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="0">#REF!</definedName>
     <definedName name="xcaWq">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="4">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="2">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="1">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="3">#REF!</definedName>
+    <definedName name="xcxdas" localSheetId="5">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="0">#REF!</definedName>
     <definedName name="xcxdas">#REF!</definedName>
     <definedName name="xsw" localSheetId="4">#REF!</definedName>
     <definedName name="xsw" localSheetId="2">#REF!</definedName>
     <definedName name="xsw" localSheetId="1">#REF!</definedName>
     <definedName name="xsw" localSheetId="3">#REF!</definedName>
+    <definedName name="xsw" localSheetId="5">#REF!</definedName>
     <definedName name="xsw" localSheetId="0">#REF!</definedName>
     <definedName name="xsw">#REF!</definedName>
     <definedName name="xx" localSheetId="4">#REF!</definedName>
     <definedName name="xx" localSheetId="2">#REF!</definedName>
     <definedName name="xx" localSheetId="1">#REF!</definedName>
     <definedName name="xx" localSheetId="3">#REF!</definedName>
+    <definedName name="xx" localSheetId="5">#REF!</definedName>
     <definedName name="xx" localSheetId="0">#REF!</definedName>
     <definedName name="xx">#REF!</definedName>
     <definedName name="Year_1" localSheetId="4">#REF!</definedName>
     <definedName name="Year_1" localSheetId="2">#REF!</definedName>
     <definedName name="Year_1" localSheetId="1">#REF!</definedName>
     <definedName name="Year_1" localSheetId="3">#REF!</definedName>
+    <definedName name="Year_1" localSheetId="5">#REF!</definedName>
     <definedName name="Year_1" localSheetId="0">#REF!</definedName>
     <definedName name="Year_1">#REF!</definedName>
     <definedName name="Year_C" localSheetId="4">#REF!</definedName>
     <definedName name="Year_C" localSheetId="2">#REF!</definedName>
     <definedName name="Year_C" localSheetId="1">#REF!</definedName>
     <definedName name="Year_C" localSheetId="3">#REF!</definedName>
+    <definedName name="Year_C" localSheetId="5">#REF!</definedName>
     <definedName name="Year_C" localSheetId="0">#REF!</definedName>
     <definedName name="Year_C">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="4">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="1">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="3">#REF!</definedName>
+    <definedName name="Year_RB" localSheetId="5">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Year_RB">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="1">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="3">#REF!</definedName>
+    <definedName name="Year_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Year_REO">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="1">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="3">#REF!</definedName>
+    <definedName name="Year_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Year_RS">#REF!</definedName>
     <definedName name="Year_S" localSheetId="4">#REF!</definedName>
     <definedName name="Year_S" localSheetId="2">#REF!</definedName>
     <definedName name="Year_S" localSheetId="1">#REF!</definedName>
     <definedName name="Year_S" localSheetId="3">#REF!</definedName>
+    <definedName name="Year_S" localSheetId="5">#REF!</definedName>
     <definedName name="Year_S" localSheetId="0">#REF!</definedName>
     <definedName name="Year_S">#REF!</definedName>
     <definedName name="Year_T" localSheetId="4">#REF!</definedName>
     <definedName name="Year_T" localSheetId="2">#REF!</definedName>
     <definedName name="Year_T" localSheetId="1">#REF!</definedName>
     <definedName name="Year_T" localSheetId="3">#REF!</definedName>
+    <definedName name="Year_T" localSheetId="5">#REF!</definedName>
     <definedName name="Year_T" localSheetId="0">#REF!</definedName>
     <definedName name="Year_T">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="4">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="2">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="1">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="3">#REF!</definedName>
+    <definedName name="YearlyPayment" localSheetId="5">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="0">#REF!</definedName>
     <definedName name="YearlyPayment">#REF!</definedName>
     <definedName name="yhbv" localSheetId="4">#REF!</definedName>
     <definedName name="yhbv" localSheetId="2">#REF!</definedName>
     <definedName name="yhbv" localSheetId="1">#REF!</definedName>
     <definedName name="yhbv" localSheetId="3">#REF!</definedName>
+    <definedName name="yhbv" localSheetId="5">#REF!</definedName>
     <definedName name="yhbv" localSheetId="0">#REF!</definedName>
     <definedName name="yhbv">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="4">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="2">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="1">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="3">#REF!</definedName>
+    <definedName name="ytresdcv" localSheetId="5">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="0">#REF!</definedName>
     <definedName name="ytresdcv">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="38">
   <si>
     <t>Funding Summary</t>
   </si>
   <si>
     <t>Term
 Type</t>
   </si>
   <si>
     <t>Product
 Type</t>
   </si>
   <si>
     <t>Month Beginning 
 Balance</t>
   </si>
   <si>
     <t>Total Issuances
 (+)</t>
   </si>
   <si>
     <t>Total Redemptions
 (-)</t>
   </si>
   <si>
     <t>FX Translation Gain/Loss &amp; Re-Classes
@@ -13293,50 +15490,53 @@
   </si>
   <si>
     <t>CAS debt is recognized as “debt of Fannie Mae” in our consolidated balance sheets. CAS debt issued to investors beginning January 2016 through October 2018 is recognized at amortized cost. CAS debt we issued prior to 2016 is recognized at fair value.</t>
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>February 2026</t>
   </si>
   <si>
     <t>March 2026</t>
   </si>
   <si>
     <t>Year Beginning 
 Balance</t>
   </si>
   <si>
     <t>Year End Balance</t>
   </si>
   <si>
     <t>Year-to-date 2026</t>
   </si>
   <si>
     <t>April 2026</t>
+  </si>
+  <si>
+    <t>May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -13814,169 +16014,117 @@
     <cellStyle name="Normal 2 3" xfId="18" xr:uid="{B460B137-66FB-4B2B-9091-7C102A5305F6}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{44C26C0D-E109-4B35-BBF3-575D34C937F6}"/>
     <cellStyle name="Normal 4" xfId="8" xr:uid="{BF0EAA38-7808-46D9-9540-C9EF37FF64B6}"/>
     <cellStyle name="Normal 4 2" xfId="23" xr:uid="{FBE41644-AD20-4D3B-9696-7A4581EA64E7}"/>
     <cellStyle name="Normal 5" xfId="15" xr:uid="{BB419400-3401-4F5E-B522-47EA9E74B8E3}"/>
     <cellStyle name="Normal 5 2" xfId="24" xr:uid="{4B4D90EF-7605-4A37-B2F5-9B4BEE4C27C2}"/>
     <cellStyle name="Normal 5 3" xfId="30" xr:uid="{96F67ED6-844C-40C4-A31F-A7A681ED72EC}"/>
     <cellStyle name="Normal 6" xfId="17" xr:uid="{39DD026B-E640-4A46-B263-DF00F7B4C1BF}"/>
     <cellStyle name="Normal 7" xfId="20" xr:uid="{D37DC64B-2282-4F66-BAF1-8B51896849A7}"/>
     <cellStyle name="Normal 8 2" xfId="14" xr:uid="{BEC95194-2E59-4449-9A51-45E1638564F7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2267778" cy="868895"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{128DF6BB-A38D-4963-BEDA-B0A6F0F74EA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2267778" cy="868895"/>
-        </a:xfrm>
-[...54 lines deleted...]
-          <a:ext cx="2267778" cy="861275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
@@ -14017,220 +16165,98 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2276033" cy="875245"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
-[...59 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2267778</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>218655</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FAB6B46-9EE0-46E7-966E-DB54AC49C15C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2271588" cy="871435"/>
-        </a:xfrm>
-[...59 lines deleted...]
-          <a:ext cx="2271588" cy="862545"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
@@ -14271,111 +16297,50 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2267778" cy="873975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
-[...59 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2267778</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>218655</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFE1CA5C-D9DA-46FE-932E-323F3FBFF8D5}"/>
             </a:ext>
@@ -14398,112 +16363,121 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2267778" cy="873975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2267778</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>211035</xdr:rowOff>
+      <xdr:rowOff>218655</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{886EC7F2-C5D0-4AF4-A6AC-AE8CEBAEF650}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19A0C230-A9F4-4073-B938-A85E8A5CAD04}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2267778" cy="866355"/>
+          <a:ext cx="2267778" cy="873975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14777,58 +16751,62 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C7F7794-9DD8-4937-AFC7-EFEA3B213362}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.5546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="34.88671875" style="4" customWidth="1"/>
     <col min="3" max="3" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24" style="5" customWidth="1"/>
     <col min="5" max="5" width="25.88671875" style="5" customWidth="1"/>
     <col min="6" max="6" width="21.5546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
     </row>
@@ -14873,335 +16851,335 @@
       </c>
       <c r="D5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="13">
         <v>24571640000</v>
       </c>
       <c r="D6" s="13">
-        <v>87783728000</v>
+        <v>121087837000</v>
       </c>
       <c r="E6" s="13">
-        <v>-79433302000</v>
+        <v>-110397840000</v>
       </c>
       <c r="F6" s="13">
         <v>0</v>
       </c>
       <c r="G6" s="14">
-        <v>32922066000</v>
+        <v>35261637000</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="25"/>
       <c r="B7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="13">
         <v>0</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="25"/>
       <c r="B8" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="13">
         <v>40000000</v>
       </c>
       <c r="D8" s="13">
-        <v>270000000</v>
+        <v>365000000</v>
       </c>
       <c r="E8" s="13">
         <v>0</v>
       </c>
       <c r="F8" s="13">
         <v>0</v>
       </c>
       <c r="G8" s="14">
-        <v>310000000</v>
+        <v>405000000</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="15">
         <v>24611640000</v>
       </c>
       <c r="D9" s="15">
-        <v>88053728000</v>
+        <v>121452837000</v>
       </c>
       <c r="E9" s="15">
-        <v>-79433302000</v>
+        <v>-110397840000</v>
       </c>
       <c r="F9" s="15">
         <v>0</v>
       </c>
       <c r="G9" s="17">
-        <v>33232066000</v>
+        <v>35666637000</v>
       </c>
     </row>
     <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="13">
         <v>28739666000</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>-3500000000</v>
       </c>
       <c r="F10" s="13">
         <v>0</v>
       </c>
       <c r="G10" s="14">
         <v>25239666000</v>
       </c>
     </row>
     <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="25"/>
       <c r="B11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="13">
         <v>34023960000</v>
       </c>
       <c r="D11" s="13">
-        <v>22455450000</v>
+        <v>26121950000</v>
       </c>
       <c r="E11" s="13">
-        <v>-5062485000</v>
+        <v>-5337485000</v>
       </c>
       <c r="F11" s="13">
-        <v>-435000000</v>
+        <v>-520000000</v>
       </c>
       <c r="G11" s="14">
-        <v>50981925000</v>
+        <v>54288425000</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="25"/>
       <c r="B12" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>0</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="25"/>
       <c r="B13" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13">
         <v>0</v>
       </c>
       <c r="D13" s="13">
         <v>0</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>0</v>
       </c>
       <c r="G13" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="25"/>
       <c r="B14" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="13">
-        <v>1372531518.95</v>
+        <v>1372531518.99</v>
       </c>
       <c r="D14" s="13">
         <v>0</v>
       </c>
       <c r="E14" s="13">
-        <v>-517849101.86000001</v>
+        <v>-522838281.25</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="14">
-        <v>854682417.13</v>
+        <v>849693238</v>
       </c>
     </row>
     <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="25"/>
       <c r="B15" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>334192127.5</v>
       </c>
       <c r="D15" s="13">
         <v>0</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>3199316.1000000015</v>
+        <v>-471216.85</v>
       </c>
       <c r="G15" s="14">
-        <v>337391443.60000002</v>
+        <v>333720910.64999998</v>
       </c>
     </row>
     <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="25"/>
       <c r="B16" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>4157888448</v>
       </c>
       <c r="D16" s="13">
         <v>0</v>
       </c>
       <c r="E16" s="13">
-        <v>-408169056</v>
+        <v>-735434056</v>
       </c>
       <c r="F16" s="13">
-        <v>435000000</v>
+        <v>520000000</v>
       </c>
       <c r="G16" s="14">
-        <v>4184719392</v>
+        <v>3942454392</v>
       </c>
     </row>
     <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="25"/>
       <c r="B17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>36691000000</v>
       </c>
       <c r="D17" s="13">
-        <v>20000000000</v>
+        <v>25000000000</v>
       </c>
       <c r="E17" s="13">
         <v>0</v>
       </c>
       <c r="F17" s="13">
         <v>0</v>
       </c>
       <c r="G17" s="14">
-        <v>56691000000</v>
+        <v>61691000000</v>
       </c>
     </row>
     <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="15">
-        <v>105319238094.45</v>
+        <v>105319238094.49001</v>
       </c>
       <c r="D18" s="15">
-        <v>42455450000</v>
+        <v>51121950000</v>
       </c>
       <c r="E18" s="15">
-        <v>-9488503157.8600006</v>
+        <v>-10095757337.25</v>
       </c>
       <c r="F18" s="15">
-        <v>3199316.1000000034</v>
+        <v>-471216.85</v>
       </c>
       <c r="G18" s="17">
-        <v>138289384252.73001</v>
+        <v>146344959540.64999</v>
       </c>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="16">
-        <v>129930878094.45</v>
+        <v>129930878094.49001</v>
       </c>
       <c r="D19" s="16">
-        <v>130509178000</v>
+        <v>172574787000</v>
       </c>
       <c r="E19" s="16">
-        <v>-88921805157.860001</v>
+        <v>-120493597337.25</v>
       </c>
       <c r="F19" s="16">
-        <v>3199316.1000000034</v>
+        <v>-471216.85</v>
       </c>
       <c r="G19" s="18">
-        <v>171521450252.73001</v>
+        <v>182011596540.64999</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>26</v>
@@ -16964,83 +18942,513 @@
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A1:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:A17"/>
     <mergeCell ref="A18:B18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DFDA6CE-5ACA-4198-8FA8-059437098E28}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:G27"/>
+  <sheetViews>
+    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="37.5546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="34.88671875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24" style="5" customWidth="1"/>
+    <col min="5" max="5" width="25.88671875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+    </row>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+    </row>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+    </row>
+    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.85" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+    </row>
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="13">
+        <v>32922066000</v>
+      </c>
+      <c r="D6" s="13">
+        <v>33304109000</v>
+      </c>
+      <c r="E6" s="13">
+        <v>-30964538000</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>35261637000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="25"/>
+      <c r="B7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="13">
+        <v>0</v>
+      </c>
+      <c r="D7" s="13">
+        <v>0</v>
+      </c>
+      <c r="E7" s="13">
+        <v>0</v>
+      </c>
+      <c r="F7" s="13">
+        <v>0</v>
+      </c>
+      <c r="G7" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="25"/>
+      <c r="B8" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="13">
+        <v>310000000</v>
+      </c>
+      <c r="D8" s="13">
+        <v>95000000</v>
+      </c>
+      <c r="E8" s="13">
+        <v>0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0</v>
+      </c>
+      <c r="G8" s="14">
+        <v>405000000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="27"/>
+      <c r="C9" s="15">
+        <v>33232066000</v>
+      </c>
+      <c r="D9" s="15">
+        <v>33399109000</v>
+      </c>
+      <c r="E9" s="15">
+        <v>-30964538000</v>
+      </c>
+      <c r="F9" s="15">
+        <v>0</v>
+      </c>
+      <c r="G9" s="17">
+        <v>35666637000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="13">
+        <v>25239666000</v>
+      </c>
+      <c r="D10" s="13">
+        <v>0</v>
+      </c>
+      <c r="E10" s="13">
+        <v>0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0</v>
+      </c>
+      <c r="G10" s="14">
+        <v>25239666000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="25"/>
+      <c r="B11" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="13">
+        <v>50951925000</v>
+      </c>
+      <c r="D11" s="13">
+        <v>3666500000</v>
+      </c>
+      <c r="E11" s="13">
+        <v>-275000000</v>
+      </c>
+      <c r="F11" s="13">
+        <v>-55000000</v>
+      </c>
+      <c r="G11" s="14">
+        <v>54288425000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="25"/>
+      <c r="B12" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0</v>
+      </c>
+      <c r="D12" s="13">
+        <v>0</v>
+      </c>
+      <c r="E12" s="13">
+        <v>0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0</v>
+      </c>
+      <c r="G12" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="25"/>
+      <c r="B13" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="13">
+        <v>0</v>
+      </c>
+      <c r="D13" s="13">
+        <v>0</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13">
+        <v>0</v>
+      </c>
+      <c r="G13" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="25"/>
+      <c r="B14" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="13">
+        <v>854682417.13</v>
+      </c>
+      <c r="D14" s="13">
+        <v>0</v>
+      </c>
+      <c r="E14" s="13">
+        <v>-4989179.13</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="14">
+        <v>849693238</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="25"/>
+      <c r="B15" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="13">
+        <v>337391443.60000002</v>
+      </c>
+      <c r="D15" s="13">
+        <v>0</v>
+      </c>
+      <c r="E15" s="13">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13">
+        <v>-3670532.95</v>
+      </c>
+      <c r="G15" s="14">
+        <v>333720910.64999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="25"/>
+      <c r="B16" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="13">
+        <v>4214719392</v>
+      </c>
+      <c r="D16" s="13">
+        <v>0</v>
+      </c>
+      <c r="E16" s="13">
+        <v>-327265000</v>
+      </c>
+      <c r="F16" s="13">
+        <v>55000000</v>
+      </c>
+      <c r="G16" s="14">
+        <v>3942454392</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="25"/>
+      <c r="B17" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="13">
+        <v>56691000000</v>
+      </c>
+      <c r="D17" s="13">
+        <v>5000000000</v>
+      </c>
+      <c r="E17" s="13">
+        <v>0</v>
+      </c>
+      <c r="F17" s="13">
+        <v>0</v>
+      </c>
+      <c r="G17" s="14">
+        <v>61691000000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="29"/>
+      <c r="C18" s="15">
+        <v>138289384252.73001</v>
+      </c>
+      <c r="D18" s="15">
+        <v>8666500000</v>
+      </c>
+      <c r="E18" s="15">
+        <v>-607254179.13</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-3670532.95</v>
+      </c>
+      <c r="G18" s="17">
+        <v>146344959540.64999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="20"/>
+      <c r="C19" s="16">
+        <v>171521450252.73001</v>
+      </c>
+      <c r="D19" s="16">
+        <v>42065609000</v>
+      </c>
+      <c r="E19" s="16">
+        <v>-31571792179.130001</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-3670532.95</v>
+      </c>
+      <c r="G19" s="18">
+        <v>182011596540.64999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A1:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:A17"/>
+    <mergeCell ref="A18:B18"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="4" scale="64" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="96074bc5-2bae-4fef-b784-7a033227b552">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6f7f253a1b17e2d24cdf97df4844fe2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="da63cccfcbf24c7a0ec7d2a3decbdae9" ns2:_="" ns3:_="">
     <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -17257,120 +19665,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A3A466E-E700-4645-B524-D45DF560D38A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF791FBD-211E-4EF1-B998-8F59A756FC92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A9FC751-01EF-4A99-A80F-5C4FA28D8432}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>YTD 2026</vt:lpstr>
       <vt:lpstr>JAN 2026</vt:lpstr>
       <vt:lpstr>FEB 2026</vt:lpstr>
       <vt:lpstr>MAR 2026</vt:lpstr>
       <vt:lpstr>APR 2026</vt:lpstr>
+      <vt:lpstr>MAY 2026</vt:lpstr>
       <vt:lpstr>'APR 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'FEB 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'JAN 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'MAR 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'MAY 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'YTD 2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SERVER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>