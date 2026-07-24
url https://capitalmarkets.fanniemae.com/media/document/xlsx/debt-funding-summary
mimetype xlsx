--- v3 (2026-06-26)
+++ v4 (2026-07-24)
@@ -1,15422 +1,17591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma.sharepoint.com/sites/FixedIncomeMarketing/Shared Documents/_New Sharepoint/2. Debt/Funding Summary/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="157" documentId="8_{EA161AC1-7502-43B9-8F09-EBE53587C958}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{48C0DCD1-323B-45EB-BF4C-33EB2E57A693}"/>
+  <xr:revisionPtr revIDLastSave="162" documentId="8_{EA161AC1-7502-43B9-8F09-EBE53587C958}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2FACEEC2-F14B-4A4D-A102-909B4D346B96}"/>
   <bookViews>
-    <workbookView xWindow="-30828" yWindow="-84" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-30828" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="YTD 2026" sheetId="63" r:id="rId1"/>
     <sheet name="JAN 2026" sheetId="59" r:id="rId2"/>
     <sheet name="FEB 2026" sheetId="60" r:id="rId3"/>
     <sheet name="MAR 2026" sheetId="61" r:id="rId4"/>
     <sheet name="APR 2026" sheetId="64" r:id="rId5"/>
     <sheet name="MAY 2026" sheetId="65" r:id="rId6"/>
+    <sheet name="JUN 2026" sheetId="66" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_" localSheetId="4">#REF!</definedName>
     <definedName name="_" localSheetId="2">#REF!</definedName>
     <definedName name="_" localSheetId="1">#REF!</definedName>
+    <definedName name="_" localSheetId="6">#REF!</definedName>
     <definedName name="_" localSheetId="3">#REF!</definedName>
     <definedName name="_" localSheetId="5">#REF!</definedName>
     <definedName name="_" localSheetId="0">#REF!</definedName>
     <definedName name="_">#REF!</definedName>
     <definedName name="__" localSheetId="4">#REF!</definedName>
     <definedName name="__" localSheetId="2">#REF!</definedName>
     <definedName name="__" localSheetId="1">#REF!</definedName>
+    <definedName name="__" localSheetId="6">#REF!</definedName>
     <definedName name="__" localSheetId="3">#REF!</definedName>
     <definedName name="__" localSheetId="5">#REF!</definedName>
     <definedName name="__" localSheetId="0">#REF!</definedName>
     <definedName name="__">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Apr2005">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Aug2005">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Dec2005">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Feb2005">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Jan2005">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="___________JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="___________JE26184">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Jul2005">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Jun2005">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Mar2005">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________May2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________May2005">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="4">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="___________May2006" localSheetId="6">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="3">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="5">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="___________May2006">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Nov2005">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Oct2005">#REF!</definedName>
     <definedName name="___________P1" localSheetId="4">#REF!</definedName>
     <definedName name="___________P1" localSheetId="2">#REF!</definedName>
     <definedName name="___________P1" localSheetId="1">#REF!</definedName>
+    <definedName name="___________P1" localSheetId="6">#REF!</definedName>
     <definedName name="___________P1" localSheetId="3">#REF!</definedName>
     <definedName name="___________P1" localSheetId="5">#REF!</definedName>
     <definedName name="___________P1" localSheetId="0">#REF!</definedName>
     <definedName name="___________P1">#REF!</definedName>
     <definedName name="___________P2" localSheetId="4">#REF!</definedName>
     <definedName name="___________P2" localSheetId="2">#REF!</definedName>
     <definedName name="___________P2" localSheetId="1">#REF!</definedName>
+    <definedName name="___________P2" localSheetId="6">#REF!</definedName>
     <definedName name="___________P2" localSheetId="3">#REF!</definedName>
     <definedName name="___________P2" localSheetId="5">#REF!</definedName>
     <definedName name="___________P2" localSheetId="0">#REF!</definedName>
     <definedName name="___________P2">#REF!</definedName>
     <definedName name="___________P3" localSheetId="4">#REF!</definedName>
     <definedName name="___________P3" localSheetId="2">#REF!</definedName>
     <definedName name="___________P3" localSheetId="1">#REF!</definedName>
+    <definedName name="___________P3" localSheetId="6">#REF!</definedName>
     <definedName name="___________P3" localSheetId="3">#REF!</definedName>
     <definedName name="___________P3" localSheetId="5">#REF!</definedName>
     <definedName name="___________P3" localSheetId="0">#REF!</definedName>
     <definedName name="___________P3">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Sep2005">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Apr2005">#REF!</definedName>
     <definedName name="__________as1" localSheetId="4">#REF!</definedName>
     <definedName name="__________as1" localSheetId="2">#REF!</definedName>
     <definedName name="__________as1" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as1" localSheetId="6">#REF!</definedName>
     <definedName name="__________as1" localSheetId="3">#REF!</definedName>
     <definedName name="__________as1" localSheetId="5">#REF!</definedName>
     <definedName name="__________as1" localSheetId="0">#REF!</definedName>
     <definedName name="__________as1">#REF!</definedName>
     <definedName name="__________as10" localSheetId="4">#REF!</definedName>
     <definedName name="__________as10" localSheetId="2">#REF!</definedName>
     <definedName name="__________as10" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as10" localSheetId="6">#REF!</definedName>
     <definedName name="__________as10" localSheetId="3">#REF!</definedName>
     <definedName name="__________as10" localSheetId="5">#REF!</definedName>
     <definedName name="__________as10" localSheetId="0">#REF!</definedName>
     <definedName name="__________as10">#REF!</definedName>
     <definedName name="__________as11" localSheetId="4">#REF!</definedName>
     <definedName name="__________as11" localSheetId="2">#REF!</definedName>
     <definedName name="__________as11" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as11" localSheetId="6">#REF!</definedName>
     <definedName name="__________as11" localSheetId="3">#REF!</definedName>
     <definedName name="__________as11" localSheetId="5">#REF!</definedName>
     <definedName name="__________as11" localSheetId="0">#REF!</definedName>
     <definedName name="__________as11">#REF!</definedName>
     <definedName name="__________as12" localSheetId="4">#REF!</definedName>
     <definedName name="__________as12" localSheetId="2">#REF!</definedName>
     <definedName name="__________as12" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as12" localSheetId="6">#REF!</definedName>
     <definedName name="__________as12" localSheetId="3">#REF!</definedName>
     <definedName name="__________as12" localSheetId="5">#REF!</definedName>
     <definedName name="__________as12" localSheetId="0">#REF!</definedName>
     <definedName name="__________as12">#REF!</definedName>
     <definedName name="__________as13" localSheetId="4">#REF!</definedName>
     <definedName name="__________as13" localSheetId="2">#REF!</definedName>
     <definedName name="__________as13" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as13" localSheetId="6">#REF!</definedName>
     <definedName name="__________as13" localSheetId="3">#REF!</definedName>
     <definedName name="__________as13" localSheetId="5">#REF!</definedName>
     <definedName name="__________as13" localSheetId="0">#REF!</definedName>
     <definedName name="__________as13">#REF!</definedName>
     <definedName name="__________as14" localSheetId="4">#REF!</definedName>
     <definedName name="__________as14" localSheetId="2">#REF!</definedName>
     <definedName name="__________as14" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as14" localSheetId="6">#REF!</definedName>
     <definedName name="__________as14" localSheetId="3">#REF!</definedName>
     <definedName name="__________as14" localSheetId="5">#REF!</definedName>
     <definedName name="__________as14" localSheetId="0">#REF!</definedName>
     <definedName name="__________as14">#REF!</definedName>
     <definedName name="__________as15" localSheetId="4">#REF!</definedName>
     <definedName name="__________as15" localSheetId="2">#REF!</definedName>
     <definedName name="__________as15" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as15" localSheetId="6">#REF!</definedName>
     <definedName name="__________as15" localSheetId="3">#REF!</definedName>
     <definedName name="__________as15" localSheetId="5">#REF!</definedName>
     <definedName name="__________as15" localSheetId="0">#REF!</definedName>
     <definedName name="__________as15">#REF!</definedName>
     <definedName name="__________as16" localSheetId="4">#REF!</definedName>
     <definedName name="__________as16" localSheetId="2">#REF!</definedName>
     <definedName name="__________as16" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as16" localSheetId="6">#REF!</definedName>
     <definedName name="__________as16" localSheetId="3">#REF!</definedName>
     <definedName name="__________as16" localSheetId="5">#REF!</definedName>
     <definedName name="__________as16" localSheetId="0">#REF!</definedName>
     <definedName name="__________as16">#REF!</definedName>
     <definedName name="__________as17" localSheetId="4">#REF!</definedName>
     <definedName name="__________as17" localSheetId="2">#REF!</definedName>
     <definedName name="__________as17" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as17" localSheetId="6">#REF!</definedName>
     <definedName name="__________as17" localSheetId="3">#REF!</definedName>
     <definedName name="__________as17" localSheetId="5">#REF!</definedName>
     <definedName name="__________as17" localSheetId="0">#REF!</definedName>
     <definedName name="__________as17">#REF!</definedName>
     <definedName name="__________as18" localSheetId="4">#REF!</definedName>
     <definedName name="__________as18" localSheetId="2">#REF!</definedName>
     <definedName name="__________as18" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as18" localSheetId="6">#REF!</definedName>
     <definedName name="__________as18" localSheetId="3">#REF!</definedName>
     <definedName name="__________as18" localSheetId="5">#REF!</definedName>
     <definedName name="__________as18" localSheetId="0">#REF!</definedName>
     <definedName name="__________as18">#REF!</definedName>
     <definedName name="__________as19" localSheetId="4">#REF!</definedName>
     <definedName name="__________as19" localSheetId="2">#REF!</definedName>
     <definedName name="__________as19" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as19" localSheetId="6">#REF!</definedName>
     <definedName name="__________as19" localSheetId="3">#REF!</definedName>
     <definedName name="__________as19" localSheetId="5">#REF!</definedName>
     <definedName name="__________as19" localSheetId="0">#REF!</definedName>
     <definedName name="__________as19">#REF!</definedName>
     <definedName name="__________as2" localSheetId="4">#REF!</definedName>
     <definedName name="__________as2" localSheetId="2">#REF!</definedName>
     <definedName name="__________as2" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as2" localSheetId="6">#REF!</definedName>
     <definedName name="__________as2" localSheetId="3">#REF!</definedName>
     <definedName name="__________as2" localSheetId="5">#REF!</definedName>
     <definedName name="__________as2" localSheetId="0">#REF!</definedName>
     <definedName name="__________as2">#REF!</definedName>
     <definedName name="__________as20" localSheetId="4">#REF!</definedName>
     <definedName name="__________as20" localSheetId="2">#REF!</definedName>
     <definedName name="__________as20" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as20" localSheetId="6">#REF!</definedName>
     <definedName name="__________as20" localSheetId="3">#REF!</definedName>
     <definedName name="__________as20" localSheetId="5">#REF!</definedName>
     <definedName name="__________as20" localSheetId="0">#REF!</definedName>
     <definedName name="__________as20">#REF!</definedName>
     <definedName name="__________as21" localSheetId="4">#REF!</definedName>
     <definedName name="__________as21" localSheetId="2">#REF!</definedName>
     <definedName name="__________as21" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as21" localSheetId="6">#REF!</definedName>
     <definedName name="__________as21" localSheetId="3">#REF!</definedName>
     <definedName name="__________as21" localSheetId="5">#REF!</definedName>
     <definedName name="__________as21" localSheetId="0">#REF!</definedName>
     <definedName name="__________as21">#REF!</definedName>
     <definedName name="__________as22" localSheetId="4">#REF!</definedName>
     <definedName name="__________as22" localSheetId="2">#REF!</definedName>
     <definedName name="__________as22" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as22" localSheetId="6">#REF!</definedName>
     <definedName name="__________as22" localSheetId="3">#REF!</definedName>
     <definedName name="__________as22" localSheetId="5">#REF!</definedName>
     <definedName name="__________as22" localSheetId="0">#REF!</definedName>
     <definedName name="__________as22">#REF!</definedName>
     <definedName name="__________as23" localSheetId="4">#REF!</definedName>
     <definedName name="__________as23" localSheetId="2">#REF!</definedName>
     <definedName name="__________as23" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as23" localSheetId="6">#REF!</definedName>
     <definedName name="__________as23" localSheetId="3">#REF!</definedName>
     <definedName name="__________as23" localSheetId="5">#REF!</definedName>
     <definedName name="__________as23" localSheetId="0">#REF!</definedName>
     <definedName name="__________as23">#REF!</definedName>
     <definedName name="__________as24" localSheetId="4">#REF!</definedName>
     <definedName name="__________as24" localSheetId="2">#REF!</definedName>
     <definedName name="__________as24" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as24" localSheetId="6">#REF!</definedName>
     <definedName name="__________as24" localSheetId="3">#REF!</definedName>
     <definedName name="__________as24" localSheetId="5">#REF!</definedName>
     <definedName name="__________as24" localSheetId="0">#REF!</definedName>
     <definedName name="__________as24">#REF!</definedName>
     <definedName name="__________as3" localSheetId="4">#REF!</definedName>
     <definedName name="__________as3" localSheetId="2">#REF!</definedName>
     <definedName name="__________as3" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as3" localSheetId="6">#REF!</definedName>
     <definedName name="__________as3" localSheetId="3">#REF!</definedName>
     <definedName name="__________as3" localSheetId="5">#REF!</definedName>
     <definedName name="__________as3" localSheetId="0">#REF!</definedName>
     <definedName name="__________as3">#REF!</definedName>
     <definedName name="__________as4" localSheetId="4">#REF!</definedName>
     <definedName name="__________as4" localSheetId="2">#REF!</definedName>
     <definedName name="__________as4" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as4" localSheetId="6">#REF!</definedName>
     <definedName name="__________as4" localSheetId="3">#REF!</definedName>
     <definedName name="__________as4" localSheetId="5">#REF!</definedName>
     <definedName name="__________as4" localSheetId="0">#REF!</definedName>
     <definedName name="__________as4">#REF!</definedName>
     <definedName name="__________as5" localSheetId="4">#REF!</definedName>
     <definedName name="__________as5" localSheetId="2">#REF!</definedName>
     <definedName name="__________as5" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as5" localSheetId="6">#REF!</definedName>
     <definedName name="__________as5" localSheetId="3">#REF!</definedName>
     <definedName name="__________as5" localSheetId="5">#REF!</definedName>
     <definedName name="__________as5" localSheetId="0">#REF!</definedName>
     <definedName name="__________as5">#REF!</definedName>
     <definedName name="__________as6" localSheetId="4">#REF!</definedName>
     <definedName name="__________as6" localSheetId="2">#REF!</definedName>
     <definedName name="__________as6" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as6" localSheetId="6">#REF!</definedName>
     <definedName name="__________as6" localSheetId="3">#REF!</definedName>
     <definedName name="__________as6" localSheetId="5">#REF!</definedName>
     <definedName name="__________as6" localSheetId="0">#REF!</definedName>
     <definedName name="__________as6">#REF!</definedName>
     <definedName name="__________as7" localSheetId="4">#REF!</definedName>
     <definedName name="__________as7" localSheetId="2">#REF!</definedName>
     <definedName name="__________as7" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as7" localSheetId="6">#REF!</definedName>
     <definedName name="__________as7" localSheetId="3">#REF!</definedName>
     <definedName name="__________as7" localSheetId="5">#REF!</definedName>
     <definedName name="__________as7" localSheetId="0">#REF!</definedName>
     <definedName name="__________as7">#REF!</definedName>
     <definedName name="__________as8" localSheetId="4">#REF!</definedName>
     <definedName name="__________as8" localSheetId="2">#REF!</definedName>
     <definedName name="__________as8" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as8" localSheetId="6">#REF!</definedName>
     <definedName name="__________as8" localSheetId="3">#REF!</definedName>
     <definedName name="__________as8" localSheetId="5">#REF!</definedName>
     <definedName name="__________as8" localSheetId="0">#REF!</definedName>
     <definedName name="__________as8">#REF!</definedName>
     <definedName name="__________as9" localSheetId="4">#REF!</definedName>
     <definedName name="__________as9" localSheetId="2">#REF!</definedName>
     <definedName name="__________as9" localSheetId="1">#REF!</definedName>
+    <definedName name="__________as9" localSheetId="6">#REF!</definedName>
     <definedName name="__________as9" localSheetId="3">#REF!</definedName>
     <definedName name="__________as9" localSheetId="5">#REF!</definedName>
     <definedName name="__________as9" localSheetId="0">#REF!</definedName>
     <definedName name="__________as9">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Aug2005">#REF!</definedName>
     <definedName name="__________de1" localSheetId="4">#REF!</definedName>
     <definedName name="__________de1" localSheetId="2">#REF!</definedName>
     <definedName name="__________de1" localSheetId="1">#REF!</definedName>
+    <definedName name="__________de1" localSheetId="6">#REF!</definedName>
     <definedName name="__________de1" localSheetId="3">#REF!</definedName>
     <definedName name="__________de1" localSheetId="5">#REF!</definedName>
     <definedName name="__________de1" localSheetId="0">#REF!</definedName>
     <definedName name="__________de1">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Dec2005">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Feb2005">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jan2005">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Jan2006" localSheetId="6">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jan2006">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="__________JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="__________JE26184">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jul2005">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jun2005">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Mar2005">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________May2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________May2005">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="4">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="__________May2006" localSheetId="6">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="3">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="5">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="__________May2006">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Nov2005">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="__________OCC02" localSheetId="6">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC02">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="__________OCC03" localSheetId="6">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC03">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="__________OCC04" localSheetId="6">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC04">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="__________OCC05" localSheetId="6">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC05">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="__________OCC06" localSheetId="6">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC06">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Oct2005">#REF!</definedName>
     <definedName name="__________P1" localSheetId="4">#REF!</definedName>
     <definedName name="__________P1" localSheetId="2">#REF!</definedName>
     <definedName name="__________P1" localSheetId="1">#REF!</definedName>
+    <definedName name="__________P1" localSheetId="6">#REF!</definedName>
     <definedName name="__________P1" localSheetId="3">#REF!</definedName>
     <definedName name="__________P1" localSheetId="5">#REF!</definedName>
     <definedName name="__________P1" localSheetId="0">#REF!</definedName>
     <definedName name="__________P1">#REF!</definedName>
     <definedName name="__________P2" localSheetId="4">#REF!</definedName>
     <definedName name="__________P2" localSheetId="2">#REF!</definedName>
     <definedName name="__________P2" localSheetId="1">#REF!</definedName>
+    <definedName name="__________P2" localSheetId="6">#REF!</definedName>
     <definedName name="__________P2" localSheetId="3">#REF!</definedName>
     <definedName name="__________P2" localSheetId="5">#REF!</definedName>
     <definedName name="__________P2" localSheetId="0">#REF!</definedName>
     <definedName name="__________P2">#REF!</definedName>
     <definedName name="__________P3" localSheetId="4">#REF!</definedName>
     <definedName name="__________P3" localSheetId="2">#REF!</definedName>
     <definedName name="__________P3" localSheetId="1">#REF!</definedName>
+    <definedName name="__________P3" localSheetId="6">#REF!</definedName>
     <definedName name="__________P3" localSheetId="3">#REF!</definedName>
     <definedName name="__________P3" localSheetId="5">#REF!</definedName>
     <definedName name="__________P3" localSheetId="0">#REF!</definedName>
     <definedName name="__________P3">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Sep2005">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="__________SFD1" localSheetId="6">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="__________SFD1">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="__________SFV1" localSheetId="6">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="__________SFV1">#REF!</definedName>
     <definedName name="__________t3" localSheetId="4">#REF!</definedName>
     <definedName name="__________t3" localSheetId="2">#REF!</definedName>
     <definedName name="__________t3" localSheetId="1">#REF!</definedName>
+    <definedName name="__________t3" localSheetId="6">#REF!</definedName>
     <definedName name="__________t3" localSheetId="3">#REF!</definedName>
     <definedName name="__________t3" localSheetId="5">#REF!</definedName>
     <definedName name="__________t3" localSheetId="0">#REF!</definedName>
     <definedName name="__________t3">#REF!</definedName>
     <definedName name="__________t4" localSheetId="4">#REF!</definedName>
     <definedName name="__________t4" localSheetId="2">#REF!</definedName>
     <definedName name="__________t4" localSheetId="1">#REF!</definedName>
+    <definedName name="__________t4" localSheetId="6">#REF!</definedName>
     <definedName name="__________t4" localSheetId="3">#REF!</definedName>
     <definedName name="__________t4" localSheetId="5">#REF!</definedName>
     <definedName name="__________t4" localSheetId="0">#REF!</definedName>
     <definedName name="__________t4">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="__________WGT02" localSheetId="6">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT02">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="__________WGT03" localSheetId="6">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT03">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="__________WGT04" localSheetId="6">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT04">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="__________WGT05" localSheetId="6">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT05">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="__________WGT06" localSheetId="6">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT06">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200112" localSheetId="6">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200112">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200212" localSheetId="6">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200212">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200312" localSheetId="6">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200312">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200403" localSheetId="6">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200403">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200406" localSheetId="6">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200406">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200409" localSheetId="6">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200409">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200412" localSheetId="6">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200412">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_________2004_CUSIP_">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_________2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________2005">#REF!</definedName>
     <definedName name="_________2006" localSheetId="4">#REF!</definedName>
     <definedName name="_________2006" localSheetId="2">#REF!</definedName>
     <definedName name="_________2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2006" localSheetId="6">#REF!</definedName>
     <definedName name="_________2006" localSheetId="3">#REF!</definedName>
     <definedName name="_________2006" localSheetId="5">#REF!</definedName>
     <definedName name="_________2006" localSheetId="0">#REF!</definedName>
     <definedName name="_________2006">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_________2007_08">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Apr2005">#REF!</definedName>
     <definedName name="_________as1" localSheetId="4">#REF!</definedName>
     <definedName name="_________as1" localSheetId="2">#REF!</definedName>
     <definedName name="_________as1" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as1" localSheetId="6">#REF!</definedName>
     <definedName name="_________as1" localSheetId="3">#REF!</definedName>
     <definedName name="_________as1" localSheetId="5">#REF!</definedName>
     <definedName name="_________as1" localSheetId="0">#REF!</definedName>
     <definedName name="_________as1">#REF!</definedName>
     <definedName name="_________as10" localSheetId="4">#REF!</definedName>
     <definedName name="_________as10" localSheetId="2">#REF!</definedName>
     <definedName name="_________as10" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as10" localSheetId="6">#REF!</definedName>
     <definedName name="_________as10" localSheetId="3">#REF!</definedName>
     <definedName name="_________as10" localSheetId="5">#REF!</definedName>
     <definedName name="_________as10" localSheetId="0">#REF!</definedName>
     <definedName name="_________as10">#REF!</definedName>
     <definedName name="_________as11" localSheetId="4">#REF!</definedName>
     <definedName name="_________as11" localSheetId="2">#REF!</definedName>
     <definedName name="_________as11" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as11" localSheetId="6">#REF!</definedName>
     <definedName name="_________as11" localSheetId="3">#REF!</definedName>
     <definedName name="_________as11" localSheetId="5">#REF!</definedName>
     <definedName name="_________as11" localSheetId="0">#REF!</definedName>
     <definedName name="_________as11">#REF!</definedName>
     <definedName name="_________as12" localSheetId="4">#REF!</definedName>
     <definedName name="_________as12" localSheetId="2">#REF!</definedName>
     <definedName name="_________as12" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as12" localSheetId="6">#REF!</definedName>
     <definedName name="_________as12" localSheetId="3">#REF!</definedName>
     <definedName name="_________as12" localSheetId="5">#REF!</definedName>
     <definedName name="_________as12" localSheetId="0">#REF!</definedName>
     <definedName name="_________as12">#REF!</definedName>
     <definedName name="_________as13" localSheetId="4">#REF!</definedName>
     <definedName name="_________as13" localSheetId="2">#REF!</definedName>
     <definedName name="_________as13" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as13" localSheetId="6">#REF!</definedName>
     <definedName name="_________as13" localSheetId="3">#REF!</definedName>
     <definedName name="_________as13" localSheetId="5">#REF!</definedName>
     <definedName name="_________as13" localSheetId="0">#REF!</definedName>
     <definedName name="_________as13">#REF!</definedName>
     <definedName name="_________as14" localSheetId="4">#REF!</definedName>
     <definedName name="_________as14" localSheetId="2">#REF!</definedName>
     <definedName name="_________as14" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as14" localSheetId="6">#REF!</definedName>
     <definedName name="_________as14" localSheetId="3">#REF!</definedName>
     <definedName name="_________as14" localSheetId="5">#REF!</definedName>
     <definedName name="_________as14" localSheetId="0">#REF!</definedName>
     <definedName name="_________as14">#REF!</definedName>
     <definedName name="_________as15" localSheetId="4">#REF!</definedName>
     <definedName name="_________as15" localSheetId="2">#REF!</definedName>
     <definedName name="_________as15" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as15" localSheetId="6">#REF!</definedName>
     <definedName name="_________as15" localSheetId="3">#REF!</definedName>
     <definedName name="_________as15" localSheetId="5">#REF!</definedName>
     <definedName name="_________as15" localSheetId="0">#REF!</definedName>
     <definedName name="_________as15">#REF!</definedName>
     <definedName name="_________as16" localSheetId="4">#REF!</definedName>
     <definedName name="_________as16" localSheetId="2">#REF!</definedName>
     <definedName name="_________as16" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as16" localSheetId="6">#REF!</definedName>
     <definedName name="_________as16" localSheetId="3">#REF!</definedName>
     <definedName name="_________as16" localSheetId="5">#REF!</definedName>
     <definedName name="_________as16" localSheetId="0">#REF!</definedName>
     <definedName name="_________as16">#REF!</definedName>
     <definedName name="_________as17" localSheetId="4">#REF!</definedName>
     <definedName name="_________as17" localSheetId="2">#REF!</definedName>
     <definedName name="_________as17" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as17" localSheetId="6">#REF!</definedName>
     <definedName name="_________as17" localSheetId="3">#REF!</definedName>
     <definedName name="_________as17" localSheetId="5">#REF!</definedName>
     <definedName name="_________as17" localSheetId="0">#REF!</definedName>
     <definedName name="_________as17">#REF!</definedName>
     <definedName name="_________as18" localSheetId="4">#REF!</definedName>
     <definedName name="_________as18" localSheetId="2">#REF!</definedName>
     <definedName name="_________as18" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as18" localSheetId="6">#REF!</definedName>
     <definedName name="_________as18" localSheetId="3">#REF!</definedName>
     <definedName name="_________as18" localSheetId="5">#REF!</definedName>
     <definedName name="_________as18" localSheetId="0">#REF!</definedName>
     <definedName name="_________as18">#REF!</definedName>
     <definedName name="_________as19" localSheetId="4">#REF!</definedName>
     <definedName name="_________as19" localSheetId="2">#REF!</definedName>
     <definedName name="_________as19" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as19" localSheetId="6">#REF!</definedName>
     <definedName name="_________as19" localSheetId="3">#REF!</definedName>
     <definedName name="_________as19" localSheetId="5">#REF!</definedName>
     <definedName name="_________as19" localSheetId="0">#REF!</definedName>
     <definedName name="_________as19">#REF!</definedName>
     <definedName name="_________as2" localSheetId="4">#REF!</definedName>
     <definedName name="_________as2" localSheetId="2">#REF!</definedName>
     <definedName name="_________as2" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as2" localSheetId="6">#REF!</definedName>
     <definedName name="_________as2" localSheetId="3">#REF!</definedName>
     <definedName name="_________as2" localSheetId="5">#REF!</definedName>
     <definedName name="_________as2" localSheetId="0">#REF!</definedName>
     <definedName name="_________as2">#REF!</definedName>
     <definedName name="_________as20" localSheetId="4">#REF!</definedName>
     <definedName name="_________as20" localSheetId="2">#REF!</definedName>
     <definedName name="_________as20" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as20" localSheetId="6">#REF!</definedName>
     <definedName name="_________as20" localSheetId="3">#REF!</definedName>
     <definedName name="_________as20" localSheetId="5">#REF!</definedName>
     <definedName name="_________as20" localSheetId="0">#REF!</definedName>
     <definedName name="_________as20">#REF!</definedName>
     <definedName name="_________as21" localSheetId="4">#REF!</definedName>
     <definedName name="_________as21" localSheetId="2">#REF!</definedName>
     <definedName name="_________as21" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as21" localSheetId="6">#REF!</definedName>
     <definedName name="_________as21" localSheetId="3">#REF!</definedName>
     <definedName name="_________as21" localSheetId="5">#REF!</definedName>
     <definedName name="_________as21" localSheetId="0">#REF!</definedName>
     <definedName name="_________as21">#REF!</definedName>
     <definedName name="_________as22" localSheetId="4">#REF!</definedName>
     <definedName name="_________as22" localSheetId="2">#REF!</definedName>
     <definedName name="_________as22" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as22" localSheetId="6">#REF!</definedName>
     <definedName name="_________as22" localSheetId="3">#REF!</definedName>
     <definedName name="_________as22" localSheetId="5">#REF!</definedName>
     <definedName name="_________as22" localSheetId="0">#REF!</definedName>
     <definedName name="_________as22">#REF!</definedName>
     <definedName name="_________as23" localSheetId="4">#REF!</definedName>
     <definedName name="_________as23" localSheetId="2">#REF!</definedName>
     <definedName name="_________as23" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as23" localSheetId="6">#REF!</definedName>
     <definedName name="_________as23" localSheetId="3">#REF!</definedName>
     <definedName name="_________as23" localSheetId="5">#REF!</definedName>
     <definedName name="_________as23" localSheetId="0">#REF!</definedName>
     <definedName name="_________as23">#REF!</definedName>
     <definedName name="_________as24" localSheetId="4">#REF!</definedName>
     <definedName name="_________as24" localSheetId="2">#REF!</definedName>
     <definedName name="_________as24" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as24" localSheetId="6">#REF!</definedName>
     <definedName name="_________as24" localSheetId="3">#REF!</definedName>
     <definedName name="_________as24" localSheetId="5">#REF!</definedName>
     <definedName name="_________as24" localSheetId="0">#REF!</definedName>
     <definedName name="_________as24">#REF!</definedName>
     <definedName name="_________as3" localSheetId="4">#REF!</definedName>
     <definedName name="_________as3" localSheetId="2">#REF!</definedName>
     <definedName name="_________as3" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as3" localSheetId="6">#REF!</definedName>
     <definedName name="_________as3" localSheetId="3">#REF!</definedName>
     <definedName name="_________as3" localSheetId="5">#REF!</definedName>
     <definedName name="_________as3" localSheetId="0">#REF!</definedName>
     <definedName name="_________as3">#REF!</definedName>
     <definedName name="_________as4" localSheetId="4">#REF!</definedName>
     <definedName name="_________as4" localSheetId="2">#REF!</definedName>
     <definedName name="_________as4" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as4" localSheetId="6">#REF!</definedName>
     <definedName name="_________as4" localSheetId="3">#REF!</definedName>
     <definedName name="_________as4" localSheetId="5">#REF!</definedName>
     <definedName name="_________as4" localSheetId="0">#REF!</definedName>
     <definedName name="_________as4">#REF!</definedName>
     <definedName name="_________as5" localSheetId="4">#REF!</definedName>
     <definedName name="_________as5" localSheetId="2">#REF!</definedName>
     <definedName name="_________as5" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as5" localSheetId="6">#REF!</definedName>
     <definedName name="_________as5" localSheetId="3">#REF!</definedName>
     <definedName name="_________as5" localSheetId="5">#REF!</definedName>
     <definedName name="_________as5" localSheetId="0">#REF!</definedName>
     <definedName name="_________as5">#REF!</definedName>
     <definedName name="_________as6" localSheetId="4">#REF!</definedName>
     <definedName name="_________as6" localSheetId="2">#REF!</definedName>
     <definedName name="_________as6" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as6" localSheetId="6">#REF!</definedName>
     <definedName name="_________as6" localSheetId="3">#REF!</definedName>
     <definedName name="_________as6" localSheetId="5">#REF!</definedName>
     <definedName name="_________as6" localSheetId="0">#REF!</definedName>
     <definedName name="_________as6">#REF!</definedName>
     <definedName name="_________as7" localSheetId="4">#REF!</definedName>
     <definedName name="_________as7" localSheetId="2">#REF!</definedName>
     <definedName name="_________as7" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as7" localSheetId="6">#REF!</definedName>
     <definedName name="_________as7" localSheetId="3">#REF!</definedName>
     <definedName name="_________as7" localSheetId="5">#REF!</definedName>
     <definedName name="_________as7" localSheetId="0">#REF!</definedName>
     <definedName name="_________as7">#REF!</definedName>
     <definedName name="_________as8" localSheetId="4">#REF!</definedName>
     <definedName name="_________as8" localSheetId="2">#REF!</definedName>
     <definedName name="_________as8" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as8" localSheetId="6">#REF!</definedName>
     <definedName name="_________as8" localSheetId="3">#REF!</definedName>
     <definedName name="_________as8" localSheetId="5">#REF!</definedName>
     <definedName name="_________as8" localSheetId="0">#REF!</definedName>
     <definedName name="_________as8">#REF!</definedName>
     <definedName name="_________as9" localSheetId="4">#REF!</definedName>
     <definedName name="_________as9" localSheetId="2">#REF!</definedName>
     <definedName name="_________as9" localSheetId="1">#REF!</definedName>
+    <definedName name="_________as9" localSheetId="6">#REF!</definedName>
     <definedName name="_________as9" localSheetId="3">#REF!</definedName>
     <definedName name="_________as9" localSheetId="5">#REF!</definedName>
     <definedName name="_________as9" localSheetId="0">#REF!</definedName>
     <definedName name="_________as9">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Aug2005">#REF!</definedName>
     <definedName name="_________de1" localSheetId="4">#REF!</definedName>
     <definedName name="_________de1" localSheetId="2">#REF!</definedName>
     <definedName name="_________de1" localSheetId="1">#REF!</definedName>
+    <definedName name="_________de1" localSheetId="6">#REF!</definedName>
     <definedName name="_________de1" localSheetId="3">#REF!</definedName>
     <definedName name="_________de1" localSheetId="5">#REF!</definedName>
     <definedName name="_________de1" localSheetId="0">#REF!</definedName>
     <definedName name="_________de1">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Dec2005">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Feb2005">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jan2005">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Jan2006" localSheetId="6">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jan2006">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="_________JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_________JE26184">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jul2005">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jun2005">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Mar2005">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________May2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________May2005">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="4">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_________May2006" localSheetId="6">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="3">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="5">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_________May2006">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Nov2005">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="_________OCC02" localSheetId="6">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC02">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="_________OCC03" localSheetId="6">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC03">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="_________OCC04" localSheetId="6">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC04">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="_________OCC05" localSheetId="6">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC05">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="_________OCC06" localSheetId="6">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC06">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Oct2005">#REF!</definedName>
     <definedName name="_________P1" localSheetId="4">#REF!</definedName>
     <definedName name="_________P1" localSheetId="2">#REF!</definedName>
     <definedName name="_________P1" localSheetId="1">#REF!</definedName>
+    <definedName name="_________P1" localSheetId="6">#REF!</definedName>
     <definedName name="_________P1" localSheetId="3">#REF!</definedName>
     <definedName name="_________P1" localSheetId="5">#REF!</definedName>
     <definedName name="_________P1" localSheetId="0">#REF!</definedName>
     <definedName name="_________P1">#REF!</definedName>
     <definedName name="_________P2" localSheetId="4">#REF!</definedName>
     <definedName name="_________P2" localSheetId="2">#REF!</definedName>
     <definedName name="_________P2" localSheetId="1">#REF!</definedName>
+    <definedName name="_________P2" localSheetId="6">#REF!</definedName>
     <definedName name="_________P2" localSheetId="3">#REF!</definedName>
     <definedName name="_________P2" localSheetId="5">#REF!</definedName>
     <definedName name="_________P2" localSheetId="0">#REF!</definedName>
     <definedName name="_________P2">#REF!</definedName>
     <definedName name="_________P3" localSheetId="4">#REF!</definedName>
     <definedName name="_________P3" localSheetId="2">#REF!</definedName>
     <definedName name="_________P3" localSheetId="1">#REF!</definedName>
+    <definedName name="_________P3" localSheetId="6">#REF!</definedName>
     <definedName name="_________P3" localSheetId="3">#REF!</definedName>
     <definedName name="_________P3" localSheetId="5">#REF!</definedName>
     <definedName name="_________P3" localSheetId="0">#REF!</definedName>
     <definedName name="_________P3">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Sep2005">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="_________SFD1" localSheetId="6">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_________SFD1">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="_________SFV1" localSheetId="6">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_________SFV1">#REF!</definedName>
     <definedName name="_________t3" localSheetId="4">#REF!</definedName>
     <definedName name="_________t3" localSheetId="2">#REF!</definedName>
     <definedName name="_________t3" localSheetId="1">#REF!</definedName>
+    <definedName name="_________t3" localSheetId="6">#REF!</definedName>
     <definedName name="_________t3" localSheetId="3">#REF!</definedName>
     <definedName name="_________t3" localSheetId="5">#REF!</definedName>
     <definedName name="_________t3" localSheetId="0">#REF!</definedName>
     <definedName name="_________t3">#REF!</definedName>
     <definedName name="_________t4" localSheetId="4">#REF!</definedName>
     <definedName name="_________t4" localSheetId="2">#REF!</definedName>
     <definedName name="_________t4" localSheetId="1">#REF!</definedName>
+    <definedName name="_________t4" localSheetId="6">#REF!</definedName>
     <definedName name="_________t4" localSheetId="3">#REF!</definedName>
     <definedName name="_________t4" localSheetId="5">#REF!</definedName>
     <definedName name="_________t4" localSheetId="0">#REF!</definedName>
     <definedName name="_________t4">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="_________WGT02" localSheetId="6">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT02">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="_________WGT03" localSheetId="6">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT03">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="_________WGT04" localSheetId="6">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT04">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="_________WGT05" localSheetId="6">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT05">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="_________WGT06" localSheetId="6">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT06">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200112" localSheetId="6">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200112">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200212" localSheetId="6">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200212">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200312" localSheetId="6">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200312">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200403" localSheetId="6">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200403">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200406" localSheetId="6">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200406">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200409" localSheetId="6">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200409">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200412" localSheetId="6">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200412">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="________2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="________2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="________2004_CUSIP_">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="________2005" localSheetId="4">#REF!</definedName>
     <definedName name="________2005" localSheetId="2">#REF!</definedName>
     <definedName name="________2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________2005" localSheetId="6">#REF!</definedName>
     <definedName name="________2005" localSheetId="3">#REF!</definedName>
     <definedName name="________2005" localSheetId="5">#REF!</definedName>
     <definedName name="________2005" localSheetId="0">#REF!</definedName>
     <definedName name="________2005">#REF!</definedName>
     <definedName name="________2006" localSheetId="4">#REF!</definedName>
     <definedName name="________2006" localSheetId="2">#REF!</definedName>
     <definedName name="________2006" localSheetId="1">#REF!</definedName>
+    <definedName name="________2006" localSheetId="6">#REF!</definedName>
     <definedName name="________2006" localSheetId="3">#REF!</definedName>
     <definedName name="________2006" localSheetId="5">#REF!</definedName>
     <definedName name="________2006" localSheetId="0">#REF!</definedName>
     <definedName name="________2006">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="________2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="________2007_08">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Apr2005">#REF!</definedName>
     <definedName name="________as1" localSheetId="4">#REF!</definedName>
     <definedName name="________as1" localSheetId="2">#REF!</definedName>
     <definedName name="________as1" localSheetId="1">#REF!</definedName>
+    <definedName name="________as1" localSheetId="6">#REF!</definedName>
     <definedName name="________as1" localSheetId="3">#REF!</definedName>
     <definedName name="________as1" localSheetId="5">#REF!</definedName>
     <definedName name="________as1" localSheetId="0">#REF!</definedName>
     <definedName name="________as1">#REF!</definedName>
     <definedName name="________as10" localSheetId="4">#REF!</definedName>
     <definedName name="________as10" localSheetId="2">#REF!</definedName>
     <definedName name="________as10" localSheetId="1">#REF!</definedName>
+    <definedName name="________as10" localSheetId="6">#REF!</definedName>
     <definedName name="________as10" localSheetId="3">#REF!</definedName>
     <definedName name="________as10" localSheetId="5">#REF!</definedName>
     <definedName name="________as10" localSheetId="0">#REF!</definedName>
     <definedName name="________as10">#REF!</definedName>
     <definedName name="________as11" localSheetId="4">#REF!</definedName>
     <definedName name="________as11" localSheetId="2">#REF!</definedName>
     <definedName name="________as11" localSheetId="1">#REF!</definedName>
+    <definedName name="________as11" localSheetId="6">#REF!</definedName>
     <definedName name="________as11" localSheetId="3">#REF!</definedName>
     <definedName name="________as11" localSheetId="5">#REF!</definedName>
     <definedName name="________as11" localSheetId="0">#REF!</definedName>
     <definedName name="________as11">#REF!</definedName>
     <definedName name="________as12" localSheetId="4">#REF!</definedName>
     <definedName name="________as12" localSheetId="2">#REF!</definedName>
     <definedName name="________as12" localSheetId="1">#REF!</definedName>
+    <definedName name="________as12" localSheetId="6">#REF!</definedName>
     <definedName name="________as12" localSheetId="3">#REF!</definedName>
     <definedName name="________as12" localSheetId="5">#REF!</definedName>
     <definedName name="________as12" localSheetId="0">#REF!</definedName>
     <definedName name="________as12">#REF!</definedName>
     <definedName name="________as13" localSheetId="4">#REF!</definedName>
     <definedName name="________as13" localSheetId="2">#REF!</definedName>
     <definedName name="________as13" localSheetId="1">#REF!</definedName>
+    <definedName name="________as13" localSheetId="6">#REF!</definedName>
     <definedName name="________as13" localSheetId="3">#REF!</definedName>
     <definedName name="________as13" localSheetId="5">#REF!</definedName>
     <definedName name="________as13" localSheetId="0">#REF!</definedName>
     <definedName name="________as13">#REF!</definedName>
     <definedName name="________as14" localSheetId="4">#REF!</definedName>
     <definedName name="________as14" localSheetId="2">#REF!</definedName>
     <definedName name="________as14" localSheetId="1">#REF!</definedName>
+    <definedName name="________as14" localSheetId="6">#REF!</definedName>
     <definedName name="________as14" localSheetId="3">#REF!</definedName>
     <definedName name="________as14" localSheetId="5">#REF!</definedName>
     <definedName name="________as14" localSheetId="0">#REF!</definedName>
     <definedName name="________as14">#REF!</definedName>
     <definedName name="________as15" localSheetId="4">#REF!</definedName>
     <definedName name="________as15" localSheetId="2">#REF!</definedName>
     <definedName name="________as15" localSheetId="1">#REF!</definedName>
+    <definedName name="________as15" localSheetId="6">#REF!</definedName>
     <definedName name="________as15" localSheetId="3">#REF!</definedName>
     <definedName name="________as15" localSheetId="5">#REF!</definedName>
     <definedName name="________as15" localSheetId="0">#REF!</definedName>
     <definedName name="________as15">#REF!</definedName>
     <definedName name="________as16" localSheetId="4">#REF!</definedName>
     <definedName name="________as16" localSheetId="2">#REF!</definedName>
     <definedName name="________as16" localSheetId="1">#REF!</definedName>
+    <definedName name="________as16" localSheetId="6">#REF!</definedName>
     <definedName name="________as16" localSheetId="3">#REF!</definedName>
     <definedName name="________as16" localSheetId="5">#REF!</definedName>
     <definedName name="________as16" localSheetId="0">#REF!</definedName>
     <definedName name="________as16">#REF!</definedName>
     <definedName name="________as17" localSheetId="4">#REF!</definedName>
     <definedName name="________as17" localSheetId="2">#REF!</definedName>
     <definedName name="________as17" localSheetId="1">#REF!</definedName>
+    <definedName name="________as17" localSheetId="6">#REF!</definedName>
     <definedName name="________as17" localSheetId="3">#REF!</definedName>
     <definedName name="________as17" localSheetId="5">#REF!</definedName>
     <definedName name="________as17" localSheetId="0">#REF!</definedName>
     <definedName name="________as17">#REF!</definedName>
     <definedName name="________as18" localSheetId="4">#REF!</definedName>
     <definedName name="________as18" localSheetId="2">#REF!</definedName>
     <definedName name="________as18" localSheetId="1">#REF!</definedName>
+    <definedName name="________as18" localSheetId="6">#REF!</definedName>
     <definedName name="________as18" localSheetId="3">#REF!</definedName>
     <definedName name="________as18" localSheetId="5">#REF!</definedName>
     <definedName name="________as18" localSheetId="0">#REF!</definedName>
     <definedName name="________as18">#REF!</definedName>
     <definedName name="________as19" localSheetId="4">#REF!</definedName>
     <definedName name="________as19" localSheetId="2">#REF!</definedName>
     <definedName name="________as19" localSheetId="1">#REF!</definedName>
+    <definedName name="________as19" localSheetId="6">#REF!</definedName>
     <definedName name="________as19" localSheetId="3">#REF!</definedName>
     <definedName name="________as19" localSheetId="5">#REF!</definedName>
     <definedName name="________as19" localSheetId="0">#REF!</definedName>
     <definedName name="________as19">#REF!</definedName>
     <definedName name="________as2" localSheetId="4">#REF!</definedName>
     <definedName name="________as2" localSheetId="2">#REF!</definedName>
     <definedName name="________as2" localSheetId="1">#REF!</definedName>
+    <definedName name="________as2" localSheetId="6">#REF!</definedName>
     <definedName name="________as2" localSheetId="3">#REF!</definedName>
     <definedName name="________as2" localSheetId="5">#REF!</definedName>
     <definedName name="________as2" localSheetId="0">#REF!</definedName>
     <definedName name="________as2">#REF!</definedName>
     <definedName name="________as20" localSheetId="4">#REF!</definedName>
     <definedName name="________as20" localSheetId="2">#REF!</definedName>
     <definedName name="________as20" localSheetId="1">#REF!</definedName>
+    <definedName name="________as20" localSheetId="6">#REF!</definedName>
     <definedName name="________as20" localSheetId="3">#REF!</definedName>
     <definedName name="________as20" localSheetId="5">#REF!</definedName>
     <definedName name="________as20" localSheetId="0">#REF!</definedName>
     <definedName name="________as20">#REF!</definedName>
     <definedName name="________as21" localSheetId="4">#REF!</definedName>
     <definedName name="________as21" localSheetId="2">#REF!</definedName>
     <definedName name="________as21" localSheetId="1">#REF!</definedName>
+    <definedName name="________as21" localSheetId="6">#REF!</definedName>
     <definedName name="________as21" localSheetId="3">#REF!</definedName>
     <definedName name="________as21" localSheetId="5">#REF!</definedName>
     <definedName name="________as21" localSheetId="0">#REF!</definedName>
     <definedName name="________as21">#REF!</definedName>
     <definedName name="________as22" localSheetId="4">#REF!</definedName>
     <definedName name="________as22" localSheetId="2">#REF!</definedName>
     <definedName name="________as22" localSheetId="1">#REF!</definedName>
+    <definedName name="________as22" localSheetId="6">#REF!</definedName>
     <definedName name="________as22" localSheetId="3">#REF!</definedName>
     <definedName name="________as22" localSheetId="5">#REF!</definedName>
     <definedName name="________as22" localSheetId="0">#REF!</definedName>
     <definedName name="________as22">#REF!</definedName>
     <definedName name="________as23" localSheetId="4">#REF!</definedName>
     <definedName name="________as23" localSheetId="2">#REF!</definedName>
     <definedName name="________as23" localSheetId="1">#REF!</definedName>
+    <definedName name="________as23" localSheetId="6">#REF!</definedName>
     <definedName name="________as23" localSheetId="3">#REF!</definedName>
     <definedName name="________as23" localSheetId="5">#REF!</definedName>
     <definedName name="________as23" localSheetId="0">#REF!</definedName>
     <definedName name="________as23">#REF!</definedName>
     <definedName name="________as24" localSheetId="4">#REF!</definedName>
     <definedName name="________as24" localSheetId="2">#REF!</definedName>
     <definedName name="________as24" localSheetId="1">#REF!</definedName>
+    <definedName name="________as24" localSheetId="6">#REF!</definedName>
     <definedName name="________as24" localSheetId="3">#REF!</definedName>
     <definedName name="________as24" localSheetId="5">#REF!</definedName>
     <definedName name="________as24" localSheetId="0">#REF!</definedName>
     <definedName name="________as24">#REF!</definedName>
     <definedName name="________as3" localSheetId="4">#REF!</definedName>
     <definedName name="________as3" localSheetId="2">#REF!</definedName>
     <definedName name="________as3" localSheetId="1">#REF!</definedName>
+    <definedName name="________as3" localSheetId="6">#REF!</definedName>
     <definedName name="________as3" localSheetId="3">#REF!</definedName>
     <definedName name="________as3" localSheetId="5">#REF!</definedName>
     <definedName name="________as3" localSheetId="0">#REF!</definedName>
     <definedName name="________as3">#REF!</definedName>
     <definedName name="________as4" localSheetId="4">#REF!</definedName>
     <definedName name="________as4" localSheetId="2">#REF!</definedName>
     <definedName name="________as4" localSheetId="1">#REF!</definedName>
+    <definedName name="________as4" localSheetId="6">#REF!</definedName>
     <definedName name="________as4" localSheetId="3">#REF!</definedName>
     <definedName name="________as4" localSheetId="5">#REF!</definedName>
     <definedName name="________as4" localSheetId="0">#REF!</definedName>
     <definedName name="________as4">#REF!</definedName>
     <definedName name="________as5" localSheetId="4">#REF!</definedName>
     <definedName name="________as5" localSheetId="2">#REF!</definedName>
     <definedName name="________as5" localSheetId="1">#REF!</definedName>
+    <definedName name="________as5" localSheetId="6">#REF!</definedName>
     <definedName name="________as5" localSheetId="3">#REF!</definedName>
     <definedName name="________as5" localSheetId="5">#REF!</definedName>
     <definedName name="________as5" localSheetId="0">#REF!</definedName>
     <definedName name="________as5">#REF!</definedName>
     <definedName name="________as6" localSheetId="4">#REF!</definedName>
     <definedName name="________as6" localSheetId="2">#REF!</definedName>
     <definedName name="________as6" localSheetId="1">#REF!</definedName>
+    <definedName name="________as6" localSheetId="6">#REF!</definedName>
     <definedName name="________as6" localSheetId="3">#REF!</definedName>
     <definedName name="________as6" localSheetId="5">#REF!</definedName>
     <definedName name="________as6" localSheetId="0">#REF!</definedName>
     <definedName name="________as6">#REF!</definedName>
     <definedName name="________as7" localSheetId="4">#REF!</definedName>
     <definedName name="________as7" localSheetId="2">#REF!</definedName>
     <definedName name="________as7" localSheetId="1">#REF!</definedName>
+    <definedName name="________as7" localSheetId="6">#REF!</definedName>
     <definedName name="________as7" localSheetId="3">#REF!</definedName>
     <definedName name="________as7" localSheetId="5">#REF!</definedName>
     <definedName name="________as7" localSheetId="0">#REF!</definedName>
     <definedName name="________as7">#REF!</definedName>
     <definedName name="________as8" localSheetId="4">#REF!</definedName>
     <definedName name="________as8" localSheetId="2">#REF!</definedName>
     <definedName name="________as8" localSheetId="1">#REF!</definedName>
+    <definedName name="________as8" localSheetId="6">#REF!</definedName>
     <definedName name="________as8" localSheetId="3">#REF!</definedName>
     <definedName name="________as8" localSheetId="5">#REF!</definedName>
     <definedName name="________as8" localSheetId="0">#REF!</definedName>
     <definedName name="________as8">#REF!</definedName>
     <definedName name="________as9" localSheetId="4">#REF!</definedName>
     <definedName name="________as9" localSheetId="2">#REF!</definedName>
     <definedName name="________as9" localSheetId="1">#REF!</definedName>
+    <definedName name="________as9" localSheetId="6">#REF!</definedName>
     <definedName name="________as9" localSheetId="3">#REF!</definedName>
     <definedName name="________as9" localSheetId="5">#REF!</definedName>
     <definedName name="________as9" localSheetId="0">#REF!</definedName>
     <definedName name="________as9">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Aug2005">#REF!</definedName>
     <definedName name="________de1" localSheetId="4">#REF!</definedName>
     <definedName name="________de1" localSheetId="2">#REF!</definedName>
     <definedName name="________de1" localSheetId="1">#REF!</definedName>
+    <definedName name="________de1" localSheetId="6">#REF!</definedName>
     <definedName name="________de1" localSheetId="3">#REF!</definedName>
     <definedName name="________de1" localSheetId="5">#REF!</definedName>
     <definedName name="________de1" localSheetId="0">#REF!</definedName>
     <definedName name="________de1">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Dec2005">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Feb2005">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Jan2005">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="________Jan2006" localSheetId="6">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="________Jan2006">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="________JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="________JE26184">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Jul2005">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Jun2005">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Mar2005">#REF!</definedName>
     <definedName name="________May2005" localSheetId="4">#REF!</definedName>
     <definedName name="________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="________May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________May2005" localSheetId="6">#REF!</definedName>
     <definedName name="________May2005" localSheetId="3">#REF!</definedName>
     <definedName name="________May2005" localSheetId="5">#REF!</definedName>
     <definedName name="________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="________May2005">#REF!</definedName>
     <definedName name="________May2006" localSheetId="4">#REF!</definedName>
     <definedName name="________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="________May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="________May2006" localSheetId="6">#REF!</definedName>
     <definedName name="________May2006" localSheetId="3">#REF!</definedName>
     <definedName name="________May2006" localSheetId="5">#REF!</definedName>
     <definedName name="________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="________May2006">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Nov2005">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="________OCC02" localSheetId="6">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC02">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="________OCC03" localSheetId="6">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC03">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="________OCC04" localSheetId="6">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC04">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="________OCC05" localSheetId="6">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC05">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="________OCC06" localSheetId="6">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC06">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Oct2005">#REF!</definedName>
     <definedName name="________P1" localSheetId="4">#REF!</definedName>
     <definedName name="________P1" localSheetId="2">#REF!</definedName>
     <definedName name="________P1" localSheetId="1">#REF!</definedName>
+    <definedName name="________P1" localSheetId="6">#REF!</definedName>
     <definedName name="________P1" localSheetId="3">#REF!</definedName>
     <definedName name="________P1" localSheetId="5">#REF!</definedName>
     <definedName name="________P1" localSheetId="0">#REF!</definedName>
     <definedName name="________P1">#REF!</definedName>
     <definedName name="________P2" localSheetId="4">#REF!</definedName>
     <definedName name="________P2" localSheetId="2">#REF!</definedName>
     <definedName name="________P2" localSheetId="1">#REF!</definedName>
+    <definedName name="________P2" localSheetId="6">#REF!</definedName>
     <definedName name="________P2" localSheetId="3">#REF!</definedName>
     <definedName name="________P2" localSheetId="5">#REF!</definedName>
     <definedName name="________P2" localSheetId="0">#REF!</definedName>
     <definedName name="________P2">#REF!</definedName>
     <definedName name="________P3" localSheetId="4">#REF!</definedName>
     <definedName name="________P3" localSheetId="2">#REF!</definedName>
     <definedName name="________P3" localSheetId="1">#REF!</definedName>
+    <definedName name="________P3" localSheetId="6">#REF!</definedName>
     <definedName name="________P3" localSheetId="3">#REF!</definedName>
     <definedName name="________P3" localSheetId="5">#REF!</definedName>
     <definedName name="________P3" localSheetId="0">#REF!</definedName>
     <definedName name="________P3">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Sep2005">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="________SFD1" localSheetId="6">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="________SFD1">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="________SFV1" localSheetId="6">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="________SFV1">#REF!</definedName>
     <definedName name="________t3" localSheetId="4">#REF!</definedName>
     <definedName name="________t3" localSheetId="2">#REF!</definedName>
     <definedName name="________t3" localSheetId="1">#REF!</definedName>
+    <definedName name="________t3" localSheetId="6">#REF!</definedName>
     <definedName name="________t3" localSheetId="3">#REF!</definedName>
     <definedName name="________t3" localSheetId="5">#REF!</definedName>
     <definedName name="________t3" localSheetId="0">#REF!</definedName>
     <definedName name="________t3">#REF!</definedName>
     <definedName name="________t4" localSheetId="4">#REF!</definedName>
     <definedName name="________t4" localSheetId="2">#REF!</definedName>
     <definedName name="________t4" localSheetId="1">#REF!</definedName>
+    <definedName name="________t4" localSheetId="6">#REF!</definedName>
     <definedName name="________t4" localSheetId="3">#REF!</definedName>
     <definedName name="________t4" localSheetId="5">#REF!</definedName>
     <definedName name="________t4" localSheetId="0">#REF!</definedName>
     <definedName name="________t4">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="________WGT02" localSheetId="6">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT02">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="________WGT03" localSheetId="6">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT03">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="________WGT04" localSheetId="6">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT04">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="________WGT05" localSheetId="6">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT05">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="________WGT06" localSheetId="6">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT06">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200112" localSheetId="6">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200112">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200212" localSheetId="6">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200212">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200312" localSheetId="6">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200312">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200403" localSheetId="6">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200403">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200406" localSheetId="6">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200406">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200409" localSheetId="6">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200409">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200412" localSheetId="6">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200412">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_______2004_CUSIP_">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_______2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______2005">#REF!</definedName>
     <definedName name="_______2006" localSheetId="4">#REF!</definedName>
     <definedName name="_______2006" localSheetId="2">#REF!</definedName>
     <definedName name="_______2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2006" localSheetId="6">#REF!</definedName>
     <definedName name="_______2006" localSheetId="3">#REF!</definedName>
     <definedName name="_______2006" localSheetId="5">#REF!</definedName>
     <definedName name="_______2006" localSheetId="0">#REF!</definedName>
     <definedName name="_______2006">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_______2007_08">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Apr2005">#REF!</definedName>
     <definedName name="_______as1" localSheetId="4">#REF!</definedName>
     <definedName name="_______as1" localSheetId="2">#REF!</definedName>
     <definedName name="_______as1" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as1" localSheetId="6">#REF!</definedName>
     <definedName name="_______as1" localSheetId="3">#REF!</definedName>
     <definedName name="_______as1" localSheetId="5">#REF!</definedName>
     <definedName name="_______as1" localSheetId="0">#REF!</definedName>
     <definedName name="_______as1">#REF!</definedName>
     <definedName name="_______as10" localSheetId="4">#REF!</definedName>
     <definedName name="_______as10" localSheetId="2">#REF!</definedName>
     <definedName name="_______as10" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as10" localSheetId="6">#REF!</definedName>
     <definedName name="_______as10" localSheetId="3">#REF!</definedName>
     <definedName name="_______as10" localSheetId="5">#REF!</definedName>
     <definedName name="_______as10" localSheetId="0">#REF!</definedName>
     <definedName name="_______as10">#REF!</definedName>
     <definedName name="_______as11" localSheetId="4">#REF!</definedName>
     <definedName name="_______as11" localSheetId="2">#REF!</definedName>
     <definedName name="_______as11" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as11" localSheetId="6">#REF!</definedName>
     <definedName name="_______as11" localSheetId="3">#REF!</definedName>
     <definedName name="_______as11" localSheetId="5">#REF!</definedName>
     <definedName name="_______as11" localSheetId="0">#REF!</definedName>
     <definedName name="_______as11">#REF!</definedName>
     <definedName name="_______as12" localSheetId="4">#REF!</definedName>
     <definedName name="_______as12" localSheetId="2">#REF!</definedName>
     <definedName name="_______as12" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as12" localSheetId="6">#REF!</definedName>
     <definedName name="_______as12" localSheetId="3">#REF!</definedName>
     <definedName name="_______as12" localSheetId="5">#REF!</definedName>
     <definedName name="_______as12" localSheetId="0">#REF!</definedName>
     <definedName name="_______as12">#REF!</definedName>
     <definedName name="_______as13" localSheetId="4">#REF!</definedName>
     <definedName name="_______as13" localSheetId="2">#REF!</definedName>
     <definedName name="_______as13" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as13" localSheetId="6">#REF!</definedName>
     <definedName name="_______as13" localSheetId="3">#REF!</definedName>
     <definedName name="_______as13" localSheetId="5">#REF!</definedName>
     <definedName name="_______as13" localSheetId="0">#REF!</definedName>
     <definedName name="_______as13">#REF!</definedName>
     <definedName name="_______as14" localSheetId="4">#REF!</definedName>
     <definedName name="_______as14" localSheetId="2">#REF!</definedName>
     <definedName name="_______as14" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as14" localSheetId="6">#REF!</definedName>
     <definedName name="_______as14" localSheetId="3">#REF!</definedName>
     <definedName name="_______as14" localSheetId="5">#REF!</definedName>
     <definedName name="_______as14" localSheetId="0">#REF!</definedName>
     <definedName name="_______as14">#REF!</definedName>
     <definedName name="_______as15" localSheetId="4">#REF!</definedName>
     <definedName name="_______as15" localSheetId="2">#REF!</definedName>
     <definedName name="_______as15" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as15" localSheetId="6">#REF!</definedName>
     <definedName name="_______as15" localSheetId="3">#REF!</definedName>
     <definedName name="_______as15" localSheetId="5">#REF!</definedName>
     <definedName name="_______as15" localSheetId="0">#REF!</definedName>
     <definedName name="_______as15">#REF!</definedName>
     <definedName name="_______as16" localSheetId="4">#REF!</definedName>
     <definedName name="_______as16" localSheetId="2">#REF!</definedName>
     <definedName name="_______as16" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as16" localSheetId="6">#REF!</definedName>
     <definedName name="_______as16" localSheetId="3">#REF!</definedName>
     <definedName name="_______as16" localSheetId="5">#REF!</definedName>
     <definedName name="_______as16" localSheetId="0">#REF!</definedName>
     <definedName name="_______as16">#REF!</definedName>
     <definedName name="_______as17" localSheetId="4">#REF!</definedName>
     <definedName name="_______as17" localSheetId="2">#REF!</definedName>
     <definedName name="_______as17" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as17" localSheetId="6">#REF!</definedName>
     <definedName name="_______as17" localSheetId="3">#REF!</definedName>
     <definedName name="_______as17" localSheetId="5">#REF!</definedName>
     <definedName name="_______as17" localSheetId="0">#REF!</definedName>
     <definedName name="_______as17">#REF!</definedName>
     <definedName name="_______as18" localSheetId="4">#REF!</definedName>
     <definedName name="_______as18" localSheetId="2">#REF!</definedName>
     <definedName name="_______as18" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as18" localSheetId="6">#REF!</definedName>
     <definedName name="_______as18" localSheetId="3">#REF!</definedName>
     <definedName name="_______as18" localSheetId="5">#REF!</definedName>
     <definedName name="_______as18" localSheetId="0">#REF!</definedName>
     <definedName name="_______as18">#REF!</definedName>
     <definedName name="_______as19" localSheetId="4">#REF!</definedName>
     <definedName name="_______as19" localSheetId="2">#REF!</definedName>
     <definedName name="_______as19" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as19" localSheetId="6">#REF!</definedName>
     <definedName name="_______as19" localSheetId="3">#REF!</definedName>
     <definedName name="_______as19" localSheetId="5">#REF!</definedName>
     <definedName name="_______as19" localSheetId="0">#REF!</definedName>
     <definedName name="_______as19">#REF!</definedName>
     <definedName name="_______as2" localSheetId="4">#REF!</definedName>
     <definedName name="_______as2" localSheetId="2">#REF!</definedName>
     <definedName name="_______as2" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as2" localSheetId="6">#REF!</definedName>
     <definedName name="_______as2" localSheetId="3">#REF!</definedName>
     <definedName name="_______as2" localSheetId="5">#REF!</definedName>
     <definedName name="_______as2" localSheetId="0">#REF!</definedName>
     <definedName name="_______as2">#REF!</definedName>
     <definedName name="_______as20" localSheetId="4">#REF!</definedName>
     <definedName name="_______as20" localSheetId="2">#REF!</definedName>
     <definedName name="_______as20" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as20" localSheetId="6">#REF!</definedName>
     <definedName name="_______as20" localSheetId="3">#REF!</definedName>
     <definedName name="_______as20" localSheetId="5">#REF!</definedName>
     <definedName name="_______as20" localSheetId="0">#REF!</definedName>
     <definedName name="_______as20">#REF!</definedName>
     <definedName name="_______as21" localSheetId="4">#REF!</definedName>
     <definedName name="_______as21" localSheetId="2">#REF!</definedName>
     <definedName name="_______as21" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as21" localSheetId="6">#REF!</definedName>
     <definedName name="_______as21" localSheetId="3">#REF!</definedName>
     <definedName name="_______as21" localSheetId="5">#REF!</definedName>
     <definedName name="_______as21" localSheetId="0">#REF!</definedName>
     <definedName name="_______as21">#REF!</definedName>
     <definedName name="_______as22" localSheetId="4">#REF!</definedName>
     <definedName name="_______as22" localSheetId="2">#REF!</definedName>
     <definedName name="_______as22" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as22" localSheetId="6">#REF!</definedName>
     <definedName name="_______as22" localSheetId="3">#REF!</definedName>
     <definedName name="_______as22" localSheetId="5">#REF!</definedName>
     <definedName name="_______as22" localSheetId="0">#REF!</definedName>
     <definedName name="_______as22">#REF!</definedName>
     <definedName name="_______as23" localSheetId="4">#REF!</definedName>
     <definedName name="_______as23" localSheetId="2">#REF!</definedName>
     <definedName name="_______as23" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as23" localSheetId="6">#REF!</definedName>
     <definedName name="_______as23" localSheetId="3">#REF!</definedName>
     <definedName name="_______as23" localSheetId="5">#REF!</definedName>
     <definedName name="_______as23" localSheetId="0">#REF!</definedName>
     <definedName name="_______as23">#REF!</definedName>
     <definedName name="_______as24" localSheetId="4">#REF!</definedName>
     <definedName name="_______as24" localSheetId="2">#REF!</definedName>
     <definedName name="_______as24" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as24" localSheetId="6">#REF!</definedName>
     <definedName name="_______as24" localSheetId="3">#REF!</definedName>
     <definedName name="_______as24" localSheetId="5">#REF!</definedName>
     <definedName name="_______as24" localSheetId="0">#REF!</definedName>
     <definedName name="_______as24">#REF!</definedName>
     <definedName name="_______as3" localSheetId="4">#REF!</definedName>
     <definedName name="_______as3" localSheetId="2">#REF!</definedName>
     <definedName name="_______as3" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as3" localSheetId="6">#REF!</definedName>
     <definedName name="_______as3" localSheetId="3">#REF!</definedName>
     <definedName name="_______as3" localSheetId="5">#REF!</definedName>
     <definedName name="_______as3" localSheetId="0">#REF!</definedName>
     <definedName name="_______as3">#REF!</definedName>
     <definedName name="_______as4" localSheetId="4">#REF!</definedName>
     <definedName name="_______as4" localSheetId="2">#REF!</definedName>
     <definedName name="_______as4" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as4" localSheetId="6">#REF!</definedName>
     <definedName name="_______as4" localSheetId="3">#REF!</definedName>
     <definedName name="_______as4" localSheetId="5">#REF!</definedName>
     <definedName name="_______as4" localSheetId="0">#REF!</definedName>
     <definedName name="_______as4">#REF!</definedName>
     <definedName name="_______as5" localSheetId="4">#REF!</definedName>
     <definedName name="_______as5" localSheetId="2">#REF!</definedName>
     <definedName name="_______as5" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as5" localSheetId="6">#REF!</definedName>
     <definedName name="_______as5" localSheetId="3">#REF!</definedName>
     <definedName name="_______as5" localSheetId="5">#REF!</definedName>
     <definedName name="_______as5" localSheetId="0">#REF!</definedName>
     <definedName name="_______as5">#REF!</definedName>
     <definedName name="_______as6" localSheetId="4">#REF!</definedName>
     <definedName name="_______as6" localSheetId="2">#REF!</definedName>
     <definedName name="_______as6" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as6" localSheetId="6">#REF!</definedName>
     <definedName name="_______as6" localSheetId="3">#REF!</definedName>
     <definedName name="_______as6" localSheetId="5">#REF!</definedName>
     <definedName name="_______as6" localSheetId="0">#REF!</definedName>
     <definedName name="_______as6">#REF!</definedName>
     <definedName name="_______as7" localSheetId="4">#REF!</definedName>
     <definedName name="_______as7" localSheetId="2">#REF!</definedName>
     <definedName name="_______as7" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as7" localSheetId="6">#REF!</definedName>
     <definedName name="_______as7" localSheetId="3">#REF!</definedName>
     <definedName name="_______as7" localSheetId="5">#REF!</definedName>
     <definedName name="_______as7" localSheetId="0">#REF!</definedName>
     <definedName name="_______as7">#REF!</definedName>
     <definedName name="_______as8" localSheetId="4">#REF!</definedName>
     <definedName name="_______as8" localSheetId="2">#REF!</definedName>
     <definedName name="_______as8" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as8" localSheetId="6">#REF!</definedName>
     <definedName name="_______as8" localSheetId="3">#REF!</definedName>
     <definedName name="_______as8" localSheetId="5">#REF!</definedName>
     <definedName name="_______as8" localSheetId="0">#REF!</definedName>
     <definedName name="_______as8">#REF!</definedName>
     <definedName name="_______as9" localSheetId="4">#REF!</definedName>
     <definedName name="_______as9" localSheetId="2">#REF!</definedName>
     <definedName name="_______as9" localSheetId="1">#REF!</definedName>
+    <definedName name="_______as9" localSheetId="6">#REF!</definedName>
     <definedName name="_______as9" localSheetId="3">#REF!</definedName>
     <definedName name="_______as9" localSheetId="5">#REF!</definedName>
     <definedName name="_______as9" localSheetId="0">#REF!</definedName>
     <definedName name="_______as9">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Aug2005">#REF!</definedName>
     <definedName name="_______de1" localSheetId="4">#REF!</definedName>
     <definedName name="_______de1" localSheetId="2">#REF!</definedName>
     <definedName name="_______de1" localSheetId="1">#REF!</definedName>
+    <definedName name="_______de1" localSheetId="6">#REF!</definedName>
     <definedName name="_______de1" localSheetId="3">#REF!</definedName>
     <definedName name="_______de1" localSheetId="5">#REF!</definedName>
     <definedName name="_______de1" localSheetId="0">#REF!</definedName>
     <definedName name="_______de1">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Dec2005">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Feb2005">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jan2005">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Jan2006" localSheetId="6">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jan2006">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="_______JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_______JE26184">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jul2005">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jun2005">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Mar2005">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______May2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______May2005">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="4">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_______May2006" localSheetId="6">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="3">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="5">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_______May2006">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Nov2005">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="_______OCC02" localSheetId="6">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC02">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="_______OCC03" localSheetId="6">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC03">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="_______OCC04" localSheetId="6">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC04">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="_______OCC05" localSheetId="6">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC05">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="_______OCC06" localSheetId="6">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC06">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Oct2005">#REF!</definedName>
     <definedName name="_______P1" localSheetId="4">#REF!</definedName>
     <definedName name="_______P1" localSheetId="2">#REF!</definedName>
     <definedName name="_______P1" localSheetId="1">#REF!</definedName>
+    <definedName name="_______P1" localSheetId="6">#REF!</definedName>
     <definedName name="_______P1" localSheetId="3">#REF!</definedName>
     <definedName name="_______P1" localSheetId="5">#REF!</definedName>
     <definedName name="_______P1" localSheetId="0">#REF!</definedName>
     <definedName name="_______P1">#REF!</definedName>
     <definedName name="_______P2" localSheetId="4">#REF!</definedName>
     <definedName name="_______P2" localSheetId="2">#REF!</definedName>
     <definedName name="_______P2" localSheetId="1">#REF!</definedName>
+    <definedName name="_______P2" localSheetId="6">#REF!</definedName>
     <definedName name="_______P2" localSheetId="3">#REF!</definedName>
     <definedName name="_______P2" localSheetId="5">#REF!</definedName>
     <definedName name="_______P2" localSheetId="0">#REF!</definedName>
     <definedName name="_______P2">#REF!</definedName>
     <definedName name="_______P3" localSheetId="4">#REF!</definedName>
     <definedName name="_______P3" localSheetId="2">#REF!</definedName>
     <definedName name="_______P3" localSheetId="1">#REF!</definedName>
+    <definedName name="_______P3" localSheetId="6">#REF!</definedName>
     <definedName name="_______P3" localSheetId="3">#REF!</definedName>
     <definedName name="_______P3" localSheetId="5">#REF!</definedName>
     <definedName name="_______P3" localSheetId="0">#REF!</definedName>
     <definedName name="_______P3">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Sep2005">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="_______SFD1" localSheetId="6">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_______SFD1">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="_______SFV1" localSheetId="6">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_______SFV1">#REF!</definedName>
     <definedName name="_______t3" localSheetId="4">#REF!</definedName>
     <definedName name="_______t3" localSheetId="2">#REF!</definedName>
     <definedName name="_______t3" localSheetId="1">#REF!</definedName>
+    <definedName name="_______t3" localSheetId="6">#REF!</definedName>
     <definedName name="_______t3" localSheetId="3">#REF!</definedName>
     <definedName name="_______t3" localSheetId="5">#REF!</definedName>
     <definedName name="_______t3" localSheetId="0">#REF!</definedName>
     <definedName name="_______t3">#REF!</definedName>
     <definedName name="_______t4" localSheetId="4">#REF!</definedName>
     <definedName name="_______t4" localSheetId="2">#REF!</definedName>
     <definedName name="_______t4" localSheetId="1">#REF!</definedName>
+    <definedName name="_______t4" localSheetId="6">#REF!</definedName>
     <definedName name="_______t4" localSheetId="3">#REF!</definedName>
     <definedName name="_______t4" localSheetId="5">#REF!</definedName>
     <definedName name="_______t4" localSheetId="0">#REF!</definedName>
     <definedName name="_______t4">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="_______WGT02" localSheetId="6">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT02">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="_______WGT03" localSheetId="6">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT03">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="_______WGT04" localSheetId="6">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT04">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="_______WGT05" localSheetId="6">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT05">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="_______WGT06" localSheetId="6">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT06">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200112" localSheetId="6">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200112">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200212" localSheetId="6">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200212">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200312" localSheetId="6">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200312">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200403" localSheetId="6">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200403">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200406" localSheetId="6">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200406">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200409" localSheetId="6">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200409">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200412" localSheetId="6">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200412">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="______2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="______2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="______2004_CUSIP_">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="______2005" localSheetId="4">#REF!</definedName>
     <definedName name="______2005" localSheetId="2">#REF!</definedName>
     <definedName name="______2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______2005" localSheetId="6">#REF!</definedName>
     <definedName name="______2005" localSheetId="3">#REF!</definedName>
     <definedName name="______2005" localSheetId="5">#REF!</definedName>
     <definedName name="______2005" localSheetId="0">#REF!</definedName>
     <definedName name="______2005">#REF!</definedName>
     <definedName name="______2006" localSheetId="4">#REF!</definedName>
     <definedName name="______2006" localSheetId="2">#REF!</definedName>
     <definedName name="______2006" localSheetId="1">#REF!</definedName>
+    <definedName name="______2006" localSheetId="6">#REF!</definedName>
     <definedName name="______2006" localSheetId="3">#REF!</definedName>
     <definedName name="______2006" localSheetId="5">#REF!</definedName>
     <definedName name="______2006" localSheetId="0">#REF!</definedName>
     <definedName name="______2006">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="______2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="______2007_08">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Apr2005">#REF!</definedName>
     <definedName name="______as1" localSheetId="4">#REF!</definedName>
     <definedName name="______as1" localSheetId="2">#REF!</definedName>
     <definedName name="______as1" localSheetId="1">#REF!</definedName>
+    <definedName name="______as1" localSheetId="6">#REF!</definedName>
     <definedName name="______as1" localSheetId="3">#REF!</definedName>
     <definedName name="______as1" localSheetId="5">#REF!</definedName>
     <definedName name="______as1" localSheetId="0">#REF!</definedName>
     <definedName name="______as1">#REF!</definedName>
     <definedName name="______as10" localSheetId="4">#REF!</definedName>
     <definedName name="______as10" localSheetId="2">#REF!</definedName>
     <definedName name="______as10" localSheetId="1">#REF!</definedName>
+    <definedName name="______as10" localSheetId="6">#REF!</definedName>
     <definedName name="______as10" localSheetId="3">#REF!</definedName>
     <definedName name="______as10" localSheetId="5">#REF!</definedName>
     <definedName name="______as10" localSheetId="0">#REF!</definedName>
     <definedName name="______as10">#REF!</definedName>
     <definedName name="______as11" localSheetId="4">#REF!</definedName>
     <definedName name="______as11" localSheetId="2">#REF!</definedName>
     <definedName name="______as11" localSheetId="1">#REF!</definedName>
+    <definedName name="______as11" localSheetId="6">#REF!</definedName>
     <definedName name="______as11" localSheetId="3">#REF!</definedName>
     <definedName name="______as11" localSheetId="5">#REF!</definedName>
     <definedName name="______as11" localSheetId="0">#REF!</definedName>
     <definedName name="______as11">#REF!</definedName>
     <definedName name="______as12" localSheetId="4">#REF!</definedName>
     <definedName name="______as12" localSheetId="2">#REF!</definedName>
     <definedName name="______as12" localSheetId="1">#REF!</definedName>
+    <definedName name="______as12" localSheetId="6">#REF!</definedName>
     <definedName name="______as12" localSheetId="3">#REF!</definedName>
     <definedName name="______as12" localSheetId="5">#REF!</definedName>
     <definedName name="______as12" localSheetId="0">#REF!</definedName>
     <definedName name="______as12">#REF!</definedName>
     <definedName name="______as13" localSheetId="4">#REF!</definedName>
     <definedName name="______as13" localSheetId="2">#REF!</definedName>
     <definedName name="______as13" localSheetId="1">#REF!</definedName>
+    <definedName name="______as13" localSheetId="6">#REF!</definedName>
     <definedName name="______as13" localSheetId="3">#REF!</definedName>
     <definedName name="______as13" localSheetId="5">#REF!</definedName>
     <definedName name="______as13" localSheetId="0">#REF!</definedName>
     <definedName name="______as13">#REF!</definedName>
     <definedName name="______as14" localSheetId="4">#REF!</definedName>
     <definedName name="______as14" localSheetId="2">#REF!</definedName>
     <definedName name="______as14" localSheetId="1">#REF!</definedName>
+    <definedName name="______as14" localSheetId="6">#REF!</definedName>
     <definedName name="______as14" localSheetId="3">#REF!</definedName>
     <definedName name="______as14" localSheetId="5">#REF!</definedName>
     <definedName name="______as14" localSheetId="0">#REF!</definedName>
     <definedName name="______as14">#REF!</definedName>
     <definedName name="______as15" localSheetId="4">#REF!</definedName>
     <definedName name="______as15" localSheetId="2">#REF!</definedName>
     <definedName name="______as15" localSheetId="1">#REF!</definedName>
+    <definedName name="______as15" localSheetId="6">#REF!</definedName>
     <definedName name="______as15" localSheetId="3">#REF!</definedName>
     <definedName name="______as15" localSheetId="5">#REF!</definedName>
     <definedName name="______as15" localSheetId="0">#REF!</definedName>
     <definedName name="______as15">#REF!</definedName>
     <definedName name="______as16" localSheetId="4">#REF!</definedName>
     <definedName name="______as16" localSheetId="2">#REF!</definedName>
     <definedName name="______as16" localSheetId="1">#REF!</definedName>
+    <definedName name="______as16" localSheetId="6">#REF!</definedName>
     <definedName name="______as16" localSheetId="3">#REF!</definedName>
     <definedName name="______as16" localSheetId="5">#REF!</definedName>
     <definedName name="______as16" localSheetId="0">#REF!</definedName>
     <definedName name="______as16">#REF!</definedName>
     <definedName name="______as17" localSheetId="4">#REF!</definedName>
     <definedName name="______as17" localSheetId="2">#REF!</definedName>
     <definedName name="______as17" localSheetId="1">#REF!</definedName>
+    <definedName name="______as17" localSheetId="6">#REF!</definedName>
     <definedName name="______as17" localSheetId="3">#REF!</definedName>
     <definedName name="______as17" localSheetId="5">#REF!</definedName>
     <definedName name="______as17" localSheetId="0">#REF!</definedName>
     <definedName name="______as17">#REF!</definedName>
     <definedName name="______as18" localSheetId="4">#REF!</definedName>
     <definedName name="______as18" localSheetId="2">#REF!</definedName>
     <definedName name="______as18" localSheetId="1">#REF!</definedName>
+    <definedName name="______as18" localSheetId="6">#REF!</definedName>
     <definedName name="______as18" localSheetId="3">#REF!</definedName>
     <definedName name="______as18" localSheetId="5">#REF!</definedName>
     <definedName name="______as18" localSheetId="0">#REF!</definedName>
     <definedName name="______as18">#REF!</definedName>
     <definedName name="______as19" localSheetId="4">#REF!</definedName>
     <definedName name="______as19" localSheetId="2">#REF!</definedName>
     <definedName name="______as19" localSheetId="1">#REF!</definedName>
+    <definedName name="______as19" localSheetId="6">#REF!</definedName>
     <definedName name="______as19" localSheetId="3">#REF!</definedName>
     <definedName name="______as19" localSheetId="5">#REF!</definedName>
     <definedName name="______as19" localSheetId="0">#REF!</definedName>
     <definedName name="______as19">#REF!</definedName>
     <definedName name="______as2" localSheetId="4">#REF!</definedName>
     <definedName name="______as2" localSheetId="2">#REF!</definedName>
     <definedName name="______as2" localSheetId="1">#REF!</definedName>
+    <definedName name="______as2" localSheetId="6">#REF!</definedName>
     <definedName name="______as2" localSheetId="3">#REF!</definedName>
     <definedName name="______as2" localSheetId="5">#REF!</definedName>
     <definedName name="______as2" localSheetId="0">#REF!</definedName>
     <definedName name="______as2">#REF!</definedName>
     <definedName name="______as20" localSheetId="4">#REF!</definedName>
     <definedName name="______as20" localSheetId="2">#REF!</definedName>
     <definedName name="______as20" localSheetId="1">#REF!</definedName>
+    <definedName name="______as20" localSheetId="6">#REF!</definedName>
     <definedName name="______as20" localSheetId="3">#REF!</definedName>
     <definedName name="______as20" localSheetId="5">#REF!</definedName>
     <definedName name="______as20" localSheetId="0">#REF!</definedName>
     <definedName name="______as20">#REF!</definedName>
     <definedName name="______as21" localSheetId="4">#REF!</definedName>
     <definedName name="______as21" localSheetId="2">#REF!</definedName>
     <definedName name="______as21" localSheetId="1">#REF!</definedName>
+    <definedName name="______as21" localSheetId="6">#REF!</definedName>
     <definedName name="______as21" localSheetId="3">#REF!</definedName>
     <definedName name="______as21" localSheetId="5">#REF!</definedName>
     <definedName name="______as21" localSheetId="0">#REF!</definedName>
     <definedName name="______as21">#REF!</definedName>
     <definedName name="______as22" localSheetId="4">#REF!</definedName>
     <definedName name="______as22" localSheetId="2">#REF!</definedName>
     <definedName name="______as22" localSheetId="1">#REF!</definedName>
+    <definedName name="______as22" localSheetId="6">#REF!</definedName>
     <definedName name="______as22" localSheetId="3">#REF!</definedName>
     <definedName name="______as22" localSheetId="5">#REF!</definedName>
     <definedName name="______as22" localSheetId="0">#REF!</definedName>
     <definedName name="______as22">#REF!</definedName>
     <definedName name="______as23" localSheetId="4">#REF!</definedName>
     <definedName name="______as23" localSheetId="2">#REF!</definedName>
     <definedName name="______as23" localSheetId="1">#REF!</definedName>
+    <definedName name="______as23" localSheetId="6">#REF!</definedName>
     <definedName name="______as23" localSheetId="3">#REF!</definedName>
     <definedName name="______as23" localSheetId="5">#REF!</definedName>
     <definedName name="______as23" localSheetId="0">#REF!</definedName>
     <definedName name="______as23">#REF!</definedName>
     <definedName name="______as24" localSheetId="4">#REF!</definedName>
     <definedName name="______as24" localSheetId="2">#REF!</definedName>
     <definedName name="______as24" localSheetId="1">#REF!</definedName>
+    <definedName name="______as24" localSheetId="6">#REF!</definedName>
     <definedName name="______as24" localSheetId="3">#REF!</definedName>
     <definedName name="______as24" localSheetId="5">#REF!</definedName>
     <definedName name="______as24" localSheetId="0">#REF!</definedName>
     <definedName name="______as24">#REF!</definedName>
     <definedName name="______as3" localSheetId="4">#REF!</definedName>
     <definedName name="______as3" localSheetId="2">#REF!</definedName>
     <definedName name="______as3" localSheetId="1">#REF!</definedName>
+    <definedName name="______as3" localSheetId="6">#REF!</definedName>
     <definedName name="______as3" localSheetId="3">#REF!</definedName>
     <definedName name="______as3" localSheetId="5">#REF!</definedName>
     <definedName name="______as3" localSheetId="0">#REF!</definedName>
     <definedName name="______as3">#REF!</definedName>
     <definedName name="______as4" localSheetId="4">#REF!</definedName>
     <definedName name="______as4" localSheetId="2">#REF!</definedName>
     <definedName name="______as4" localSheetId="1">#REF!</definedName>
+    <definedName name="______as4" localSheetId="6">#REF!</definedName>
     <definedName name="______as4" localSheetId="3">#REF!</definedName>
     <definedName name="______as4" localSheetId="5">#REF!</definedName>
     <definedName name="______as4" localSheetId="0">#REF!</definedName>
     <definedName name="______as4">#REF!</definedName>
     <definedName name="______as5" localSheetId="4">#REF!</definedName>
     <definedName name="______as5" localSheetId="2">#REF!</definedName>
     <definedName name="______as5" localSheetId="1">#REF!</definedName>
+    <definedName name="______as5" localSheetId="6">#REF!</definedName>
     <definedName name="______as5" localSheetId="3">#REF!</definedName>
     <definedName name="______as5" localSheetId="5">#REF!</definedName>
     <definedName name="______as5" localSheetId="0">#REF!</definedName>
     <definedName name="______as5">#REF!</definedName>
     <definedName name="______as6" localSheetId="4">#REF!</definedName>
     <definedName name="______as6" localSheetId="2">#REF!</definedName>
     <definedName name="______as6" localSheetId="1">#REF!</definedName>
+    <definedName name="______as6" localSheetId="6">#REF!</definedName>
     <definedName name="______as6" localSheetId="3">#REF!</definedName>
     <definedName name="______as6" localSheetId="5">#REF!</definedName>
     <definedName name="______as6" localSheetId="0">#REF!</definedName>
     <definedName name="______as6">#REF!</definedName>
     <definedName name="______as7" localSheetId="4">#REF!</definedName>
     <definedName name="______as7" localSheetId="2">#REF!</definedName>
     <definedName name="______as7" localSheetId="1">#REF!</definedName>
+    <definedName name="______as7" localSheetId="6">#REF!</definedName>
     <definedName name="______as7" localSheetId="3">#REF!</definedName>
     <definedName name="______as7" localSheetId="5">#REF!</definedName>
     <definedName name="______as7" localSheetId="0">#REF!</definedName>
     <definedName name="______as7">#REF!</definedName>
     <definedName name="______as8" localSheetId="4">#REF!</definedName>
     <definedName name="______as8" localSheetId="2">#REF!</definedName>
     <definedName name="______as8" localSheetId="1">#REF!</definedName>
+    <definedName name="______as8" localSheetId="6">#REF!</definedName>
     <definedName name="______as8" localSheetId="3">#REF!</definedName>
     <definedName name="______as8" localSheetId="5">#REF!</definedName>
     <definedName name="______as8" localSheetId="0">#REF!</definedName>
     <definedName name="______as8">#REF!</definedName>
     <definedName name="______as9" localSheetId="4">#REF!</definedName>
     <definedName name="______as9" localSheetId="2">#REF!</definedName>
     <definedName name="______as9" localSheetId="1">#REF!</definedName>
+    <definedName name="______as9" localSheetId="6">#REF!</definedName>
     <definedName name="______as9" localSheetId="3">#REF!</definedName>
     <definedName name="______as9" localSheetId="5">#REF!</definedName>
     <definedName name="______as9" localSheetId="0">#REF!</definedName>
     <definedName name="______as9">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Aug2005">#REF!</definedName>
     <definedName name="______de1" localSheetId="4">#REF!</definedName>
     <definedName name="______de1" localSheetId="2">#REF!</definedName>
     <definedName name="______de1" localSheetId="1">#REF!</definedName>
+    <definedName name="______de1" localSheetId="6">#REF!</definedName>
     <definedName name="______de1" localSheetId="3">#REF!</definedName>
     <definedName name="______de1" localSheetId="5">#REF!</definedName>
     <definedName name="______de1" localSheetId="0">#REF!</definedName>
     <definedName name="______de1">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Dec2005">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Feb2005">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Jan2005">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="______Jan2006" localSheetId="6">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="______Jan2006">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="______JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="______JE26184">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Jul2005">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Jun2005">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Mar2005">#REF!</definedName>
     <definedName name="______May2005" localSheetId="4">#REF!</definedName>
     <definedName name="______May2005" localSheetId="2">#REF!</definedName>
     <definedName name="______May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______May2005" localSheetId="6">#REF!</definedName>
     <definedName name="______May2005" localSheetId="3">#REF!</definedName>
     <definedName name="______May2005" localSheetId="5">#REF!</definedName>
     <definedName name="______May2005" localSheetId="0">#REF!</definedName>
     <definedName name="______May2005">#REF!</definedName>
     <definedName name="______May2006" localSheetId="4">#REF!</definedName>
     <definedName name="______May2006" localSheetId="2">#REF!</definedName>
     <definedName name="______May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="______May2006" localSheetId="6">#REF!</definedName>
     <definedName name="______May2006" localSheetId="3">#REF!</definedName>
     <definedName name="______May2006" localSheetId="5">#REF!</definedName>
     <definedName name="______May2006" localSheetId="0">#REF!</definedName>
     <definedName name="______May2006">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Nov2005">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="______OCC02" localSheetId="6">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC02">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="______OCC03" localSheetId="6">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC03">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="______OCC04" localSheetId="6">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC04">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="______OCC05" localSheetId="6">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC05">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="______OCC06" localSheetId="6">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC06">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Oct2005">#REF!</definedName>
     <definedName name="______P1" localSheetId="4">#REF!</definedName>
     <definedName name="______P1" localSheetId="2">#REF!</definedName>
     <definedName name="______P1" localSheetId="1">#REF!</definedName>
+    <definedName name="______P1" localSheetId="6">#REF!</definedName>
     <definedName name="______P1" localSheetId="3">#REF!</definedName>
     <definedName name="______P1" localSheetId="5">#REF!</definedName>
     <definedName name="______P1" localSheetId="0">#REF!</definedName>
     <definedName name="______P1">#REF!</definedName>
     <definedName name="______P2" localSheetId="4">#REF!</definedName>
     <definedName name="______P2" localSheetId="2">#REF!</definedName>
     <definedName name="______P2" localSheetId="1">#REF!</definedName>
+    <definedName name="______P2" localSheetId="6">#REF!</definedName>
     <definedName name="______P2" localSheetId="3">#REF!</definedName>
     <definedName name="______P2" localSheetId="5">#REF!</definedName>
     <definedName name="______P2" localSheetId="0">#REF!</definedName>
     <definedName name="______P2">#REF!</definedName>
     <definedName name="______P3" localSheetId="4">#REF!</definedName>
     <definedName name="______P3" localSheetId="2">#REF!</definedName>
     <definedName name="______P3" localSheetId="1">#REF!</definedName>
+    <definedName name="______P3" localSheetId="6">#REF!</definedName>
     <definedName name="______P3" localSheetId="3">#REF!</definedName>
     <definedName name="______P3" localSheetId="5">#REF!</definedName>
     <definedName name="______P3" localSheetId="0">#REF!</definedName>
     <definedName name="______P3">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Sep2005">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="______SFD1" localSheetId="6">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="______SFD1">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="______SFV1" localSheetId="6">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="______SFV1">#REF!</definedName>
     <definedName name="______t3" localSheetId="4">#REF!</definedName>
     <definedName name="______t3" localSheetId="2">#REF!</definedName>
     <definedName name="______t3" localSheetId="1">#REF!</definedName>
+    <definedName name="______t3" localSheetId="6">#REF!</definedName>
     <definedName name="______t3" localSheetId="3">#REF!</definedName>
     <definedName name="______t3" localSheetId="5">#REF!</definedName>
     <definedName name="______t3" localSheetId="0">#REF!</definedName>
     <definedName name="______t3">#REF!</definedName>
     <definedName name="______t4" localSheetId="4">#REF!</definedName>
     <definedName name="______t4" localSheetId="2">#REF!</definedName>
     <definedName name="______t4" localSheetId="1">#REF!</definedName>
+    <definedName name="______t4" localSheetId="6">#REF!</definedName>
     <definedName name="______t4" localSheetId="3">#REF!</definedName>
     <definedName name="______t4" localSheetId="5">#REF!</definedName>
     <definedName name="______t4" localSheetId="0">#REF!</definedName>
     <definedName name="______t4">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="______WGT02" localSheetId="6">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT02">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="______WGT03" localSheetId="6">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT03">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="______WGT04" localSheetId="6">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT04">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="______WGT05" localSheetId="6">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT05">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="______WGT06" localSheetId="6">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT06">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200112" localSheetId="6">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200112">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200212" localSheetId="6">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200212">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200312" localSheetId="6">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200312">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200403" localSheetId="6">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200403">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200406" localSheetId="6">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200406">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200409" localSheetId="6">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200409">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200412" localSheetId="6">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200412">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_____2004_CUSIP_">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_____2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____2005">#REF!</definedName>
     <definedName name="_____2006" localSheetId="4">#REF!</definedName>
     <definedName name="_____2006" localSheetId="2">#REF!</definedName>
     <definedName name="_____2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2006" localSheetId="6">#REF!</definedName>
     <definedName name="_____2006" localSheetId="3">#REF!</definedName>
     <definedName name="_____2006" localSheetId="5">#REF!</definedName>
     <definedName name="_____2006" localSheetId="0">#REF!</definedName>
     <definedName name="_____2006">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_____2007_08">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Apr2005">#REF!</definedName>
     <definedName name="_____as1" localSheetId="4">#REF!</definedName>
     <definedName name="_____as1" localSheetId="2">#REF!</definedName>
     <definedName name="_____as1" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as1" localSheetId="6">#REF!</definedName>
     <definedName name="_____as1" localSheetId="3">#REF!</definedName>
     <definedName name="_____as1" localSheetId="5">#REF!</definedName>
     <definedName name="_____as1" localSheetId="0">#REF!</definedName>
     <definedName name="_____as1">#REF!</definedName>
     <definedName name="_____as10" localSheetId="4">#REF!</definedName>
     <definedName name="_____as10" localSheetId="2">#REF!</definedName>
     <definedName name="_____as10" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as10" localSheetId="6">#REF!</definedName>
     <definedName name="_____as10" localSheetId="3">#REF!</definedName>
     <definedName name="_____as10" localSheetId="5">#REF!</definedName>
     <definedName name="_____as10" localSheetId="0">#REF!</definedName>
     <definedName name="_____as10">#REF!</definedName>
     <definedName name="_____as11" localSheetId="4">#REF!</definedName>
     <definedName name="_____as11" localSheetId="2">#REF!</definedName>
     <definedName name="_____as11" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as11" localSheetId="6">#REF!</definedName>
     <definedName name="_____as11" localSheetId="3">#REF!</definedName>
     <definedName name="_____as11" localSheetId="5">#REF!</definedName>
     <definedName name="_____as11" localSheetId="0">#REF!</definedName>
     <definedName name="_____as11">#REF!</definedName>
     <definedName name="_____as12" localSheetId="4">#REF!</definedName>
     <definedName name="_____as12" localSheetId="2">#REF!</definedName>
     <definedName name="_____as12" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as12" localSheetId="6">#REF!</definedName>
     <definedName name="_____as12" localSheetId="3">#REF!</definedName>
     <definedName name="_____as12" localSheetId="5">#REF!</definedName>
     <definedName name="_____as12" localSheetId="0">#REF!</definedName>
     <definedName name="_____as12">#REF!</definedName>
     <definedName name="_____as13" localSheetId="4">#REF!</definedName>
     <definedName name="_____as13" localSheetId="2">#REF!</definedName>
     <definedName name="_____as13" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as13" localSheetId="6">#REF!</definedName>
     <definedName name="_____as13" localSheetId="3">#REF!</definedName>
     <definedName name="_____as13" localSheetId="5">#REF!</definedName>
     <definedName name="_____as13" localSheetId="0">#REF!</definedName>
     <definedName name="_____as13">#REF!</definedName>
     <definedName name="_____as14" localSheetId="4">#REF!</definedName>
     <definedName name="_____as14" localSheetId="2">#REF!</definedName>
     <definedName name="_____as14" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as14" localSheetId="6">#REF!</definedName>
     <definedName name="_____as14" localSheetId="3">#REF!</definedName>
     <definedName name="_____as14" localSheetId="5">#REF!</definedName>
     <definedName name="_____as14" localSheetId="0">#REF!</definedName>
     <definedName name="_____as14">#REF!</definedName>
     <definedName name="_____as15" localSheetId="4">#REF!</definedName>
     <definedName name="_____as15" localSheetId="2">#REF!</definedName>
     <definedName name="_____as15" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as15" localSheetId="6">#REF!</definedName>
     <definedName name="_____as15" localSheetId="3">#REF!</definedName>
     <definedName name="_____as15" localSheetId="5">#REF!</definedName>
     <definedName name="_____as15" localSheetId="0">#REF!</definedName>
     <definedName name="_____as15">#REF!</definedName>
     <definedName name="_____as16" localSheetId="4">#REF!</definedName>
     <definedName name="_____as16" localSheetId="2">#REF!</definedName>
     <definedName name="_____as16" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as16" localSheetId="6">#REF!</definedName>
     <definedName name="_____as16" localSheetId="3">#REF!</definedName>
     <definedName name="_____as16" localSheetId="5">#REF!</definedName>
     <definedName name="_____as16" localSheetId="0">#REF!</definedName>
     <definedName name="_____as16">#REF!</definedName>
     <definedName name="_____as17" localSheetId="4">#REF!</definedName>
     <definedName name="_____as17" localSheetId="2">#REF!</definedName>
     <definedName name="_____as17" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as17" localSheetId="6">#REF!</definedName>
     <definedName name="_____as17" localSheetId="3">#REF!</definedName>
     <definedName name="_____as17" localSheetId="5">#REF!</definedName>
     <definedName name="_____as17" localSheetId="0">#REF!</definedName>
     <definedName name="_____as17">#REF!</definedName>
     <definedName name="_____as18" localSheetId="4">#REF!</definedName>
     <definedName name="_____as18" localSheetId="2">#REF!</definedName>
     <definedName name="_____as18" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as18" localSheetId="6">#REF!</definedName>
     <definedName name="_____as18" localSheetId="3">#REF!</definedName>
     <definedName name="_____as18" localSheetId="5">#REF!</definedName>
     <definedName name="_____as18" localSheetId="0">#REF!</definedName>
     <definedName name="_____as18">#REF!</definedName>
     <definedName name="_____as19" localSheetId="4">#REF!</definedName>
     <definedName name="_____as19" localSheetId="2">#REF!</definedName>
     <definedName name="_____as19" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as19" localSheetId="6">#REF!</definedName>
     <definedName name="_____as19" localSheetId="3">#REF!</definedName>
     <definedName name="_____as19" localSheetId="5">#REF!</definedName>
     <definedName name="_____as19" localSheetId="0">#REF!</definedName>
     <definedName name="_____as19">#REF!</definedName>
     <definedName name="_____as2" localSheetId="4">#REF!</definedName>
     <definedName name="_____as2" localSheetId="2">#REF!</definedName>
     <definedName name="_____as2" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as2" localSheetId="6">#REF!</definedName>
     <definedName name="_____as2" localSheetId="3">#REF!</definedName>
     <definedName name="_____as2" localSheetId="5">#REF!</definedName>
     <definedName name="_____as2" localSheetId="0">#REF!</definedName>
     <definedName name="_____as2">#REF!</definedName>
     <definedName name="_____as20" localSheetId="4">#REF!</definedName>
     <definedName name="_____as20" localSheetId="2">#REF!</definedName>
     <definedName name="_____as20" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as20" localSheetId="6">#REF!</definedName>
     <definedName name="_____as20" localSheetId="3">#REF!</definedName>
     <definedName name="_____as20" localSheetId="5">#REF!</definedName>
     <definedName name="_____as20" localSheetId="0">#REF!</definedName>
     <definedName name="_____as20">#REF!</definedName>
     <definedName name="_____as21" localSheetId="4">#REF!</definedName>
     <definedName name="_____as21" localSheetId="2">#REF!</definedName>
     <definedName name="_____as21" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as21" localSheetId="6">#REF!</definedName>
     <definedName name="_____as21" localSheetId="3">#REF!</definedName>
     <definedName name="_____as21" localSheetId="5">#REF!</definedName>
     <definedName name="_____as21" localSheetId="0">#REF!</definedName>
     <definedName name="_____as21">#REF!</definedName>
     <definedName name="_____as22" localSheetId="4">#REF!</definedName>
     <definedName name="_____as22" localSheetId="2">#REF!</definedName>
     <definedName name="_____as22" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as22" localSheetId="6">#REF!</definedName>
     <definedName name="_____as22" localSheetId="3">#REF!</definedName>
     <definedName name="_____as22" localSheetId="5">#REF!</definedName>
     <definedName name="_____as22" localSheetId="0">#REF!</definedName>
     <definedName name="_____as22">#REF!</definedName>
     <definedName name="_____as23" localSheetId="4">#REF!</definedName>
     <definedName name="_____as23" localSheetId="2">#REF!</definedName>
     <definedName name="_____as23" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as23" localSheetId="6">#REF!</definedName>
     <definedName name="_____as23" localSheetId="3">#REF!</definedName>
     <definedName name="_____as23" localSheetId="5">#REF!</definedName>
     <definedName name="_____as23" localSheetId="0">#REF!</definedName>
     <definedName name="_____as23">#REF!</definedName>
     <definedName name="_____as24" localSheetId="4">#REF!</definedName>
     <definedName name="_____as24" localSheetId="2">#REF!</definedName>
     <definedName name="_____as24" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as24" localSheetId="6">#REF!</definedName>
     <definedName name="_____as24" localSheetId="3">#REF!</definedName>
     <definedName name="_____as24" localSheetId="5">#REF!</definedName>
     <definedName name="_____as24" localSheetId="0">#REF!</definedName>
     <definedName name="_____as24">#REF!</definedName>
     <definedName name="_____as3" localSheetId="4">#REF!</definedName>
     <definedName name="_____as3" localSheetId="2">#REF!</definedName>
     <definedName name="_____as3" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as3" localSheetId="6">#REF!</definedName>
     <definedName name="_____as3" localSheetId="3">#REF!</definedName>
     <definedName name="_____as3" localSheetId="5">#REF!</definedName>
     <definedName name="_____as3" localSheetId="0">#REF!</definedName>
     <definedName name="_____as3">#REF!</definedName>
     <definedName name="_____as4" localSheetId="4">#REF!</definedName>
     <definedName name="_____as4" localSheetId="2">#REF!</definedName>
     <definedName name="_____as4" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as4" localSheetId="6">#REF!</definedName>
     <definedName name="_____as4" localSheetId="3">#REF!</definedName>
     <definedName name="_____as4" localSheetId="5">#REF!</definedName>
     <definedName name="_____as4" localSheetId="0">#REF!</definedName>
     <definedName name="_____as4">#REF!</definedName>
     <definedName name="_____as5" localSheetId="4">#REF!</definedName>
     <definedName name="_____as5" localSheetId="2">#REF!</definedName>
     <definedName name="_____as5" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as5" localSheetId="6">#REF!</definedName>
     <definedName name="_____as5" localSheetId="3">#REF!</definedName>
     <definedName name="_____as5" localSheetId="5">#REF!</definedName>
     <definedName name="_____as5" localSheetId="0">#REF!</definedName>
     <definedName name="_____as5">#REF!</definedName>
     <definedName name="_____as6" localSheetId="4">#REF!</definedName>
     <definedName name="_____as6" localSheetId="2">#REF!</definedName>
     <definedName name="_____as6" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as6" localSheetId="6">#REF!</definedName>
     <definedName name="_____as6" localSheetId="3">#REF!</definedName>
     <definedName name="_____as6" localSheetId="5">#REF!</definedName>
     <definedName name="_____as6" localSheetId="0">#REF!</definedName>
     <definedName name="_____as6">#REF!</definedName>
     <definedName name="_____as7" localSheetId="4">#REF!</definedName>
     <definedName name="_____as7" localSheetId="2">#REF!</definedName>
     <definedName name="_____as7" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as7" localSheetId="6">#REF!</definedName>
     <definedName name="_____as7" localSheetId="3">#REF!</definedName>
     <definedName name="_____as7" localSheetId="5">#REF!</definedName>
     <definedName name="_____as7" localSheetId="0">#REF!</definedName>
     <definedName name="_____as7">#REF!</definedName>
     <definedName name="_____as8" localSheetId="4">#REF!</definedName>
     <definedName name="_____as8" localSheetId="2">#REF!</definedName>
     <definedName name="_____as8" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as8" localSheetId="6">#REF!</definedName>
     <definedName name="_____as8" localSheetId="3">#REF!</definedName>
     <definedName name="_____as8" localSheetId="5">#REF!</definedName>
     <definedName name="_____as8" localSheetId="0">#REF!</definedName>
     <definedName name="_____as8">#REF!</definedName>
     <definedName name="_____as9" localSheetId="4">#REF!</definedName>
     <definedName name="_____as9" localSheetId="2">#REF!</definedName>
     <definedName name="_____as9" localSheetId="1">#REF!</definedName>
+    <definedName name="_____as9" localSheetId="6">#REF!</definedName>
     <definedName name="_____as9" localSheetId="3">#REF!</definedName>
     <definedName name="_____as9" localSheetId="5">#REF!</definedName>
     <definedName name="_____as9" localSheetId="0">#REF!</definedName>
     <definedName name="_____as9">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Aug2005">#REF!</definedName>
     <definedName name="_____de1" localSheetId="4">#REF!</definedName>
     <definedName name="_____de1" localSheetId="2">#REF!</definedName>
     <definedName name="_____de1" localSheetId="1">#REF!</definedName>
+    <definedName name="_____de1" localSheetId="6">#REF!</definedName>
     <definedName name="_____de1" localSheetId="3">#REF!</definedName>
     <definedName name="_____de1" localSheetId="5">#REF!</definedName>
     <definedName name="_____de1" localSheetId="0">#REF!</definedName>
     <definedName name="_____de1">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Dec2005">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Feb2005">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jan2005">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Jan2006" localSheetId="6">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jan2006">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="_____JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_____JE26184">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jul2005">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jun2005">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Mar2005">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____May2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____May2005">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="4">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_____May2006" localSheetId="6">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="3">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="5">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_____May2006">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Nov2005">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="_____OCC02" localSheetId="6">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC02">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="_____OCC03" localSheetId="6">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC03">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="_____OCC04" localSheetId="6">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC04">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="_____OCC05" localSheetId="6">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC05">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="_____OCC06" localSheetId="6">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC06">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Oct2005">#REF!</definedName>
     <definedName name="_____P1" localSheetId="4">#REF!</definedName>
     <definedName name="_____P1" localSheetId="2">#REF!</definedName>
     <definedName name="_____P1" localSheetId="1">#REF!</definedName>
+    <definedName name="_____P1" localSheetId="6">#REF!</definedName>
     <definedName name="_____P1" localSheetId="3">#REF!</definedName>
     <definedName name="_____P1" localSheetId="5">#REF!</definedName>
     <definedName name="_____P1" localSheetId="0">#REF!</definedName>
     <definedName name="_____P1">#REF!</definedName>
     <definedName name="_____P2" localSheetId="4">#REF!</definedName>
     <definedName name="_____P2" localSheetId="2">#REF!</definedName>
     <definedName name="_____P2" localSheetId="1">#REF!</definedName>
+    <definedName name="_____P2" localSheetId="6">#REF!</definedName>
     <definedName name="_____P2" localSheetId="3">#REF!</definedName>
     <definedName name="_____P2" localSheetId="5">#REF!</definedName>
     <definedName name="_____P2" localSheetId="0">#REF!</definedName>
     <definedName name="_____P2">#REF!</definedName>
     <definedName name="_____P3" localSheetId="4">#REF!</definedName>
     <definedName name="_____P3" localSheetId="2">#REF!</definedName>
     <definedName name="_____P3" localSheetId="1">#REF!</definedName>
+    <definedName name="_____P3" localSheetId="6">#REF!</definedName>
     <definedName name="_____P3" localSheetId="3">#REF!</definedName>
     <definedName name="_____P3" localSheetId="5">#REF!</definedName>
     <definedName name="_____P3" localSheetId="0">#REF!</definedName>
     <definedName name="_____P3">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Sep2005">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="_____SFD1" localSheetId="6">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_____SFD1">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="_____SFV1" localSheetId="6">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_____SFV1">#REF!</definedName>
     <definedName name="_____t3" localSheetId="4">#REF!</definedName>
     <definedName name="_____t3" localSheetId="2">#REF!</definedName>
     <definedName name="_____t3" localSheetId="1">#REF!</definedName>
+    <definedName name="_____t3" localSheetId="6">#REF!</definedName>
     <definedName name="_____t3" localSheetId="3">#REF!</definedName>
     <definedName name="_____t3" localSheetId="5">#REF!</definedName>
     <definedName name="_____t3" localSheetId="0">#REF!</definedName>
     <definedName name="_____t3">#REF!</definedName>
     <definedName name="_____t4" localSheetId="4">#REF!</definedName>
     <definedName name="_____t4" localSheetId="2">#REF!</definedName>
     <definedName name="_____t4" localSheetId="1">#REF!</definedName>
+    <definedName name="_____t4" localSheetId="6">#REF!</definedName>
     <definedName name="_____t4" localSheetId="3">#REF!</definedName>
     <definedName name="_____t4" localSheetId="5">#REF!</definedName>
     <definedName name="_____t4" localSheetId="0">#REF!</definedName>
     <definedName name="_____t4">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="_____WGT02" localSheetId="6">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT02">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="_____WGT03" localSheetId="6">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT03">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="_____WGT04" localSheetId="6">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT04">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="_____WGT05" localSheetId="6">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT05">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="_____WGT06" localSheetId="6">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT06">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200112" localSheetId="6">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200112">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200212" localSheetId="6">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200212">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200312" localSheetId="6">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200312">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200403" localSheetId="6">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200403">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200406" localSheetId="6">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200406">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200409" localSheetId="6">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200409">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200412" localSheetId="6">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200412">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="____2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="____2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="____2004_CUSIP_">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="____2005" localSheetId="4">#REF!</definedName>
     <definedName name="____2005" localSheetId="2">#REF!</definedName>
     <definedName name="____2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____2005" localSheetId="6">#REF!</definedName>
     <definedName name="____2005" localSheetId="3">#REF!</definedName>
     <definedName name="____2005" localSheetId="5">#REF!</definedName>
     <definedName name="____2005" localSheetId="0">#REF!</definedName>
     <definedName name="____2005">#REF!</definedName>
     <definedName name="____2006" localSheetId="4">#REF!</definedName>
     <definedName name="____2006" localSheetId="2">#REF!</definedName>
     <definedName name="____2006" localSheetId="1">#REF!</definedName>
+    <definedName name="____2006" localSheetId="6">#REF!</definedName>
     <definedName name="____2006" localSheetId="3">#REF!</definedName>
     <definedName name="____2006" localSheetId="5">#REF!</definedName>
     <definedName name="____2006" localSheetId="0">#REF!</definedName>
     <definedName name="____2006">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="____2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="____2007_08">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Apr2005">#REF!</definedName>
     <definedName name="____as1">#N/A</definedName>
     <definedName name="____as10">#N/A</definedName>
     <definedName name="____as11">#N/A</definedName>
     <definedName name="____as12">#N/A</definedName>
     <definedName name="____as13">#N/A</definedName>
     <definedName name="____as14">#N/A</definedName>
     <definedName name="____as15">#N/A</definedName>
     <definedName name="____as16">#N/A</definedName>
     <definedName name="____as17">#N/A</definedName>
     <definedName name="____as18">#N/A</definedName>
     <definedName name="____as19">#N/A</definedName>
     <definedName name="____as2">#N/A</definedName>
     <definedName name="____as20">#N/A</definedName>
     <definedName name="____as21">#N/A</definedName>
     <definedName name="____as22">#N/A</definedName>
     <definedName name="____as23">#N/A</definedName>
     <definedName name="____as24">#N/A</definedName>
     <definedName name="____as3">#N/A</definedName>
     <definedName name="____as4">#N/A</definedName>
     <definedName name="____as5">#N/A</definedName>
     <definedName name="____as6">#N/A</definedName>
     <definedName name="____as7">#N/A</definedName>
     <definedName name="____as8">#N/A</definedName>
     <definedName name="____as9">#N/A</definedName>
     <definedName name="____Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Aug2005">#REF!</definedName>
     <definedName name="____de1" localSheetId="4">#REF!</definedName>
     <definedName name="____de1" localSheetId="2">#REF!</definedName>
     <definedName name="____de1" localSheetId="1">#REF!</definedName>
+    <definedName name="____de1" localSheetId="6">#REF!</definedName>
     <definedName name="____de1" localSheetId="3">#REF!</definedName>
     <definedName name="____de1" localSheetId="5">#REF!</definedName>
     <definedName name="____de1" localSheetId="0">#REF!</definedName>
     <definedName name="____de1">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Dec2005">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Feb2005">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Jan2005">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="____Jan2006" localSheetId="6">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="____Jan2006">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="____JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="____JE26184">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Jul2005">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Jun2005">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Mar2005">#REF!</definedName>
     <definedName name="____May2005" localSheetId="4">#REF!</definedName>
     <definedName name="____May2005" localSheetId="2">#REF!</definedName>
     <definedName name="____May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____May2005" localSheetId="6">#REF!</definedName>
     <definedName name="____May2005" localSheetId="3">#REF!</definedName>
     <definedName name="____May2005" localSheetId="5">#REF!</definedName>
     <definedName name="____May2005" localSheetId="0">#REF!</definedName>
     <definedName name="____May2005">#REF!</definedName>
     <definedName name="____May2006" localSheetId="4">#REF!</definedName>
     <definedName name="____May2006" localSheetId="2">#REF!</definedName>
     <definedName name="____May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="____May2006" localSheetId="6">#REF!</definedName>
     <definedName name="____May2006" localSheetId="3">#REF!</definedName>
     <definedName name="____May2006" localSheetId="5">#REF!</definedName>
     <definedName name="____May2006" localSheetId="0">#REF!</definedName>
     <definedName name="____May2006">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Nov2005">#REF!</definedName>
     <definedName name="____OCC02">#N/A</definedName>
     <definedName name="____OCC03">#N/A</definedName>
     <definedName name="____OCC04">#N/A</definedName>
     <definedName name="____OCC05">#N/A</definedName>
     <definedName name="____OCC06">#N/A</definedName>
     <definedName name="____Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Oct2005">#REF!</definedName>
     <definedName name="____P1" localSheetId="4">#REF!</definedName>
     <definedName name="____P1" localSheetId="2">#REF!</definedName>
     <definedName name="____P1" localSheetId="1">#REF!</definedName>
+    <definedName name="____P1" localSheetId="6">#REF!</definedName>
     <definedName name="____P1" localSheetId="3">#REF!</definedName>
     <definedName name="____P1" localSheetId="5">#REF!</definedName>
     <definedName name="____P1" localSheetId="0">#REF!</definedName>
     <definedName name="____P1">#REF!</definedName>
     <definedName name="____P2" localSheetId="4">#REF!</definedName>
     <definedName name="____P2" localSheetId="2">#REF!</definedName>
     <definedName name="____P2" localSheetId="1">#REF!</definedName>
+    <definedName name="____P2" localSheetId="6">#REF!</definedName>
     <definedName name="____P2" localSheetId="3">#REF!</definedName>
     <definedName name="____P2" localSheetId="5">#REF!</definedName>
     <definedName name="____P2" localSheetId="0">#REF!</definedName>
     <definedName name="____P2">#REF!</definedName>
     <definedName name="____P3" localSheetId="4">#REF!</definedName>
     <definedName name="____P3" localSheetId="2">#REF!</definedName>
     <definedName name="____P3" localSheetId="1">#REF!</definedName>
+    <definedName name="____P3" localSheetId="6">#REF!</definedName>
     <definedName name="____P3" localSheetId="3">#REF!</definedName>
     <definedName name="____P3" localSheetId="5">#REF!</definedName>
     <definedName name="____P3" localSheetId="0">#REF!</definedName>
     <definedName name="____P3">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Sep2005">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="____SFD1" localSheetId="6">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="____SFD1">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="____SFV1" localSheetId="6">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="____SFV1">#REF!</definedName>
     <definedName name="____t3" localSheetId="4">#REF!</definedName>
     <definedName name="____t3" localSheetId="2">#REF!</definedName>
     <definedName name="____t3" localSheetId="1">#REF!</definedName>
+    <definedName name="____t3" localSheetId="6">#REF!</definedName>
     <definedName name="____t3" localSheetId="3">#REF!</definedName>
     <definedName name="____t3" localSheetId="5">#REF!</definedName>
     <definedName name="____t3" localSheetId="0">#REF!</definedName>
     <definedName name="____t3">#REF!</definedName>
     <definedName name="____t4" localSheetId="4">#REF!</definedName>
     <definedName name="____t4" localSheetId="2">#REF!</definedName>
     <definedName name="____t4" localSheetId="1">#REF!</definedName>
+    <definedName name="____t4" localSheetId="6">#REF!</definedName>
     <definedName name="____t4" localSheetId="3">#REF!</definedName>
     <definedName name="____t4" localSheetId="5">#REF!</definedName>
     <definedName name="____t4" localSheetId="0">#REF!</definedName>
     <definedName name="____t4">#REF!</definedName>
     <definedName name="____WGT02">#N/A</definedName>
     <definedName name="____WGT03">#N/A</definedName>
     <definedName name="____WGT04">#N/A</definedName>
     <definedName name="____WGT05">#N/A</definedName>
     <definedName name="____WGT06">#N/A</definedName>
     <definedName name="____yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200112" localSheetId="6">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200112">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200212" localSheetId="6">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200212">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200312" localSheetId="6">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200312">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200403" localSheetId="6">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200403">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200406" localSheetId="6">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200406">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200409" localSheetId="6">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200409">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200412" localSheetId="6">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200412">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="___2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="___2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="___2004_CUSIP_">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="___2005" localSheetId="4">#REF!</definedName>
     <definedName name="___2005" localSheetId="2">#REF!</definedName>
     <definedName name="___2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___2005" localSheetId="6">#REF!</definedName>
     <definedName name="___2005" localSheetId="3">#REF!</definedName>
     <definedName name="___2005" localSheetId="5">#REF!</definedName>
     <definedName name="___2005" localSheetId="0">#REF!</definedName>
     <definedName name="___2005">#REF!</definedName>
     <definedName name="___2006" localSheetId="4">#REF!</definedName>
     <definedName name="___2006" localSheetId="2">#REF!</definedName>
     <definedName name="___2006" localSheetId="1">#REF!</definedName>
+    <definedName name="___2006" localSheetId="6">#REF!</definedName>
     <definedName name="___2006" localSheetId="3">#REF!</definedName>
     <definedName name="___2006" localSheetId="5">#REF!</definedName>
     <definedName name="___2006" localSheetId="0">#REF!</definedName>
     <definedName name="___2006">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="___2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="___2007_08">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Apr2005">#REF!</definedName>
     <definedName name="___as1">#N/A</definedName>
     <definedName name="___as10">#N/A</definedName>
     <definedName name="___as11">#N/A</definedName>
     <definedName name="___as12">#N/A</definedName>
     <definedName name="___as13">#N/A</definedName>
     <definedName name="___as14">#N/A</definedName>
     <definedName name="___as15">#N/A</definedName>
     <definedName name="___as16">#N/A</definedName>
     <definedName name="___as17">#N/A</definedName>
     <definedName name="___as18">#N/A</definedName>
     <definedName name="___as19">#N/A</definedName>
     <definedName name="___as2">#N/A</definedName>
     <definedName name="___as20">#N/A</definedName>
     <definedName name="___as21">#N/A</definedName>
     <definedName name="___as22">#N/A</definedName>
     <definedName name="___as23">#N/A</definedName>
     <definedName name="___as24">#N/A</definedName>
     <definedName name="___as3">#N/A</definedName>
     <definedName name="___as4">#N/A</definedName>
     <definedName name="___as5">#N/A</definedName>
     <definedName name="___as6">#N/A</definedName>
     <definedName name="___as7">#N/A</definedName>
     <definedName name="___as8">#N/A</definedName>
     <definedName name="___as9">#N/A</definedName>
     <definedName name="___Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Aug2005">#REF!</definedName>
     <definedName name="___ChangeTime" hidden="1">39811.4869791667</definedName>
     <definedName name="___de1" localSheetId="4">#REF!</definedName>
     <definedName name="___de1" localSheetId="2">#REF!</definedName>
     <definedName name="___de1" localSheetId="1">#REF!</definedName>
+    <definedName name="___de1" localSheetId="6">#REF!</definedName>
     <definedName name="___de1" localSheetId="3">#REF!</definedName>
     <definedName name="___de1" localSheetId="5">#REF!</definedName>
     <definedName name="___de1" localSheetId="0">#REF!</definedName>
     <definedName name="___de1">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Dec2005">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Feb2005">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Jan2005">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="___Jan2006" localSheetId="6">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="___Jan2006">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="___JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="___JE26184">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Jul2005">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Jun2005">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Mar2005">#REF!</definedName>
     <definedName name="___May2005" localSheetId="4">#REF!</definedName>
     <definedName name="___May2005" localSheetId="2">#REF!</definedName>
     <definedName name="___May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___May2005" localSheetId="6">#REF!</definedName>
     <definedName name="___May2005" localSheetId="3">#REF!</definedName>
     <definedName name="___May2005" localSheetId="5">#REF!</definedName>
     <definedName name="___May2005" localSheetId="0">#REF!</definedName>
     <definedName name="___May2005">#REF!</definedName>
     <definedName name="___May2006" localSheetId="4">#REF!</definedName>
     <definedName name="___May2006" localSheetId="2">#REF!</definedName>
     <definedName name="___May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="___May2006" localSheetId="6">#REF!</definedName>
     <definedName name="___May2006" localSheetId="3">#REF!</definedName>
     <definedName name="___May2006" localSheetId="5">#REF!</definedName>
     <definedName name="___May2006" localSheetId="0">#REF!</definedName>
     <definedName name="___May2006">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Nov2005">#REF!</definedName>
     <definedName name="___OCC02">#N/A</definedName>
     <definedName name="___OCC03">#N/A</definedName>
     <definedName name="___OCC04">#N/A</definedName>
     <definedName name="___OCC05">#N/A</definedName>
     <definedName name="___OCC06">#N/A</definedName>
     <definedName name="___Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Oct2005">#REF!</definedName>
     <definedName name="___P1" localSheetId="4">#REF!</definedName>
     <definedName name="___P1" localSheetId="2">#REF!</definedName>
     <definedName name="___P1" localSheetId="1">#REF!</definedName>
+    <definedName name="___P1" localSheetId="6">#REF!</definedName>
     <definedName name="___P1" localSheetId="3">#REF!</definedName>
     <definedName name="___P1" localSheetId="5">#REF!</definedName>
     <definedName name="___P1" localSheetId="0">#REF!</definedName>
     <definedName name="___P1">#REF!</definedName>
     <definedName name="___P2" localSheetId="4">#REF!</definedName>
     <definedName name="___P2" localSheetId="2">#REF!</definedName>
     <definedName name="___P2" localSheetId="1">#REF!</definedName>
+    <definedName name="___P2" localSheetId="6">#REF!</definedName>
     <definedName name="___P2" localSheetId="3">#REF!</definedName>
     <definedName name="___P2" localSheetId="5">#REF!</definedName>
     <definedName name="___P2" localSheetId="0">#REF!</definedName>
     <definedName name="___P2">#REF!</definedName>
     <definedName name="___P3" localSheetId="4">#REF!</definedName>
     <definedName name="___P3" localSheetId="2">#REF!</definedName>
     <definedName name="___P3" localSheetId="1">#REF!</definedName>
+    <definedName name="___P3" localSheetId="6">#REF!</definedName>
     <definedName name="___P3" localSheetId="3">#REF!</definedName>
     <definedName name="___P3" localSheetId="5">#REF!</definedName>
     <definedName name="___P3" localSheetId="0">#REF!</definedName>
     <definedName name="___P3">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Sep2005">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="___SFD1" localSheetId="6">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="___SFD1">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="___SFV1" localSheetId="6">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="___SFV1">#REF!</definedName>
     <definedName name="___t3" localSheetId="4">#REF!</definedName>
     <definedName name="___t3" localSheetId="2">#REF!</definedName>
     <definedName name="___t3" localSheetId="1">#REF!</definedName>
+    <definedName name="___t3" localSheetId="6">#REF!</definedName>
     <definedName name="___t3" localSheetId="3">#REF!</definedName>
     <definedName name="___t3" localSheetId="5">#REF!</definedName>
     <definedName name="___t3" localSheetId="0">#REF!</definedName>
     <definedName name="___t3">#REF!</definedName>
     <definedName name="___t4" localSheetId="4">#REF!</definedName>
     <definedName name="___t4" localSheetId="2">#REF!</definedName>
     <definedName name="___t4" localSheetId="1">#REF!</definedName>
+    <definedName name="___t4" localSheetId="6">#REF!</definedName>
     <definedName name="___t4" localSheetId="3">#REF!</definedName>
     <definedName name="___t4" localSheetId="5">#REF!</definedName>
     <definedName name="___t4" localSheetId="0">#REF!</definedName>
     <definedName name="___t4">#REF!</definedName>
     <definedName name="___WGT02">#N/A</definedName>
     <definedName name="___WGT03">#N/A</definedName>
     <definedName name="___WGT04">#N/A</definedName>
     <definedName name="___WGT05">#N/A</definedName>
     <definedName name="___WGT06">#N/A</definedName>
     <definedName name="___yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200112" localSheetId="6">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200112">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200212" localSheetId="6">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200212">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200312" localSheetId="6">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200312">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200403" localSheetId="6">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200403">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200406" localSheetId="6">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200406">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200409" localSheetId="6">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200409">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200412" localSheetId="6">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200412">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ARATIOS" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BRATIOS" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XRATIOS" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" hidden="1">#REF!</definedName>
     <definedName name="__2_1" localSheetId="4">#REF!</definedName>
     <definedName name="__2_1" localSheetId="2">#REF!</definedName>
     <definedName name="__2_1" localSheetId="1">#REF!</definedName>
+    <definedName name="__2_1" localSheetId="6">#REF!</definedName>
     <definedName name="__2_1" localSheetId="3">#REF!</definedName>
     <definedName name="__2_1" localSheetId="5">#REF!</definedName>
     <definedName name="__2_1" localSheetId="0">#REF!</definedName>
     <definedName name="__2_1">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="__2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="__2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="__2004_CUSIP_">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="__2005" localSheetId="4">#REF!</definedName>
     <definedName name="__2005" localSheetId="2">#REF!</definedName>
     <definedName name="__2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__2005" localSheetId="6">#REF!</definedName>
     <definedName name="__2005" localSheetId="3">#REF!</definedName>
     <definedName name="__2005" localSheetId="5">#REF!</definedName>
     <definedName name="__2005" localSheetId="0">#REF!</definedName>
     <definedName name="__2005">#REF!</definedName>
     <definedName name="__2006" localSheetId="4">#REF!</definedName>
     <definedName name="__2006" localSheetId="2">#REF!</definedName>
     <definedName name="__2006" localSheetId="1">#REF!</definedName>
+    <definedName name="__2006" localSheetId="6">#REF!</definedName>
     <definedName name="__2006" localSheetId="3">#REF!</definedName>
     <definedName name="__2006" localSheetId="5">#REF!</definedName>
     <definedName name="__2006" localSheetId="0">#REF!</definedName>
     <definedName name="__2006">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="__2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="__2007_08">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="__3_2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="__7_2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Apr2005">#REF!</definedName>
     <definedName name="__as1" localSheetId="4">#REF!</definedName>
     <definedName name="__as1" localSheetId="2">#REF!</definedName>
     <definedName name="__as1" localSheetId="1">#REF!</definedName>
+    <definedName name="__as1" localSheetId="6">#REF!</definedName>
     <definedName name="__as1" localSheetId="3">#REF!</definedName>
     <definedName name="__as1" localSheetId="5">#REF!</definedName>
     <definedName name="__as1" localSheetId="0">#REF!</definedName>
     <definedName name="__as1">#REF!</definedName>
     <definedName name="__as10" localSheetId="4">#REF!</definedName>
     <definedName name="__as10" localSheetId="2">#REF!</definedName>
     <definedName name="__as10" localSheetId="1">#REF!</definedName>
+    <definedName name="__as10" localSheetId="6">#REF!</definedName>
     <definedName name="__as10" localSheetId="3">#REF!</definedName>
     <definedName name="__as10" localSheetId="5">#REF!</definedName>
     <definedName name="__as10" localSheetId="0">#REF!</definedName>
     <definedName name="__as10">#REF!</definedName>
     <definedName name="__as11" localSheetId="4">#REF!</definedName>
     <definedName name="__as11" localSheetId="2">#REF!</definedName>
     <definedName name="__as11" localSheetId="1">#REF!</definedName>
+    <definedName name="__as11" localSheetId="6">#REF!</definedName>
     <definedName name="__as11" localSheetId="3">#REF!</definedName>
     <definedName name="__as11" localSheetId="5">#REF!</definedName>
     <definedName name="__as11" localSheetId="0">#REF!</definedName>
     <definedName name="__as11">#REF!</definedName>
     <definedName name="__as12" localSheetId="4">#REF!</definedName>
     <definedName name="__as12" localSheetId="2">#REF!</definedName>
     <definedName name="__as12" localSheetId="1">#REF!</definedName>
+    <definedName name="__as12" localSheetId="6">#REF!</definedName>
     <definedName name="__as12" localSheetId="3">#REF!</definedName>
     <definedName name="__as12" localSheetId="5">#REF!</definedName>
     <definedName name="__as12" localSheetId="0">#REF!</definedName>
     <definedName name="__as12">#REF!</definedName>
     <definedName name="__as13" localSheetId="4">#REF!</definedName>
     <definedName name="__as13" localSheetId="2">#REF!</definedName>
     <definedName name="__as13" localSheetId="1">#REF!</definedName>
+    <definedName name="__as13" localSheetId="6">#REF!</definedName>
     <definedName name="__as13" localSheetId="3">#REF!</definedName>
     <definedName name="__as13" localSheetId="5">#REF!</definedName>
     <definedName name="__as13" localSheetId="0">#REF!</definedName>
     <definedName name="__as13">#REF!</definedName>
     <definedName name="__as14" localSheetId="4">#REF!</definedName>
     <definedName name="__as14" localSheetId="2">#REF!</definedName>
     <definedName name="__as14" localSheetId="1">#REF!</definedName>
+    <definedName name="__as14" localSheetId="6">#REF!</definedName>
     <definedName name="__as14" localSheetId="3">#REF!</definedName>
     <definedName name="__as14" localSheetId="5">#REF!</definedName>
     <definedName name="__as14" localSheetId="0">#REF!</definedName>
     <definedName name="__as14">#REF!</definedName>
     <definedName name="__as15" localSheetId="4">#REF!</definedName>
     <definedName name="__as15" localSheetId="2">#REF!</definedName>
     <definedName name="__as15" localSheetId="1">#REF!</definedName>
+    <definedName name="__as15" localSheetId="6">#REF!</definedName>
     <definedName name="__as15" localSheetId="3">#REF!</definedName>
     <definedName name="__as15" localSheetId="5">#REF!</definedName>
     <definedName name="__as15" localSheetId="0">#REF!</definedName>
     <definedName name="__as15">#REF!</definedName>
     <definedName name="__as16" localSheetId="4">#REF!</definedName>
     <definedName name="__as16" localSheetId="2">#REF!</definedName>
     <definedName name="__as16" localSheetId="1">#REF!</definedName>
+    <definedName name="__as16" localSheetId="6">#REF!</definedName>
     <definedName name="__as16" localSheetId="3">#REF!</definedName>
     <definedName name="__as16" localSheetId="5">#REF!</definedName>
     <definedName name="__as16" localSheetId="0">#REF!</definedName>
     <definedName name="__as16">#REF!</definedName>
     <definedName name="__as17" localSheetId="4">#REF!</definedName>
     <definedName name="__as17" localSheetId="2">#REF!</definedName>
     <definedName name="__as17" localSheetId="1">#REF!</definedName>
+    <definedName name="__as17" localSheetId="6">#REF!</definedName>
     <definedName name="__as17" localSheetId="3">#REF!</definedName>
     <definedName name="__as17" localSheetId="5">#REF!</definedName>
     <definedName name="__as17" localSheetId="0">#REF!</definedName>
     <definedName name="__as17">#REF!</definedName>
     <definedName name="__as18" localSheetId="4">#REF!</definedName>
     <definedName name="__as18" localSheetId="2">#REF!</definedName>
     <definedName name="__as18" localSheetId="1">#REF!</definedName>
+    <definedName name="__as18" localSheetId="6">#REF!</definedName>
     <definedName name="__as18" localSheetId="3">#REF!</definedName>
     <definedName name="__as18" localSheetId="5">#REF!</definedName>
     <definedName name="__as18" localSheetId="0">#REF!</definedName>
     <definedName name="__as18">#REF!</definedName>
     <definedName name="__as19" localSheetId="4">#REF!</definedName>
     <definedName name="__as19" localSheetId="2">#REF!</definedName>
     <definedName name="__as19" localSheetId="1">#REF!</definedName>
+    <definedName name="__as19" localSheetId="6">#REF!</definedName>
     <definedName name="__as19" localSheetId="3">#REF!</definedName>
     <definedName name="__as19" localSheetId="5">#REF!</definedName>
     <definedName name="__as19" localSheetId="0">#REF!</definedName>
     <definedName name="__as19">#REF!</definedName>
     <definedName name="__as2" localSheetId="4">#REF!</definedName>
     <definedName name="__as2" localSheetId="2">#REF!</definedName>
     <definedName name="__as2" localSheetId="1">#REF!</definedName>
+    <definedName name="__as2" localSheetId="6">#REF!</definedName>
     <definedName name="__as2" localSheetId="3">#REF!</definedName>
     <definedName name="__as2" localSheetId="5">#REF!</definedName>
     <definedName name="__as2" localSheetId="0">#REF!</definedName>
     <definedName name="__as2">#REF!</definedName>
     <definedName name="__as20" localSheetId="4">#REF!</definedName>
     <definedName name="__as20" localSheetId="2">#REF!</definedName>
     <definedName name="__as20" localSheetId="1">#REF!</definedName>
+    <definedName name="__as20" localSheetId="6">#REF!</definedName>
     <definedName name="__as20" localSheetId="3">#REF!</definedName>
     <definedName name="__as20" localSheetId="5">#REF!</definedName>
     <definedName name="__as20" localSheetId="0">#REF!</definedName>
     <definedName name="__as20">#REF!</definedName>
     <definedName name="__as21" localSheetId="4">#REF!</definedName>
     <definedName name="__as21" localSheetId="2">#REF!</definedName>
     <definedName name="__as21" localSheetId="1">#REF!</definedName>
+    <definedName name="__as21" localSheetId="6">#REF!</definedName>
     <definedName name="__as21" localSheetId="3">#REF!</definedName>
     <definedName name="__as21" localSheetId="5">#REF!</definedName>
     <definedName name="__as21" localSheetId="0">#REF!</definedName>
     <definedName name="__as21">#REF!</definedName>
     <definedName name="__as22" localSheetId="4">#REF!</definedName>
     <definedName name="__as22" localSheetId="2">#REF!</definedName>
     <definedName name="__as22" localSheetId="1">#REF!</definedName>
+    <definedName name="__as22" localSheetId="6">#REF!</definedName>
     <definedName name="__as22" localSheetId="3">#REF!</definedName>
     <definedName name="__as22" localSheetId="5">#REF!</definedName>
     <definedName name="__as22" localSheetId="0">#REF!</definedName>
     <definedName name="__as22">#REF!</definedName>
     <definedName name="__as23" localSheetId="4">#REF!</definedName>
     <definedName name="__as23" localSheetId="2">#REF!</definedName>
     <definedName name="__as23" localSheetId="1">#REF!</definedName>
+    <definedName name="__as23" localSheetId="6">#REF!</definedName>
     <definedName name="__as23" localSheetId="3">#REF!</definedName>
     <definedName name="__as23" localSheetId="5">#REF!</definedName>
     <definedName name="__as23" localSheetId="0">#REF!</definedName>
     <definedName name="__as23">#REF!</definedName>
     <definedName name="__as24" localSheetId="4">#REF!</definedName>
     <definedName name="__as24" localSheetId="2">#REF!</definedName>
     <definedName name="__as24" localSheetId="1">#REF!</definedName>
+    <definedName name="__as24" localSheetId="6">#REF!</definedName>
     <definedName name="__as24" localSheetId="3">#REF!</definedName>
     <definedName name="__as24" localSheetId="5">#REF!</definedName>
     <definedName name="__as24" localSheetId="0">#REF!</definedName>
     <definedName name="__as24">#REF!</definedName>
     <definedName name="__as3" localSheetId="4">#REF!</definedName>
     <definedName name="__as3" localSheetId="2">#REF!</definedName>
     <definedName name="__as3" localSheetId="1">#REF!</definedName>
+    <definedName name="__as3" localSheetId="6">#REF!</definedName>
     <definedName name="__as3" localSheetId="3">#REF!</definedName>
     <definedName name="__as3" localSheetId="5">#REF!</definedName>
     <definedName name="__as3" localSheetId="0">#REF!</definedName>
     <definedName name="__as3">#REF!</definedName>
     <definedName name="__as4" localSheetId="4">#REF!</definedName>
     <definedName name="__as4" localSheetId="2">#REF!</definedName>
     <definedName name="__as4" localSheetId="1">#REF!</definedName>
+    <definedName name="__as4" localSheetId="6">#REF!</definedName>
     <definedName name="__as4" localSheetId="3">#REF!</definedName>
     <definedName name="__as4" localSheetId="5">#REF!</definedName>
     <definedName name="__as4" localSheetId="0">#REF!</definedName>
     <definedName name="__as4">#REF!</definedName>
     <definedName name="__as5" localSheetId="4">#REF!</definedName>
     <definedName name="__as5" localSheetId="2">#REF!</definedName>
     <definedName name="__as5" localSheetId="1">#REF!</definedName>
+    <definedName name="__as5" localSheetId="6">#REF!</definedName>
     <definedName name="__as5" localSheetId="3">#REF!</definedName>
     <definedName name="__as5" localSheetId="5">#REF!</definedName>
     <definedName name="__as5" localSheetId="0">#REF!</definedName>
     <definedName name="__as5">#REF!</definedName>
     <definedName name="__as6" localSheetId="4">#REF!</definedName>
     <definedName name="__as6" localSheetId="2">#REF!</definedName>
     <definedName name="__as6" localSheetId="1">#REF!</definedName>
+    <definedName name="__as6" localSheetId="6">#REF!</definedName>
     <definedName name="__as6" localSheetId="3">#REF!</definedName>
     <definedName name="__as6" localSheetId="5">#REF!</definedName>
     <definedName name="__as6" localSheetId="0">#REF!</definedName>
     <definedName name="__as6">#REF!</definedName>
     <definedName name="__as7" localSheetId="4">#REF!</definedName>
     <definedName name="__as7" localSheetId="2">#REF!</definedName>
     <definedName name="__as7" localSheetId="1">#REF!</definedName>
+    <definedName name="__as7" localSheetId="6">#REF!</definedName>
     <definedName name="__as7" localSheetId="3">#REF!</definedName>
     <definedName name="__as7" localSheetId="5">#REF!</definedName>
     <definedName name="__as7" localSheetId="0">#REF!</definedName>
     <definedName name="__as7">#REF!</definedName>
     <definedName name="__as8" localSheetId="4">#REF!</definedName>
     <definedName name="__as8" localSheetId="2">#REF!</definedName>
     <definedName name="__as8" localSheetId="1">#REF!</definedName>
+    <definedName name="__as8" localSheetId="6">#REF!</definedName>
     <definedName name="__as8" localSheetId="3">#REF!</definedName>
     <definedName name="__as8" localSheetId="5">#REF!</definedName>
     <definedName name="__as8" localSheetId="0">#REF!</definedName>
     <definedName name="__as8">#REF!</definedName>
     <definedName name="__as9" localSheetId="4">#REF!</definedName>
     <definedName name="__as9" localSheetId="2">#REF!</definedName>
     <definedName name="__as9" localSheetId="1">#REF!</definedName>
+    <definedName name="__as9" localSheetId="6">#REF!</definedName>
     <definedName name="__as9" localSheetId="3">#REF!</definedName>
     <definedName name="__as9" localSheetId="5">#REF!</definedName>
     <definedName name="__as9" localSheetId="0">#REF!</definedName>
     <definedName name="__as9">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Aug2005">#REF!</definedName>
     <definedName name="__de1" localSheetId="4">#REF!</definedName>
     <definedName name="__de1" localSheetId="2">#REF!</definedName>
     <definedName name="__de1" localSheetId="1">#REF!</definedName>
+    <definedName name="__de1" localSheetId="6">#REF!</definedName>
     <definedName name="__de1" localSheetId="3">#REF!</definedName>
     <definedName name="__de1" localSheetId="5">#REF!</definedName>
     <definedName name="__de1" localSheetId="0">#REF!</definedName>
     <definedName name="__de1">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Dec2005">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Feb2005">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Jan2005">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="__Jan2006" localSheetId="6">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="__Jan2006">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="__JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="__JE26184">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Jul2005">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Jun2005">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Mar2005">#REF!</definedName>
     <definedName name="__May2005" localSheetId="4">#REF!</definedName>
     <definedName name="__May2005" localSheetId="2">#REF!</definedName>
     <definedName name="__May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__May2005" localSheetId="6">#REF!</definedName>
     <definedName name="__May2005" localSheetId="3">#REF!</definedName>
     <definedName name="__May2005" localSheetId="5">#REF!</definedName>
     <definedName name="__May2005" localSheetId="0">#REF!</definedName>
     <definedName name="__May2005">#REF!</definedName>
     <definedName name="__May2006" localSheetId="4">#REF!</definedName>
     <definedName name="__May2006" localSheetId="2">#REF!</definedName>
     <definedName name="__May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="__May2006" localSheetId="6">#REF!</definedName>
     <definedName name="__May2006" localSheetId="3">#REF!</definedName>
     <definedName name="__May2006" localSheetId="5">#REF!</definedName>
     <definedName name="__May2006" localSheetId="0">#REF!</definedName>
     <definedName name="__May2006">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Nov2005">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="__OCC02" localSheetId="6">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC02">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="__OCC03" localSheetId="6">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC03">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="__OCC04" localSheetId="6">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC04">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="__OCC05" localSheetId="6">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC05">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="__OCC06" localSheetId="6">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC06">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Oct2005">#REF!</definedName>
     <definedName name="__P1" localSheetId="4">#REF!</definedName>
     <definedName name="__P1" localSheetId="2">#REF!</definedName>
     <definedName name="__P1" localSheetId="1">#REF!</definedName>
+    <definedName name="__P1" localSheetId="6">#REF!</definedName>
     <definedName name="__P1" localSheetId="3">#REF!</definedName>
     <definedName name="__P1" localSheetId="5">#REF!</definedName>
     <definedName name="__P1" localSheetId="0">#REF!</definedName>
     <definedName name="__P1">#REF!</definedName>
     <definedName name="__P2" localSheetId="4">#REF!</definedName>
     <definedName name="__P2" localSheetId="2">#REF!</definedName>
     <definedName name="__P2" localSheetId="1">#REF!</definedName>
+    <definedName name="__P2" localSheetId="6">#REF!</definedName>
     <definedName name="__P2" localSheetId="3">#REF!</definedName>
     <definedName name="__P2" localSheetId="5">#REF!</definedName>
     <definedName name="__P2" localSheetId="0">#REF!</definedName>
     <definedName name="__P2">#REF!</definedName>
     <definedName name="__P3" localSheetId="4">#REF!</definedName>
     <definedName name="__P3" localSheetId="2">#REF!</definedName>
     <definedName name="__P3" localSheetId="1">#REF!</definedName>
+    <definedName name="__P3" localSheetId="6">#REF!</definedName>
     <definedName name="__P3" localSheetId="3">#REF!</definedName>
     <definedName name="__P3" localSheetId="5">#REF!</definedName>
     <definedName name="__P3" localSheetId="0">#REF!</definedName>
     <definedName name="__P3">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Sep2005">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="__SFD1" localSheetId="6">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="__SFD1">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="__SFV1" localSheetId="6">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="__SFV1">#REF!</definedName>
     <definedName name="__t3" localSheetId="4">#REF!</definedName>
     <definedName name="__t3" localSheetId="2">#REF!</definedName>
     <definedName name="__t3" localSheetId="1">#REF!</definedName>
+    <definedName name="__t3" localSheetId="6">#REF!</definedName>
     <definedName name="__t3" localSheetId="3">#REF!</definedName>
     <definedName name="__t3" localSheetId="5">#REF!</definedName>
     <definedName name="__t3" localSheetId="0">#REF!</definedName>
     <definedName name="__t3">#REF!</definedName>
     <definedName name="__t4" localSheetId="4">#REF!</definedName>
     <definedName name="__t4" localSheetId="2">#REF!</definedName>
     <definedName name="__t4" localSheetId="1">#REF!</definedName>
+    <definedName name="__t4" localSheetId="6">#REF!</definedName>
     <definedName name="__t4" localSheetId="3">#REF!</definedName>
     <definedName name="__t4" localSheetId="5">#REF!</definedName>
     <definedName name="__t4" localSheetId="0">#REF!</definedName>
     <definedName name="__t4">#REF!</definedName>
     <definedName name="__v2" localSheetId="4">#REF!</definedName>
     <definedName name="__v2" localSheetId="2">#REF!</definedName>
     <definedName name="__v2" localSheetId="1">#REF!</definedName>
+    <definedName name="__v2" localSheetId="6">#REF!</definedName>
     <definedName name="__v2" localSheetId="3">#REF!</definedName>
     <definedName name="__v2" localSheetId="5">#REF!</definedName>
     <definedName name="__v2" localSheetId="0">#REF!</definedName>
     <definedName name="__v2">[0]!__v2</definedName>
     <definedName name="__WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="__WGT02" localSheetId="6">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT02">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="__WGT03" localSheetId="6">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT03">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="__WGT04" localSheetId="6">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT04">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="__WGT05" localSheetId="6">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT05">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="__WGT06" localSheetId="6">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT06">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200112" localSheetId="6">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200112">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200212" localSheetId="6">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200212">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200312" localSheetId="6">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200312">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200403" localSheetId="6">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200403">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200406" localSheetId="6">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200406">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200409" localSheetId="6">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200409">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200412" localSheetId="6">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200412">#REF!</definedName>
     <definedName name="_1" localSheetId="4">#REF!</definedName>
     <definedName name="_1" localSheetId="2">#REF!</definedName>
     <definedName name="_1" localSheetId="1">#REF!</definedName>
+    <definedName name="_1" localSheetId="6">#REF!</definedName>
     <definedName name="_1" localSheetId="3">#REF!</definedName>
     <definedName name="_1" localSheetId="5">#REF!</definedName>
     <definedName name="_1" localSheetId="0">#REF!</definedName>
     <definedName name="_1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="_1__123Graph_XCHART_1" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" hidden="1">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="4">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="2">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="1">#REF!</definedName>
+    <definedName name="_1_2002_PREM_PRICE_2" localSheetId="6">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="3">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="5">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="0">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2">#REF!</definedName>
     <definedName name="_1_A2_6_0">"repline_data"</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="4">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_10_2005" localSheetId="6">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="3">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="5">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_10_2005">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="4">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_10_2006" localSheetId="6">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="3">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="5">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_10_2006">#REF!</definedName>
     <definedName name="_100" localSheetId="4">#REF!</definedName>
     <definedName name="_100" localSheetId="2">#REF!</definedName>
     <definedName name="_100" localSheetId="1">#REF!</definedName>
+    <definedName name="_100" localSheetId="6">#REF!</definedName>
     <definedName name="_100" localSheetId="3">#REF!</definedName>
     <definedName name="_100" localSheetId="5">#REF!</definedName>
     <definedName name="_100" localSheetId="0">#REF!</definedName>
     <definedName name="_100">#REF!</definedName>
     <definedName name="_1000" localSheetId="4">#REF!</definedName>
     <definedName name="_1000" localSheetId="2">#REF!</definedName>
     <definedName name="_1000" localSheetId="1">#REF!</definedName>
+    <definedName name="_1000" localSheetId="6">#REF!</definedName>
     <definedName name="_1000" localSheetId="3">#REF!</definedName>
     <definedName name="_1000" localSheetId="5">#REF!</definedName>
     <definedName name="_1000" localSheetId="0">#REF!</definedName>
     <definedName name="_1000">#REF!</definedName>
     <definedName name="_10K_Cover_Page">"sectionname"</definedName>
     <definedName name="_11_2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_11_2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_11_2007_08">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="4">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_12_2006" localSheetId="6">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="3">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="5">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_12_2006">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="4">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="2">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="1">#REF!</definedName>
+    <definedName name="_12_28_04" localSheetId="6">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="3">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="5">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="0">#REF!</definedName>
     <definedName name="_12_28_04">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="4">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_13_2005" localSheetId="6">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="3">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="5">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_13_2005">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="4">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_16_2006" localSheetId="6">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="3">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="5">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_16_2006">#REF!</definedName>
     <definedName name="_168036" localSheetId="4">#REF!</definedName>
     <definedName name="_168036" localSheetId="2">#REF!</definedName>
     <definedName name="_168036" localSheetId="1">#REF!</definedName>
+    <definedName name="_168036" localSheetId="6">#REF!</definedName>
     <definedName name="_168036" localSheetId="3">#REF!</definedName>
     <definedName name="_168036" localSheetId="5">#REF!</definedName>
     <definedName name="_168036" localSheetId="0">#REF!</definedName>
     <definedName name="_168036">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_17_2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_17_2007_08">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="4">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="2">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="1">#REF!</definedName>
+    <definedName name="_1STMDDATA" localSheetId="6">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="3">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="5">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="0">#REF!</definedName>
     <definedName name="_1STMDDATA">#REF!</definedName>
     <definedName name="_2_1" localSheetId="4">#REF!</definedName>
     <definedName name="_2_1" localSheetId="2">#REF!</definedName>
     <definedName name="_2_1" localSheetId="1">#REF!</definedName>
+    <definedName name="_2_1" localSheetId="6">#REF!</definedName>
     <definedName name="_2_1" localSheetId="3">#REF!</definedName>
     <definedName name="_2_1" localSheetId="5">#REF!</definedName>
     <definedName name="_2_1" localSheetId="0">#REF!</definedName>
     <definedName name="_2_1">#REF!</definedName>
     <definedName name="_200" localSheetId="4">#REF!</definedName>
     <definedName name="_200" localSheetId="2">#REF!</definedName>
     <definedName name="_200" localSheetId="1">#REF!</definedName>
+    <definedName name="_200" localSheetId="6">#REF!</definedName>
     <definedName name="_200" localSheetId="3">#REF!</definedName>
     <definedName name="_200" localSheetId="5">#REF!</definedName>
     <definedName name="_200" localSheetId="0">#REF!</definedName>
     <definedName name="_200">#REF!</definedName>
     <definedName name="_2000" localSheetId="4">#REF!</definedName>
     <definedName name="_2000" localSheetId="2">#REF!</definedName>
     <definedName name="_2000" localSheetId="1">#REF!</definedName>
+    <definedName name="_2000" localSheetId="6">#REF!</definedName>
     <definedName name="_2000" localSheetId="3">#REF!</definedName>
     <definedName name="_2000" localSheetId="5">#REF!</definedName>
     <definedName name="_2000" localSheetId="0">#REF!</definedName>
     <definedName name="_2000">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_2004_CUSIP_">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_2005" localSheetId="4">#REF!</definedName>
     <definedName name="_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_2005" localSheetId="6">#REF!</definedName>
     <definedName name="_2005" localSheetId="3">#REF!</definedName>
     <definedName name="_2005" localSheetId="5">#REF!</definedName>
     <definedName name="_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_2005">#REF!</definedName>
     <definedName name="_2006" localSheetId="4">#REF!</definedName>
     <definedName name="_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_2006" localSheetId="6">#REF!</definedName>
     <definedName name="_2006" localSheetId="3">#REF!</definedName>
     <definedName name="_2006" localSheetId="5">#REF!</definedName>
     <definedName name="_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_2006">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_2007_08">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="4">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="2">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="1">#REF!</definedName>
+    <definedName name="_2007Q1" localSheetId="6">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="3">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="5">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="0">#REF!</definedName>
     <definedName name="_2007Q1">#REF!</definedName>
     <definedName name="_241_99" localSheetId="4">#REF!</definedName>
     <definedName name="_241_99" localSheetId="2">#REF!</definedName>
     <definedName name="_241_99" localSheetId="1">#REF!</definedName>
+    <definedName name="_241_99" localSheetId="6">#REF!</definedName>
     <definedName name="_241_99" localSheetId="3">#REF!</definedName>
     <definedName name="_241_99" localSheetId="5">#REF!</definedName>
     <definedName name="_241_99" localSheetId="0">#REF!</definedName>
     <definedName name="_241_99">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="4">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="2">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="1">#REF!</definedName>
+    <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="6">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="3">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="5">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="0">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category">#REF!</definedName>
     <definedName name="_3_1" localSheetId="4">#REF!</definedName>
     <definedName name="_3_1" localSheetId="2">#REF!</definedName>
     <definedName name="_3_1" localSheetId="1">#REF!</definedName>
+    <definedName name="_3_1" localSheetId="6">#REF!</definedName>
     <definedName name="_3_1" localSheetId="3">#REF!</definedName>
     <definedName name="_3_1" localSheetId="5">#REF!</definedName>
     <definedName name="_3_1" localSheetId="0">#REF!</definedName>
     <definedName name="_3_1">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_3_2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_300" localSheetId="4">#REF!</definedName>
     <definedName name="_300" localSheetId="2">#REF!</definedName>
     <definedName name="_300" localSheetId="1">#REF!</definedName>
+    <definedName name="_300" localSheetId="6">#REF!</definedName>
     <definedName name="_300" localSheetId="3">#REF!</definedName>
     <definedName name="_300" localSheetId="5">#REF!</definedName>
     <definedName name="_300" localSheetId="0">#REF!</definedName>
     <definedName name="_300">#REF!</definedName>
     <definedName name="_3000" localSheetId="4">#REF!</definedName>
     <definedName name="_3000" localSheetId="2">#REF!</definedName>
     <definedName name="_3000" localSheetId="1">#REF!</definedName>
+    <definedName name="_3000" localSheetId="6">#REF!</definedName>
     <definedName name="_3000" localSheetId="3">#REF!</definedName>
     <definedName name="_3000" localSheetId="5">#REF!</definedName>
     <definedName name="_3000" localSheetId="0">#REF!</definedName>
     <definedName name="_3000">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="4">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="2">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="1">#REF!</definedName>
+    <definedName name="_313586C64" localSheetId="6">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="3">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="5">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="0">#REF!</definedName>
     <definedName name="_313586C64">#REF!</definedName>
     <definedName name="_4_1" localSheetId="4">#REF!</definedName>
     <definedName name="_4_1" localSheetId="2">#REF!</definedName>
     <definedName name="_4_1" localSheetId="1">#REF!</definedName>
+    <definedName name="_4_1" localSheetId="6">#REF!</definedName>
     <definedName name="_4_1" localSheetId="3">#REF!</definedName>
     <definedName name="_4_1" localSheetId="5">#REF!</definedName>
     <definedName name="_4_1" localSheetId="0">#REF!</definedName>
     <definedName name="_4_1">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="4">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="2">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="1">#REF!</definedName>
+    <definedName name="_4_1_2010" localSheetId="6">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="3">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="5">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="0">#REF!</definedName>
     <definedName name="_4_1_2010">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_4_2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_400" localSheetId="4">#REF!</definedName>
     <definedName name="_400" localSheetId="2">#REF!</definedName>
     <definedName name="_400" localSheetId="1">#REF!</definedName>
+    <definedName name="_400" localSheetId="6">#REF!</definedName>
     <definedName name="_400" localSheetId="3">#REF!</definedName>
     <definedName name="_400" localSheetId="5">#REF!</definedName>
     <definedName name="_400" localSheetId="0">#REF!</definedName>
     <definedName name="_400">#REF!</definedName>
     <definedName name="_4000" localSheetId="4">#REF!</definedName>
     <definedName name="_4000" localSheetId="2">#REF!</definedName>
     <definedName name="_4000" localSheetId="1">#REF!</definedName>
+    <definedName name="_4000" localSheetId="6">#REF!</definedName>
     <definedName name="_4000" localSheetId="3">#REF!</definedName>
     <definedName name="_4000" localSheetId="5">#REF!</definedName>
     <definedName name="_4000" localSheetId="0">#REF!</definedName>
     <definedName name="_4000">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_5_2002_new_Lisa_comparison" localSheetId="6">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="5">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_5_2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_">#REF!</definedName>
     <definedName name="_500" localSheetId="4">#REF!</definedName>
     <definedName name="_500" localSheetId="2">#REF!</definedName>
     <definedName name="_500" localSheetId="1">#REF!</definedName>
+    <definedName name="_500" localSheetId="6">#REF!</definedName>
     <definedName name="_500" localSheetId="3">#REF!</definedName>
     <definedName name="_500" localSheetId="5">#REF!</definedName>
     <definedName name="_500" localSheetId="0">#REF!</definedName>
     <definedName name="_500">#REF!</definedName>
     <definedName name="_5000" localSheetId="4">#REF!</definedName>
     <definedName name="_5000" localSheetId="2">#REF!</definedName>
     <definedName name="_5000" localSheetId="1">#REF!</definedName>
+    <definedName name="_5000" localSheetId="6">#REF!</definedName>
     <definedName name="_5000" localSheetId="3">#REF!</definedName>
     <definedName name="_5000" localSheetId="5">#REF!</definedName>
     <definedName name="_5000" localSheetId="0">#REF!</definedName>
     <definedName name="_5000">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_600" localSheetId="4">#REF!</definedName>
     <definedName name="_600" localSheetId="2">#REF!</definedName>
     <definedName name="_600" localSheetId="1">#REF!</definedName>
+    <definedName name="_600" localSheetId="6">#REF!</definedName>
     <definedName name="_600" localSheetId="3">#REF!</definedName>
     <definedName name="_600" localSheetId="5">#REF!</definedName>
     <definedName name="_600" localSheetId="0">#REF!</definedName>
     <definedName name="_600">#REF!</definedName>
     <definedName name="_6000" localSheetId="4">#REF!</definedName>
     <definedName name="_6000" localSheetId="2">#REF!</definedName>
     <definedName name="_6000" localSheetId="1">#REF!</definedName>
+    <definedName name="_6000" localSheetId="6">#REF!</definedName>
     <definedName name="_6000" localSheetId="3">#REF!</definedName>
     <definedName name="_6000" localSheetId="5">#REF!</definedName>
     <definedName name="_6000" localSheetId="0">#REF!</definedName>
     <definedName name="_6000">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_7_2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="4">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_7_2005" localSheetId="6">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="3">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="5">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_7_2005">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="6">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="5">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="4">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_8_2006" localSheetId="6">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="3">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="5">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_8_2006">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="4">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_9_2004_CUSIP_" localSheetId="6">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="5">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="4">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_9_2005" localSheetId="6">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="3">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="5">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_9_2005">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="4">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_9_2007_08" localSheetId="6">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="5">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_9_2007_08">#REF!</definedName>
     <definedName name="_A0102" localSheetId="4">#REF!</definedName>
     <definedName name="_A0102" localSheetId="2">#REF!</definedName>
     <definedName name="_A0102" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0102" localSheetId="6">#REF!</definedName>
     <definedName name="_A0102" localSheetId="3">#REF!</definedName>
     <definedName name="_A0102" localSheetId="5">#REF!</definedName>
     <definedName name="_A0102" localSheetId="0">#REF!</definedName>
     <definedName name="_A0102">#REF!</definedName>
     <definedName name="_A0103" localSheetId="4">#REF!</definedName>
     <definedName name="_A0103" localSheetId="2">#REF!</definedName>
     <definedName name="_A0103" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0103" localSheetId="6">#REF!</definedName>
     <definedName name="_A0103" localSheetId="3">#REF!</definedName>
     <definedName name="_A0103" localSheetId="5">#REF!</definedName>
     <definedName name="_A0103" localSheetId="0">#REF!</definedName>
     <definedName name="_A0103">#REF!</definedName>
     <definedName name="_A0104" localSheetId="4">#REF!</definedName>
     <definedName name="_A0104" localSheetId="2">#REF!</definedName>
     <definedName name="_A0104" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0104" localSheetId="6">#REF!</definedName>
     <definedName name="_A0104" localSheetId="3">#REF!</definedName>
     <definedName name="_A0104" localSheetId="5">#REF!</definedName>
     <definedName name="_A0104" localSheetId="0">#REF!</definedName>
     <definedName name="_A0104">#REF!</definedName>
     <definedName name="_A0202" localSheetId="4">#REF!</definedName>
     <definedName name="_A0202" localSheetId="2">#REF!</definedName>
     <definedName name="_A0202" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0202" localSheetId="6">#REF!</definedName>
     <definedName name="_A0202" localSheetId="3">#REF!</definedName>
     <definedName name="_A0202" localSheetId="5">#REF!</definedName>
     <definedName name="_A0202" localSheetId="0">#REF!</definedName>
     <definedName name="_A0202">#REF!</definedName>
     <definedName name="_A0203" localSheetId="4">#REF!</definedName>
     <definedName name="_A0203" localSheetId="2">#REF!</definedName>
     <definedName name="_A0203" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0203" localSheetId="6">#REF!</definedName>
     <definedName name="_A0203" localSheetId="3">#REF!</definedName>
     <definedName name="_A0203" localSheetId="5">#REF!</definedName>
     <definedName name="_A0203" localSheetId="0">#REF!</definedName>
     <definedName name="_A0203">#REF!</definedName>
     <definedName name="_A0204" localSheetId="4">#REF!</definedName>
     <definedName name="_A0204" localSheetId="2">#REF!</definedName>
     <definedName name="_A0204" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0204" localSheetId="6">#REF!</definedName>
     <definedName name="_A0204" localSheetId="3">#REF!</definedName>
     <definedName name="_A0204" localSheetId="5">#REF!</definedName>
     <definedName name="_A0204" localSheetId="0">#REF!</definedName>
     <definedName name="_A0204">#REF!</definedName>
     <definedName name="_A0302" localSheetId="4">#REF!</definedName>
     <definedName name="_A0302" localSheetId="2">#REF!</definedName>
     <definedName name="_A0302" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0302" localSheetId="6">#REF!</definedName>
     <definedName name="_A0302" localSheetId="3">#REF!</definedName>
     <definedName name="_A0302" localSheetId="5">#REF!</definedName>
     <definedName name="_A0302" localSheetId="0">#REF!</definedName>
     <definedName name="_A0302">#REF!</definedName>
     <definedName name="_A0303" localSheetId="4">#REF!</definedName>
     <definedName name="_A0303" localSheetId="2">#REF!</definedName>
     <definedName name="_A0303" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0303" localSheetId="6">#REF!</definedName>
     <definedName name="_A0303" localSheetId="3">#REF!</definedName>
     <definedName name="_A0303" localSheetId="5">#REF!</definedName>
     <definedName name="_A0303" localSheetId="0">#REF!</definedName>
     <definedName name="_A0303">#REF!</definedName>
     <definedName name="_A0304" localSheetId="4">#REF!</definedName>
     <definedName name="_A0304" localSheetId="2">#REF!</definedName>
     <definedName name="_A0304" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0304" localSheetId="6">#REF!</definedName>
     <definedName name="_A0304" localSheetId="3">#REF!</definedName>
     <definedName name="_A0304" localSheetId="5">#REF!</definedName>
     <definedName name="_A0304" localSheetId="0">#REF!</definedName>
     <definedName name="_A0304">#REF!</definedName>
     <definedName name="_A0402" localSheetId="4">#REF!</definedName>
     <definedName name="_A0402" localSheetId="2">#REF!</definedName>
     <definedName name="_A0402" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0402" localSheetId="6">#REF!</definedName>
     <definedName name="_A0402" localSheetId="3">#REF!</definedName>
     <definedName name="_A0402" localSheetId="5">#REF!</definedName>
     <definedName name="_A0402" localSheetId="0">#REF!</definedName>
     <definedName name="_A0402">#REF!</definedName>
     <definedName name="_A0403" localSheetId="4">#REF!</definedName>
     <definedName name="_A0403" localSheetId="2">#REF!</definedName>
     <definedName name="_A0403" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0403" localSheetId="6">#REF!</definedName>
     <definedName name="_A0403" localSheetId="3">#REF!</definedName>
     <definedName name="_A0403" localSheetId="5">#REF!</definedName>
     <definedName name="_A0403" localSheetId="0">#REF!</definedName>
     <definedName name="_A0403">#REF!</definedName>
     <definedName name="_A0404" localSheetId="4">#REF!</definedName>
     <definedName name="_A0404" localSheetId="2">#REF!</definedName>
     <definedName name="_A0404" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0404" localSheetId="6">#REF!</definedName>
     <definedName name="_A0404" localSheetId="3">#REF!</definedName>
     <definedName name="_A0404" localSheetId="5">#REF!</definedName>
     <definedName name="_A0404" localSheetId="0">#REF!</definedName>
     <definedName name="_A0404">#REF!</definedName>
     <definedName name="_A0502" localSheetId="4">#REF!</definedName>
     <definedName name="_A0502" localSheetId="2">#REF!</definedName>
     <definedName name="_A0502" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0502" localSheetId="6">#REF!</definedName>
     <definedName name="_A0502" localSheetId="3">#REF!</definedName>
     <definedName name="_A0502" localSheetId="5">#REF!</definedName>
     <definedName name="_A0502" localSheetId="0">#REF!</definedName>
     <definedName name="_A0502">#REF!</definedName>
     <definedName name="_A0503" localSheetId="4">#REF!</definedName>
     <definedName name="_A0503" localSheetId="2">#REF!</definedName>
     <definedName name="_A0503" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0503" localSheetId="6">#REF!</definedName>
     <definedName name="_A0503" localSheetId="3">#REF!</definedName>
     <definedName name="_A0503" localSheetId="5">#REF!</definedName>
     <definedName name="_A0503" localSheetId="0">#REF!</definedName>
     <definedName name="_A0503">#REF!</definedName>
     <definedName name="_A0504" localSheetId="4">#REF!</definedName>
     <definedName name="_A0504" localSheetId="2">#REF!</definedName>
     <definedName name="_A0504" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0504" localSheetId="6">#REF!</definedName>
     <definedName name="_A0504" localSheetId="3">#REF!</definedName>
     <definedName name="_A0504" localSheetId="5">#REF!</definedName>
     <definedName name="_A0504" localSheetId="0">#REF!</definedName>
     <definedName name="_A0504">#REF!</definedName>
     <definedName name="_A0602" localSheetId="4">#REF!</definedName>
     <definedName name="_A0602" localSheetId="2">#REF!</definedName>
     <definedName name="_A0602" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0602" localSheetId="6">#REF!</definedName>
     <definedName name="_A0602" localSheetId="3">#REF!</definedName>
     <definedName name="_A0602" localSheetId="5">#REF!</definedName>
     <definedName name="_A0602" localSheetId="0">#REF!</definedName>
     <definedName name="_A0602">#REF!</definedName>
     <definedName name="_A0603" localSheetId="4">#REF!</definedName>
     <definedName name="_A0603" localSheetId="2">#REF!</definedName>
     <definedName name="_A0603" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0603" localSheetId="6">#REF!</definedName>
     <definedName name="_A0603" localSheetId="3">#REF!</definedName>
     <definedName name="_A0603" localSheetId="5">#REF!</definedName>
     <definedName name="_A0603" localSheetId="0">#REF!</definedName>
     <definedName name="_A0603">#REF!</definedName>
     <definedName name="_A0604" localSheetId="4">#REF!</definedName>
     <definedName name="_A0604" localSheetId="2">#REF!</definedName>
     <definedName name="_A0604" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0604" localSheetId="6">#REF!</definedName>
     <definedName name="_A0604" localSheetId="3">#REF!</definedName>
     <definedName name="_A0604" localSheetId="5">#REF!</definedName>
     <definedName name="_A0604" localSheetId="0">#REF!</definedName>
     <definedName name="_A0604">#REF!</definedName>
     <definedName name="_A0702" localSheetId="4">#REF!</definedName>
     <definedName name="_A0702" localSheetId="2">#REF!</definedName>
     <definedName name="_A0702" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0702" localSheetId="6">#REF!</definedName>
     <definedName name="_A0702" localSheetId="3">#REF!</definedName>
     <definedName name="_A0702" localSheetId="5">#REF!</definedName>
     <definedName name="_A0702" localSheetId="0">#REF!</definedName>
     <definedName name="_A0702">#REF!</definedName>
     <definedName name="_A0703" localSheetId="4">#REF!</definedName>
     <definedName name="_A0703" localSheetId="2">#REF!</definedName>
     <definedName name="_A0703" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0703" localSheetId="6">#REF!</definedName>
     <definedName name="_A0703" localSheetId="3">#REF!</definedName>
     <definedName name="_A0703" localSheetId="5">#REF!</definedName>
     <definedName name="_A0703" localSheetId="0">#REF!</definedName>
     <definedName name="_A0703">#REF!</definedName>
     <definedName name="_A0704" localSheetId="4">#REF!</definedName>
     <definedName name="_A0704" localSheetId="2">#REF!</definedName>
     <definedName name="_A0704" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0704" localSheetId="6">#REF!</definedName>
     <definedName name="_A0704" localSheetId="3">#REF!</definedName>
     <definedName name="_A0704" localSheetId="5">#REF!</definedName>
     <definedName name="_A0704" localSheetId="0">#REF!</definedName>
     <definedName name="_A0704">#REF!</definedName>
     <definedName name="_A0802" localSheetId="4">#REF!</definedName>
     <definedName name="_A0802" localSheetId="2">#REF!</definedName>
     <definedName name="_A0802" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0802" localSheetId="6">#REF!</definedName>
     <definedName name="_A0802" localSheetId="3">#REF!</definedName>
     <definedName name="_A0802" localSheetId="5">#REF!</definedName>
     <definedName name="_A0802" localSheetId="0">#REF!</definedName>
     <definedName name="_A0802">#REF!</definedName>
     <definedName name="_A0803" localSheetId="4">#REF!</definedName>
     <definedName name="_A0803" localSheetId="2">#REF!</definedName>
     <definedName name="_A0803" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0803" localSheetId="6">#REF!</definedName>
     <definedName name="_A0803" localSheetId="3">#REF!</definedName>
     <definedName name="_A0803" localSheetId="5">#REF!</definedName>
     <definedName name="_A0803" localSheetId="0">#REF!</definedName>
     <definedName name="_A0803">#REF!</definedName>
     <definedName name="_A0804" localSheetId="4">#REF!</definedName>
     <definedName name="_A0804" localSheetId="2">#REF!</definedName>
     <definedName name="_A0804" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0804" localSheetId="6">#REF!</definedName>
     <definedName name="_A0804" localSheetId="3">#REF!</definedName>
     <definedName name="_A0804" localSheetId="5">#REF!</definedName>
     <definedName name="_A0804" localSheetId="0">#REF!</definedName>
     <definedName name="_A0804">#REF!</definedName>
     <definedName name="_A0902" localSheetId="4">#REF!</definedName>
     <definedName name="_A0902" localSheetId="2">#REF!</definedName>
     <definedName name="_A0902" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0902" localSheetId="6">#REF!</definedName>
     <definedName name="_A0902" localSheetId="3">#REF!</definedName>
     <definedName name="_A0902" localSheetId="5">#REF!</definedName>
     <definedName name="_A0902" localSheetId="0">#REF!</definedName>
     <definedName name="_A0902">#REF!</definedName>
     <definedName name="_A0903" localSheetId="4">#REF!</definedName>
     <definedName name="_A0903" localSheetId="2">#REF!</definedName>
     <definedName name="_A0903" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0903" localSheetId="6">#REF!</definedName>
     <definedName name="_A0903" localSheetId="3">#REF!</definedName>
     <definedName name="_A0903" localSheetId="5">#REF!</definedName>
     <definedName name="_A0903" localSheetId="0">#REF!</definedName>
     <definedName name="_A0903">#REF!</definedName>
     <definedName name="_A0904" localSheetId="4">#REF!</definedName>
     <definedName name="_A0904" localSheetId="2">#REF!</definedName>
     <definedName name="_A0904" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0904" localSheetId="6">#REF!</definedName>
     <definedName name="_A0904" localSheetId="3">#REF!</definedName>
     <definedName name="_A0904" localSheetId="5">#REF!</definedName>
     <definedName name="_A0904" localSheetId="0">#REF!</definedName>
     <definedName name="_A0904">#REF!</definedName>
     <definedName name="_A1002" localSheetId="4">#REF!</definedName>
     <definedName name="_A1002" localSheetId="2">#REF!</definedName>
     <definedName name="_A1002" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1002" localSheetId="6">#REF!</definedName>
     <definedName name="_A1002" localSheetId="3">#REF!</definedName>
     <definedName name="_A1002" localSheetId="5">#REF!</definedName>
     <definedName name="_A1002" localSheetId="0">#REF!</definedName>
     <definedName name="_A1002">#REF!</definedName>
     <definedName name="_A1003" localSheetId="4">#REF!</definedName>
     <definedName name="_A1003" localSheetId="2">#REF!</definedName>
     <definedName name="_A1003" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1003" localSheetId="6">#REF!</definedName>
     <definedName name="_A1003" localSheetId="3">#REF!</definedName>
     <definedName name="_A1003" localSheetId="5">#REF!</definedName>
     <definedName name="_A1003" localSheetId="0">#REF!</definedName>
     <definedName name="_A1003">#REF!</definedName>
     <definedName name="_A1004" localSheetId="4">#REF!</definedName>
     <definedName name="_A1004" localSheetId="2">#REF!</definedName>
     <definedName name="_A1004" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1004" localSheetId="6">#REF!</definedName>
     <definedName name="_A1004" localSheetId="3">#REF!</definedName>
     <definedName name="_A1004" localSheetId="5">#REF!</definedName>
     <definedName name="_A1004" localSheetId="0">#REF!</definedName>
     <definedName name="_A1004">#REF!</definedName>
     <definedName name="_A1102" localSheetId="4">#REF!</definedName>
     <definedName name="_A1102" localSheetId="2">#REF!</definedName>
     <definedName name="_A1102" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1102" localSheetId="6">#REF!</definedName>
     <definedName name="_A1102" localSheetId="3">#REF!</definedName>
     <definedName name="_A1102" localSheetId="5">#REF!</definedName>
     <definedName name="_A1102" localSheetId="0">#REF!</definedName>
     <definedName name="_A1102">#REF!</definedName>
     <definedName name="_A1103" localSheetId="4">#REF!</definedName>
     <definedName name="_A1103" localSheetId="2">#REF!</definedName>
     <definedName name="_A1103" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1103" localSheetId="6">#REF!</definedName>
     <definedName name="_A1103" localSheetId="3">#REF!</definedName>
     <definedName name="_A1103" localSheetId="5">#REF!</definedName>
     <definedName name="_A1103" localSheetId="0">#REF!</definedName>
     <definedName name="_A1103">#REF!</definedName>
     <definedName name="_A1104" localSheetId="4">#REF!</definedName>
     <definedName name="_A1104" localSheetId="2">#REF!</definedName>
     <definedName name="_A1104" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1104" localSheetId="6">#REF!</definedName>
     <definedName name="_A1104" localSheetId="3">#REF!</definedName>
     <definedName name="_A1104" localSheetId="5">#REF!</definedName>
     <definedName name="_A1104" localSheetId="0">#REF!</definedName>
     <definedName name="_A1104">#REF!</definedName>
     <definedName name="_A1201" localSheetId="4">#REF!</definedName>
     <definedName name="_A1201" localSheetId="2">#REF!</definedName>
     <definedName name="_A1201" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1201" localSheetId="6">#REF!</definedName>
     <definedName name="_A1201" localSheetId="3">#REF!</definedName>
     <definedName name="_A1201" localSheetId="5">#REF!</definedName>
     <definedName name="_A1201" localSheetId="0">#REF!</definedName>
     <definedName name="_A1201">#REF!</definedName>
     <definedName name="_A1202" localSheetId="4">#REF!</definedName>
     <definedName name="_A1202" localSheetId="2">#REF!</definedName>
     <definedName name="_A1202" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1202" localSheetId="6">#REF!</definedName>
     <definedName name="_A1202" localSheetId="3">#REF!</definedName>
     <definedName name="_A1202" localSheetId="5">#REF!</definedName>
     <definedName name="_A1202" localSheetId="0">#REF!</definedName>
     <definedName name="_A1202">#REF!</definedName>
     <definedName name="_A1203" localSheetId="4">#REF!</definedName>
     <definedName name="_A1203" localSheetId="2">#REF!</definedName>
     <definedName name="_A1203" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1203" localSheetId="6">#REF!</definedName>
     <definedName name="_A1203" localSheetId="3">#REF!</definedName>
     <definedName name="_A1203" localSheetId="5">#REF!</definedName>
     <definedName name="_A1203" localSheetId="0">#REF!</definedName>
     <definedName name="_A1203">#REF!</definedName>
     <definedName name="_A1204" localSheetId="4">#REF!</definedName>
     <definedName name="_A1204" localSheetId="2">#REF!</definedName>
     <definedName name="_A1204" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1204" localSheetId="6">#REF!</definedName>
     <definedName name="_A1204" localSheetId="3">#REF!</definedName>
     <definedName name="_A1204" localSheetId="5">#REF!</definedName>
     <definedName name="_A1204" localSheetId="0">#REF!</definedName>
     <definedName name="_A1204">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Apr2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Apr2005">#REF!</definedName>
     <definedName name="_as1" localSheetId="4">#REF!</definedName>
     <definedName name="_as1" localSheetId="2">#REF!</definedName>
     <definedName name="_as1" localSheetId="1">#REF!</definedName>
+    <definedName name="_as1" localSheetId="6">#REF!</definedName>
     <definedName name="_as1" localSheetId="3">#REF!</definedName>
     <definedName name="_as1" localSheetId="5">#REF!</definedName>
     <definedName name="_as1" localSheetId="0">#REF!</definedName>
     <definedName name="_as1">#REF!</definedName>
     <definedName name="_as10" localSheetId="4">#REF!</definedName>
     <definedName name="_as10" localSheetId="2">#REF!</definedName>
     <definedName name="_as10" localSheetId="1">#REF!</definedName>
+    <definedName name="_as10" localSheetId="6">#REF!</definedName>
     <definedName name="_as10" localSheetId="3">#REF!</definedName>
     <definedName name="_as10" localSheetId="5">#REF!</definedName>
     <definedName name="_as10" localSheetId="0">#REF!</definedName>
     <definedName name="_as10">#REF!</definedName>
     <definedName name="_as11" localSheetId="4">#REF!</definedName>
     <definedName name="_as11" localSheetId="2">#REF!</definedName>
     <definedName name="_as11" localSheetId="1">#REF!</definedName>
+    <definedName name="_as11" localSheetId="6">#REF!</definedName>
     <definedName name="_as11" localSheetId="3">#REF!</definedName>
     <definedName name="_as11" localSheetId="5">#REF!</definedName>
     <definedName name="_as11" localSheetId="0">#REF!</definedName>
     <definedName name="_as11">#REF!</definedName>
     <definedName name="_as12" localSheetId="4">#REF!</definedName>
     <definedName name="_as12" localSheetId="2">#REF!</definedName>
     <definedName name="_as12" localSheetId="1">#REF!</definedName>
+    <definedName name="_as12" localSheetId="6">#REF!</definedName>
     <definedName name="_as12" localSheetId="3">#REF!</definedName>
     <definedName name="_as12" localSheetId="5">#REF!</definedName>
     <definedName name="_as12" localSheetId="0">#REF!</definedName>
     <definedName name="_as12">#REF!</definedName>
     <definedName name="_as13" localSheetId="4">#REF!</definedName>
     <definedName name="_as13" localSheetId="2">#REF!</definedName>
     <definedName name="_as13" localSheetId="1">#REF!</definedName>
+    <definedName name="_as13" localSheetId="6">#REF!</definedName>
     <definedName name="_as13" localSheetId="3">#REF!</definedName>
     <definedName name="_as13" localSheetId="5">#REF!</definedName>
     <definedName name="_as13" localSheetId="0">#REF!</definedName>
     <definedName name="_as13">#REF!</definedName>
     <definedName name="_as14" localSheetId="4">#REF!</definedName>
     <definedName name="_as14" localSheetId="2">#REF!</definedName>
     <definedName name="_as14" localSheetId="1">#REF!</definedName>
+    <definedName name="_as14" localSheetId="6">#REF!</definedName>
     <definedName name="_as14" localSheetId="3">#REF!</definedName>
     <definedName name="_as14" localSheetId="5">#REF!</definedName>
     <definedName name="_as14" localSheetId="0">#REF!</definedName>
     <definedName name="_as14">#REF!</definedName>
     <definedName name="_as15" localSheetId="4">#REF!</definedName>
     <definedName name="_as15" localSheetId="2">#REF!</definedName>
     <definedName name="_as15" localSheetId="1">#REF!</definedName>
+    <definedName name="_as15" localSheetId="6">#REF!</definedName>
     <definedName name="_as15" localSheetId="3">#REF!</definedName>
     <definedName name="_as15" localSheetId="5">#REF!</definedName>
     <definedName name="_as15" localSheetId="0">#REF!</definedName>
     <definedName name="_as15">#REF!</definedName>
     <definedName name="_as16" localSheetId="4">#REF!</definedName>
     <definedName name="_as16" localSheetId="2">#REF!</definedName>
     <definedName name="_as16" localSheetId="1">#REF!</definedName>
+    <definedName name="_as16" localSheetId="6">#REF!</definedName>
     <definedName name="_as16" localSheetId="3">#REF!</definedName>
     <definedName name="_as16" localSheetId="5">#REF!</definedName>
     <definedName name="_as16" localSheetId="0">#REF!</definedName>
     <definedName name="_as16">#REF!</definedName>
     <definedName name="_as17" localSheetId="4">#REF!</definedName>
     <definedName name="_as17" localSheetId="2">#REF!</definedName>
     <definedName name="_as17" localSheetId="1">#REF!</definedName>
+    <definedName name="_as17" localSheetId="6">#REF!</definedName>
     <definedName name="_as17" localSheetId="3">#REF!</definedName>
     <definedName name="_as17" localSheetId="5">#REF!</definedName>
     <definedName name="_as17" localSheetId="0">#REF!</definedName>
     <definedName name="_as17">#REF!</definedName>
     <definedName name="_as18" localSheetId="4">#REF!</definedName>
     <definedName name="_as18" localSheetId="2">#REF!</definedName>
     <definedName name="_as18" localSheetId="1">#REF!</definedName>
+    <definedName name="_as18" localSheetId="6">#REF!</definedName>
     <definedName name="_as18" localSheetId="3">#REF!</definedName>
     <definedName name="_as18" localSheetId="5">#REF!</definedName>
     <definedName name="_as18" localSheetId="0">#REF!</definedName>
     <definedName name="_as18">#REF!</definedName>
     <definedName name="_as19" localSheetId="4">#REF!</definedName>
     <definedName name="_as19" localSheetId="2">#REF!</definedName>
     <definedName name="_as19" localSheetId="1">#REF!</definedName>
+    <definedName name="_as19" localSheetId="6">#REF!</definedName>
     <definedName name="_as19" localSheetId="3">#REF!</definedName>
     <definedName name="_as19" localSheetId="5">#REF!</definedName>
     <definedName name="_as19" localSheetId="0">#REF!</definedName>
     <definedName name="_as19">#REF!</definedName>
     <definedName name="_as2" localSheetId="4">#REF!</definedName>
     <definedName name="_as2" localSheetId="2">#REF!</definedName>
     <definedName name="_as2" localSheetId="1">#REF!</definedName>
+    <definedName name="_as2" localSheetId="6">#REF!</definedName>
     <definedName name="_as2" localSheetId="3">#REF!</definedName>
     <definedName name="_as2" localSheetId="5">#REF!</definedName>
     <definedName name="_as2" localSheetId="0">#REF!</definedName>
     <definedName name="_as2">#REF!</definedName>
     <definedName name="_as20" localSheetId="4">#REF!</definedName>
     <definedName name="_as20" localSheetId="2">#REF!</definedName>
     <definedName name="_as20" localSheetId="1">#REF!</definedName>
+    <definedName name="_as20" localSheetId="6">#REF!</definedName>
     <definedName name="_as20" localSheetId="3">#REF!</definedName>
     <definedName name="_as20" localSheetId="5">#REF!</definedName>
     <definedName name="_as20" localSheetId="0">#REF!</definedName>
     <definedName name="_as20">#REF!</definedName>
     <definedName name="_as21" localSheetId="4">#REF!</definedName>
     <definedName name="_as21" localSheetId="2">#REF!</definedName>
     <definedName name="_as21" localSheetId="1">#REF!</definedName>
+    <definedName name="_as21" localSheetId="6">#REF!</definedName>
     <definedName name="_as21" localSheetId="3">#REF!</definedName>
     <definedName name="_as21" localSheetId="5">#REF!</definedName>
     <definedName name="_as21" localSheetId="0">#REF!</definedName>
     <definedName name="_as21">#REF!</definedName>
     <definedName name="_as22" localSheetId="4">#REF!</definedName>
     <definedName name="_as22" localSheetId="2">#REF!</definedName>
     <definedName name="_as22" localSheetId="1">#REF!</definedName>
+    <definedName name="_as22" localSheetId="6">#REF!</definedName>
     <definedName name="_as22" localSheetId="3">#REF!</definedName>
     <definedName name="_as22" localSheetId="5">#REF!</definedName>
     <definedName name="_as22" localSheetId="0">#REF!</definedName>
     <definedName name="_as22">#REF!</definedName>
     <definedName name="_as23" localSheetId="4">#REF!</definedName>
     <definedName name="_as23" localSheetId="2">#REF!</definedName>
     <definedName name="_as23" localSheetId="1">#REF!</definedName>
+    <definedName name="_as23" localSheetId="6">#REF!</definedName>
     <definedName name="_as23" localSheetId="3">#REF!</definedName>
     <definedName name="_as23" localSheetId="5">#REF!</definedName>
     <definedName name="_as23" localSheetId="0">#REF!</definedName>
     <definedName name="_as23">#REF!</definedName>
     <definedName name="_as24" localSheetId="4">#REF!</definedName>
     <definedName name="_as24" localSheetId="2">#REF!</definedName>
     <definedName name="_as24" localSheetId="1">#REF!</definedName>
+    <definedName name="_as24" localSheetId="6">#REF!</definedName>
     <definedName name="_as24" localSheetId="3">#REF!</definedName>
     <definedName name="_as24" localSheetId="5">#REF!</definedName>
     <definedName name="_as24" localSheetId="0">#REF!</definedName>
     <definedName name="_as24">#REF!</definedName>
     <definedName name="_as3" localSheetId="4">#REF!</definedName>
     <definedName name="_as3" localSheetId="2">#REF!</definedName>
     <definedName name="_as3" localSheetId="1">#REF!</definedName>
+    <definedName name="_as3" localSheetId="6">#REF!</definedName>
     <definedName name="_as3" localSheetId="3">#REF!</definedName>
     <definedName name="_as3" localSheetId="5">#REF!</definedName>
     <definedName name="_as3" localSheetId="0">#REF!</definedName>
     <definedName name="_as3">#REF!</definedName>
     <definedName name="_as4" localSheetId="4">#REF!</definedName>
     <definedName name="_as4" localSheetId="2">#REF!</definedName>
     <definedName name="_as4" localSheetId="1">#REF!</definedName>
+    <definedName name="_as4" localSheetId="6">#REF!</definedName>
     <definedName name="_as4" localSheetId="3">#REF!</definedName>
     <definedName name="_as4" localSheetId="5">#REF!</definedName>
     <definedName name="_as4" localSheetId="0">#REF!</definedName>
     <definedName name="_as4">#REF!</definedName>
     <definedName name="_as5" localSheetId="4">#REF!</definedName>
     <definedName name="_as5" localSheetId="2">#REF!</definedName>
     <definedName name="_as5" localSheetId="1">#REF!</definedName>
+    <definedName name="_as5" localSheetId="6">#REF!</definedName>
     <definedName name="_as5" localSheetId="3">#REF!</definedName>
     <definedName name="_as5" localSheetId="5">#REF!</definedName>
     <definedName name="_as5" localSheetId="0">#REF!</definedName>
     <definedName name="_as5">#REF!</definedName>
     <definedName name="_as6" localSheetId="4">#REF!</definedName>
     <definedName name="_as6" localSheetId="2">#REF!</definedName>
     <definedName name="_as6" localSheetId="1">#REF!</definedName>
+    <definedName name="_as6" localSheetId="6">#REF!</definedName>
     <definedName name="_as6" localSheetId="3">#REF!</definedName>
     <definedName name="_as6" localSheetId="5">#REF!</definedName>
     <definedName name="_as6" localSheetId="0">#REF!</definedName>
     <definedName name="_as6">#REF!</definedName>
     <definedName name="_as7" localSheetId="4">#REF!</definedName>
     <definedName name="_as7" localSheetId="2">#REF!</definedName>
     <definedName name="_as7" localSheetId="1">#REF!</definedName>
+    <definedName name="_as7" localSheetId="6">#REF!</definedName>
     <definedName name="_as7" localSheetId="3">#REF!</definedName>
     <definedName name="_as7" localSheetId="5">#REF!</definedName>
     <definedName name="_as7" localSheetId="0">#REF!</definedName>
     <definedName name="_as7">#REF!</definedName>
     <definedName name="_as8" localSheetId="4">#REF!</definedName>
     <definedName name="_as8" localSheetId="2">#REF!</definedName>
     <definedName name="_as8" localSheetId="1">#REF!</definedName>
+    <definedName name="_as8" localSheetId="6">#REF!</definedName>
     <definedName name="_as8" localSheetId="3">#REF!</definedName>
     <definedName name="_as8" localSheetId="5">#REF!</definedName>
     <definedName name="_as8" localSheetId="0">#REF!</definedName>
     <definedName name="_as8">#REF!</definedName>
     <definedName name="_as9" localSheetId="4">#REF!</definedName>
     <definedName name="_as9" localSheetId="2">#REF!</definedName>
     <definedName name="_as9" localSheetId="1">#REF!</definedName>
+    <definedName name="_as9" localSheetId="6">#REF!</definedName>
     <definedName name="_as9" localSheetId="3">#REF!</definedName>
     <definedName name="_as9" localSheetId="5">#REF!</definedName>
     <definedName name="_as9" localSheetId="0">#REF!</definedName>
     <definedName name="_as9">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Aug2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Aug2005">#REF!</definedName>
     <definedName name="_C2_Cr" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Cr" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Dr" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Lookup" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_NetAmt" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="_C3_Cr" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="_de1" localSheetId="4">#REF!</definedName>
     <definedName name="_de1" localSheetId="2">#REF!</definedName>
     <definedName name="_de1" localSheetId="1">#REF!</definedName>
+    <definedName name="_de1" localSheetId="6">#REF!</definedName>
     <definedName name="_de1" localSheetId="3">#REF!</definedName>
     <definedName name="_de1" localSheetId="5">#REF!</definedName>
     <definedName name="_de1" localSheetId="0">#REF!</definedName>
     <definedName name="_de1">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Dec2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Dec2005">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200201" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200201">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200202" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200202">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200203" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200203">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200204" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200204">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200205" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200205">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200206" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200206">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200207" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200207">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200208" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200208">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200209" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200209">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200210" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200210">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200211" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200211">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200212" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200212">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200301" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200301">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200302" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200302">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200303" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200303">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200304" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200304">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200305" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200305">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200306" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200306">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200307" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200307">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200308" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200308">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200309" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200309">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200310" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200310">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200311" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200311">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200312" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200312">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200401" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200401">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200402" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200402">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200403" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200403">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200404" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200404">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200405" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200405">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200406" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200406">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200407" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200407">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200408" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200408">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200409" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200409">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200410" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200410">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200411" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200411">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="4">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200412" localSheetId="6">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="5">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200412">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Feb2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Feb2005">#REF!</definedName>
     <definedName name="_Fill" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="_Fill" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'APR 2026'!$A$5:$G$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'FEB 2026'!$A$5:$G$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'JAN 2026'!$A$5:$G$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'JUN 2026'!$A$5:$G$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'MAR 2026'!$A$5:$G$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'MAY 2026'!$A$5:$G$19</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'YTD 2026'!$A$5:$G$19</definedName>
     <definedName name="_int2" localSheetId="4">#REF!</definedName>
     <definedName name="_int2" localSheetId="2">#REF!</definedName>
     <definedName name="_int2" localSheetId="1">#REF!</definedName>
+    <definedName name="_int2" localSheetId="6">#REF!</definedName>
     <definedName name="_int2" localSheetId="3">#REF!</definedName>
     <definedName name="_int2" localSheetId="5">#REF!</definedName>
     <definedName name="_int2" localSheetId="0">#REF!</definedName>
     <definedName name="_int2">#REF!</definedName>
     <definedName name="_jan02" localSheetId="4">#REF!</definedName>
     <definedName name="_jan02" localSheetId="2">#REF!</definedName>
     <definedName name="_jan02" localSheetId="1">#REF!</definedName>
+    <definedName name="_jan02" localSheetId="6">#REF!</definedName>
     <definedName name="_jan02" localSheetId="3">#REF!</definedName>
     <definedName name="_jan02" localSheetId="5">#REF!</definedName>
     <definedName name="_jan02" localSheetId="0">#REF!</definedName>
     <definedName name="_jan02">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Jan2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Jan2005">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="4">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_Jan2006" localSheetId="6">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="5">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_Jan2006">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="4">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="_JE26184" localSheetId="6">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="5">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_JE26184">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Jul2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Jul2005">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Jun2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Jun2005">#REF!</definedName>
     <definedName name="_Key1" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="_Key1" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Key1" hidden="1">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="4">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="2">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="1">#REF!</definedName>
+    <definedName name="_LTV1" localSheetId="6">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="3">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="5">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="0">#REF!</definedName>
     <definedName name="_LTV1">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="4">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="2">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="1">#REF!</definedName>
+    <definedName name="_LTV2" localSheetId="6">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="3">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="5">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="0">#REF!</definedName>
     <definedName name="_LTV2">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Mar2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Mar2005">#REF!</definedName>
     <definedName name="_May2005" localSheetId="4">#REF!</definedName>
     <definedName name="_May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_May2005" localSheetId="6">#REF!</definedName>
     <definedName name="_May2005" localSheetId="3">#REF!</definedName>
     <definedName name="_May2005" localSheetId="5">#REF!</definedName>
     <definedName name="_May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_May2005">#REF!</definedName>
     <definedName name="_May2006" localSheetId="4">#REF!</definedName>
     <definedName name="_May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_May2006" localSheetId="6">#REF!</definedName>
     <definedName name="_May2006" localSheetId="3">#REF!</definedName>
     <definedName name="_May2006" localSheetId="5">#REF!</definedName>
     <definedName name="_May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_May2006">#REF!</definedName>
     <definedName name="_month" localSheetId="4">#REF!</definedName>
     <definedName name="_month" localSheetId="2">#REF!</definedName>
     <definedName name="_month" localSheetId="1">#REF!</definedName>
+    <definedName name="_month" localSheetId="6">#REF!</definedName>
     <definedName name="_month" localSheetId="3">#REF!</definedName>
     <definedName name="_month" localSheetId="5">#REF!</definedName>
     <definedName name="_month" localSheetId="0">#REF!</definedName>
     <definedName name="_month">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Nov2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Nov2005">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="4">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="_OCC02" localSheetId="6">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="5">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC02">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="4">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="_OCC03" localSheetId="6">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="5">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC03">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="4">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="_OCC04" localSheetId="6">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="5">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC04">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="4">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="_OCC05" localSheetId="6">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="5">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC05">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="4">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="_OCC06" localSheetId="6">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="5">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC06">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Oct2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Oct2005">#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="_P1" localSheetId="4">#REF!</definedName>
     <definedName name="_P1" localSheetId="2">#REF!</definedName>
     <definedName name="_P1" localSheetId="1">#REF!</definedName>
+    <definedName name="_P1" localSheetId="6">#REF!</definedName>
     <definedName name="_P1" localSheetId="3">#REF!</definedName>
     <definedName name="_P1" localSheetId="5">#REF!</definedName>
     <definedName name="_P1" localSheetId="0">#REF!</definedName>
     <definedName name="_P1">#REF!</definedName>
     <definedName name="_P2" localSheetId="4">#REF!</definedName>
     <definedName name="_P2" localSheetId="2">#REF!</definedName>
     <definedName name="_P2" localSheetId="1">#REF!</definedName>
+    <definedName name="_P2" localSheetId="6">#REF!</definedName>
     <definedName name="_P2" localSheetId="3">#REF!</definedName>
     <definedName name="_P2" localSheetId="5">#REF!</definedName>
     <definedName name="_P2" localSheetId="0">#REF!</definedName>
     <definedName name="_P2">#REF!</definedName>
     <definedName name="_P3" localSheetId="4">#REF!</definedName>
     <definedName name="_P3" localSheetId="2">#REF!</definedName>
     <definedName name="_P3" localSheetId="1">#REF!</definedName>
+    <definedName name="_P3" localSheetId="6">#REF!</definedName>
     <definedName name="_P3" localSheetId="3">#REF!</definedName>
     <definedName name="_P3" localSheetId="5">#REF!</definedName>
     <definedName name="_P3" localSheetId="0">#REF!</definedName>
     <definedName name="_P3">#REF!</definedName>
     <definedName name="_QTR1" localSheetId="4">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="2">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="1">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_QTR1" localSheetId="6">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="3">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="5">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_RR29933" localSheetId="4">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="2">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="1">#REF!</definedName>
+    <definedName name="_RR29933" localSheetId="6">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="3">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="5">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="0">#REF!</definedName>
     <definedName name="_RR29933">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="4">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="2">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="1">#REF!</definedName>
+    <definedName name="_RR29934" localSheetId="6">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="3">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="5">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="0">#REF!</definedName>
     <definedName name="_RR29934">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="4">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="2">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="1">#REF!</definedName>
+    <definedName name="_RS29900" localSheetId="6">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="3">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="5">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="0">#REF!</definedName>
     <definedName name="_RS29900">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="4">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="2">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="1">#REF!</definedName>
+    <definedName name="_RS29901" localSheetId="6">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="3">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="5">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="0">#REF!</definedName>
     <definedName name="_RS29901">#REF!</definedName>
     <definedName name="_S" localSheetId="4">#REF!</definedName>
     <definedName name="_S" localSheetId="2">#REF!</definedName>
     <definedName name="_S" localSheetId="1">#REF!</definedName>
+    <definedName name="_S" localSheetId="6">#REF!</definedName>
     <definedName name="_S" localSheetId="3">#REF!</definedName>
     <definedName name="_S" localSheetId="5">#REF!</definedName>
     <definedName name="_S" localSheetId="0">#REF!</definedName>
     <definedName name="_S">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="4">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Sep2005" localSheetId="6">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="5">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Sep2005">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="4">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="_SFD1" localSheetId="6">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="5">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_SFD1">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="4">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="_SFV1" localSheetId="6">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="5">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_SFV1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="_Sort" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Sort" hidden="1">#REF!</definedName>
     <definedName name="_t3" localSheetId="4">#REF!</definedName>
     <definedName name="_t3" localSheetId="2">#REF!</definedName>
     <definedName name="_t3" localSheetId="1">#REF!</definedName>
+    <definedName name="_t3" localSheetId="6">#REF!</definedName>
     <definedName name="_t3" localSheetId="3">#REF!</definedName>
     <definedName name="_t3" localSheetId="5">#REF!</definedName>
     <definedName name="_t3" localSheetId="0">#REF!</definedName>
     <definedName name="_t3">#REF!</definedName>
     <definedName name="_t4" localSheetId="4">#REF!</definedName>
     <definedName name="_t4" localSheetId="2">#REF!</definedName>
     <definedName name="_t4" localSheetId="1">#REF!</definedName>
+    <definedName name="_t4" localSheetId="6">#REF!</definedName>
     <definedName name="_t4" localSheetId="3">#REF!</definedName>
     <definedName name="_t4" localSheetId="5">#REF!</definedName>
     <definedName name="_t4" localSheetId="0">#REF!</definedName>
     <definedName name="_t4">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="4">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="_WGT02" localSheetId="6">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="5">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT02">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="4">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="_WGT03" localSheetId="6">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="5">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT03">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="4">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="_WGT04" localSheetId="6">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="5">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT04">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="4">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="_WGT05" localSheetId="6">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="5">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT05">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="4">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="_WGT06" localSheetId="6">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="5">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT06">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200112" localSheetId="6">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200112">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="4">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="2">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="1">#REF!</definedName>
+    <definedName name="_YR2002" localSheetId="6">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="3">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="5">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="0">#REF!</definedName>
     <definedName name="_YR2002">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200212" localSheetId="6">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200212">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200312" localSheetId="6">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200312">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200403" localSheetId="6">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200403">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200406" localSheetId="6">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200406">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200409" localSheetId="6">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200409">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="4">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200412" localSheetId="6">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="5">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200412">#REF!</definedName>
     <definedName name="a" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="a" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="a" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="a" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!LenC2,1)</definedName>
     <definedName name="a" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
     <definedName name="a" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="a" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="a">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Accounts" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,2)</definedName>
+    <definedName name="A1_Lookup" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup">OFFSET(#REF!,0,0,A1Len,2)</definedName>
     <definedName name="A1_Q106" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q106" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q206" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q306" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q405" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q406" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="A1Len" localSheetId="4">#REF!</definedName>
     <definedName name="A1Len" localSheetId="2">#REF!</definedName>
     <definedName name="A1Len" localSheetId="1">#REF!</definedName>
+    <definedName name="A1Len" localSheetId="6">#REF!</definedName>
     <definedName name="A1Len" localSheetId="3">#REF!</definedName>
     <definedName name="A1Len" localSheetId="5">#REF!</definedName>
     <definedName name="A1Len" localSheetId="0">#REF!</definedName>
     <definedName name="A1Len">#REF!</definedName>
     <definedName name="A2_Accounts" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Accounts" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts">OFFSET(#REF!,0,0,A2Len,1)</definedName>
     <definedName name="A2_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,2)</definedName>
+    <definedName name="A2_Lookup" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup">OFFSET(#REF!,0,0,A2Len,2)</definedName>
     <definedName name="A2_Q106" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q106" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106">OFFSET(#REF!,0,0,A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q206" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206">OFFSET(#REF!,0,0,A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q306" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306">OFFSET(#REF!,0,0,A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q406" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406">OFFSET(#REF!,0,0,A2Len,1)</definedName>
     <definedName name="A2Len" localSheetId="4">#REF!</definedName>
     <definedName name="A2Len" localSheetId="2">#REF!</definedName>
     <definedName name="A2Len" localSheetId="1">#REF!</definedName>
+    <definedName name="A2Len" localSheetId="6">#REF!</definedName>
     <definedName name="A2Len" localSheetId="3">#REF!</definedName>
     <definedName name="A2Len" localSheetId="5">#REF!</definedName>
     <definedName name="A2Len" localSheetId="0">#REF!</definedName>
     <definedName name="A2Len">#REF!</definedName>
     <definedName name="aaa" localSheetId="4">#REF!</definedName>
     <definedName name="aaa" localSheetId="2">#REF!</definedName>
     <definedName name="aaa" localSheetId="1">#REF!</definedName>
+    <definedName name="aaa" localSheetId="6">#REF!</definedName>
     <definedName name="aaa" localSheetId="3">#REF!</definedName>
     <definedName name="aaa" localSheetId="5">#REF!</definedName>
     <definedName name="aaa" localSheetId="0">#REF!</definedName>
     <definedName name="aaa">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="4">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="2">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="1">#REF!</definedName>
+    <definedName name="AAA_Size" localSheetId="6">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="3">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="5">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="0">#REF!</definedName>
     <definedName name="AAA_Size">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="4">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="2">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="1">#REF!</definedName>
+    <definedName name="AAA_Sizes" localSheetId="6">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="3">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="5">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="0">#REF!</definedName>
     <definedName name="AAA_Sizes">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="4">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="2">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="1">#REF!</definedName>
+    <definedName name="AAA_Step_up" localSheetId="6">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="3">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="5">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="0">#REF!</definedName>
     <definedName name="AAA_Step_up">#REF!</definedName>
     <definedName name="AAASize" localSheetId="4">#REF!</definedName>
     <definedName name="AAASize" localSheetId="2">#REF!</definedName>
     <definedName name="AAASize" localSheetId="1">#REF!</definedName>
+    <definedName name="AAASize" localSheetId="6">#REF!</definedName>
     <definedName name="AAASize" localSheetId="3">#REF!</definedName>
     <definedName name="AAASize" localSheetId="5">#REF!</definedName>
     <definedName name="AAASize" localSheetId="0">#REF!</definedName>
     <definedName name="AAASize">#REF!</definedName>
     <definedName name="abc">#N/A</definedName>
     <definedName name="access" localSheetId="4">#REF!</definedName>
     <definedName name="access" localSheetId="2">#REF!</definedName>
     <definedName name="access" localSheetId="1">#REF!</definedName>
+    <definedName name="access" localSheetId="6">#REF!</definedName>
     <definedName name="access" localSheetId="3">#REF!</definedName>
     <definedName name="access" localSheetId="5">#REF!</definedName>
     <definedName name="access" localSheetId="0">#REF!</definedName>
     <definedName name="access">#REF!</definedName>
     <definedName name="accLookup" localSheetId="4">#REF!</definedName>
     <definedName name="accLookup" localSheetId="2">#REF!</definedName>
     <definedName name="accLookup" localSheetId="1">#REF!</definedName>
+    <definedName name="accLookup" localSheetId="6">#REF!</definedName>
     <definedName name="accLookup" localSheetId="3">#REF!</definedName>
     <definedName name="accLookup" localSheetId="5">#REF!</definedName>
     <definedName name="accLookup" localSheetId="0">#REF!</definedName>
     <definedName name="accLookup">#REF!</definedName>
     <definedName name="Account" localSheetId="4">#REF!</definedName>
     <definedName name="Account" localSheetId="2">#REF!</definedName>
     <definedName name="Account" localSheetId="1">#REF!</definedName>
+    <definedName name="Account" localSheetId="6">#REF!</definedName>
     <definedName name="Account" localSheetId="3">#REF!</definedName>
     <definedName name="Account" localSheetId="5">#REF!</definedName>
     <definedName name="Account" localSheetId="0">#REF!</definedName>
     <definedName name="Account">#REF!</definedName>
     <definedName name="Account_C" localSheetId="4">#REF!</definedName>
     <definedName name="Account_C" localSheetId="2">#REF!</definedName>
     <definedName name="Account_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_C" localSheetId="6">#REF!</definedName>
     <definedName name="Account_C" localSheetId="3">#REF!</definedName>
     <definedName name="Account_C" localSheetId="5">#REF!</definedName>
     <definedName name="Account_C" localSheetId="0">#REF!</definedName>
     <definedName name="Account_C">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="4">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_Codes" localSheetId="6">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="3">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="5">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Codes">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="4">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_Description" localSheetId="6">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="3">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="5">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="4">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_Description_C" localSheetId="6">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="3">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="5">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description_C">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="4">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_Description_S" localSheetId="6">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="3">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="5">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description_S">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="4">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_Description_T" localSheetId="6">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="3">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="5">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description_T">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="4">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="2">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_DescriptionRS" localSheetId="6">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="3">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="5">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="0">#REF!</definedName>
     <definedName name="Account_DescriptionRS">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="4">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_RB" localSheetId="6">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="3">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="5">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Account_RB">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="4">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="2">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="ACCOUNT_REO" localSheetId="6">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="3">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="5">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="0">#REF!</definedName>
     <definedName name="ACCOUNT_REO">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Account_RS">#REF!</definedName>
     <definedName name="Account_S" localSheetId="4">#REF!</definedName>
     <definedName name="Account_S" localSheetId="2">#REF!</definedName>
     <definedName name="Account_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_S" localSheetId="6">#REF!</definedName>
     <definedName name="Account_S" localSheetId="3">#REF!</definedName>
     <definedName name="Account_S" localSheetId="5">#REF!</definedName>
     <definedName name="Account_S" localSheetId="0">#REF!</definedName>
     <definedName name="Account_S">#REF!</definedName>
     <definedName name="Account_T" localSheetId="4">#REF!</definedName>
     <definedName name="Account_T" localSheetId="2">#REF!</definedName>
     <definedName name="Account_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_T" localSheetId="6">#REF!</definedName>
     <definedName name="Account_T" localSheetId="3">#REF!</definedName>
     <definedName name="Account_T" localSheetId="5">#REF!</definedName>
     <definedName name="Account_T" localSheetId="0">#REF!</definedName>
     <definedName name="Account_T">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="4">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="2">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="1">#REF!</definedName>
+    <definedName name="ACTG_CLSFN_DESC" localSheetId="6">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="3">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="5">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="0">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="4">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="2">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="1">#REF!</definedName>
+    <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="6">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="3">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="5">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="0">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="4">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="2">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="1">#REF!</definedName>
+    <definedName name="ACTG_PRCS_REF_NO" localSheetId="6">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="3">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="5">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="0">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="4">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="2">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="1">#REF!</definedName>
+    <definedName name="ACTG_STMT_TYP_IND" localSheetId="6">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="3">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="5">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="0">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="4">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="2">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="1">#REF!</definedName>
+    <definedName name="Action_Items" localSheetId="6">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="3">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="5">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="0">#REF!</definedName>
     <definedName name="Action_Items">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="4">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="2">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="1">#REF!</definedName>
+    <definedName name="ActLookUp" localSheetId="6">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="3">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="5">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="0">#REF!</definedName>
     <definedName name="ActLookUp">#REF!</definedName>
     <definedName name="Acvy_MBS" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="Acvy_MBS" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS">OFFSET(#REF!,0,0,LenC2,1)</definedName>
     <definedName name="ad" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
     <definedName name="ad" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
     <definedName name="ad" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="ad" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A1Len,1)</definedName>
     <definedName name="ad" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
     <definedName name="ad" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A1Len,1)</definedName>
     <definedName name="ad" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="ad">OFFSET(#REF!,0,0,A1Len,1)</definedName>
     <definedName name="adj_array" localSheetId="4">#REF!</definedName>
     <definedName name="adj_array" localSheetId="2">#REF!</definedName>
     <definedName name="adj_array" localSheetId="1">#REF!</definedName>
+    <definedName name="adj_array" localSheetId="6">#REF!</definedName>
     <definedName name="adj_array" localSheetId="3">#REF!</definedName>
     <definedName name="adj_array" localSheetId="5">#REF!</definedName>
     <definedName name="adj_array" localSheetId="0">#REF!</definedName>
     <definedName name="adj_array">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="4">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="2">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="1">#REF!</definedName>
+    <definedName name="adj_array_2" localSheetId="6">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="3">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="5">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="0">#REF!</definedName>
     <definedName name="adj_array_2">#REF!</definedName>
     <definedName name="adj_data" localSheetId="4">#REF!</definedName>
     <definedName name="adj_data" localSheetId="2">#REF!</definedName>
     <definedName name="adj_data" localSheetId="1">#REF!</definedName>
+    <definedName name="adj_data" localSheetId="6">#REF!</definedName>
     <definedName name="adj_data" localSheetId="3">#REF!</definedName>
     <definedName name="adj_data" localSheetId="5">#REF!</definedName>
     <definedName name="adj_data" localSheetId="0">#REF!</definedName>
     <definedName name="adj_data">#REF!</definedName>
     <definedName name="AFC" localSheetId="4">#REF!</definedName>
     <definedName name="AFC" localSheetId="2">#REF!</definedName>
     <definedName name="AFC" localSheetId="1">#REF!</definedName>
+    <definedName name="AFC" localSheetId="6">#REF!</definedName>
     <definedName name="AFC" localSheetId="3">#REF!</definedName>
     <definedName name="AFC" localSheetId="5">#REF!</definedName>
     <definedName name="AFC" localSheetId="0">#REF!</definedName>
     <definedName name="AFC">#REF!</definedName>
     <definedName name="afs" localSheetId="4">#REF!</definedName>
     <definedName name="afs" localSheetId="2">#REF!</definedName>
     <definedName name="afs" localSheetId="1">#REF!</definedName>
+    <definedName name="afs" localSheetId="6">#REF!</definedName>
     <definedName name="afs" localSheetId="3">#REF!</definedName>
     <definedName name="afs" localSheetId="5">#REF!</definedName>
     <definedName name="afs" localSheetId="0">#REF!</definedName>
     <definedName name="afs">#REF!</definedName>
     <definedName name="am" localSheetId="4">#REF!</definedName>
     <definedName name="am" localSheetId="2">#REF!</definedName>
     <definedName name="am" localSheetId="1">#REF!</definedName>
+    <definedName name="am" localSheetId="6">#REF!</definedName>
     <definedName name="am" localSheetId="3">#REF!</definedName>
     <definedName name="am" localSheetId="5">#REF!</definedName>
     <definedName name="am" localSheetId="0">#REF!</definedName>
     <definedName name="am">#REF!</definedName>
     <definedName name="AMORT" localSheetId="4">#REF!</definedName>
     <definedName name="AMORT" localSheetId="2">#REF!</definedName>
     <definedName name="AMORT" localSheetId="1">#REF!</definedName>
+    <definedName name="AMORT" localSheetId="6">#REF!</definedName>
     <definedName name="AMORT" localSheetId="3">#REF!</definedName>
     <definedName name="AMORT" localSheetId="5">#REF!</definedName>
     <definedName name="AMORT" localSheetId="0">#REF!</definedName>
     <definedName name="AMORT">#REF!</definedName>
     <definedName name="Analyst" localSheetId="4">#REF!</definedName>
     <definedName name="Analyst" localSheetId="2">#REF!</definedName>
     <definedName name="Analyst" localSheetId="1">#REF!</definedName>
+    <definedName name="Analyst" localSheetId="6">#REF!</definedName>
     <definedName name="Analyst" localSheetId="3">#REF!</definedName>
     <definedName name="Analyst" localSheetId="5">#REF!</definedName>
     <definedName name="Analyst" localSheetId="0">#REF!</definedName>
     <definedName name="Analyst">#REF!</definedName>
     <definedName name="APA" localSheetId="4">#REF!</definedName>
     <definedName name="APA" localSheetId="2">#REF!</definedName>
     <definedName name="APA" localSheetId="1">#REF!</definedName>
+    <definedName name="APA" localSheetId="6">#REF!</definedName>
     <definedName name="APA" localSheetId="3">#REF!</definedName>
     <definedName name="APA" localSheetId="5">#REF!</definedName>
     <definedName name="APA" localSheetId="0">#REF!</definedName>
     <definedName name="APA">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="4">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQCREDIT02" localSheetId="6">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="3">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="5">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT02">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="4">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQCREDIT03" localSheetId="6">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="3">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="5">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT03">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="4">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQCREDIT04" localSheetId="6">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="3">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="5">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT04">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="4">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQCREDIT05" localSheetId="6">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="3">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="5">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT05">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="4">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQCREDIT06" localSheetId="6">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="3">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="5">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT06">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="4">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOCC02" localSheetId="6">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="3">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="5">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC02">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="4">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOCC03" localSheetId="6">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="3">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="5">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC03">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="4">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOCC04" localSheetId="6">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="3">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="5">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC04">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="4">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOCC05" localSheetId="6">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="3">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="5">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC05">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="4">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOCC06" localSheetId="6">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="3">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="5">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC06">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="4">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOLTV02" localSheetId="6">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="3">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="5">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV02">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="4">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOLTV03" localSheetId="6">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="3">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="5">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV03">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="4">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOLTV04" localSheetId="6">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="3">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="5">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV04">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="4">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOLTV05" localSheetId="6">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="3">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="5">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV05">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="4">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOLTV06" localSheetId="6">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="3">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="5">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV06">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="4">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPRJTYP02" localSheetId="6">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="3">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="5">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP02">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="4">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPRJTYP03" localSheetId="6">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="3">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="5">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP03">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="4">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPRJTYP04" localSheetId="6">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="3">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="5">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP04">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="4">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPRJTYP05" localSheetId="6">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="3">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="5">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP05">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="4">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPRJTYP06" localSheetId="6">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="3">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="5">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP06">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="4">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPROD02" localSheetId="6">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="3">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="5">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD02">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="4">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPROD03" localSheetId="6">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="3">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="5">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD03">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="4">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPROD04" localSheetId="6">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="3">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="5">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD04">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="4">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPROD05" localSheetId="6">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="3">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="5">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD05">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="4">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPROD06" localSheetId="6">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="3">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="5">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD06">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="4">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREFI02" localSheetId="6">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="3">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="5">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI02">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="4">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREFI03" localSheetId="6">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="3">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="5">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI03">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="4">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREFI04" localSheetId="6">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="3">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="5">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI04">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="4">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREFI05" localSheetId="6">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="3">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="5">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI05">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="4">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREFI06" localSheetId="6">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="3">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="5">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI06">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="4">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREGION02" localSheetId="6">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="3">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="5">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION02">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="4">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREGION03" localSheetId="6">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="3">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="5">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION03">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="4">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREGION04" localSheetId="6">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="3">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="5">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION04">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="4">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREGION05" localSheetId="6">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="3">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="5">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION05">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="4">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREGION06" localSheetId="6">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="3">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="5">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION06">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="4">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQUNIT02" localSheetId="6">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="3">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="5">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT02">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="4">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQUNIT03" localSheetId="6">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="3">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="5">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT03">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="4">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQUNIT04" localSheetId="6">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="3">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="5">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT04">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="4">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQUNIT05" localSheetId="6">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="3">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="5">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT05">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="4">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQUNIT06" localSheetId="6">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="3">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="5">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT06">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="4">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQWGT02" localSheetId="6">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="3">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="5">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT02">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="4">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQWGT03" localSheetId="6">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="3">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="5">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT03">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="4">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQWGT04" localSheetId="6">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="3">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="5">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT04">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="4">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQWGT05" localSheetId="6">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="3">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="5">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT05">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="4">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQWGT06" localSheetId="6">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="3">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="5">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT06">#REF!</definedName>
     <definedName name="array_99" localSheetId="4">#REF!</definedName>
     <definedName name="array_99" localSheetId="2">#REF!</definedName>
     <definedName name="array_99" localSheetId="1">#REF!</definedName>
+    <definedName name="array_99" localSheetId="6">#REF!</definedName>
     <definedName name="array_99" localSheetId="3">#REF!</definedName>
     <definedName name="array_99" localSheetId="5">#REF!</definedName>
     <definedName name="array_99" localSheetId="0">#REF!</definedName>
     <definedName name="array_99">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="4">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="2">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="1">#REF!</definedName>
+    <definedName name="arrayrating" localSheetId="6">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="3">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="5">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="0">#REF!</definedName>
     <definedName name="arrayrating">#REF!</definedName>
     <definedName name="AS" localSheetId="4">#REF!</definedName>
     <definedName name="AS" localSheetId="2">#REF!</definedName>
     <definedName name="AS" localSheetId="1">#REF!</definedName>
+    <definedName name="AS" localSheetId="6">#REF!</definedName>
     <definedName name="AS" localSheetId="3">#REF!</definedName>
     <definedName name="AS" localSheetId="5">#REF!</definedName>
     <definedName name="AS" localSheetId="0">#REF!</definedName>
     <definedName name="AS">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="4">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="2">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="1">#REF!</definedName>
+    <definedName name="As_of_December_31" localSheetId="6">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="3">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="5">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="0">#REF!</definedName>
     <definedName name="As_of_December_31">#REF!</definedName>
     <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
     <definedName name="ASD" localSheetId="4">#REF!</definedName>
     <definedName name="ASD" localSheetId="2">#REF!</definedName>
     <definedName name="ASD" localSheetId="1">#REF!</definedName>
+    <definedName name="ASD" localSheetId="6">#REF!</definedName>
     <definedName name="ASD" localSheetId="3">#REF!</definedName>
     <definedName name="ASD" localSheetId="5">#REF!</definedName>
     <definedName name="ASD" localSheetId="0">#REF!</definedName>
     <definedName name="ASD">#REF!</definedName>
     <definedName name="asdgf" localSheetId="4">#REF!</definedName>
     <definedName name="asdgf" localSheetId="2">#REF!</definedName>
     <definedName name="asdgf" localSheetId="1">#REF!</definedName>
+    <definedName name="asdgf" localSheetId="6">#REF!</definedName>
     <definedName name="asdgf" localSheetId="3">#REF!</definedName>
     <definedName name="asdgf" localSheetId="5">#REF!</definedName>
     <definedName name="asdgf" localSheetId="0">#REF!</definedName>
     <definedName name="asdgf">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="4">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="2">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="1">#REF!</definedName>
+    <definedName name="Assured_Guaranty" localSheetId="6">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="3">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="5">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="0">#REF!</definedName>
     <definedName name="Assured_Guaranty">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="4">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="2">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="1">#REF!</definedName>
+    <definedName name="Auto_Range" localSheetId="6">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="3">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="5">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="0">#REF!</definedName>
     <definedName name="Auto_Range">#REF!</definedName>
     <definedName name="autorange" localSheetId="4">#REF!</definedName>
     <definedName name="autorange" localSheetId="2">#REF!</definedName>
     <definedName name="autorange" localSheetId="1">#REF!</definedName>
+    <definedName name="autorange" localSheetId="6">#REF!</definedName>
     <definedName name="autorange" localSheetId="3">#REF!</definedName>
     <definedName name="autorange" localSheetId="5">#REF!</definedName>
     <definedName name="autorange" localSheetId="0">#REF!</definedName>
     <definedName name="autorange">#REF!</definedName>
     <definedName name="awer" localSheetId="4">#REF!</definedName>
     <definedName name="awer" localSheetId="2">#REF!</definedName>
     <definedName name="awer" localSheetId="1">#REF!</definedName>
+    <definedName name="awer" localSheetId="6">#REF!</definedName>
     <definedName name="awer" localSheetId="3">#REF!</definedName>
     <definedName name="awer" localSheetId="5">#REF!</definedName>
     <definedName name="awer" localSheetId="0">#REF!</definedName>
     <definedName name="awer">#REF!</definedName>
     <definedName name="awq" localSheetId="4">#REF!</definedName>
     <definedName name="awq" localSheetId="2">#REF!</definedName>
     <definedName name="awq" localSheetId="1">#REF!</definedName>
+    <definedName name="awq" localSheetId="6">#REF!</definedName>
     <definedName name="awq" localSheetId="3">#REF!</definedName>
     <definedName name="awq" localSheetId="5">#REF!</definedName>
     <definedName name="awq" localSheetId="0">#REF!</definedName>
     <definedName name="awq">#REF!</definedName>
     <definedName name="Balances" localSheetId="4">#REF!</definedName>
     <definedName name="Balances" localSheetId="2">#REF!</definedName>
     <definedName name="Balances" localSheetId="1">#REF!</definedName>
+    <definedName name="Balances" localSheetId="6">#REF!</definedName>
     <definedName name="Balances" localSheetId="3">#REF!</definedName>
     <definedName name="Balances" localSheetId="5">#REF!</definedName>
     <definedName name="Balances" localSheetId="0">#REF!</definedName>
     <definedName name="Balances">#REF!</definedName>
     <definedName name="Banker" localSheetId="4">#REF!</definedName>
     <definedName name="Banker" localSheetId="2">#REF!</definedName>
     <definedName name="Banker" localSheetId="1">#REF!</definedName>
+    <definedName name="Banker" localSheetId="6">#REF!</definedName>
     <definedName name="Banker" localSheetId="3">#REF!</definedName>
     <definedName name="Banker" localSheetId="5">#REF!</definedName>
     <definedName name="Banker" localSheetId="0">#REF!</definedName>
     <definedName name="Banker">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="4">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="2">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="1">#REF!</definedName>
+    <definedName name="BaseAmtCol" localSheetId="6">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="3">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="5">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="0">#REF!</definedName>
     <definedName name="BaseAmtCol">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="4">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="2">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="1">#REF!</definedName>
+    <definedName name="BBRSETS" localSheetId="6">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="3">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="5">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="0">#REF!</definedName>
     <definedName name="BBRSETS">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="4">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="2">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="1">#REF!</definedName>
+    <definedName name="Beg_Bal" localSheetId="6">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="3">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="5">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="0">#REF!</definedName>
     <definedName name="Beg_Bal">#REF!</definedName>
     <definedName name="bgtb" localSheetId="4">#REF!</definedName>
     <definedName name="bgtb" localSheetId="2">#REF!</definedName>
     <definedName name="bgtb" localSheetId="1">#REF!</definedName>
+    <definedName name="bgtb" localSheetId="6">#REF!</definedName>
     <definedName name="bgtb" localSheetId="3">#REF!</definedName>
     <definedName name="bgtb" localSheetId="5">#REF!</definedName>
     <definedName name="bgtb" localSheetId="0">#REF!</definedName>
     <definedName name="bgtb">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="4">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="2">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="1">#REF!</definedName>
+    <definedName name="Bid_Name" localSheetId="6">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="3">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="5">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="0">#REF!</definedName>
     <definedName name="Bid_Name">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="4">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="Binder_ID" localSheetId="6">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="3">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="5">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Binder_ID">#REF!</definedName>
     <definedName name="blank" localSheetId="4">#REF!</definedName>
     <definedName name="blank" localSheetId="2">#REF!</definedName>
     <definedName name="blank" localSheetId="1">#REF!</definedName>
+    <definedName name="blank" localSheetId="6">#REF!</definedName>
     <definedName name="blank" localSheetId="3">#REF!</definedName>
     <definedName name="blank" localSheetId="5">#REF!</definedName>
     <definedName name="blank" localSheetId="0">#REF!</definedName>
     <definedName name="blank">#REF!</definedName>
     <definedName name="Book_1" localSheetId="4">#REF!</definedName>
     <definedName name="Book_1" localSheetId="2">#REF!</definedName>
     <definedName name="Book_1" localSheetId="1">#REF!</definedName>
+    <definedName name="Book_1" localSheetId="6">#REF!</definedName>
     <definedName name="Book_1" localSheetId="3">#REF!</definedName>
     <definedName name="Book_1" localSheetId="5">#REF!</definedName>
     <definedName name="Book_1" localSheetId="0">#REF!</definedName>
     <definedName name="Book_1">#REF!</definedName>
     <definedName name="Book_2" localSheetId="4">#REF!</definedName>
     <definedName name="Book_2" localSheetId="2">#REF!</definedName>
     <definedName name="Book_2" localSheetId="1">#REF!</definedName>
+    <definedName name="Book_2" localSheetId="6">#REF!</definedName>
     <definedName name="Book_2" localSheetId="3">#REF!</definedName>
     <definedName name="Book_2" localSheetId="5">#REF!</definedName>
     <definedName name="Book_2" localSheetId="0">#REF!</definedName>
     <definedName name="Book_2">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="4">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="Book_2_ID" localSheetId="6">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="3">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="5">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Book_2_ID">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="4">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="2">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="1">#REF!</definedName>
+    <definedName name="BOOK_VALUE" localSheetId="6">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="3">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="5">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK_VALUE">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="4">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="2">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="1">#REF!</definedName>
+    <definedName name="BottomLine" localSheetId="6">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="3">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="5">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="0">#REF!</definedName>
     <definedName name="BottomLine">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="4">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="2">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="1">#REF!</definedName>
+    <definedName name="boutLkup" localSheetId="6">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="3">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="5">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="0">#REF!</definedName>
     <definedName name="boutLkup">#REF!</definedName>
     <definedName name="boxi" localSheetId="4">#REF!</definedName>
     <definedName name="boxi" localSheetId="2">#REF!</definedName>
     <definedName name="boxi" localSheetId="1">#REF!</definedName>
+    <definedName name="boxi" localSheetId="6">#REF!</definedName>
     <definedName name="boxi" localSheetId="3">#REF!</definedName>
     <definedName name="boxi" localSheetId="5">#REF!</definedName>
     <definedName name="boxi" localSheetId="0">#REF!</definedName>
     <definedName name="boxi">#REF!</definedName>
     <definedName name="bs" localSheetId="4">#REF!</definedName>
     <definedName name="bs" localSheetId="2">#REF!</definedName>
     <definedName name="bs" localSheetId="1">#REF!</definedName>
+    <definedName name="bs" localSheetId="6">#REF!</definedName>
     <definedName name="bs" localSheetId="3">#REF!</definedName>
     <definedName name="bs" localSheetId="5">#REF!</definedName>
     <definedName name="bs" localSheetId="0">#REF!</definedName>
     <definedName name="bs">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="4">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="2">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="1">#REF!</definedName>
+    <definedName name="BV___Redemp._Val." localSheetId="6">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="3">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="5">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="0">#REF!</definedName>
     <definedName name="BV___Redemp._Val.">#REF!</definedName>
     <definedName name="bvc" localSheetId="4">#REF!</definedName>
     <definedName name="bvc" localSheetId="2">#REF!</definedName>
     <definedName name="bvc" localSheetId="1">#REF!</definedName>
+    <definedName name="bvc" localSheetId="6">#REF!</definedName>
     <definedName name="bvc" localSheetId="3">#REF!</definedName>
     <definedName name="bvc" localSheetId="5">#REF!</definedName>
     <definedName name="bvc" localSheetId="0">#REF!</definedName>
     <definedName name="bvc">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="4">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="2">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="1">#REF!</definedName>
+    <definedName name="CACCOUNT" localSheetId="6">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="3">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="5">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="0">#REF!</definedName>
     <definedName name="CACCOUNT">#REF!</definedName>
     <definedName name="cancel" localSheetId="4">#REF!</definedName>
     <definedName name="cancel" localSheetId="2">#REF!</definedName>
     <definedName name="cancel" localSheetId="1">#REF!</definedName>
+    <definedName name="cancel" localSheetId="6">#REF!</definedName>
     <definedName name="cancel" localSheetId="3">#REF!</definedName>
     <definedName name="cancel" localSheetId="5">#REF!</definedName>
     <definedName name="cancel" localSheetId="0">#REF!</definedName>
     <definedName name="cancel">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="4">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="2">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="1">#REF!</definedName>
+    <definedName name="CapRate1" localSheetId="6">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="3">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="5">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="0">#REF!</definedName>
     <definedName name="CapRate1">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="4">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="2">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="1">#REF!</definedName>
+    <definedName name="CapRate2" localSheetId="6">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="3">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="5">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="0">#REF!</definedName>
     <definedName name="CapRate2">#REF!</definedName>
     <definedName name="caprestr" localSheetId="4">#REF!</definedName>
     <definedName name="caprestr" localSheetId="2">#REF!</definedName>
     <definedName name="caprestr" localSheetId="1">#REF!</definedName>
+    <definedName name="caprestr" localSheetId="6">#REF!</definedName>
     <definedName name="caprestr" localSheetId="3">#REF!</definedName>
     <definedName name="caprestr" localSheetId="5">#REF!</definedName>
     <definedName name="caprestr" localSheetId="0">#REF!</definedName>
     <definedName name="caprestr">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_DEC_01" localSheetId="6">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_DEC_01">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_DEC_02" localSheetId="6">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_DEC_02">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_DEC_04" localSheetId="6">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_DEC_04">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_JUN_03" localSheetId="6">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_JUN_03">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_JUN_04" localSheetId="6">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_JUN_04">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_MAR_03" localSheetId="6">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_MAR_03">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_MAR_04" localSheetId="6">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_MAR_04">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_SEP_03" localSheetId="6">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_SEP_03">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_SEP_04" localSheetId="6">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_SEP_04">#REF!</definedName>
     <definedName name="CashFees" localSheetId="4">#REF!</definedName>
     <definedName name="CashFees" localSheetId="2">#REF!</definedName>
     <definedName name="CashFees" localSheetId="1">#REF!</definedName>
+    <definedName name="CashFees" localSheetId="6">#REF!</definedName>
     <definedName name="CashFees" localSheetId="3">#REF!</definedName>
     <definedName name="CashFees" localSheetId="5">#REF!</definedName>
     <definedName name="CashFees" localSheetId="0">#REF!</definedName>
     <definedName name="CashFees">#REF!</definedName>
     <definedName name="Category_C" localSheetId="4">#REF!</definedName>
     <definedName name="Category_C" localSheetId="2">#REF!</definedName>
     <definedName name="Category_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_C" localSheetId="6">#REF!</definedName>
     <definedName name="Category_C" localSheetId="3">#REF!</definedName>
     <definedName name="Category_C" localSheetId="5">#REF!</definedName>
     <definedName name="Category_C" localSheetId="0">#REF!</definedName>
     <definedName name="Category_C">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="4">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_RB" localSheetId="6">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="3">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="5">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Category_RB">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_REO" localSheetId="6">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Category_REO">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Category_RS">#REF!</definedName>
     <definedName name="Category_S" localSheetId="4">#REF!</definedName>
     <definedName name="Category_S" localSheetId="2">#REF!</definedName>
     <definedName name="Category_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_S" localSheetId="6">#REF!</definedName>
     <definedName name="Category_S" localSheetId="3">#REF!</definedName>
     <definedName name="Category_S" localSheetId="5">#REF!</definedName>
     <definedName name="Category_S" localSheetId="0">#REF!</definedName>
     <definedName name="Category_S">#REF!</definedName>
     <definedName name="Category_T" localSheetId="4">#REF!</definedName>
     <definedName name="Category_T" localSheetId="2">#REF!</definedName>
     <definedName name="Category_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_T" localSheetId="6">#REF!</definedName>
     <definedName name="Category_T" localSheetId="3">#REF!</definedName>
     <definedName name="Category_T" localSheetId="5">#REF!</definedName>
     <definedName name="Category_T" localSheetId="0">#REF!</definedName>
     <definedName name="Category_T">#REF!</definedName>
     <definedName name="CBAData" localSheetId="4">#REF!</definedName>
     <definedName name="CBAData" localSheetId="2">#REF!</definedName>
     <definedName name="CBAData" localSheetId="1">#REF!</definedName>
+    <definedName name="CBAData" localSheetId="6">#REF!</definedName>
     <definedName name="CBAData" localSheetId="3">#REF!</definedName>
     <definedName name="CBAData" localSheetId="5">#REF!</definedName>
     <definedName name="CBAData" localSheetId="0">#REF!</definedName>
     <definedName name="CBAData">#REF!</definedName>
     <definedName name="ccc" localSheetId="4">#REF!</definedName>
     <definedName name="ccc" localSheetId="2">#REF!</definedName>
     <definedName name="ccc" localSheetId="1">#REF!</definedName>
+    <definedName name="ccc" localSheetId="6">#REF!</definedName>
     <definedName name="ccc" localSheetId="3">#REF!</definedName>
     <definedName name="ccc" localSheetId="5">#REF!</definedName>
     <definedName name="ccc" localSheetId="0">#REF!</definedName>
     <definedName name="ccc">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="4">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="2">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="1">#REF!</definedName>
+    <definedName name="CCost_Center" localSheetId="6">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="3">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="5">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="0">#REF!</definedName>
     <definedName name="CCost_Center">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="4">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="2">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="1">#REF!</definedName>
+    <definedName name="CDebit__Credit" localSheetId="6">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="3">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="5">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="0">#REF!</definedName>
     <definedName name="CDebit__Credit">#REF!</definedName>
     <definedName name="CDescription" localSheetId="4">#REF!</definedName>
     <definedName name="CDescription" localSheetId="2">#REF!</definedName>
     <definedName name="CDescription" localSheetId="1">#REF!</definedName>
+    <definedName name="CDescription" localSheetId="6">#REF!</definedName>
     <definedName name="CDescription" localSheetId="3">#REF!</definedName>
     <definedName name="CDescription" localSheetId="5">#REF!</definedName>
     <definedName name="CDescription" localSheetId="0">#REF!</definedName>
     <definedName name="CDescription">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="4">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="2">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="CEffective_Date" localSheetId="6">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="3">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="5">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="0">#REF!</definedName>
     <definedName name="CEffective_Date">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="4">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="2">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="1">#REF!</definedName>
+    <definedName name="Cell_Reference" localSheetId="6">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="3">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="5">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="0">#REF!</definedName>
     <definedName name="Cell_Reference">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="4">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="2">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="1">#REF!</definedName>
+    <definedName name="CFLW_ACVY_CD" localSheetId="6">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="3">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="5">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="0">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD">#REF!</definedName>
     <definedName name="chemical" localSheetId="4">#REF!</definedName>
     <definedName name="chemical" localSheetId="2">#REF!</definedName>
     <definedName name="chemical" localSheetId="1">#REF!</definedName>
+    <definedName name="chemical" localSheetId="6">#REF!</definedName>
     <definedName name="chemical" localSheetId="3">#REF!</definedName>
     <definedName name="chemical" localSheetId="5">#REF!</definedName>
     <definedName name="chemical" localSheetId="0">#REF!</definedName>
     <definedName name="chemical">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="4">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="2">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="1">#REF!</definedName>
+    <definedName name="Christine_BACONGAAPPROJECT" localSheetId="6">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="3">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="5">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="0">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="4">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="2">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="CJournal_ID" localSheetId="6">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="3">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="5">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="0">#REF!</definedName>
     <definedName name="CJournal_ID">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="4">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="2">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="1">#REF!</definedName>
+    <definedName name="Classes_Benefited" localSheetId="6">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="3">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="5">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="0">#REF!</definedName>
     <definedName name="Classes_Benefited">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="4">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="2">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="1">#REF!</definedName>
+    <definedName name="CLine_Description" localSheetId="6">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="3">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="5">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="0">#REF!</definedName>
     <definedName name="CLine_Description">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Closing_Date" localSheetId="6">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Closing_Date">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="4">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="1">#REF!</definedName>
+    <definedName name="Closing_Tape_Balance" localSheetId="6">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="3">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="5">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Closing_Tape_Balance">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="4">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="2">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="1">#REF!</definedName>
+    <definedName name="Closing_Tape_LoanCount" localSheetId="6">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="3">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="5">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="0">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="4">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="2">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="1">#REF!</definedName>
+    <definedName name="CLS_FLTR_IND" localSheetId="6">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="3">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="5">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="0">#REF!</definedName>
     <definedName name="CLS_FLTR_IND">#REF!</definedName>
     <definedName name="collateral" localSheetId="4">#REF!</definedName>
     <definedName name="collateral" localSheetId="2">#REF!</definedName>
     <definedName name="collateral" localSheetId="1">#REF!</definedName>
+    <definedName name="collateral" localSheetId="6">#REF!</definedName>
     <definedName name="collateral" localSheetId="3">#REF!</definedName>
     <definedName name="collateral" localSheetId="5">#REF!</definedName>
     <definedName name="collateral" localSheetId="0">#REF!</definedName>
     <definedName name="collateral">#REF!</definedName>
     <definedName name="Conforming" localSheetId="4">#REF!</definedName>
     <definedName name="Conforming" localSheetId="2">#REF!</definedName>
     <definedName name="Conforming" localSheetId="1">#REF!</definedName>
+    <definedName name="Conforming" localSheetId="6">#REF!</definedName>
     <definedName name="Conforming" localSheetId="3">#REF!</definedName>
     <definedName name="Conforming" localSheetId="5">#REF!</definedName>
     <definedName name="Conforming" localSheetId="0">#REF!</definedName>
     <definedName name="Conforming">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="4">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="2">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="1">#REF!</definedName>
+    <definedName name="conversion_lookup" localSheetId="6">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="3">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="5">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="0">#REF!</definedName>
     <definedName name="conversion_lookup">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="4">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="2">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="1">#REF!</definedName>
+    <definedName name="Correct_Peoplesoft_truncation" localSheetId="6">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="3">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="5">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="0">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="4">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="2">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="1">#REF!</definedName>
+    <definedName name="CORRECT_SUBLEDGER" localSheetId="6">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="3">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="5">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="0">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center" localSheetId="6">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center_C" localSheetId="6">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_C">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center_REO" localSheetId="6">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_REO">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_RS">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center_S" localSheetId="6">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_S">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="4">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center_T" localSheetId="6">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="5">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_T">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="4">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="2">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Costenter_C" localSheetId="6">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="3">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="5">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="0">#REF!</definedName>
     <definedName name="Costenter_C">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="4">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="2">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="1">#REF!</definedName>
+    <definedName name="Costenter_O" localSheetId="6">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="3">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="5">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="0">#REF!</definedName>
     <definedName name="Costenter_O">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="4">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="2">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Costenter_S" localSheetId="6">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="3">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="5">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="0">#REF!</definedName>
     <definedName name="Costenter_S">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="4">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="2">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="1">#REF!</definedName>
+    <definedName name="Counterparty" localSheetId="6">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="3">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="5">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="0">#REF!</definedName>
     <definedName name="Counterparty">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="4">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="2">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="1">#REF!</definedName>
+    <definedName name="COUPON_TYPE" localSheetId="6">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="3">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="5">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="0">#REF!</definedName>
     <definedName name="COUPON_TYPE">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="4">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="2">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="1">#REF!</definedName>
+    <definedName name="CPrepared_by" localSheetId="6">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="3">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="5">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="0">#REF!</definedName>
     <definedName name="CPrepared_by">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="4">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="2">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="1">#REF!</definedName>
+    <definedName name="CrAcct" localSheetId="6">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="3">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="5">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="0">#REF!</definedName>
     <definedName name="CrAcct">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="4">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="2">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="1">#REF!</definedName>
+    <definedName name="CrAmt" localSheetId="6">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="3">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="5">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="0">#REF!</definedName>
     <definedName name="CrAmt">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="4">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="1">#REF!</definedName>
+    <definedName name="CREDIT02" localSheetId="6">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="3">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="5">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT02">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="4">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="1">#REF!</definedName>
+    <definedName name="CREDIT03" localSheetId="6">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="3">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="5">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT03">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="4">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="1">#REF!</definedName>
+    <definedName name="CREDIT04" localSheetId="6">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="3">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="5">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT04">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="4">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="1">#REF!</definedName>
+    <definedName name="CREDIT05" localSheetId="6">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="3">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="5">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT05">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="4">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="1">#REF!</definedName>
+    <definedName name="CREDIT06" localSheetId="6">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="3">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="5">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT06">#REF!</definedName>
     <definedName name="Credits" localSheetId="4">#REF!</definedName>
     <definedName name="Credits" localSheetId="2">#REF!</definedName>
     <definedName name="Credits" localSheetId="1">#REF!</definedName>
+    <definedName name="Credits" localSheetId="6">#REF!</definedName>
     <definedName name="Credits" localSheetId="3">#REF!</definedName>
     <definedName name="Credits" localSheetId="5">#REF!</definedName>
     <definedName name="Credits" localSheetId="0">#REF!</definedName>
     <definedName name="Credits">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="4">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="1">#REF!</definedName>
+    <definedName name="_xlnm.Criteria" localSheetId="6">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="3">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="5">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Criteria">#REF!</definedName>
     <definedName name="ctb" localSheetId="4">#REF!</definedName>
     <definedName name="ctb" localSheetId="2">#REF!</definedName>
     <definedName name="ctb" localSheetId="1">#REF!</definedName>
+    <definedName name="ctb" localSheetId="6">#REF!</definedName>
     <definedName name="ctb" localSheetId="3">#REF!</definedName>
     <definedName name="ctb" localSheetId="5">#REF!</definedName>
     <definedName name="ctb" localSheetId="0">#REF!</definedName>
     <definedName name="ctb">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="4">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="2">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="1">#REF!</definedName>
+    <definedName name="CTime_posted" localSheetId="6">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="3">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="5">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="0">#REF!</definedName>
     <definedName name="CTime_posted">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="4">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="2">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="1">#REF!</definedName>
+    <definedName name="ctrpy_array" localSheetId="6">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="3">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="5">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="0">#REF!</definedName>
     <definedName name="ctrpy_array">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="4">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="2">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="1">#REF!</definedName>
+    <definedName name="ctrpy_data" localSheetId="6">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="3">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="5">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="0">#REF!</definedName>
     <definedName name="ctrpy_data">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="4">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="2">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="1">#REF!</definedName>
+    <definedName name="Cur_Callable" localSheetId="6">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="3">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="5">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="0">#REF!</definedName>
     <definedName name="Cur_Callable">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="4">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="2">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="1">#REF!</definedName>
+    <definedName name="CURRENCY_CODE" localSheetId="6">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="3">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="5">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="0">#REF!</definedName>
     <definedName name="CURRENCY_CODE">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="4">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="1">#REF!</definedName>
+    <definedName name="Current_Deal_Balance" localSheetId="6">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="3">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="5">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Current_Deal_Balance">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="4">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="1">#REF!</definedName>
+    <definedName name="Current_Tape_Balance" localSheetId="6">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="3">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="5">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Current_Tape_Balance">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="4">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="2">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="1">#REF!</definedName>
+    <definedName name="Current_Tape_LoanCount" localSheetId="6">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="3">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="5">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="0">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount">#REF!</definedName>
     <definedName name="cusip" localSheetId="4">#REF!</definedName>
     <definedName name="cusip" localSheetId="2">#REF!</definedName>
     <definedName name="cusip" localSheetId="1">#REF!</definedName>
+    <definedName name="cusip" localSheetId="6">#REF!</definedName>
     <definedName name="cusip" localSheetId="3">#REF!</definedName>
     <definedName name="cusip" localSheetId="5">#REF!</definedName>
     <definedName name="cusip" localSheetId="0">#REF!</definedName>
     <definedName name="cusip">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="4">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="2">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="CUSIP_ID" localSheetId="6">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="3">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="5">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="0">#REF!</definedName>
     <definedName name="CUSIP_ID">#REF!</definedName>
     <definedName name="d" localSheetId="4">#REF!</definedName>
     <definedName name="d" localSheetId="2">#REF!</definedName>
     <definedName name="d" localSheetId="1">#REF!</definedName>
+    <definedName name="d" localSheetId="6">#REF!</definedName>
     <definedName name="d" localSheetId="3">#REF!</definedName>
     <definedName name="d" localSheetId="5">#REF!</definedName>
     <definedName name="d" localSheetId="0">#REF!</definedName>
     <definedName name="d">#REF!</definedName>
     <definedName name="D3_VLookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,10)</definedName>
+    <definedName name="D3_VLookup" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup">OFFSET(#REF!,0,0,D3Len,10)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAOrig" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAUnam" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_FV" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFASUnam" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFee" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_LOCOM" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Lookup" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_MTM" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Price" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBBeg" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBEnd" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,25)</definedName>
+    <definedName name="D3Chk_VLookup" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup">OFFSET(#REF!,0,0,D3Len,25)</definedName>
     <definedName name="D3Len" localSheetId="4">#REF!</definedName>
     <definedName name="D3Len" localSheetId="2">#REF!</definedName>
     <definedName name="D3Len" localSheetId="1">#REF!</definedName>
+    <definedName name="D3Len" localSheetId="6">#REF!</definedName>
     <definedName name="D3Len" localSheetId="3">#REF!</definedName>
     <definedName name="D3Len" localSheetId="5">#REF!</definedName>
     <definedName name="D3Len" localSheetId="0">#REF!</definedName>
     <definedName name="D3Len">#REF!</definedName>
     <definedName name="D4_CUSIP" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D4Len,1)</definedName>
+    <definedName name="D4_CUSIP" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP">OFFSET(#REF!,0,0,D4Len,1)</definedName>
     <definedName name="D4_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D4Len,25)</definedName>
+    <definedName name="D4_Lookup" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup">OFFSET(#REF!,0,0,D4Len,25)</definedName>
     <definedName name="D4_Price" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D4Len,1)</definedName>
+    <definedName name="D4_Price" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price">OFFSET(#REF!,0,0,D4Len,1)</definedName>
     <definedName name="D4Len" localSheetId="4">#REF!</definedName>
     <definedName name="D4Len" localSheetId="2">#REF!</definedName>
     <definedName name="D4Len" localSheetId="1">#REF!</definedName>
+    <definedName name="D4Len" localSheetId="6">#REF!</definedName>
     <definedName name="D4Len" localSheetId="3">#REF!</definedName>
     <definedName name="D4Len" localSheetId="5">#REF!</definedName>
     <definedName name="D4Len" localSheetId="0">#REF!</definedName>
     <definedName name="D4Len">#REF!</definedName>
     <definedName name="daQ" localSheetId="4">#REF!</definedName>
     <definedName name="daQ" localSheetId="2">#REF!</definedName>
     <definedName name="daQ" localSheetId="1">#REF!</definedName>
+    <definedName name="daQ" localSheetId="6">#REF!</definedName>
     <definedName name="daQ" localSheetId="3">#REF!</definedName>
     <definedName name="daQ" localSheetId="5">#REF!</definedName>
     <definedName name="daQ" localSheetId="0">#REF!</definedName>
     <definedName name="daQ">#REF!</definedName>
     <definedName name="daQw" localSheetId="4">#REF!</definedName>
     <definedName name="daQw" localSheetId="2">#REF!</definedName>
     <definedName name="daQw" localSheetId="1">#REF!</definedName>
+    <definedName name="daQw" localSheetId="6">#REF!</definedName>
     <definedName name="daQw" localSheetId="3">#REF!</definedName>
     <definedName name="daQw" localSheetId="5">#REF!</definedName>
     <definedName name="daQw" localSheetId="0">#REF!</definedName>
     <definedName name="daQw">#REF!</definedName>
     <definedName name="Data" localSheetId="4">#REF!</definedName>
     <definedName name="Data" localSheetId="2">#REF!</definedName>
     <definedName name="Data" localSheetId="1">#REF!</definedName>
+    <definedName name="Data" localSheetId="6">#REF!</definedName>
     <definedName name="Data" localSheetId="3">#REF!</definedName>
     <definedName name="Data" localSheetId="5">#REF!</definedName>
     <definedName name="Data" localSheetId="0">#REF!</definedName>
     <definedName name="Data">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="4">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="2">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="1">#REF!</definedName>
+    <definedName name="Data__CPR" localSheetId="6">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="3">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="5">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="0">#REF!</definedName>
     <definedName name="Data__CPR">#REF!</definedName>
     <definedName name="data_99" localSheetId="4">#REF!</definedName>
     <definedName name="data_99" localSheetId="2">#REF!</definedName>
     <definedName name="data_99" localSheetId="1">#REF!</definedName>
+    <definedName name="data_99" localSheetId="6">#REF!</definedName>
     <definedName name="data_99" localSheetId="3">#REF!</definedName>
     <definedName name="data_99" localSheetId="5">#REF!</definedName>
     <definedName name="data_99" localSheetId="0">#REF!</definedName>
     <definedName name="data_99">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="4">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="2">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="1">#REF!</definedName>
+    <definedName name="Data_Source" localSheetId="6">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="3">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="5">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="0">#REF!</definedName>
     <definedName name="Data_Source">#REF!</definedName>
     <definedName name="data1231" localSheetId="4">#REF!</definedName>
     <definedName name="data1231" localSheetId="2">#REF!</definedName>
     <definedName name="data1231" localSheetId="1">#REF!</definedName>
+    <definedName name="data1231" localSheetId="6">#REF!</definedName>
     <definedName name="data1231" localSheetId="3">#REF!</definedName>
     <definedName name="data1231" localSheetId="5">#REF!</definedName>
     <definedName name="data1231" localSheetId="0">#REF!</definedName>
     <definedName name="data1231">#REF!</definedName>
     <definedName name="data930" localSheetId="4">#REF!</definedName>
     <definedName name="data930" localSheetId="2">#REF!</definedName>
     <definedName name="data930" localSheetId="1">#REF!</definedName>
+    <definedName name="data930" localSheetId="6">#REF!</definedName>
     <definedName name="data930" localSheetId="3">#REF!</definedName>
     <definedName name="data930" localSheetId="5">#REF!</definedName>
     <definedName name="data930" localSheetId="0">#REF!</definedName>
     <definedName name="data930">#REF!</definedName>
     <definedName name="dataacct" localSheetId="4">#REF!</definedName>
     <definedName name="dataacct" localSheetId="2">#REF!</definedName>
     <definedName name="dataacct" localSheetId="1">#REF!</definedName>
+    <definedName name="dataacct" localSheetId="6">#REF!</definedName>
     <definedName name="dataacct" localSheetId="3">#REF!</definedName>
     <definedName name="dataacct" localSheetId="5">#REF!</definedName>
     <definedName name="dataacct" localSheetId="0">#REF!</definedName>
     <definedName name="dataacct">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="4">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="1">#REF!</definedName>
+    <definedName name="_xlnm.Database" localSheetId="6">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="3">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="5">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="4">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="2">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="1">#REF!</definedName>
+    <definedName name="Database_Conversion" localSheetId="6">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="3">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="5">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="0">#REF!</definedName>
     <definedName name="Database_Conversion">#REF!</definedName>
     <definedName name="database_other" localSheetId="4">#REF!</definedName>
     <definedName name="database_other" localSheetId="2">#REF!</definedName>
     <definedName name="database_other" localSheetId="1">#REF!</definedName>
+    <definedName name="database_other" localSheetId="6">#REF!</definedName>
     <definedName name="database_other" localSheetId="3">#REF!</definedName>
     <definedName name="database_other" localSheetId="5">#REF!</definedName>
     <definedName name="database_other" localSheetId="0">#REF!</definedName>
     <definedName name="database_other">#REF!</definedName>
     <definedName name="database_RB" localSheetId="4">#REF!</definedName>
     <definedName name="database_RB" localSheetId="2">#REF!</definedName>
     <definedName name="database_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="database_RB" localSheetId="6">#REF!</definedName>
     <definedName name="database_RB" localSheetId="3">#REF!</definedName>
     <definedName name="database_RB" localSheetId="5">#REF!</definedName>
     <definedName name="database_RB" localSheetId="0">#REF!</definedName>
     <definedName name="database_RB">#REF!</definedName>
     <definedName name="database_REO" localSheetId="4">#REF!</definedName>
     <definedName name="database_REO" localSheetId="2">#REF!</definedName>
     <definedName name="database_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="database_REO" localSheetId="6">#REF!</definedName>
     <definedName name="database_REO" localSheetId="3">#REF!</definedName>
     <definedName name="database_REO" localSheetId="5">#REF!</definedName>
     <definedName name="database_REO" localSheetId="0">#REF!</definedName>
     <definedName name="database_REO">#REF!</definedName>
     <definedName name="Database_System" localSheetId="4">#REF!</definedName>
     <definedName name="Database_System" localSheetId="2">#REF!</definedName>
     <definedName name="Database_System" localSheetId="1">#REF!</definedName>
+    <definedName name="Database_System" localSheetId="6">#REF!</definedName>
     <definedName name="Database_System" localSheetId="3">#REF!</definedName>
     <definedName name="Database_System" localSheetId="5">#REF!</definedName>
     <definedName name="Database_System" localSheetId="0">#REF!</definedName>
     <definedName name="Database_System">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="4">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="2">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="databse_RB" localSheetId="6">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="3">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="5">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="0">#REF!</definedName>
     <definedName name="databse_RB">#REF!</definedName>
     <definedName name="dataicp" localSheetId="4">#REF!</definedName>
     <definedName name="dataicp" localSheetId="2">#REF!</definedName>
     <definedName name="dataicp" localSheetId="1">#REF!</definedName>
+    <definedName name="dataicp" localSheetId="6">#REF!</definedName>
     <definedName name="dataicp" localSheetId="3">#REF!</definedName>
     <definedName name="dataicp" localSheetId="5">#REF!</definedName>
     <definedName name="dataicp" localSheetId="0">#REF!</definedName>
     <definedName name="dataicp">#REF!</definedName>
     <definedName name="datarating" localSheetId="4">#REF!</definedName>
     <definedName name="datarating" localSheetId="2">#REF!</definedName>
     <definedName name="datarating" localSheetId="1">#REF!</definedName>
+    <definedName name="datarating" localSheetId="6">#REF!</definedName>
     <definedName name="datarating" localSheetId="3">#REF!</definedName>
     <definedName name="datarating" localSheetId="5">#REF!</definedName>
     <definedName name="datarating" localSheetId="0">#REF!</definedName>
     <definedName name="datarating">#REF!</definedName>
     <definedName name="date" localSheetId="4">#REF!</definedName>
     <definedName name="date" localSheetId="2">#REF!</definedName>
     <definedName name="date" localSheetId="1">#REF!</definedName>
+    <definedName name="date" localSheetId="6">#REF!</definedName>
     <definedName name="date" localSheetId="3">#REF!</definedName>
     <definedName name="date" localSheetId="5">#REF!</definedName>
     <definedName name="date" localSheetId="0">#REF!</definedName>
     <definedName name="date">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="4">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="2">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="1">#REF!</definedName>
+    <definedName name="Date_Count" localSheetId="6">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="3">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="5">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="0">#REF!</definedName>
     <definedName name="Date_Count">#REF!</definedName>
     <definedName name="dawew" localSheetId="4">#REF!</definedName>
     <definedName name="dawew" localSheetId="2">#REF!</definedName>
     <definedName name="dawew" localSheetId="1">#REF!</definedName>
+    <definedName name="dawew" localSheetId="6">#REF!</definedName>
     <definedName name="dawew" localSheetId="3">#REF!</definedName>
     <definedName name="dawew" localSheetId="5">#REF!</definedName>
     <definedName name="dawew" localSheetId="0">#REF!</definedName>
     <definedName name="dawew">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="4">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="2">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="1">#REF!</definedName>
+    <definedName name="Day1_2_Event" localSheetId="6">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="3">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="5">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="0">#REF!</definedName>
     <definedName name="Day1_2_Event">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="4">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="2">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="1">#REF!</definedName>
+    <definedName name="dbo_Tckt" localSheetId="6">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="3">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="5">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="0">#REF!</definedName>
     <definedName name="dbo_Tckt">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="4">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="2">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="1">#REF!</definedName>
+    <definedName name="dczdsw" localSheetId="6">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="3">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="5">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="0">#REF!</definedName>
     <definedName name="dczdsw">#REF!</definedName>
     <definedName name="ddw" localSheetId="4">#REF!</definedName>
     <definedName name="ddw" localSheetId="2">#REF!</definedName>
     <definedName name="ddw" localSheetId="1">#REF!</definedName>
+    <definedName name="ddw" localSheetId="6">#REF!</definedName>
     <definedName name="ddw" localSheetId="3">#REF!</definedName>
     <definedName name="ddw" localSheetId="5">#REF!</definedName>
     <definedName name="ddw" localSheetId="0">#REF!</definedName>
     <definedName name="ddw">#REF!</definedName>
     <definedName name="de" localSheetId="4">#REF!</definedName>
     <definedName name="de" localSheetId="2">#REF!</definedName>
     <definedName name="de" localSheetId="1">#REF!</definedName>
+    <definedName name="de" localSheetId="6">#REF!</definedName>
     <definedName name="de" localSheetId="3">#REF!</definedName>
     <definedName name="de" localSheetId="5">#REF!</definedName>
     <definedName name="de" localSheetId="0">#REF!</definedName>
     <definedName name="de">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="4">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="2">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="1">#REF!</definedName>
+    <definedName name="Deal_Manager" localSheetId="6">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="3">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="5">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="0">#REF!</definedName>
     <definedName name="Deal_Manager">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="4">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="2">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="1">#REF!</definedName>
+    <definedName name="Deal_Name" localSheetId="6">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="3">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="5">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="0">#REF!</definedName>
     <definedName name="Deal_Name">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="4">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="2">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="1">#REF!</definedName>
+    <definedName name="Deal_Summary" localSheetId="6">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="3">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="5">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="0">#REF!</definedName>
     <definedName name="Deal_Summary">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="4">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="2">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit__Credit" localSheetId="6">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="3">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="5">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="0">#REF!</definedName>
     <definedName name="Debit__Credit">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="4">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="2">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit__Credit__REO" localSheetId="6">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="3">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="5">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="0">#REF!</definedName>
     <definedName name="Debit__Credit__REO">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="4">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit_Credit_C" localSheetId="6">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="3">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="5">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_C">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="4">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit_Credit_RB" localSheetId="6">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="3">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="5">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_RB">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit_Credit_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_RS">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="4">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit_Credit_S" localSheetId="6">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="3">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="5">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_S">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="4">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit_Credit_T" localSheetId="6">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="3">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="5">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_T">#REF!</definedName>
     <definedName name="Debits" localSheetId="4">#REF!</definedName>
     <definedName name="Debits" localSheetId="2">#REF!</definedName>
     <definedName name="Debits" localSheetId="1">#REF!</definedName>
+    <definedName name="Debits" localSheetId="6">#REF!</definedName>
     <definedName name="Debits" localSheetId="3">#REF!</definedName>
     <definedName name="Debits" localSheetId="5">#REF!</definedName>
     <definedName name="Debits" localSheetId="0">#REF!</definedName>
     <definedName name="Debits">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="4">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="2">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="DEC_2006" localSheetId="6">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="3">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="5">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="0">#REF!</definedName>
     <definedName name="DEC_2006">#REF!</definedName>
     <definedName name="DefDate" localSheetId="4">#REF!</definedName>
     <definedName name="DefDate" localSheetId="2">#REF!</definedName>
     <definedName name="DefDate" localSheetId="1">#REF!</definedName>
+    <definedName name="DefDate" localSheetId="6">#REF!</definedName>
     <definedName name="DefDate" localSheetId="3">#REF!</definedName>
     <definedName name="DefDate" localSheetId="5">#REF!</definedName>
     <definedName name="DefDate" localSheetId="0">#REF!</definedName>
     <definedName name="DefDate">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="4">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="2">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="1">#REF!</definedName>
+    <definedName name="DefLedger" localSheetId="6">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="3">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="5">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="0">#REF!</definedName>
     <definedName name="DefLedger">#REF!</definedName>
     <definedName name="DefMask" localSheetId="4">#REF!</definedName>
     <definedName name="DefMask" localSheetId="2">#REF!</definedName>
     <definedName name="DefMask" localSheetId="1">#REF!</definedName>
+    <definedName name="DefMask" localSheetId="6">#REF!</definedName>
     <definedName name="DefMask" localSheetId="3">#REF!</definedName>
     <definedName name="DefMask" localSheetId="5">#REF!</definedName>
     <definedName name="DefMask" localSheetId="0">#REF!</definedName>
     <definedName name="DefMask">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="4">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="2">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="1">#REF!</definedName>
+    <definedName name="DefOprid" localSheetId="6">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="3">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="5">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="0">#REF!</definedName>
     <definedName name="DefOprid">#REF!</definedName>
     <definedName name="DefSource" localSheetId="4">#REF!</definedName>
     <definedName name="DefSource" localSheetId="2">#REF!</definedName>
     <definedName name="DefSource" localSheetId="1">#REF!</definedName>
+    <definedName name="DefSource" localSheetId="6">#REF!</definedName>
     <definedName name="DefSource" localSheetId="3">#REF!</definedName>
     <definedName name="DefSource" localSheetId="5">#REF!</definedName>
     <definedName name="DefSource" localSheetId="0">#REF!</definedName>
     <definedName name="DefSource">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="4">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="2">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="1">#REF!</definedName>
+    <definedName name="DefUnit" localSheetId="6">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="3">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="5">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="0">#REF!</definedName>
     <definedName name="DefUnit">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="4">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="2">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="1">#REF!</definedName>
+    <definedName name="DEPTNAM" localSheetId="6">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="3">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="5">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="0">#REF!</definedName>
     <definedName name="DEPTNAM">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="4">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="2">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="1">#REF!</definedName>
+    <definedName name="Derivatives" localSheetId="6">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="3">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="5">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="0">#REF!</definedName>
     <definedName name="Derivatives">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="4">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="2">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="1">#REF!</definedName>
+    <definedName name="DescrCol" localSheetId="6">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="3">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="5">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="0">#REF!</definedName>
     <definedName name="DescrCol">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="4">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="2">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="1">#REF!</definedName>
+    <definedName name="DESCRTREE" localSheetId="6">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="3">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="5">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="0">#REF!</definedName>
     <definedName name="DESCRTREE">#REF!</definedName>
     <definedName name="DF" localSheetId="4" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="2" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="DF" localSheetId="6" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="3" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="5" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="dfgvb" localSheetId="4">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="2">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="1">#REF!</definedName>
+    <definedName name="dfgvb" localSheetId="6">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="3">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="5">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="0">#REF!</definedName>
     <definedName name="dfgvb">#REF!</definedName>
     <definedName name="dgag">#REF!</definedName>
     <definedName name="dict" localSheetId="4">#REF!</definedName>
     <definedName name="dict" localSheetId="2">#REF!</definedName>
     <definedName name="dict" localSheetId="1">#REF!</definedName>
+    <definedName name="dict" localSheetId="6">#REF!</definedName>
     <definedName name="dict" localSheetId="3">#REF!</definedName>
     <definedName name="dict" localSheetId="5">#REF!</definedName>
     <definedName name="dict" localSheetId="0">#REF!</definedName>
     <definedName name="dict">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_DEC_01" localSheetId="6">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_DEC_01">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_DEC_02" localSheetId="6">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_DEC_02">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIg_DEC_04" localSheetId="6">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIg_DEC_04">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_JUN_03" localSheetId="6">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_JUN_03">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_JUN_04" localSheetId="6">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_JUN_04">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_MAR_04" localSheetId="6">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_MAR_04">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_SEP_04" localSheetId="6">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_SEP_04">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_DEC_01" localSheetId="6">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_DEC_01">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_DEC_04" localSheetId="6">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_DEC_04">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_JUN_04" localSheetId="6">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_JUN_04">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_MAR_03" localSheetId="6">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_MAR_03">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_MAR_04" localSheetId="6">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_MAR_04">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_SEP_03" localSheetId="6">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_SEP_03">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_SEP_04" localSheetId="6">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_SEP_04">#REF!</definedName>
     <definedName name="Disposition" localSheetId="4">#REF!</definedName>
     <definedName name="Disposition" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition" localSheetId="1">#REF!</definedName>
+    <definedName name="Disposition" localSheetId="6">#REF!</definedName>
     <definedName name="Disposition" localSheetId="3">#REF!</definedName>
     <definedName name="Disposition" localSheetId="5">#REF!</definedName>
     <definedName name="Disposition" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="4">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Disposition_C" localSheetId="6">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="3">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="5">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_C">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Disposition_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_RS">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="4">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Disposition_S" localSheetId="6">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="3">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="5">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_S">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="4">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Disposition_T" localSheetId="6">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="3">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="5">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_T">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="4">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="2">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="1">#REF!</definedName>
+    <definedName name="DR_bal" localSheetId="6">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="3">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="5">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="0">#REF!</definedName>
     <definedName name="DR_bal">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="4">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="2">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="1">#REF!</definedName>
+    <definedName name="DrAcct" localSheetId="6">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="3">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="5">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="0">#REF!</definedName>
     <definedName name="DrAcct">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="4">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="2">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="1">#REF!</definedName>
+    <definedName name="DrAmt" localSheetId="6">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="3">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="5">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="0">#REF!</definedName>
     <definedName name="DrAmt">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="4">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="2">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="1">#REF!</definedName>
+    <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="6">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="3">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="5">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="0">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG">#REF!</definedName>
     <definedName name="DRCR" localSheetId="4">#REF!</definedName>
     <definedName name="DRCR" localSheetId="2">#REF!</definedName>
     <definedName name="DRCR" localSheetId="1">#REF!</definedName>
+    <definedName name="DRCR" localSheetId="6">#REF!</definedName>
     <definedName name="DRCR" localSheetId="3">#REF!</definedName>
     <definedName name="DRCR" localSheetId="5">#REF!</definedName>
     <definedName name="DRCR" localSheetId="0">#REF!</definedName>
     <definedName name="DRCR">#REF!</definedName>
     <definedName name="dsae" localSheetId="4">#REF!</definedName>
     <definedName name="dsae" localSheetId="2">#REF!</definedName>
     <definedName name="dsae" localSheetId="1">#REF!</definedName>
+    <definedName name="dsae" localSheetId="6">#REF!</definedName>
     <definedName name="dsae" localSheetId="3">#REF!</definedName>
     <definedName name="dsae" localSheetId="5">#REF!</definedName>
     <definedName name="dsae" localSheetId="0">#REF!</definedName>
     <definedName name="dsae">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="4">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="2">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="1">#REF!</definedName>
+    <definedName name="dsdaqw" localSheetId="6">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="3">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="5">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="0">#REF!</definedName>
     <definedName name="dsdaqw">#REF!</definedName>
     <definedName name="dse" localSheetId="4">#REF!</definedName>
     <definedName name="dse" localSheetId="2">#REF!</definedName>
     <definedName name="dse" localSheetId="1">#REF!</definedName>
+    <definedName name="dse" localSheetId="6">#REF!</definedName>
     <definedName name="dse" localSheetId="3">#REF!</definedName>
     <definedName name="dse" localSheetId="5">#REF!</definedName>
     <definedName name="dse" localSheetId="0">#REF!</definedName>
     <definedName name="dse">#REF!</definedName>
     <definedName name="dsfd" localSheetId="4">#REF!</definedName>
     <definedName name="dsfd" localSheetId="2">#REF!</definedName>
     <definedName name="dsfd" localSheetId="1">#REF!</definedName>
+    <definedName name="dsfd" localSheetId="6">#REF!</definedName>
     <definedName name="dsfd" localSheetId="3">#REF!</definedName>
     <definedName name="dsfd" localSheetId="5">#REF!</definedName>
     <definedName name="dsfd" localSheetId="0">#REF!</definedName>
     <definedName name="dsfd">#REF!</definedName>
     <definedName name="dt" localSheetId="4">#REF!</definedName>
     <definedName name="dt" localSheetId="2">#REF!</definedName>
     <definedName name="dt" localSheetId="1">#REF!</definedName>
+    <definedName name="dt" localSheetId="6">#REF!</definedName>
     <definedName name="dt" localSheetId="3">#REF!</definedName>
     <definedName name="dt" localSheetId="5">#REF!</definedName>
     <definedName name="dt" localSheetId="0">#REF!</definedName>
     <definedName name="dt">#REF!</definedName>
     <definedName name="dweqw" localSheetId="4">#REF!</definedName>
     <definedName name="dweqw" localSheetId="2">#REF!</definedName>
     <definedName name="dweqw" localSheetId="1">#REF!</definedName>
+    <definedName name="dweqw" localSheetId="6">#REF!</definedName>
     <definedName name="dweqw" localSheetId="3">#REF!</definedName>
     <definedName name="dweqw" localSheetId="5">#REF!</definedName>
     <definedName name="dweqw" localSheetId="0">#REF!</definedName>
     <definedName name="dweqw">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="4">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="2">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="1">#REF!</definedName>
+    <definedName name="dzscsd" localSheetId="6">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="3">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="5">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="0">#REF!</definedName>
     <definedName name="dzscsd">#REF!</definedName>
     <definedName name="e" localSheetId="4">#REF!</definedName>
     <definedName name="e" localSheetId="2">#REF!</definedName>
     <definedName name="e" localSheetId="1">#REF!</definedName>
+    <definedName name="e" localSheetId="6">#REF!</definedName>
     <definedName name="e" localSheetId="3">#REF!</definedName>
     <definedName name="e" localSheetId="5">#REF!</definedName>
     <definedName name="e" localSheetId="0">#REF!</definedName>
     <definedName name="e">#REF!</definedName>
     <definedName name="edc" localSheetId="4">#REF!</definedName>
     <definedName name="edc" localSheetId="2">#REF!</definedName>
     <definedName name="edc" localSheetId="1">#REF!</definedName>
+    <definedName name="edc" localSheetId="6">#REF!</definedName>
     <definedName name="edc" localSheetId="3">#REF!</definedName>
     <definedName name="edc" localSheetId="5">#REF!</definedName>
     <definedName name="edc" localSheetId="0">#REF!</definedName>
     <definedName name="edc">#REF!</definedName>
     <definedName name="edwa" localSheetId="4">#REF!</definedName>
     <definedName name="edwa" localSheetId="2">#REF!</definedName>
     <definedName name="edwa" localSheetId="1">#REF!</definedName>
+    <definedName name="edwa" localSheetId="6">#REF!</definedName>
     <definedName name="edwa" localSheetId="3">#REF!</definedName>
     <definedName name="edwa" localSheetId="5">#REF!</definedName>
     <definedName name="edwa" localSheetId="0">#REF!</definedName>
     <definedName name="edwa">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date" localSheetId="6">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date_C" localSheetId="6">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_C">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date_REO" localSheetId="6">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_REO">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_RS">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date_S" localSheetId="6">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_S">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="4">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date_T" localSheetId="6">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="5">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_T">#REF!</definedName>
     <definedName name="egl" localSheetId="4">#REF!</definedName>
     <definedName name="egl" localSheetId="2">#REF!</definedName>
     <definedName name="egl" localSheetId="1">#REF!</definedName>
+    <definedName name="egl" localSheetId="6">#REF!</definedName>
     <definedName name="egl" localSheetId="3">#REF!</definedName>
     <definedName name="egl" localSheetId="5">#REF!</definedName>
     <definedName name="egl" localSheetId="0">#REF!</definedName>
     <definedName name="egl">#REF!</definedName>
     <definedName name="end" localSheetId="4">#REF!</definedName>
     <definedName name="end" localSheetId="2">#REF!</definedName>
     <definedName name="end" localSheetId="1">#REF!</definedName>
+    <definedName name="end" localSheetId="6">#REF!</definedName>
     <definedName name="end" localSheetId="3">#REF!</definedName>
     <definedName name="end" localSheetId="5">#REF!</definedName>
     <definedName name="end" localSheetId="0">#REF!</definedName>
     <definedName name="end">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="4">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="2">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="1">#REF!</definedName>
+    <definedName name="End_Bal" localSheetId="6">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="3">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="5">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="0">#REF!</definedName>
     <definedName name="End_Bal">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="4">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="2">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="1">#REF!</definedName>
+    <definedName name="EndingBalance" localSheetId="6">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="3">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="5">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="0">#REF!</definedName>
     <definedName name="EndingBalance">#REF!</definedName>
     <definedName name="erfwe" localSheetId="4">#REF!</definedName>
     <definedName name="erfwe" localSheetId="2">#REF!</definedName>
     <definedName name="erfwe" localSheetId="1">#REF!</definedName>
+    <definedName name="erfwe" localSheetId="6">#REF!</definedName>
     <definedName name="erfwe" localSheetId="3">#REF!</definedName>
     <definedName name="erfwe" localSheetId="5">#REF!</definedName>
     <definedName name="erfwe" localSheetId="0">#REF!</definedName>
     <definedName name="erfwe">#REF!</definedName>
     <definedName name="ergerg" localSheetId="4">#REF!</definedName>
     <definedName name="ergerg" localSheetId="2">#REF!</definedName>
     <definedName name="ergerg" localSheetId="1">#REF!</definedName>
+    <definedName name="ergerg" localSheetId="6">#REF!</definedName>
     <definedName name="ergerg" localSheetId="3">#REF!</definedName>
     <definedName name="ergerg" localSheetId="5">#REF!</definedName>
     <definedName name="ergerg" localSheetId="0">#REF!</definedName>
     <definedName name="ergerg">#REF!</definedName>
     <definedName name="error" localSheetId="4">#REF!</definedName>
     <definedName name="error" localSheetId="2">#REF!</definedName>
     <definedName name="error" localSheetId="1">#REF!</definedName>
+    <definedName name="error" localSheetId="6">#REF!</definedName>
     <definedName name="error" localSheetId="3">#REF!</definedName>
     <definedName name="error" localSheetId="5">#REF!</definedName>
     <definedName name="error" localSheetId="0">#REF!</definedName>
     <definedName name="error">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="4">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="2">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="1">#REF!</definedName>
+    <definedName name="Error_Amount" localSheetId="6">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="3">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="5">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="0">#REF!</definedName>
     <definedName name="Error_Amount">#REF!</definedName>
     <definedName name="EssAliasTable">"Default"</definedName>
     <definedName name="EssOptions">"110000000001010_"</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="4">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="2">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="1">#REF!</definedName>
+    <definedName name="Estimated_NERD_Cost" localSheetId="6">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="3">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="5">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="0">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="4">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="2">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="1">#REF!</definedName>
+    <definedName name="Estimated_NIM_Fee" localSheetId="6">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="3">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="5">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="0">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="4">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="2">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="1">#REF!</definedName>
+    <definedName name="Estimated_UW_Fee" localSheetId="6">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="3">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="5">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="0">#REF!</definedName>
     <definedName name="Estimated_UW_Fee">#REF!</definedName>
     <definedName name="ewswa" localSheetId="4">#REF!</definedName>
     <definedName name="ewswa" localSheetId="2">#REF!</definedName>
     <definedName name="ewswa" localSheetId="1">#REF!</definedName>
+    <definedName name="ewswa" localSheetId="6">#REF!</definedName>
     <definedName name="ewswa" localSheetId="3">#REF!</definedName>
     <definedName name="ewswa" localSheetId="5">#REF!</definedName>
     <definedName name="ewswa" localSheetId="0">#REF!</definedName>
     <definedName name="ewswa">#REF!</definedName>
     <definedName name="Existing" localSheetId="4">#REF!</definedName>
     <definedName name="Existing" localSheetId="2">#REF!</definedName>
     <definedName name="Existing" localSheetId="1">#REF!</definedName>
+    <definedName name="Existing" localSheetId="6">#REF!</definedName>
     <definedName name="Existing" localSheetId="3">#REF!</definedName>
     <definedName name="Existing" localSheetId="5">#REF!</definedName>
     <definedName name="Existing" localSheetId="0">#REF!</definedName>
     <definedName name="Existing">#REF!</definedName>
     <definedName name="expense" localSheetId="4">#REF!</definedName>
     <definedName name="expense" localSheetId="2">#REF!</definedName>
     <definedName name="expense" localSheetId="1">#REF!</definedName>
+    <definedName name="expense" localSheetId="6">#REF!</definedName>
     <definedName name="expense" localSheetId="3">#REF!</definedName>
     <definedName name="expense" localSheetId="5">#REF!</definedName>
     <definedName name="expense" localSheetId="0">#REF!</definedName>
     <definedName name="expense">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="4">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="2">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="1">#REF!</definedName>
+    <definedName name="Export_Acc_Range" localSheetId="6">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="3">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="5">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="0">#REF!</definedName>
     <definedName name="Export_Acc_Range">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="4">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="2">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="1">#REF!</definedName>
+    <definedName name="Export_Account" localSheetId="6">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="3">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="5">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="0">#REF!</definedName>
     <definedName name="Export_Account">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="4">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="2">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Exposure_1_S" localSheetId="6">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="3">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="5">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="0">#REF!</definedName>
     <definedName name="Exposure_1_S">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="4">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="2">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Exposure_T" localSheetId="6">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="3">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="5">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="0">#REF!</definedName>
     <definedName name="Exposure_T">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="4">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="2">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="1">#REF!</definedName>
+    <definedName name="Extra_Pay" localSheetId="6">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="3">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="5">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="0">#REF!</definedName>
     <definedName name="Extra_Pay">#REF!</definedName>
     <definedName name="f" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="f" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="f" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="f" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="f" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="f" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="f" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="f">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="4">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="2">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="1">#REF!</definedName>
+    <definedName name="FDW_LOAD_DT" localSheetId="6">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="3">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="5">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="0">#REF!</definedName>
     <definedName name="FDW_LOAD_DT">#REF!</definedName>
     <definedName name="fh" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
     <definedName name="fh" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
     <definedName name="fh" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="fh" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!D3Len,1)</definedName>
     <definedName name="fh" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
     <definedName name="fh" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!D3Len,1)</definedName>
     <definedName name="fh" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="fh">OFFSET(#REF!,0,0,D3Len,1)</definedName>
     <definedName name="Filter" localSheetId="4">#REF!</definedName>
     <definedName name="Filter" localSheetId="2">#REF!</definedName>
     <definedName name="Filter" localSheetId="1">#REF!</definedName>
+    <definedName name="Filter" localSheetId="6">#REF!</definedName>
     <definedName name="Filter" localSheetId="3">#REF!</definedName>
     <definedName name="Filter" localSheetId="5">#REF!</definedName>
     <definedName name="Filter" localSheetId="0">#REF!</definedName>
     <definedName name="Filter">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="4">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="2">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="1">#REF!</definedName>
+    <definedName name="FILTER_DETAILS" localSheetId="6">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="3">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="5">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="0">#REF!</definedName>
     <definedName name="FILTER_DETAILS">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="4">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="2">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="1">#REF!</definedName>
+    <definedName name="Filter_On" localSheetId="6">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="3">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="5">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="0">#REF!</definedName>
     <definedName name="Filter_On">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Ctmnt_C" localSheetId="6">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Otmnt_O" localSheetId="6">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Otmnt_O">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Stmnt_C" localSheetId="6">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_C">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Stmnt_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Stmnt_S" localSheetId="6">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_S">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="4">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Stmnt_T" localSheetId="6">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="5">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_T">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="4">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="1">#REF!</definedName>
+    <definedName name="Final_Securitized_Balance" localSheetId="6">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="3">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="5">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Final_Securitized_Balance">#REF!</definedName>
     <definedName name="findcat" localSheetId="4">#REF!</definedName>
     <definedName name="findcat" localSheetId="2">#REF!</definedName>
     <definedName name="findcat" localSheetId="1">#REF!</definedName>
+    <definedName name="findcat" localSheetId="6">#REF!</definedName>
     <definedName name="findcat" localSheetId="3">#REF!</definedName>
     <definedName name="findcat" localSheetId="5">#REF!</definedName>
     <definedName name="findcat" localSheetId="0">#REF!</definedName>
     <definedName name="findcat">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="4">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="2">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="FINS_ID" localSheetId="6">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="3">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="5">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="0">#REF!</definedName>
     <definedName name="FINS_ID">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="4">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="2">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="1">#REF!</definedName>
+    <definedName name="First_Bond_Payment" localSheetId="6">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="3">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="5">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="0">#REF!</definedName>
     <definedName name="First_Bond_Payment">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="4">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="2">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="1">#REF!</definedName>
+    <definedName name="FIRST_ISSUE_DT" localSheetId="6">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="3">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="5">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="0">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="4">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="2">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="1">#REF!</definedName>
+    <definedName name="FIRST_OPT_EXER_DT" localSheetId="6">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="3">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="5">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="0">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="4">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="2">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="1">#REF!</definedName>
+    <definedName name="Fixed_Settlement" localSheetId="6">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="3">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="5">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="0">#REF!</definedName>
     <definedName name="Fixed_Settlement">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="4">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="2">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="1">#REF!</definedName>
+    <definedName name="FN_0301Q" localSheetId="6">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="3">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="5">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="0">#REF!</definedName>
     <definedName name="FN_0301Q">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="4">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="2">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="1">#REF!</definedName>
+    <definedName name="FN_0600Q" localSheetId="6">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="3">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="5">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="0">#REF!</definedName>
     <definedName name="FN_0600Q">#REF!</definedName>
     <definedName name="FN8g" localSheetId="4">#REF!</definedName>
     <definedName name="FN8g" localSheetId="2">#REF!</definedName>
     <definedName name="FN8g" localSheetId="1">#REF!</definedName>
+    <definedName name="FN8g" localSheetId="6">#REF!</definedName>
     <definedName name="FN8g" localSheetId="3">#REF!</definedName>
     <definedName name="FN8g" localSheetId="5">#REF!</definedName>
     <definedName name="FN8g" localSheetId="0">#REF!</definedName>
     <definedName name="FN8g">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="4">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="2">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="1">#REF!</definedName>
+    <definedName name="FNMLoss" localSheetId="6">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="3">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="5">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="0">#REF!</definedName>
     <definedName name="FNMLoss">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_DEC_01" localSheetId="6">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_DEC_01">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_DEC_02" localSheetId="6">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_DEC_02">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_DEC_04" localSheetId="6">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_DEC_04">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_JUN_03" localSheetId="6">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_JUN_03">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_JUN_04" localSheetId="6">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_JUN_04">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_MAR_03" localSheetId="6">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_MAR_03">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_MAR_04" localSheetId="6">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_MAR_04">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_SEP_03" localSheetId="6">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_SEP_03">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_SEP_04" localSheetId="6">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_SEP_04">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_2" localSheetId="6">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_2">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_3" localSheetId="6">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_3">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_4" localSheetId="6">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_4">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_5" localSheetId="6">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_5">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_6" localSheetId="6">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_6">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="4">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_7" localSheetId="6">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="5">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_7">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="4">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="2">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="1">#REF!</definedName>
+    <definedName name="ForAmtCol" localSheetId="6">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="3">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="5">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="0">#REF!</definedName>
     <definedName name="ForAmtCol">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="4">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="2">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="1">#REF!</definedName>
+    <definedName name="FR_Table" localSheetId="6">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="3">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="5">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="0">#REF!</definedName>
     <definedName name="FR_Table">#REF!</definedName>
     <definedName name="frv" localSheetId="4">#REF!</definedName>
     <definedName name="frv" localSheetId="2">#REF!</definedName>
     <definedName name="frv" localSheetId="1">#REF!</definedName>
+    <definedName name="frv" localSheetId="6">#REF!</definedName>
     <definedName name="frv" localSheetId="3">#REF!</definedName>
     <definedName name="frv" localSheetId="5">#REF!</definedName>
     <definedName name="frv" localSheetId="0">#REF!</definedName>
     <definedName name="frv">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="4">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="2">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="1">#REF!</definedName>
+    <definedName name="Full_Print" localSheetId="6">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="3">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="5">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="0">#REF!</definedName>
     <definedName name="Full_Print">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="4">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="2">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="1">#REF!</definedName>
+    <definedName name="FV_INPUT" localSheetId="6">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="3">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="5">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="0">#REF!</definedName>
     <definedName name="FV_INPUT">#REF!</definedName>
     <definedName name="g" localSheetId="4">#REF!</definedName>
     <definedName name="g" localSheetId="2">#REF!</definedName>
     <definedName name="g" localSheetId="1">#REF!</definedName>
+    <definedName name="g" localSheetId="6">#REF!</definedName>
     <definedName name="g" localSheetId="3">#REF!</definedName>
     <definedName name="g" localSheetId="5">#REF!</definedName>
     <definedName name="g" localSheetId="0">#REF!</definedName>
     <definedName name="g">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="4">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="2">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="1">#REF!</definedName>
+    <definedName name="getGoodBal" localSheetId="6">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="3">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="5">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="0">#REF!</definedName>
     <definedName name="getGoodBal">#REF!</definedName>
     <definedName name="gfds" localSheetId="4">#REF!</definedName>
     <definedName name="gfds" localSheetId="2">#REF!</definedName>
     <definedName name="gfds" localSheetId="1">#REF!</definedName>
+    <definedName name="gfds" localSheetId="6">#REF!</definedName>
     <definedName name="gfds" localSheetId="3">#REF!</definedName>
     <definedName name="gfds" localSheetId="5">#REF!</definedName>
     <definedName name="gfds" localSheetId="0">#REF!</definedName>
     <definedName name="gfds">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="4">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="2">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="1">#REF!</definedName>
+    <definedName name="GFE_RULE" localSheetId="6">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="3">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="5">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="0">#REF!</definedName>
     <definedName name="GFE_RULE">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="4">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="2">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_Account_No" localSheetId="6">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="3">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="5">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="0">#REF!</definedName>
     <definedName name="GL_Account_No">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="4">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="2">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_ACCT_NO" localSheetId="6">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="3">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="5">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="0">#REF!</definedName>
     <definedName name="GL_ACCT_NO">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="4">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="2">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_Bal" localSheetId="6">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="3">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="5">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="0">#REF!</definedName>
     <definedName name="GL_Bal">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="4">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="2">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_Balances" localSheetId="6">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="3">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="5">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="0">#REF!</definedName>
     <definedName name="GL_Balances">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="4">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="2">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_COST_CTR_CD" localSheetId="6">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="3">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="5">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="0">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD">#REF!</definedName>
     <definedName name="GL_date" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date" localSheetId="6">#REF!</definedName>
     <definedName name="GL_date" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_C" localSheetId="6">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_C">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_RB" localSheetId="6">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_RB">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_REO" localSheetId="6">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_REO">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_RS" localSheetId="6">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_RS">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_S" localSheetId="6">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_S">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="4">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_T" localSheetId="6">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="5">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_T">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="4">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="2">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_LOOKUP" localSheetId="6">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="3">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="5">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="0">#REF!</definedName>
     <definedName name="GL_LOOKUP">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="4">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="2">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_MAPPING" localSheetId="6">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="3">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="5">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="0">#REF!</definedName>
     <definedName name="GL_MAPPING">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="4">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="2">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="1">#REF!</definedName>
+    <definedName name="GOS_Excess_Interest" localSheetId="6">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="3">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="5">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="0">#REF!</definedName>
     <definedName name="GOS_Excess_Interest">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="4">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="2">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="1">#REF!</definedName>
+    <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="6">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="3">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="5">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="0">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest">#REF!</definedName>
     <definedName name="Groups" localSheetId="4">#REF!</definedName>
     <definedName name="Groups" localSheetId="2">#REF!</definedName>
     <definedName name="Groups" localSheetId="1">#REF!</definedName>
+    <definedName name="Groups" localSheetId="6">#REF!</definedName>
     <definedName name="Groups" localSheetId="3">#REF!</definedName>
     <definedName name="Groups" localSheetId="5">#REF!</definedName>
     <definedName name="Groups" localSheetId="0">#REF!</definedName>
     <definedName name="Groups">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="4">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="2">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="1">#REF!</definedName>
+    <definedName name="GRPRKDATA" localSheetId="6">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="3">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="5">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="0">#REF!</definedName>
     <definedName name="GRPRKDATA">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="4">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="2">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="1">#REF!</definedName>
+    <definedName name="HdrUnit" localSheetId="6">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="3">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="5">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="0">#REF!</definedName>
     <definedName name="HdrUnit">#REF!</definedName>
     <definedName name="HEADER" localSheetId="4">#REF!</definedName>
     <definedName name="HEADER" localSheetId="2">#REF!</definedName>
     <definedName name="HEADER" localSheetId="1">#REF!</definedName>
+    <definedName name="HEADER" localSheetId="6">#REF!</definedName>
     <definedName name="HEADER" localSheetId="3">#REF!</definedName>
     <definedName name="HEADER" localSheetId="5">#REF!</definedName>
     <definedName name="HEADER" localSheetId="0">#REF!</definedName>
     <definedName name="HEADER">#REF!</definedName>
     <definedName name="Header_Row">ROW(#REF!)</definedName>
     <definedName name="HeaderKeys" localSheetId="4">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="1">#REF!</definedName>
+    <definedName name="HeaderKeys" localSheetId="6">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="3">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="5">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderKeys">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="4">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="1">#REF!</definedName>
+    <definedName name="HeaderLabels" localSheetId="6">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="3">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="5">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderLabels">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="4">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="1">#REF!</definedName>
+    <definedName name="HeaderLine" localSheetId="6">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="3">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="5">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderLine">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="4">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="1">#REF!</definedName>
+    <definedName name="HeaderSeq" localSheetId="6">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="3">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="5">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderSeq">#REF!</definedName>
     <definedName name="hft" localSheetId="4">#REF!</definedName>
     <definedName name="hft" localSheetId="2">#REF!</definedName>
     <definedName name="hft" localSheetId="1">#REF!</definedName>
+    <definedName name="hft" localSheetId="6">#REF!</definedName>
     <definedName name="hft" localSheetId="3">#REF!</definedName>
     <definedName name="hft" localSheetId="5">#REF!</definedName>
     <definedName name="hft" localSheetId="0">#REF!</definedName>
     <definedName name="hft">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="4">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="2">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="1">#REF!</definedName>
+    <definedName name="hgfdx" localSheetId="6">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="3">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="5">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="0">#REF!</definedName>
     <definedName name="hgfdx">#REF!</definedName>
     <definedName name="hgtre" localSheetId="4">#REF!</definedName>
     <definedName name="hgtre" localSheetId="2">#REF!</definedName>
     <definedName name="hgtre" localSheetId="1">#REF!</definedName>
+    <definedName name="hgtre" localSheetId="6">#REF!</definedName>
     <definedName name="hgtre" localSheetId="3">#REF!</definedName>
     <definedName name="hgtre" localSheetId="5">#REF!</definedName>
     <definedName name="hgtre" localSheetId="0">#REF!</definedName>
     <definedName name="hgtre">#REF!</definedName>
     <definedName name="hnh" localSheetId="4">#REF!</definedName>
     <definedName name="hnh" localSheetId="2">#REF!</definedName>
     <definedName name="hnh" localSheetId="1">#REF!</definedName>
+    <definedName name="hnh" localSheetId="6">#REF!</definedName>
     <definedName name="hnh" localSheetId="3">#REF!</definedName>
     <definedName name="hnh" localSheetId="5">#REF!</definedName>
     <definedName name="hnh" localSheetId="0">#REF!</definedName>
     <definedName name="hnh">#REF!</definedName>
     <definedName name="IDN" localSheetId="4">#REF!</definedName>
     <definedName name="IDN" localSheetId="2">#REF!</definedName>
     <definedName name="IDN" localSheetId="1">#REF!</definedName>
+    <definedName name="IDN" localSheetId="6">#REF!</definedName>
     <definedName name="IDN" localSheetId="3">#REF!</definedName>
     <definedName name="IDN" localSheetId="5">#REF!</definedName>
     <definedName name="IDN" localSheetId="0">#REF!</definedName>
     <definedName name="IDN">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="4">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="2">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="idpi2002_08" localSheetId="6">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="3">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="5">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="0">#REF!</definedName>
     <definedName name="idpi2002_08">#REF!</definedName>
     <definedName name="IFN" localSheetId="4">#REF!</definedName>
     <definedName name="IFN" localSheetId="2">#REF!</definedName>
     <definedName name="IFN" localSheetId="1">#REF!</definedName>
+    <definedName name="IFN" localSheetId="6">#REF!</definedName>
     <definedName name="IFN" localSheetId="3">#REF!</definedName>
     <definedName name="IFN" localSheetId="5">#REF!</definedName>
     <definedName name="IFN" localSheetId="0">#REF!</definedName>
     <definedName name="IFN">#REF!</definedName>
     <definedName name="ikmn" localSheetId="4">#REF!</definedName>
     <definedName name="ikmn" localSheetId="2">#REF!</definedName>
     <definedName name="ikmn" localSheetId="1">#REF!</definedName>
+    <definedName name="ikmn" localSheetId="6">#REF!</definedName>
     <definedName name="ikmn" localSheetId="3">#REF!</definedName>
     <definedName name="ikmn" localSheetId="5">#REF!</definedName>
     <definedName name="ikmn" localSheetId="0">#REF!</definedName>
     <definedName name="ikmn">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="4">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="2">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="1">#REF!</definedName>
+    <definedName name="Imported_File_Count" localSheetId="6">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="3">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="5">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="0">#REF!</definedName>
     <definedName name="Imported_File_Count">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="4">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="2">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="1">#REF!</definedName>
+    <definedName name="InsertLine" localSheetId="6">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="3">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="5">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="0">#REF!</definedName>
     <definedName name="InsertLine">#REF!</definedName>
     <definedName name="int" localSheetId="4">#REF!</definedName>
     <definedName name="int" localSheetId="2">#REF!</definedName>
     <definedName name="int" localSheetId="1">#REF!</definedName>
+    <definedName name="int" localSheetId="6">#REF!</definedName>
     <definedName name="int" localSheetId="3">#REF!</definedName>
     <definedName name="int" localSheetId="5">#REF!</definedName>
     <definedName name="int" localSheetId="0">#REF!</definedName>
     <definedName name="int">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="4">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="2">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="1">#REF!</definedName>
+    <definedName name="Interest_Due_Detail" localSheetId="6">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="3">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="5">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="0">#REF!</definedName>
     <definedName name="Interest_Due_Detail">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="4">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="2">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="1">#REF!</definedName>
+    <definedName name="Interest_Rate" localSheetId="6">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="3">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="5">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="0">#REF!</definedName>
     <definedName name="Interest_Rate">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="4">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="2">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="1">#REF!</definedName>
+    <definedName name="ioLookup" localSheetId="6">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="3">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="5">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="0">#REF!</definedName>
     <definedName name="ioLookup">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="4">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="2">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="1">#REF!</definedName>
+    <definedName name="ioMktPrice" localSheetId="6">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="3">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="5">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="0">#REF!</definedName>
     <definedName name="ioMktPrice">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="4">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="2">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="1">#REF!</definedName>
+    <definedName name="ioMktValue" localSheetId="6">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="3">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="5">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="0">#REF!</definedName>
     <definedName name="ioMktValue">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_01" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_01">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_02" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_02">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_03" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_03">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_04" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_04">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_05" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_05">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_06" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_06">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_07" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_07">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_08" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_08">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_09" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_09">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_10" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_10">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_11" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_11">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_12" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_12">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_01" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_01">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_02" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_02">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_03" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_03">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_04" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_04">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_05" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_05">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_06" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_06">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_07" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_07">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_08" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_08">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_09" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_09">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_10" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_10">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_11" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_11">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_12" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_12">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_01" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_01">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_02" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_02">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_03" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_03">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_04" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_04">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_05" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_05">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_06" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_06">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_07" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_07">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_08" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_08">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_09" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_09">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_10" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_10">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_11" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_11">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="4">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_12" localSheetId="6">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="5">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_12">#REF!</definedName>
     <definedName name="IQ_CH">110000</definedName>
     <definedName name="IQ_CQ">5000</definedName>
     <definedName name="IQ_CY">10000</definedName>
     <definedName name="IQ_DAILY">500000</definedName>
     <definedName name="IQ_FH">100000</definedName>
     <definedName name="IQ_FQ">500</definedName>
     <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
     <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
     <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
     <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
     <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
     <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
     <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
     <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
     <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
     <definedName name="IQ_FY">1000</definedName>
     <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
     <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
     <definedName name="IQ_LTM">2000</definedName>
     <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
     <definedName name="IQ_MONTH">15000</definedName>
     <definedName name="IQ_NTM">6000</definedName>
     <definedName name="IQ_TODAY" hidden="1">0</definedName>
     <definedName name="IQ_WEEK">50000</definedName>
     <definedName name="IQ_YTD">3000</definedName>
     <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
     <definedName name="IRRSolver" localSheetId="4">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="2">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="1">#REF!</definedName>
+    <definedName name="IRRSolver" localSheetId="6">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="3">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="5">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="0">#REF!</definedName>
     <definedName name="IRRSolver">#REF!</definedName>
     <definedName name="isat2002" localSheetId="4">#REF!</definedName>
     <definedName name="isat2002" localSheetId="2">#REF!</definedName>
     <definedName name="isat2002" localSheetId="1">#REF!</definedName>
+    <definedName name="isat2002" localSheetId="6">#REF!</definedName>
     <definedName name="isat2002" localSheetId="3">#REF!</definedName>
     <definedName name="isat2002" localSheetId="5">#REF!</definedName>
     <definedName name="isat2002" localSheetId="0">#REF!</definedName>
     <definedName name="isat2002">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="4">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="2">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="1">#REF!</definedName>
+    <definedName name="iSatrQ304" localSheetId="6">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="3">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="5">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="0">#REF!</definedName>
     <definedName name="iSatrQ304">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="4">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="2">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="1">#REF!</definedName>
+    <definedName name="isretrieve" localSheetId="6">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="3">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="5">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="0">#REF!</definedName>
     <definedName name="isretrieve">#REF!</definedName>
     <definedName name="Issuance" localSheetId="4">#REF!</definedName>
     <definedName name="Issuance" localSheetId="2">#REF!</definedName>
     <definedName name="Issuance" localSheetId="1">#REF!</definedName>
+    <definedName name="Issuance" localSheetId="6">#REF!</definedName>
     <definedName name="Issuance" localSheetId="3">#REF!</definedName>
     <definedName name="Issuance" localSheetId="5">#REF!</definedName>
     <definedName name="Issuance" localSheetId="0">#REF!</definedName>
     <definedName name="Issuance">#REF!</definedName>
     <definedName name="issue_month" localSheetId="4">#REF!</definedName>
     <definedName name="issue_month" localSheetId="2">#REF!</definedName>
     <definedName name="issue_month" localSheetId="1">#REF!</definedName>
+    <definedName name="issue_month" localSheetId="6">#REF!</definedName>
     <definedName name="issue_month" localSheetId="3">#REF!</definedName>
     <definedName name="issue_month" localSheetId="5">#REF!</definedName>
     <definedName name="issue_month" localSheetId="0">#REF!</definedName>
     <definedName name="issue_month">#REF!</definedName>
     <definedName name="issue_year" localSheetId="4">#REF!</definedName>
     <definedName name="issue_year" localSheetId="2">#REF!</definedName>
     <definedName name="issue_year" localSheetId="1">#REF!</definedName>
+    <definedName name="issue_year" localSheetId="6">#REF!</definedName>
     <definedName name="issue_year" localSheetId="3">#REF!</definedName>
     <definedName name="issue_year" localSheetId="5">#REF!</definedName>
     <definedName name="issue_year" localSheetId="0">#REF!</definedName>
     <definedName name="issue_year">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="4">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="2">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="1">#REF!</definedName>
+    <definedName name="Issuer_Lookup_FF" localSheetId="6">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="3">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="5">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="0">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="4">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="2">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="1">#REF!</definedName>
+    <definedName name="Issuer_Lookup_RM" localSheetId="6">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="3">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="5">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="0">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="4">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="2">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="1">#REF!</definedName>
+    <definedName name="Issuer_Lookup_WMC" localSheetId="6">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="3">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="5">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="0">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="4">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="2">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="1">#REF!</definedName>
+    <definedName name="Issuer_Rank_By_60_" localSheetId="6">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="3">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="5">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="0">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="4">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="2">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="1">#REF!</definedName>
+    <definedName name="iStarq104" localSheetId="6">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="3">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="5">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="0">#REF!</definedName>
     <definedName name="iStarq104">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="4">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="2">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="1">#REF!</definedName>
+    <definedName name="iStarq204" localSheetId="6">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="3">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="5">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="0">#REF!</definedName>
     <definedName name="iStarq204">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="4">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="2">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="1">#REF!</definedName>
+    <definedName name="iStarq304" localSheetId="6">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="3">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="5">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="0">#REF!</definedName>
     <definedName name="iStarq304">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="4">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="2">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="1">#REF!</definedName>
+    <definedName name="iStarq404" localSheetId="6">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="3">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="5">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="0">#REF!</definedName>
     <definedName name="iStarq404">#REF!</definedName>
     <definedName name="J3_" localSheetId="4">#REF!</definedName>
     <definedName name="J3_" localSheetId="2">#REF!</definedName>
     <definedName name="J3_" localSheetId="1">#REF!</definedName>
+    <definedName name="J3_" localSheetId="6">#REF!</definedName>
     <definedName name="J3_" localSheetId="3">#REF!</definedName>
     <definedName name="J3_" localSheetId="5">#REF!</definedName>
     <definedName name="J3_" localSheetId="0">#REF!</definedName>
     <definedName name="J3_">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="4">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="2">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="1">#REF!</definedName>
+    <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="6">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="3">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="5">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="0">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation">#REF!</definedName>
     <definedName name="jhg" localSheetId="4">#REF!</definedName>
     <definedName name="jhg" localSheetId="2">#REF!</definedName>
     <definedName name="jhg" localSheetId="1">#REF!</definedName>
+    <definedName name="jhg" localSheetId="6">#REF!</definedName>
     <definedName name="jhg" localSheetId="3">#REF!</definedName>
     <definedName name="jhg" localSheetId="5">#REF!</definedName>
     <definedName name="jhg" localSheetId="0">#REF!</definedName>
     <definedName name="jhg">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="4">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="2">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="1">#REF!</definedName>
+    <definedName name="jmnbvgf" localSheetId="6">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="3">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="5">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="0">#REF!</definedName>
     <definedName name="jmnbvgf">#REF!</definedName>
     <definedName name="jnbv" localSheetId="4">#REF!</definedName>
     <definedName name="jnbv" localSheetId="2">#REF!</definedName>
     <definedName name="jnbv" localSheetId="1">#REF!</definedName>
+    <definedName name="jnbv" localSheetId="6">#REF!</definedName>
     <definedName name="jnbv" localSheetId="3">#REF!</definedName>
     <definedName name="jnbv" localSheetId="5">#REF!</definedName>
     <definedName name="jnbv" localSheetId="0">#REF!</definedName>
     <definedName name="jnbv">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="4">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="2">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="1">#REF!</definedName>
+    <definedName name="jnydtr" localSheetId="6">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="3">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="5">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="0">#REF!</definedName>
     <definedName name="jnydtr">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_Entry_No" localSheetId="6">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_Entry_No">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_Entry_Source" localSheetId="6">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_Entry_Source">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID" localSheetId="6">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID_C" localSheetId="6">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_C">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID_REO" localSheetId="6">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_REO">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_RS">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID_S" localSheetId="6">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_S">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="4">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID_T" localSheetId="6">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="5">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_T">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="4">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="2">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="1">#REF!</definedName>
+    <definedName name="JRNL_IDTN_CD" localSheetId="6">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="3">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="5">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="0">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD">#REF!</definedName>
     <definedName name="jufgb" localSheetId="4">#REF!</definedName>
     <definedName name="jufgb" localSheetId="2">#REF!</definedName>
     <definedName name="jufgb" localSheetId="1">#REF!</definedName>
+    <definedName name="jufgb" localSheetId="6">#REF!</definedName>
     <definedName name="jufgb" localSheetId="3">#REF!</definedName>
     <definedName name="jufgb" localSheetId="5">#REF!</definedName>
     <definedName name="jufgb" localSheetId="0">#REF!</definedName>
     <definedName name="jufgb">#REF!</definedName>
     <definedName name="June">#REF!</definedName>
     <definedName name="JV" localSheetId="4">#REF!</definedName>
     <definedName name="JV" localSheetId="2">#REF!</definedName>
     <definedName name="JV" localSheetId="1">#REF!</definedName>
+    <definedName name="JV" localSheetId="6">#REF!</definedName>
     <definedName name="JV" localSheetId="3">#REF!</definedName>
     <definedName name="JV" localSheetId="5">#REF!</definedName>
     <definedName name="JV" localSheetId="0">#REF!</definedName>
     <definedName name="JV">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_C" localSheetId="6">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_O" localSheetId="6">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_S" localSheetId="6">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="4">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="2">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_hash_2002" localSheetId="6">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="3">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="5">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="0">#REF!</definedName>
     <definedName name="JV_hash_2002">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Type_C" localSheetId="6">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_C">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Type_RS" localSheetId="6">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_RS">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Type_S" localSheetId="6">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_S">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="4">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Type_T" localSheetId="6">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="5">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_T">#REF!</definedName>
     <definedName name="kata_array" localSheetId="4">#REF!</definedName>
     <definedName name="kata_array" localSheetId="2">#REF!</definedName>
     <definedName name="kata_array" localSheetId="1">#REF!</definedName>
+    <definedName name="kata_array" localSheetId="6">#REF!</definedName>
     <definedName name="kata_array" localSheetId="3">#REF!</definedName>
     <definedName name="kata_array" localSheetId="5">#REF!</definedName>
     <definedName name="kata_array" localSheetId="0">#REF!</definedName>
     <definedName name="kata_array">#REF!</definedName>
     <definedName name="kata_data" localSheetId="4">#REF!</definedName>
     <definedName name="kata_data" localSheetId="2">#REF!</definedName>
     <definedName name="kata_data" localSheetId="1">#REF!</definedName>
+    <definedName name="kata_data" localSheetId="6">#REF!</definedName>
     <definedName name="kata_data" localSheetId="3">#REF!</definedName>
     <definedName name="kata_data" localSheetId="5">#REF!</definedName>
     <definedName name="kata_data" localSheetId="0">#REF!</definedName>
     <definedName name="kata_data">#REF!</definedName>
     <definedName name="Key" localSheetId="4">#REF!</definedName>
     <definedName name="Key" localSheetId="2">#REF!</definedName>
     <definedName name="Key" localSheetId="1">#REF!</definedName>
+    <definedName name="Key" localSheetId="6">#REF!</definedName>
     <definedName name="Key" localSheetId="3">#REF!</definedName>
     <definedName name="Key" localSheetId="5">#REF!</definedName>
     <definedName name="Key" localSheetId="0">#REF!</definedName>
     <definedName name="Key">#REF!</definedName>
     <definedName name="kikuk" localSheetId="4">#REF!</definedName>
     <definedName name="kikuk" localSheetId="2">#REF!</definedName>
     <definedName name="kikuk" localSheetId="1">#REF!</definedName>
+    <definedName name="kikuk" localSheetId="6">#REF!</definedName>
     <definedName name="kikuk" localSheetId="3">#REF!</definedName>
     <definedName name="kikuk" localSheetId="5">#REF!</definedName>
     <definedName name="kikuk" localSheetId="0">#REF!</definedName>
     <definedName name="kikuk">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="4">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="2">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="1">#REF!</definedName>
+    <definedName name="kjhgf" localSheetId="6">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="3">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="5">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="0">#REF!</definedName>
     <definedName name="kjhgf">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="4">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="2">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="1">#REF!</definedName>
+    <definedName name="kjhgfv" localSheetId="6">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="3">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="5">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="0">#REF!</definedName>
     <definedName name="kjhgfv">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="4">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="2">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="1">#REF!</definedName>
+    <definedName name="LAST_OPT_EXER_DT" localSheetId="6">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="3">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="5">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="0">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT">#REF!</definedName>
     <definedName name="Last_Row" localSheetId="4">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="2">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="1">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
+    <definedName name="Last_Row" localSheetId="6">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="3">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="5">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="0">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row">IF([0]!Values_Entered,[0]!Header_Row+[0]!Number_of_Payments,[0]!Header_Row)</definedName>
     <definedName name="Last_Updated" localSheetId="4">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="2">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="1">#REF!</definedName>
+    <definedName name="Last_Updated" localSheetId="6">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="3">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="5">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="0">#REF!</definedName>
     <definedName name="Last_Updated">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="4">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="2">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="1">#REF!</definedName>
+    <definedName name="LastHeaderCol" localSheetId="6">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="3">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="5">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="0">#REF!</definedName>
     <definedName name="LastHeaderCol">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="4">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="2">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="1">#REF!</definedName>
+    <definedName name="LastLineCol" localSheetId="6">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="3">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="5">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="0">#REF!</definedName>
     <definedName name="LastLineCol">#REF!</definedName>
     <definedName name="Lead" localSheetId="4">#REF!</definedName>
     <definedName name="Lead" localSheetId="2">#REF!</definedName>
     <definedName name="Lead" localSheetId="1">#REF!</definedName>
+    <definedName name="Lead" localSheetId="6">#REF!</definedName>
     <definedName name="Lead" localSheetId="3">#REF!</definedName>
     <definedName name="Lead" localSheetId="5">#REF!</definedName>
     <definedName name="Lead" localSheetId="0">#REF!</definedName>
     <definedName name="Lead">#REF!</definedName>
     <definedName name="Ledger" localSheetId="4">#REF!</definedName>
     <definedName name="Ledger" localSheetId="2">#REF!</definedName>
     <definedName name="Ledger" localSheetId="1">#REF!</definedName>
+    <definedName name="Ledger" localSheetId="6">#REF!</definedName>
     <definedName name="Ledger" localSheetId="3">#REF!</definedName>
     <definedName name="Ledger" localSheetId="5">#REF!</definedName>
     <definedName name="Ledger" localSheetId="0">#REF!</definedName>
     <definedName name="Ledger">#REF!</definedName>
     <definedName name="LenC2" localSheetId="4">#REF!</definedName>
     <definedName name="LenC2" localSheetId="2">#REF!</definedName>
     <definedName name="LenC2" localSheetId="1">#REF!</definedName>
+    <definedName name="LenC2" localSheetId="6">#REF!</definedName>
     <definedName name="LenC2" localSheetId="3">#REF!</definedName>
     <definedName name="LenC2" localSheetId="5">#REF!</definedName>
     <definedName name="LenC2" localSheetId="0">#REF!</definedName>
     <definedName name="LenC2">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="4">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="2">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="1">#REF!</definedName>
+    <definedName name="Lender1stLoss" localSheetId="6">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="3">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="5">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="0">#REF!</definedName>
     <definedName name="Lender1stLoss">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="4">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="2">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="1">#REF!</definedName>
+    <definedName name="LenderLoss" localSheetId="6">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="3">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="5">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="0">#REF!</definedName>
     <definedName name="LenderLoss">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="4">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="2">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="1">#REF!</definedName>
+    <definedName name="LIHTC" localSheetId="6">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="3">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="5">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="0">#REF!</definedName>
     <definedName name="LIHTC">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description" localSheetId="6">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description_C" localSheetId="6">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_C">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description_REO" localSheetId="6">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_REO">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_RS">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description_S" localSheetId="6">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_S">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="4">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description_T" localSheetId="6">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="5">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_T">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="4">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="2">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="1">#REF!</definedName>
+    <definedName name="LIP_Monthly_Matrix" localSheetId="6">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="3">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="5">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="0">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="4">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="2">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="1">#REF!</definedName>
+    <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="6">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="3">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="5">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="0">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts">#REF!</definedName>
     <definedName name="lllll" localSheetId="4">#REF!</definedName>
     <definedName name="lllll" localSheetId="2">#REF!</definedName>
     <definedName name="lllll" localSheetId="1">#REF!</definedName>
+    <definedName name="lllll" localSheetId="6">#REF!</definedName>
     <definedName name="lllll" localSheetId="3">#REF!</definedName>
     <definedName name="lllll" localSheetId="5">#REF!</definedName>
     <definedName name="lllll" localSheetId="0">#REF!</definedName>
     <definedName name="lllll">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="4">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="2">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="1">#REF!</definedName>
+    <definedName name="Loan_Amount" localSheetId="6">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="3">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="5">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="0">#REF!</definedName>
     <definedName name="Loan_Amount">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="4">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="2">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="1">#REF!</definedName>
+    <definedName name="Loan_Start" localSheetId="6">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="3">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="5">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="0">#REF!</definedName>
     <definedName name="Loan_Start">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="4">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="2">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="1">#REF!</definedName>
+    <definedName name="Loan_Years" localSheetId="6">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="3">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="5">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="0">#REF!</definedName>
     <definedName name="Loan_Years">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="4">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="2">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="1">#REF!</definedName>
+    <definedName name="Lookup_Account_Codes" localSheetId="6">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="3">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="5">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="0">#REF!</definedName>
     <definedName name="Lookup_Account_Codes">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="4">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="2">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="1">#REF!</definedName>
+    <definedName name="Lookups_2" localSheetId="6">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="3">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="5">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="0">#REF!</definedName>
     <definedName name="Lookups_2">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="4">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="2">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="1">#REF!</definedName>
+    <definedName name="Lookups_3" localSheetId="6">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="3">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="5">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="0">#REF!</definedName>
     <definedName name="Lookups_3">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="4">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="2">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="1">#REF!</definedName>
+    <definedName name="LossInputsKeystone" localSheetId="6">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="3">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="5">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="0">#REF!</definedName>
     <definedName name="LossInputsKeystone">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="4">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="2">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="1">#REF!</definedName>
+    <definedName name="LossResultsKeystone" localSheetId="6">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="3">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="5">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="0">#REF!</definedName>
     <definedName name="LossResultsKeystone">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="4">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="2">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="1">#REF!</definedName>
+    <definedName name="LossSharing" localSheetId="6">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="3">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="5">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="0">#REF!</definedName>
     <definedName name="LossSharing">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="4">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="2">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="1">#REF!</definedName>
+    <definedName name="Main_Path" localSheetId="6">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="3">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="5">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="0">#REF!</definedName>
     <definedName name="Main_Path">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_IPDI_ISTAR" localSheetId="6">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_IPDI_STAR" localSheetId="6">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_JV_ISTAR" localSheetId="6">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_JV_STAR" localSheetId="6">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_JV_STAR">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_NO_REVERSE" localSheetId="6">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_REVERSE_DEBT" localSheetId="6">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_REVERSE_FAS" localSheetId="6">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="4">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_SPECIAL" localSheetId="6">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="5">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_SPECIAL">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="4">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="2">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="1">#REF!</definedName>
+    <definedName name="man_special_debt" localSheetId="6">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="3">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="5">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="0">#REF!</definedName>
     <definedName name="man_special_debt">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="4">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="2">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="1">#REF!</definedName>
+    <definedName name="man_special_ipdi" localSheetId="6">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="3">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="5">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="0">#REF!</definedName>
     <definedName name="man_special_ipdi">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Mandate_Date" localSheetId="6">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Mandate_Date">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="4">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="2">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="1">#REF!</definedName>
+    <definedName name="manual_2002" localSheetId="6">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="3">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="5">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="0">#REF!</definedName>
     <definedName name="manual_2002">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="4">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="2">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="1">#REF!</definedName>
+    <definedName name="manual_2003" localSheetId="6">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="3">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="5">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="0">#REF!</definedName>
     <definedName name="manual_2003">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="4">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="2">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="1">#REF!</definedName>
+    <definedName name="manual_2004" localSheetId="6">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="3">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="5">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="0">#REF!</definedName>
     <definedName name="manual_2004">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="4">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="2">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="1">#REF!</definedName>
+    <definedName name="manual2q2004" localSheetId="6">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="3">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="5">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="0">#REF!</definedName>
     <definedName name="manual2q2004">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="4">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="2">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="1">#REF!</definedName>
+    <definedName name="manual3q2004" localSheetId="6">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="3">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="5">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="0">#REF!</definedName>
     <definedName name="manual3q2004">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="4">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="2">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="1">#REF!</definedName>
+    <definedName name="manual4q2004" localSheetId="6">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="3">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="5">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="0">#REF!</definedName>
     <definedName name="manual4q2004">#REF!</definedName>
     <definedName name="manualq104" localSheetId="4">#REF!</definedName>
     <definedName name="manualq104" localSheetId="2">#REF!</definedName>
     <definedName name="manualq104" localSheetId="1">#REF!</definedName>
+    <definedName name="manualq104" localSheetId="6">#REF!</definedName>
     <definedName name="manualq104" localSheetId="3">#REF!</definedName>
     <definedName name="manualq104" localSheetId="5">#REF!</definedName>
     <definedName name="manualq104" localSheetId="0">#REF!</definedName>
     <definedName name="manualq104">#REF!</definedName>
     <definedName name="manualq204" localSheetId="4">#REF!</definedName>
     <definedName name="manualq204" localSheetId="2">#REF!</definedName>
     <definedName name="manualq204" localSheetId="1">#REF!</definedName>
+    <definedName name="manualq204" localSheetId="6">#REF!</definedName>
     <definedName name="manualq204" localSheetId="3">#REF!</definedName>
     <definedName name="manualq204" localSheetId="5">#REF!</definedName>
     <definedName name="manualq204" localSheetId="0">#REF!</definedName>
     <definedName name="manualq204">#REF!</definedName>
     <definedName name="manualq304" localSheetId="4">#REF!</definedName>
     <definedName name="manualq304" localSheetId="2">#REF!</definedName>
     <definedName name="manualq304" localSheetId="1">#REF!</definedName>
+    <definedName name="manualq304" localSheetId="6">#REF!</definedName>
     <definedName name="manualq304" localSheetId="3">#REF!</definedName>
     <definedName name="manualq304" localSheetId="5">#REF!</definedName>
     <definedName name="manualq304" localSheetId="0">#REF!</definedName>
     <definedName name="manualq304">#REF!</definedName>
     <definedName name="manualq404" localSheetId="4">#REF!</definedName>
     <definedName name="manualq404" localSheetId="2">#REF!</definedName>
     <definedName name="manualq404" localSheetId="1">#REF!</definedName>
+    <definedName name="manualq404" localSheetId="6">#REF!</definedName>
     <definedName name="manualq404" localSheetId="3">#REF!</definedName>
     <definedName name="manualq404" localSheetId="5">#REF!</definedName>
     <definedName name="manualq404" localSheetId="0">#REF!</definedName>
     <definedName name="manualq404">#REF!</definedName>
     <definedName name="map" localSheetId="4">#REF!</definedName>
     <definedName name="map" localSheetId="2">#REF!</definedName>
     <definedName name="map" localSheetId="1">#REF!</definedName>
+    <definedName name="map" localSheetId="6">#REF!</definedName>
     <definedName name="map" localSheetId="3">#REF!</definedName>
     <definedName name="map" localSheetId="5">#REF!</definedName>
     <definedName name="map" localSheetId="0">#REF!</definedName>
     <definedName name="map">#REF!</definedName>
     <definedName name="Match" localSheetId="4">#REF!</definedName>
     <definedName name="Match" localSheetId="2">#REF!</definedName>
     <definedName name="Match" localSheetId="1">#REF!</definedName>
+    <definedName name="Match" localSheetId="6">#REF!</definedName>
     <definedName name="Match" localSheetId="3">#REF!</definedName>
     <definedName name="Match" localSheetId="5">#REF!</definedName>
     <definedName name="Match" localSheetId="0">#REF!</definedName>
     <definedName name="Match">#REF!</definedName>
     <definedName name="Match2" localSheetId="4">#REF!</definedName>
     <definedName name="Match2" localSheetId="2">#REF!</definedName>
     <definedName name="Match2" localSheetId="1">#REF!</definedName>
+    <definedName name="Match2" localSheetId="6">#REF!</definedName>
     <definedName name="Match2" localSheetId="3">#REF!</definedName>
     <definedName name="Match2" localSheetId="5">#REF!</definedName>
     <definedName name="Match2" localSheetId="0">#REF!</definedName>
     <definedName name="Match2">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="4">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="2">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="1">#REF!</definedName>
+    <definedName name="MATURITY_DT" localSheetId="6">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="3">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="5">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="0">#REF!</definedName>
     <definedName name="MATURITY_DT">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="4">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="2">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="1">#REF!</definedName>
+    <definedName name="MATURITY_TERM_CODE" localSheetId="6">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="3">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="5">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="0">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="4">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="2">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="1">#REF!</definedName>
+    <definedName name="maturity_year" localSheetId="6">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="3">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="5">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="0">#REF!</definedName>
     <definedName name="maturity_year">#REF!</definedName>
     <definedName name="MBS">"1a"</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="4">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="2">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="1">#REF!</definedName>
+    <definedName name="MBS_GOVT_CONVL_IND" localSheetId="6">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="3">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="5">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="0">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="4">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="2">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="1">#REF!</definedName>
+    <definedName name="mfLookup" localSheetId="6">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="3">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="5">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="0">#REF!</definedName>
     <definedName name="mfLookup">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="4">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="2">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="1">#REF!</definedName>
+    <definedName name="ML_Role" localSheetId="6">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="3">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="5">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="0">#REF!</definedName>
     <definedName name="ML_Role">#REF!</definedName>
     <definedName name="MLCC" localSheetId="4">#REF!</definedName>
     <definedName name="MLCC" localSheetId="2">#REF!</definedName>
     <definedName name="MLCC" localSheetId="1">#REF!</definedName>
+    <definedName name="MLCC" localSheetId="6">#REF!</definedName>
     <definedName name="MLCC" localSheetId="3">#REF!</definedName>
     <definedName name="MLCC" localSheetId="5">#REF!</definedName>
     <definedName name="MLCC" localSheetId="0">#REF!</definedName>
     <definedName name="MLCC">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="4">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="2">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="1">#REF!</definedName>
+    <definedName name="MLCC_Data" localSheetId="6">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="3">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="5">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="0">#REF!</definedName>
     <definedName name="MLCC_Data">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="4">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="2">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="1">#REF!</definedName>
+    <definedName name="MLCC_Data_3" localSheetId="6">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="3">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="5">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="0">#REF!</definedName>
     <definedName name="MLCC_Data_3">#REF!</definedName>
     <definedName name="mnbv" localSheetId="4">#REF!</definedName>
     <definedName name="mnbv" localSheetId="2">#REF!</definedName>
     <definedName name="mnbv" localSheetId="1">#REF!</definedName>
+    <definedName name="mnbv" localSheetId="6">#REF!</definedName>
     <definedName name="mnbv" localSheetId="3">#REF!</definedName>
     <definedName name="mnbv" localSheetId="5">#REF!</definedName>
     <definedName name="mnbv" localSheetId="0">#REF!</definedName>
     <definedName name="mnbv">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="4">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="2">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="1">#REF!</definedName>
+    <definedName name="mnbvc" localSheetId="6">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="3">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="5">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="0">#REF!</definedName>
     <definedName name="mnbvc">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="4">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="2">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="1">#REF!</definedName>
+    <definedName name="MONTH_ENDED" localSheetId="6">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="3">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="5">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="0">#REF!</definedName>
     <definedName name="MONTH_ENDED">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="4">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="2">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="1">#REF!</definedName>
+    <definedName name="Mortgage" localSheetId="6">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="3">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="5">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="0">#REF!</definedName>
     <definedName name="Mortgage">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="4">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="2">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="1">#REF!</definedName>
+    <definedName name="Mortgage_Ins." localSheetId="6">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="3">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="5">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="0">#REF!</definedName>
     <definedName name="Mortgage_Ins.">#REF!</definedName>
     <definedName name="MOVE" localSheetId="4">#REF!</definedName>
     <definedName name="MOVE" localSheetId="2">#REF!</definedName>
     <definedName name="MOVE" localSheetId="1">#REF!</definedName>
+    <definedName name="MOVE" localSheetId="6">#REF!</definedName>
     <definedName name="MOVE" localSheetId="3">#REF!</definedName>
     <definedName name="MOVE" localSheetId="5">#REF!</definedName>
     <definedName name="MOVE" localSheetId="0">#REF!</definedName>
     <definedName name="MOVE">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="4">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="1">#REF!</definedName>
+    <definedName name="MTMLTV02" localSheetId="6">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="3">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="5">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV02">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="4">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="1">#REF!</definedName>
+    <definedName name="MTMLTV03" localSheetId="6">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="3">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="5">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV03">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="4">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="1">#REF!</definedName>
+    <definedName name="MTMLTV04" localSheetId="6">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="3">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="5">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV04">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="4">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="1">#REF!</definedName>
+    <definedName name="MTMLTV05" localSheetId="6">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="3">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="5">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV05">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="4">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="1">#REF!</definedName>
+    <definedName name="MTMLTV06" localSheetId="6">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="3">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="5">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV06">#REF!</definedName>
     <definedName name="mujm" localSheetId="4">#REF!</definedName>
     <definedName name="mujm" localSheetId="2">#REF!</definedName>
     <definedName name="mujm" localSheetId="1">#REF!</definedName>
+    <definedName name="mujm" localSheetId="6">#REF!</definedName>
     <definedName name="mujm" localSheetId="3">#REF!</definedName>
     <definedName name="mujm" localSheetId="5">#REF!</definedName>
     <definedName name="mujm" localSheetId="0">#REF!</definedName>
     <definedName name="mujm">#REF!</definedName>
     <definedName name="nafs" localSheetId="4">#REF!</definedName>
     <definedName name="nafs" localSheetId="2">#REF!</definedName>
     <definedName name="nafs" localSheetId="1">#REF!</definedName>
+    <definedName name="nafs" localSheetId="6">#REF!</definedName>
     <definedName name="nafs" localSheetId="3">#REF!</definedName>
     <definedName name="nafs" localSheetId="5">#REF!</definedName>
     <definedName name="nafs" localSheetId="0">#REF!</definedName>
     <definedName name="nafs">#REF!</definedName>
     <definedName name="netAct" localSheetId="4">#REF!</definedName>
     <definedName name="netAct" localSheetId="2">#REF!</definedName>
     <definedName name="netAct" localSheetId="1">#REF!</definedName>
+    <definedName name="netAct" localSheetId="6">#REF!</definedName>
     <definedName name="netAct" localSheetId="3">#REF!</definedName>
     <definedName name="netAct" localSheetId="5">#REF!</definedName>
     <definedName name="netAct" localSheetId="0">#REF!</definedName>
     <definedName name="netAct">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="4">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="2">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="1">#REF!</definedName>
+    <definedName name="NEW_MTM" localSheetId="6">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="3">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="5">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="0">#REF!</definedName>
     <definedName name="NEW_MTM">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="4">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="2">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="1">#REF!</definedName>
+    <definedName name="NewInvestment" localSheetId="6">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="3">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="5">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="0">#REF!</definedName>
     <definedName name="NewInvestment">#REF!</definedName>
     <definedName name="newMarks" localSheetId="4">#REF!</definedName>
     <definedName name="newMarks" localSheetId="2">#REF!</definedName>
     <definedName name="newMarks" localSheetId="1">#REF!</definedName>
+    <definedName name="newMarks" localSheetId="6">#REF!</definedName>
     <definedName name="newMarks" localSheetId="3">#REF!</definedName>
     <definedName name="newMarks" localSheetId="5">#REF!</definedName>
     <definedName name="newMarks" localSheetId="0">#REF!</definedName>
     <definedName name="newMarks">#REF!</definedName>
     <definedName name="nhyny" localSheetId="4">#REF!</definedName>
     <definedName name="nhyny" localSheetId="2">#REF!</definedName>
     <definedName name="nhyny" localSheetId="1">#REF!</definedName>
+    <definedName name="nhyny" localSheetId="6">#REF!</definedName>
     <definedName name="nhyny" localSheetId="3">#REF!</definedName>
     <definedName name="nhyny" localSheetId="5">#REF!</definedName>
     <definedName name="nhyny" localSheetId="0">#REF!</definedName>
     <definedName name="nhyny">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_150_150_Window" localSheetId="6">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_150_150_Window">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_150_150_Yield" localSheetId="6">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_150_150_Yield">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_200_200_Window" localSheetId="6">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_200_200_Window">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_200_200_Yield" localSheetId="6">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_200_200_Yield">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Cap_Flow" localSheetId="6">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Cap_Flow">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Closing_Date" localSheetId="6">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Closing_Date">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Cum_Loss" localSheetId="6">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Cum_Loss">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Flows" localSheetId="6">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Flows">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Loss_Severity" localSheetId="6">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Loss_Severity">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="4">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Prepay_Penalty" localSheetId="6">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="5">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty">#REF!</definedName>
     <definedName name="No">#N/A</definedName>
     <definedName name="NOI" localSheetId="4">#REF!</definedName>
     <definedName name="NOI" localSheetId="2">#REF!</definedName>
     <definedName name="NOI" localSheetId="1">#REF!</definedName>
+    <definedName name="NOI" localSheetId="6">#REF!</definedName>
     <definedName name="NOI" localSheetId="3">#REF!</definedName>
     <definedName name="NOI" localSheetId="5">#REF!</definedName>
     <definedName name="NOI" localSheetId="0">#REF!</definedName>
     <definedName name="NOI">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="4">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="2">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="1">#REF!</definedName>
+    <definedName name="norev_2002" localSheetId="6">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="3">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="5">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="0">#REF!</definedName>
     <definedName name="norev_2002">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="4">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="2">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="1">#REF!</definedName>
+    <definedName name="norev_2003" localSheetId="6">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="3">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="5">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="0">#REF!</definedName>
     <definedName name="norev_2003">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="4">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="2">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="1">#REF!</definedName>
+    <definedName name="norev_2004" localSheetId="6">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="3">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="5">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="0">#REF!</definedName>
     <definedName name="norev_2004">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="4">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="2">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="1">#REF!</definedName>
+    <definedName name="NoteRateSearch" localSheetId="6">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="3">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="5">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="0">#REF!</definedName>
     <definedName name="NoteRateSearch">#REF!</definedName>
     <definedName name="novdata" localSheetId="4">#REF!</definedName>
     <definedName name="novdata" localSheetId="2">#REF!</definedName>
     <definedName name="novdata" localSheetId="1">#REF!</definedName>
+    <definedName name="novdata" localSheetId="6">#REF!</definedName>
     <definedName name="novdata" localSheetId="3">#REF!</definedName>
     <definedName name="novdata" localSheetId="5">#REF!</definedName>
     <definedName name="novdata" localSheetId="0">#REF!</definedName>
     <definedName name="novdata">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="4">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="2">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="1">#REF!</definedName>
+    <definedName name="NRNUPB" localSheetId="6">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="3">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="5">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="0">#REF!</definedName>
     <definedName name="NRNUPB">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="4">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="2">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="1">#REF!</definedName>
+    <definedName name="Num_Pmt_Per_Year" localSheetId="6">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="3">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="5">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="0">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year">#REF!</definedName>
     <definedName name="Number_of_Payments" localSheetId="4">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="2">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="1">MATCH(0.01,#REF!,-1)+1</definedName>
+    <definedName name="Number_of_Payments" localSheetId="6">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="3">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="5">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="0">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments">MATCH(0.01,[0]!End_Bal,-1)+1</definedName>
     <definedName name="NvsAnswerCol">"[PROD_RESTATEMENT_ACTIVITY_ALL_YEARS_R0703.xls]Sheet1!$A$10:$A$33"</definedName>
     <definedName name="NvsASD">"V2006-03-31"</definedName>
     <definedName name="NvsAutoDrillOk">"VY"</definedName>
     <definedName name="NvsElapsedTime">0.00555555555911269</definedName>
     <definedName name="NvsEndTime">39262.3285069444</definedName>
     <definedName name="NvsImportActivity">"Import Journals from nVision"</definedName>
     <definedName name="NvsInstLang">"VENG"</definedName>
     <definedName name="NvsInstSpec">"%"</definedName>
     <definedName name="NvsInstSpec1">","</definedName>
     <definedName name="NvsInstSpec2">","</definedName>
     <definedName name="NvsInstSpec3">","</definedName>
     <definedName name="NvsInstSpec4">","</definedName>
     <definedName name="NvsInstSpec5">","</definedName>
     <definedName name="NvsInstSpec6">","</definedName>
     <definedName name="NvsInstSpec7">","</definedName>
     <definedName name="NvsInstSpec8">","</definedName>
     <definedName name="NvsInstSpec9">","</definedName>
     <definedName name="NvsLayoutType">"M3"</definedName>
     <definedName name="NvsNplSpec">"%,X,RZF..,CZF.."</definedName>
     <definedName name="NvsPanelBusUnit">"V"</definedName>
     <definedName name="NvsPanelEffdt">"V2050-01-01"</definedName>
     <definedName name="NvsPanelSetid">"VFM1"</definedName>
     <definedName name="NvsReqBU">"VFM1"</definedName>
     <definedName name="NvsReqBUOnly">"VN"</definedName>
     <definedName name="NvsStyleNme">"Classical.xls"</definedName>
     <definedName name="NvsTransLed">"VN"</definedName>
     <definedName name="NvsTreeASD">"V2006-03-31"</definedName>
     <definedName name="NvsValTbl.ACCOUNT">"GL_ACCOUNT_TBL"</definedName>
     <definedName name="NvsValTbl.ACCT">"SUMTREE_ACT_VW"</definedName>
     <definedName name="NvsValTbl.CLASS_FLD">"CLASS_CF_TBL"</definedName>
     <definedName name="NvsValTbl.CURRENCY_CD">"CURRENCY_CD_TBL"</definedName>
     <definedName name="NvsValTbl.DEPTID">"DEPARTMENT_TBL"</definedName>
     <definedName name="NvsValTbl.PROJECT_ID">"PROJECT_FS"</definedName>
     <definedName name="October" localSheetId="4">#REF!</definedName>
     <definedName name="October" localSheetId="2">#REF!</definedName>
     <definedName name="October" localSheetId="1">#REF!</definedName>
+    <definedName name="October" localSheetId="6">#REF!</definedName>
     <definedName name="October" localSheetId="3">#REF!</definedName>
     <definedName name="October" localSheetId="5">#REF!</definedName>
     <definedName name="October" localSheetId="0">#REF!</definedName>
     <definedName name="October">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="4">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="2">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="1">#REF!</definedName>
+    <definedName name="oiuyhb" localSheetId="6">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="3">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="5">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="0">#REF!</definedName>
     <definedName name="oiuyhb">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="4">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="2">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="1">#REF!</definedName>
+    <definedName name="oiuyt" localSheetId="6">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="3">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="5">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="0">#REF!</definedName>
     <definedName name="oiuyt">#REF!</definedName>
     <definedName name="okm" localSheetId="4">#REF!</definedName>
     <definedName name="okm" localSheetId="2">#REF!</definedName>
     <definedName name="okm" localSheetId="1">#REF!</definedName>
+    <definedName name="okm" localSheetId="6">#REF!</definedName>
     <definedName name="okm" localSheetId="3">#REF!</definedName>
     <definedName name="okm" localSheetId="5">#REF!</definedName>
     <definedName name="okm" localSheetId="0">#REF!</definedName>
     <definedName name="okm">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="4">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="1">#REF!</definedName>
+    <definedName name="OLD_DATA_CPR" localSheetId="6">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="3">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="5">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_DATA_CPR">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="4">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="1">#REF!</definedName>
+    <definedName name="OLD_DATE" localSheetId="6">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="3">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="5">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_DATE">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="4">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="1">#REF!</definedName>
+    <definedName name="OLD_Issuer_Rank_By_60" localSheetId="6">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="3">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="5">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="4">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="2">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="1">#REF!</definedName>
+    <definedName name="Old_MLCC_Data" localSheetId="6">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="3">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="5">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="0">#REF!</definedName>
     <definedName name="Old_MLCC_Data">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="4">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="1">#REF!</definedName>
+    <definedName name="OLD_MLCC_DATA_3" localSheetId="6">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="3">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="5">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="4">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="1">#REF!</definedName>
+    <definedName name="OLTV02" localSheetId="6">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="3">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="5">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV02">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="4">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="1">#REF!</definedName>
+    <definedName name="OLTV03" localSheetId="6">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="3">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="5">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV03">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="4">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="1">#REF!</definedName>
+    <definedName name="OLTV04" localSheetId="6">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="3">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="5">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV04">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="4">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="1">#REF!</definedName>
+    <definedName name="OLTV05" localSheetId="6">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="3">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="5">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV05">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="4">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="1">#REF!</definedName>
+    <definedName name="OLTV06" localSheetId="6">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="3">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="5">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV06">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="One10KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One10KeyStone">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="One11KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One11KeyStone">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="One12KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One12KeyStone">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="One13KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One13KeyStone">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="One1KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One1KeyStone">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="4">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="2">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="1">#REF!</definedName>
+    <definedName name="OneTwo" localSheetId="6">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="3">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="5">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="0">#REF!</definedName>
     <definedName name="OneTwo">#REF!</definedName>
     <definedName name="oooooo">#N/A</definedName>
     <definedName name="oop4plus" localSheetId="4">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="2">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="1">#REF!</definedName>
+    <definedName name="oop4plus" localSheetId="6">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="3">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="5">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="0">#REF!</definedName>
     <definedName name="oop4plus">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="4">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="2">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="1">#REF!</definedName>
+    <definedName name="OPTION_TYPE" localSheetId="6">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="3">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="5">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="0">#REF!</definedName>
     <definedName name="OPTION_TYPE">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="4">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="2">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="1">#REF!</definedName>
+    <definedName name="Optional_Termination" localSheetId="6">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="3">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="5">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="0">#REF!</definedName>
     <definedName name="Optional_Termination">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="4">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="2">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="1">#REF!</definedName>
+    <definedName name="ORG_RLF_RULE" localSheetId="6">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="3">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="5">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="0">#REF!</definedName>
     <definedName name="ORG_RLF_RULE">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Account_C" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_C">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Account_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_RS">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Account_S" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_S">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Account_T" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_T">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Cub_C" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Cub_C">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_JV_C" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_C">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_JV_RB" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_RB">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_JV_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_RS">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_JV_S" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_S">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_JV_T" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_T">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Oub_O" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Oub_O">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_reason_C" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_C">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_reason_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_RS">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_reason_S" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_S">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_reason_T" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_T">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_sub_C" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_C">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_sub_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_RS">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_sub_S" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_S">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="4">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_sub_T" localSheetId="6">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="5">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_T">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGDT02" localSheetId="6">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT02">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGDT03" localSheetId="6">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT03">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGDT04" localSheetId="6">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT04">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGDT05" localSheetId="6">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT05">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGDT06" localSheetId="6">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT06">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="4">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGINAL_TERM" localSheetId="6">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="5">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGINAL_TERM">#REF!</definedName>
     <definedName name="Originators" localSheetId="4">#REF!</definedName>
     <definedName name="Originators" localSheetId="2">#REF!</definedName>
     <definedName name="Originators" localSheetId="1">#REF!</definedName>
+    <definedName name="Originators" localSheetId="6">#REF!</definedName>
     <definedName name="Originators" localSheetId="3">#REF!</definedName>
     <definedName name="Originators" localSheetId="5">#REF!</definedName>
     <definedName name="Originators" localSheetId="0">#REF!</definedName>
     <definedName name="Originators">#REF!</definedName>
     <definedName name="Other" localSheetId="4">#REF!</definedName>
     <definedName name="Other" localSheetId="2">#REF!</definedName>
     <definedName name="Other" localSheetId="1">#REF!</definedName>
+    <definedName name="Other" localSheetId="6">#REF!</definedName>
     <definedName name="Other" localSheetId="3">#REF!</definedName>
     <definedName name="Other" localSheetId="5">#REF!</definedName>
     <definedName name="Other" localSheetId="0">#REF!</definedName>
     <definedName name="Other">#REF!</definedName>
     <definedName name="OUTA" localSheetId="4">#REF!</definedName>
     <definedName name="OUTA" localSheetId="2">#REF!</definedName>
     <definedName name="OUTA" localSheetId="1">#REF!</definedName>
+    <definedName name="OUTA" localSheetId="6">#REF!</definedName>
     <definedName name="OUTA" localSheetId="3">#REF!</definedName>
     <definedName name="OUTA" localSheetId="5">#REF!</definedName>
     <definedName name="OUTA" localSheetId="0">#REF!</definedName>
     <definedName name="OUTA">#REF!</definedName>
     <definedName name="p" localSheetId="4">#REF!</definedName>
     <definedName name="p" localSheetId="2">#REF!</definedName>
     <definedName name="p" localSheetId="1">#REF!</definedName>
+    <definedName name="p" localSheetId="6">#REF!</definedName>
     <definedName name="p" localSheetId="3">#REF!</definedName>
     <definedName name="p" localSheetId="5">#REF!</definedName>
     <definedName name="p" localSheetId="0">#REF!</definedName>
     <definedName name="p">#REF!</definedName>
     <definedName name="Package" localSheetId="4">#REF!</definedName>
     <definedName name="Package" localSheetId="2">#REF!</definedName>
     <definedName name="Package" localSheetId="1">#REF!</definedName>
+    <definedName name="Package" localSheetId="6">#REF!</definedName>
     <definedName name="Package" localSheetId="3">#REF!</definedName>
     <definedName name="Package" localSheetId="5">#REF!</definedName>
     <definedName name="Package" localSheetId="0">#REF!</definedName>
     <definedName name="Package">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="4">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="2">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="1">#REF!</definedName>
+    <definedName name="PAGE1" localSheetId="6">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="3">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="5">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="0">#REF!</definedName>
     <definedName name="PAGE1">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="4">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="2">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="1">#REF!</definedName>
+    <definedName name="PAT2DATA" localSheetId="6">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="3">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="5">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="0">#REF!</definedName>
     <definedName name="PAT2DATA">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="4">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="2">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="1">#REF!</definedName>
+    <definedName name="PATDATA" localSheetId="6">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="3">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="5">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="0">#REF!</definedName>
     <definedName name="PATDATA">#REF!</definedName>
     <definedName name="PAth" localSheetId="4">#REF!</definedName>
     <definedName name="PAth" localSheetId="2">#REF!</definedName>
     <definedName name="PAth" localSheetId="1">#REF!</definedName>
+    <definedName name="PAth" localSheetId="6">#REF!</definedName>
     <definedName name="PAth" localSheetId="3">#REF!</definedName>
     <definedName name="PAth" localSheetId="5">#REF!</definedName>
     <definedName name="PAth" localSheetId="0">#REF!</definedName>
     <definedName name="PAth">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Pay_Date" localSheetId="6">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Pay_Date">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="4">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="2">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="1">#REF!</definedName>
+    <definedName name="Pay_Down" localSheetId="6">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="3">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="5">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="0">#REF!</definedName>
     <definedName name="Pay_Down">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="4">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="2">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="1">#REF!</definedName>
+    <definedName name="Pay_Num" localSheetId="6">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="3">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="5">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="0">#REF!</definedName>
     <definedName name="Pay_Num">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="4">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="2">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="1">#REF!</definedName>
+    <definedName name="PAYABLE_PREM_PRICE" localSheetId="6">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="3">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="5">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="0">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE">#REF!</definedName>
     <definedName name="Payment_Date" localSheetId="4">DATE(YEAR('APR 2026'!Loan_Start),MONTH('APR 2026'!Loan_Start)+Payment_Number,DAY('APR 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date" localSheetId="2">DATE(YEAR('FEB 2026'!Loan_Start),MONTH('FEB 2026'!Loan_Start)+Payment_Number,DAY('FEB 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date" localSheetId="1">DATE(YEAR('JAN 2026'!Loan_Start),MONTH('JAN 2026'!Loan_Start)+Payment_Number,DAY('JAN 2026'!Loan_Start))</definedName>
+    <definedName name="Payment_Date" localSheetId="6">DATE(YEAR('JUN 2026'!Loan_Start),MONTH('JUN 2026'!Loan_Start)+Payment_Number,DAY('JUN 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date" localSheetId="3">DATE(YEAR('MAR 2026'!Loan_Start),MONTH('MAR 2026'!Loan_Start)+Payment_Number,DAY('MAR 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date" localSheetId="5">DATE(YEAR('MAY 2026'!Loan_Start),MONTH('MAY 2026'!Loan_Start)+Payment_Number,DAY('MAY 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date" localSheetId="0">DATE(YEAR('YTD 2026'!Loan_Start),MONTH('YTD 2026'!Loan_Start)+Payment_Number,DAY('YTD 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date">DATE(YEAR(Loan_Start),MONTH(Loan_Start)+Payment_Number,DAY(Loan_Start))</definedName>
     <definedName name="period" localSheetId="4">#REF!</definedName>
     <definedName name="period" localSheetId="2">#REF!</definedName>
     <definedName name="period" localSheetId="1">#REF!</definedName>
+    <definedName name="period" localSheetId="6">#REF!</definedName>
     <definedName name="period" localSheetId="3">#REF!</definedName>
     <definedName name="period" localSheetId="5">#REF!</definedName>
     <definedName name="period" localSheetId="0">#REF!</definedName>
     <definedName name="period">#REF!</definedName>
     <definedName name="Periods" localSheetId="4">#REF!</definedName>
     <definedName name="Periods" localSheetId="2">#REF!</definedName>
     <definedName name="Periods" localSheetId="1">#REF!</definedName>
+    <definedName name="Periods" localSheetId="6">#REF!</definedName>
     <definedName name="Periods" localSheetId="3">#REF!</definedName>
     <definedName name="Periods" localSheetId="5">#REF!</definedName>
     <definedName name="Periods" localSheetId="0">#REF!</definedName>
     <definedName name="Periods">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="4">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="2">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="1">#REF!</definedName>
+    <definedName name="PL3Q" localSheetId="6">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="3">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="5">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="0">#REF!</definedName>
     <definedName name="PL3Q">#REF!</definedName>
     <definedName name="PlanData" localSheetId="4">#REF!</definedName>
     <definedName name="PlanData" localSheetId="2">#REF!</definedName>
     <definedName name="PlanData" localSheetId="1">#REF!</definedName>
+    <definedName name="PlanData" localSheetId="6">#REF!</definedName>
     <definedName name="PlanData" localSheetId="3">#REF!</definedName>
     <definedName name="PlanData" localSheetId="5">#REF!</definedName>
     <definedName name="PlanData" localSheetId="0">#REF!</definedName>
     <definedName name="PlanData">#REF!</definedName>
     <definedName name="Pledged" localSheetId="4">#REF!</definedName>
     <definedName name="Pledged" localSheetId="2">#REF!</definedName>
     <definedName name="Pledged" localSheetId="1">#REF!</definedName>
+    <definedName name="Pledged" localSheetId="6">#REF!</definedName>
     <definedName name="Pledged" localSheetId="3">#REF!</definedName>
     <definedName name="Pledged" localSheetId="5">#REF!</definedName>
     <definedName name="Pledged" localSheetId="0">#REF!</definedName>
     <definedName name="Pledged">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="4">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="2">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="1">#REF!</definedName>
+    <definedName name="poiuyt" localSheetId="6">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="3">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="5">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="0">#REF!</definedName>
     <definedName name="poiuyt">#REF!</definedName>
     <definedName name="POOL1" localSheetId="4">#REF!</definedName>
     <definedName name="POOL1" localSheetId="2">#REF!</definedName>
     <definedName name="POOL1" localSheetId="1">#REF!</definedName>
+    <definedName name="POOL1" localSheetId="6">#REF!</definedName>
     <definedName name="POOL1" localSheetId="3">#REF!</definedName>
     <definedName name="POOL1" localSheetId="5">#REF!</definedName>
     <definedName name="POOL1" localSheetId="0">#REF!</definedName>
     <definedName name="POOL1">#REF!</definedName>
     <definedName name="POOL2" localSheetId="4">#REF!</definedName>
     <definedName name="POOL2" localSheetId="2">#REF!</definedName>
     <definedName name="POOL2" localSheetId="1">#REF!</definedName>
+    <definedName name="POOL2" localSheetId="6">#REF!</definedName>
     <definedName name="POOL2" localSheetId="3">#REF!</definedName>
     <definedName name="POOL2" localSheetId="5">#REF!</definedName>
     <definedName name="POOL2" localSheetId="0">#REF!</definedName>
     <definedName name="POOL2">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="4">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="2">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="1">#REF!</definedName>
+    <definedName name="Pre_Market" localSheetId="6">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="3">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="5">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="0">#REF!</definedName>
     <definedName name="Pre_Market">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="4">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="2">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="1">#REF!</definedName>
+    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="6">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="3">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="5">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="0">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="4">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="2">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="1">#REF!</definedName>
+    <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="6">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="3">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="5">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="0">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="4">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="2">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="1">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_FF" localSheetId="6">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="3">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="5">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="0">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="4">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="2">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="1">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_WF" localSheetId="6">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="3">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="5">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="0">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="4">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="2">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="1">#REF!</definedName>
+    <definedName name="PREM_PAYOFFS" localSheetId="6">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="3">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="5">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="0">#REF!</definedName>
     <definedName name="PREM_PAYOFFS">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="4">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="2">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="1">#REF!</definedName>
+    <definedName name="PREM_PRICED_CORRECTION" localSheetId="6">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="3">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="5">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="0">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="4">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="1">#REF!</definedName>
+    <definedName name="Prepared_by" localSheetId="6">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="3">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="5">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="4">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Prepared_by_C" localSheetId="6">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="3">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="5">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_C">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Prepared_by_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_RS">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="4">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Prepared_by_S" localSheetId="6">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="3">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="5">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_S">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="4">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Prepared_by_T" localSheetId="6">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="3">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="5">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_T">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Price_Date" localSheetId="6">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Price_Date">#REF!</definedName>
     <definedName name="prin" localSheetId="4">#REF!</definedName>
     <definedName name="prin" localSheetId="2">#REF!</definedName>
     <definedName name="prin" localSheetId="1">#REF!</definedName>
+    <definedName name="prin" localSheetId="6">#REF!</definedName>
     <definedName name="prin" localSheetId="3">#REF!</definedName>
     <definedName name="prin" localSheetId="5">#REF!</definedName>
     <definedName name="prin" localSheetId="0">#REF!</definedName>
     <definedName name="prin">#REF!</definedName>
     <definedName name="Princ" localSheetId="4">#REF!</definedName>
     <definedName name="Princ" localSheetId="2">#REF!</definedName>
     <definedName name="Princ" localSheetId="1">#REF!</definedName>
+    <definedName name="Princ" localSheetId="6">#REF!</definedName>
     <definedName name="Princ" localSheetId="3">#REF!</definedName>
     <definedName name="Princ" localSheetId="5">#REF!</definedName>
     <definedName name="Princ" localSheetId="0">#REF!</definedName>
     <definedName name="Princ">#REF!</definedName>
     <definedName name="print" localSheetId="4">#REF!</definedName>
     <definedName name="print" localSheetId="2">#REF!</definedName>
     <definedName name="print" localSheetId="1">#REF!</definedName>
+    <definedName name="print" localSheetId="6">#REF!</definedName>
     <definedName name="print" localSheetId="3">#REF!</definedName>
     <definedName name="print" localSheetId="5">#REF!</definedName>
     <definedName name="print" localSheetId="0">#REF!</definedName>
     <definedName name="print">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'APR 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'FEB 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'JAN 2026'!$A$1:$G$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'JUN 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'MAR 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'MAY 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'YTD 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="4">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="2">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="1">#REF!</definedName>
+    <definedName name="Print_Area_MI" localSheetId="6">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="3">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="5">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="0">#REF!</definedName>
     <definedName name="Print_Area_MI">#REF!</definedName>
     <definedName name="Print_Area_Reset" localSheetId="4">OFFSET('APR 2026'!Full_Print,0,0,'APR 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset" localSheetId="2">OFFSET('FEB 2026'!Full_Print,0,0,'FEB 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset" localSheetId="1">OFFSET('JAN 2026'!Full_Print,0,0,'JAN 2026'!Last_Row)</definedName>
+    <definedName name="Print_Area_Reset" localSheetId="6">OFFSET('JUN 2026'!Full_Print,0,0,'JUN 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset" localSheetId="3">OFFSET('MAR 2026'!Full_Print,0,0,'MAR 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset" localSheetId="5">OFFSET('MAY 2026'!Full_Print,0,0,'MAY 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset" localSheetId="0">OFFSET('YTD 2026'!Full_Print,0,0,'YTD 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset">OFFSET(Full_Print,0,0,Last_Row)</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="4">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="2">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="1">#REF!</definedName>
+    <definedName name="Print_Titles_MI" localSheetId="6">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="3">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="5">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="0">#REF!</definedName>
     <definedName name="Print_Titles_MI">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="4">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="2">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="1">#REF!</definedName>
+    <definedName name="PrintArea" localSheetId="6">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="3">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="5">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="0">#REF!</definedName>
     <definedName name="PrintArea">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="4">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="1">#REF!</definedName>
+    <definedName name="PRJTYP02" localSheetId="6">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="3">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="5">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP02">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="4">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="1">#REF!</definedName>
+    <definedName name="PRJTYP03" localSheetId="6">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="3">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="5">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP03">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="4">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="1">#REF!</definedName>
+    <definedName name="PRJTYP04" localSheetId="6">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="3">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="5">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP04">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="4">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="1">#REF!</definedName>
+    <definedName name="PRJTYP05" localSheetId="6">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="3">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="5">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP05">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="4">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="1">#REF!</definedName>
+    <definedName name="PRJTYP06" localSheetId="6">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="3">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="5">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP06">#REF!</definedName>
     <definedName name="PROD02" localSheetId="4">#REF!</definedName>
     <definedName name="PROD02" localSheetId="2">#REF!</definedName>
     <definedName name="PROD02" localSheetId="1">#REF!</definedName>
+    <definedName name="PROD02" localSheetId="6">#REF!</definedName>
     <definedName name="PROD02" localSheetId="3">#REF!</definedName>
     <definedName name="PROD02" localSheetId="5">#REF!</definedName>
     <definedName name="PROD02" localSheetId="0">#REF!</definedName>
     <definedName name="PROD02">#REF!</definedName>
     <definedName name="PROD03" localSheetId="4">#REF!</definedName>
     <definedName name="PROD03" localSheetId="2">#REF!</definedName>
     <definedName name="PROD03" localSheetId="1">#REF!</definedName>
+    <definedName name="PROD03" localSheetId="6">#REF!</definedName>
     <definedName name="PROD03" localSheetId="3">#REF!</definedName>
     <definedName name="PROD03" localSheetId="5">#REF!</definedName>
     <definedName name="PROD03" localSheetId="0">#REF!</definedName>
     <definedName name="PROD03">#REF!</definedName>
     <definedName name="PROD04" localSheetId="4">#REF!</definedName>
     <definedName name="PROD04" localSheetId="2">#REF!</definedName>
     <definedName name="PROD04" localSheetId="1">#REF!</definedName>
+    <definedName name="PROD04" localSheetId="6">#REF!</definedName>
     <definedName name="PROD04" localSheetId="3">#REF!</definedName>
     <definedName name="PROD04" localSheetId="5">#REF!</definedName>
     <definedName name="PROD04" localSheetId="0">#REF!</definedName>
     <definedName name="PROD04">#REF!</definedName>
     <definedName name="PROD05" localSheetId="4">#REF!</definedName>
     <definedName name="PROD05" localSheetId="2">#REF!</definedName>
     <definedName name="PROD05" localSheetId="1">#REF!</definedName>
+    <definedName name="PROD05" localSheetId="6">#REF!</definedName>
     <definedName name="PROD05" localSheetId="3">#REF!</definedName>
     <definedName name="PROD05" localSheetId="5">#REF!</definedName>
     <definedName name="PROD05" localSheetId="0">#REF!</definedName>
     <definedName name="PROD05">#REF!</definedName>
     <definedName name="PROD06" localSheetId="4">#REF!</definedName>
     <definedName name="PROD06" localSheetId="2">#REF!</definedName>
     <definedName name="PROD06" localSheetId="1">#REF!</definedName>
+    <definedName name="PROD06" localSheetId="6">#REF!</definedName>
     <definedName name="PROD06" localSheetId="3">#REF!</definedName>
     <definedName name="PROD06" localSheetId="5">#REF!</definedName>
     <definedName name="PROD06" localSheetId="0">#REF!</definedName>
     <definedName name="PROD06">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="4">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="2">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="1">#REF!</definedName>
+    <definedName name="PRODUCT_CODE" localSheetId="6">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="3">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="5">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="0">#REF!</definedName>
     <definedName name="PRODUCT_CODE">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="4">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="2">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="1">#REF!</definedName>
+    <definedName name="PRODUCT_NAME" localSheetId="6">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="3">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="5">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="0">#REF!</definedName>
     <definedName name="PRODUCT_NAME">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="4">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="2">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="1">#REF!</definedName>
+    <definedName name="Product_TB" localSheetId="6">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="3">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="5">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="0">#REF!</definedName>
     <definedName name="Product_TB">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="4">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Project_ID_C" localSheetId="6">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="3">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="5">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_C">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Project_ID_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_RS">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="4">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Project_ID_S" localSheetId="6">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="3">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="5">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_S">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="4">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Project_ID_T" localSheetId="6">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="3">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="5">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_T">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="4">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="2">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="1">#REF!</definedName>
+    <definedName name="PROVISIONS" localSheetId="6">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="3">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="5">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="0">#REF!</definedName>
     <definedName name="PROVISIONS">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Account" localSheetId="6">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Account">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Category_Cde" localSheetId="6">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Category_Cde">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Cost_Center" localSheetId="6">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Cost_Center">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Debit__Credit" localSheetId="6">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Debit__Credit">#REF!</definedName>
     <definedName name="PS_description" localSheetId="4">#REF!</definedName>
     <definedName name="PS_description" localSheetId="2">#REF!</definedName>
     <definedName name="PS_description" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_description" localSheetId="6">#REF!</definedName>
     <definedName name="PS_description" localSheetId="3">#REF!</definedName>
     <definedName name="PS_description" localSheetId="5">#REF!</definedName>
     <definedName name="PS_description" localSheetId="0">#REF!</definedName>
     <definedName name="PS_description">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Effective_Date" localSheetId="6">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Effective_Date">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="4">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="2">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_GL_date" localSheetId="6">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="3">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="5">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="0">#REF!</definedName>
     <definedName name="PS_GL_date">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Journal_ID" localSheetId="6">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Journal_ID">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Line_Description" localSheetId="6">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Line_Description">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="4">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Recon_Code" localSheetId="6">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="5">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Recon_Code">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="4">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="2">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_STAR_iSTAR" localSheetId="6">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="3">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="5">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="0">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR">#REF!</definedName>
     <definedName name="purch112913" localSheetId="4">#REF!</definedName>
     <definedName name="purch112913" localSheetId="2">#REF!</definedName>
     <definedName name="purch112913" localSheetId="1">#REF!</definedName>
+    <definedName name="purch112913" localSheetId="6">#REF!</definedName>
     <definedName name="purch112913" localSheetId="3">#REF!</definedName>
     <definedName name="purch112913" localSheetId="5">#REF!</definedName>
     <definedName name="purch112913" localSheetId="0">#REF!</definedName>
     <definedName name="purch112913">#REF!</definedName>
     <definedName name="purch113020" localSheetId="4">#REF!</definedName>
     <definedName name="purch113020" localSheetId="2">#REF!</definedName>
     <definedName name="purch113020" localSheetId="1">#REF!</definedName>
+    <definedName name="purch113020" localSheetId="6">#REF!</definedName>
     <definedName name="purch113020" localSheetId="3">#REF!</definedName>
     <definedName name="purch113020" localSheetId="5">#REF!</definedName>
     <definedName name="purch113020" localSheetId="0">#REF!</definedName>
     <definedName name="purch113020">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="4">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="2">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="1">#REF!</definedName>
+    <definedName name="PURCHASE" localSheetId="6">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="3">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="5">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="0">#REF!</definedName>
     <definedName name="PURCHASE">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="4">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="2">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="1">#REF!</definedName>
+    <definedName name="purchDiff" localSheetId="6">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="3">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="5">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="0">#REF!</definedName>
     <definedName name="purchDiff">#REF!</definedName>
     <definedName name="q">#N/A</definedName>
     <definedName name="Q1GL" localSheetId="4">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="2">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="1">#REF!</definedName>
+    <definedName name="Q1GL" localSheetId="6">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="3">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="5">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="0">#REF!</definedName>
     <definedName name="Q1GL">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="4">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="2">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="1">#REF!</definedName>
+    <definedName name="Q2GL" localSheetId="6">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="3">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="5">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="0">#REF!</definedName>
     <definedName name="Q2GL">#REF!</definedName>
     <definedName name="qasz" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="qasz" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="qasz" hidden="1">#REF!</definedName>
     <definedName name="qaz" localSheetId="4">#REF!</definedName>
     <definedName name="qaz" localSheetId="2">#REF!</definedName>
     <definedName name="qaz" localSheetId="1">#REF!</definedName>
+    <definedName name="qaz" localSheetId="6">#REF!</definedName>
     <definedName name="qaz" localSheetId="3">#REF!</definedName>
     <definedName name="qaz" localSheetId="5">#REF!</definedName>
     <definedName name="qaz" localSheetId="0">#REF!</definedName>
     <definedName name="qaz">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="4">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="2">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="1">#REF!</definedName>
+    <definedName name="QRY_PIVTOT_JE" localSheetId="6">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="3">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="5">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="0">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_C" localSheetId="6">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_C">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_RB" localSheetId="6">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_RB">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_REO" localSheetId="6">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_REO">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_RS" localSheetId="6">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_RS">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_S" localSheetId="6">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_S">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="4">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_T" localSheetId="6">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="5">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_T">#REF!</definedName>
     <definedName name="queryResults" localSheetId="4">#REF!</definedName>
     <definedName name="queryResults" localSheetId="2">#REF!</definedName>
     <definedName name="queryResults" localSheetId="1">#REF!</definedName>
+    <definedName name="queryResults" localSheetId="6">#REF!</definedName>
     <definedName name="queryResults" localSheetId="3">#REF!</definedName>
     <definedName name="queryResults" localSheetId="5">#REF!</definedName>
     <definedName name="queryResults" localSheetId="0">#REF!</definedName>
     <definedName name="queryResults">#REF!</definedName>
     <definedName name="qwasd" localSheetId="4">#REF!</definedName>
     <definedName name="qwasd" localSheetId="2">#REF!</definedName>
     <definedName name="qwasd" localSheetId="1">#REF!</definedName>
+    <definedName name="qwasd" localSheetId="6">#REF!</definedName>
     <definedName name="qwasd" localSheetId="3">#REF!</definedName>
     <definedName name="qwasd" localSheetId="5">#REF!</definedName>
     <definedName name="qwasd" localSheetId="0">#REF!</definedName>
     <definedName name="qwasd">#REF!</definedName>
     <definedName name="qwe" localSheetId="4">#REF!</definedName>
     <definedName name="qwe" localSheetId="2">#REF!</definedName>
     <definedName name="qwe" localSheetId="1">#REF!</definedName>
+    <definedName name="qwe" localSheetId="6">#REF!</definedName>
     <definedName name="qwe" localSheetId="3">#REF!</definedName>
     <definedName name="qwe" localSheetId="5">#REF!</definedName>
     <definedName name="qwe" localSheetId="0">#REF!</definedName>
     <definedName name="qwe">#REF!</definedName>
     <definedName name="qwerty" localSheetId="4" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="2" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="qwerty" localSheetId="6" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="3" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="5" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwwdqw" localSheetId="4">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="2">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="1">#REF!</definedName>
+    <definedName name="qwwdqw" localSheetId="6">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="3">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="5">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="0">#REF!</definedName>
     <definedName name="qwwdqw">#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="4">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="2">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="1">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="rangetounprotect" localSheetId="6">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="3">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="5">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rating_11" localSheetId="4">#REF!</definedName>
     <definedName name="rating_11" localSheetId="2">#REF!</definedName>
     <definedName name="rating_11" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_11" localSheetId="6">#REF!</definedName>
     <definedName name="rating_11" localSheetId="3">#REF!</definedName>
     <definedName name="rating_11" localSheetId="5">#REF!</definedName>
     <definedName name="rating_11" localSheetId="0">#REF!</definedName>
     <definedName name="rating_11">#REF!</definedName>
     <definedName name="rating_12" localSheetId="4">#REF!</definedName>
     <definedName name="rating_12" localSheetId="2">#REF!</definedName>
     <definedName name="rating_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_12" localSheetId="6">#REF!</definedName>
     <definedName name="rating_12" localSheetId="3">#REF!</definedName>
     <definedName name="rating_12" localSheetId="5">#REF!</definedName>
     <definedName name="rating_12" localSheetId="0">#REF!</definedName>
     <definedName name="rating_12">#REF!</definedName>
     <definedName name="rating_13" localSheetId="4">#REF!</definedName>
     <definedName name="rating_13" localSheetId="2">#REF!</definedName>
     <definedName name="rating_13" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_13" localSheetId="6">#REF!</definedName>
     <definedName name="rating_13" localSheetId="3">#REF!</definedName>
     <definedName name="rating_13" localSheetId="5">#REF!</definedName>
     <definedName name="rating_13" localSheetId="0">#REF!</definedName>
     <definedName name="rating_13">#REF!</definedName>
     <definedName name="rating_14" localSheetId="4">#REF!</definedName>
     <definedName name="rating_14" localSheetId="2">#REF!</definedName>
     <definedName name="rating_14" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_14" localSheetId="6">#REF!</definedName>
     <definedName name="rating_14" localSheetId="3">#REF!</definedName>
     <definedName name="rating_14" localSheetId="5">#REF!</definedName>
     <definedName name="rating_14" localSheetId="0">#REF!</definedName>
     <definedName name="rating_14">#REF!</definedName>
     <definedName name="rating_21" localSheetId="4">#REF!</definedName>
     <definedName name="rating_21" localSheetId="2">#REF!</definedName>
     <definedName name="rating_21" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_21" localSheetId="6">#REF!</definedName>
     <definedName name="rating_21" localSheetId="3">#REF!</definedName>
     <definedName name="rating_21" localSheetId="5">#REF!</definedName>
     <definedName name="rating_21" localSheetId="0">#REF!</definedName>
     <definedName name="rating_21">#REF!</definedName>
     <definedName name="rating_22" localSheetId="4">#REF!</definedName>
     <definedName name="rating_22" localSheetId="2">#REF!</definedName>
     <definedName name="rating_22" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_22" localSheetId="6">#REF!</definedName>
     <definedName name="rating_22" localSheetId="3">#REF!</definedName>
     <definedName name="rating_22" localSheetId="5">#REF!</definedName>
     <definedName name="rating_22" localSheetId="0">#REF!</definedName>
     <definedName name="rating_22">#REF!</definedName>
     <definedName name="rating_23" localSheetId="4">#REF!</definedName>
     <definedName name="rating_23" localSheetId="2">#REF!</definedName>
     <definedName name="rating_23" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_23" localSheetId="6">#REF!</definedName>
     <definedName name="rating_23" localSheetId="3">#REF!</definedName>
     <definedName name="rating_23" localSheetId="5">#REF!</definedName>
     <definedName name="rating_23" localSheetId="0">#REF!</definedName>
     <definedName name="rating_23">#REF!</definedName>
     <definedName name="rating_24" localSheetId="4">#REF!</definedName>
     <definedName name="rating_24" localSheetId="2">#REF!</definedName>
     <definedName name="rating_24" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_24" localSheetId="6">#REF!</definedName>
     <definedName name="rating_24" localSheetId="3">#REF!</definedName>
     <definedName name="rating_24" localSheetId="5">#REF!</definedName>
     <definedName name="rating_24" localSheetId="0">#REF!</definedName>
     <definedName name="rating_24">#REF!</definedName>
     <definedName name="rating_31" localSheetId="4">#REF!</definedName>
     <definedName name="rating_31" localSheetId="2">#REF!</definedName>
     <definedName name="rating_31" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_31" localSheetId="6">#REF!</definedName>
     <definedName name="rating_31" localSheetId="3">#REF!</definedName>
     <definedName name="rating_31" localSheetId="5">#REF!</definedName>
     <definedName name="rating_31" localSheetId="0">#REF!</definedName>
     <definedName name="rating_31">#REF!</definedName>
     <definedName name="rating_32" localSheetId="4">#REF!</definedName>
     <definedName name="rating_32" localSheetId="2">#REF!</definedName>
     <definedName name="rating_32" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_32" localSheetId="6">#REF!</definedName>
     <definedName name="rating_32" localSheetId="3">#REF!</definedName>
     <definedName name="rating_32" localSheetId="5">#REF!</definedName>
     <definedName name="rating_32" localSheetId="0">#REF!</definedName>
     <definedName name="rating_32">#REF!</definedName>
     <definedName name="rating_33" localSheetId="4">#REF!</definedName>
     <definedName name="rating_33" localSheetId="2">#REF!</definedName>
     <definedName name="rating_33" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_33" localSheetId="6">#REF!</definedName>
     <definedName name="rating_33" localSheetId="3">#REF!</definedName>
     <definedName name="rating_33" localSheetId="5">#REF!</definedName>
     <definedName name="rating_33" localSheetId="0">#REF!</definedName>
     <definedName name="rating_33">#REF!</definedName>
     <definedName name="rating_34" localSheetId="4">#REF!</definedName>
     <definedName name="rating_34" localSheetId="2">#REF!</definedName>
     <definedName name="rating_34" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_34" localSheetId="6">#REF!</definedName>
     <definedName name="rating_34" localSheetId="3">#REF!</definedName>
     <definedName name="rating_34" localSheetId="5">#REF!</definedName>
     <definedName name="rating_34" localSheetId="0">#REF!</definedName>
     <definedName name="rating_34">#REF!</definedName>
     <definedName name="rating_41" localSheetId="4">#REF!</definedName>
     <definedName name="rating_41" localSheetId="2">#REF!</definedName>
     <definedName name="rating_41" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_41" localSheetId="6">#REF!</definedName>
     <definedName name="rating_41" localSheetId="3">#REF!</definedName>
     <definedName name="rating_41" localSheetId="5">#REF!</definedName>
     <definedName name="rating_41" localSheetId="0">#REF!</definedName>
     <definedName name="rating_41">#REF!</definedName>
     <definedName name="rating_42" localSheetId="4">#REF!</definedName>
     <definedName name="rating_42" localSheetId="2">#REF!</definedName>
     <definedName name="rating_42" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_42" localSheetId="6">#REF!</definedName>
     <definedName name="rating_42" localSheetId="3">#REF!</definedName>
     <definedName name="rating_42" localSheetId="5">#REF!</definedName>
     <definedName name="rating_42" localSheetId="0">#REF!</definedName>
     <definedName name="rating_42">#REF!</definedName>
     <definedName name="rating_43" localSheetId="4">#REF!</definedName>
     <definedName name="rating_43" localSheetId="2">#REF!</definedName>
     <definedName name="rating_43" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_43" localSheetId="6">#REF!</definedName>
     <definedName name="rating_43" localSheetId="3">#REF!</definedName>
     <definedName name="rating_43" localSheetId="5">#REF!</definedName>
     <definedName name="rating_43" localSheetId="0">#REF!</definedName>
     <definedName name="rating_43">#REF!</definedName>
     <definedName name="rating_44" localSheetId="4">#REF!</definedName>
     <definedName name="rating_44" localSheetId="2">#REF!</definedName>
     <definedName name="rating_44" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_44" localSheetId="6">#REF!</definedName>
     <definedName name="rating_44" localSheetId="3">#REF!</definedName>
     <definedName name="rating_44" localSheetId="5">#REF!</definedName>
     <definedName name="rating_44" localSheetId="0">#REF!</definedName>
     <definedName name="rating_44">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="4">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="2">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="1">#REF!</definedName>
+    <definedName name="RATING_51" localSheetId="6">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="3">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="5">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="0">#REF!</definedName>
     <definedName name="RATING_51">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="4">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="2">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="1">#REF!</definedName>
+    <definedName name="RATING_52" localSheetId="6">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="3">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="5">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="0">#REF!</definedName>
     <definedName name="RATING_52">#REF!</definedName>
     <definedName name="rating_53" localSheetId="4">#REF!</definedName>
     <definedName name="rating_53" localSheetId="2">#REF!</definedName>
     <definedName name="rating_53" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_53" localSheetId="6">#REF!</definedName>
     <definedName name="rating_53" localSheetId="3">#REF!</definedName>
     <definedName name="rating_53" localSheetId="5">#REF!</definedName>
     <definedName name="rating_53" localSheetId="0">#REF!</definedName>
     <definedName name="rating_53">#REF!</definedName>
     <definedName name="rating_54" localSheetId="4">#REF!</definedName>
     <definedName name="rating_54" localSheetId="2">#REF!</definedName>
     <definedName name="rating_54" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_54" localSheetId="6">#REF!</definedName>
     <definedName name="rating_54" localSheetId="3">#REF!</definedName>
     <definedName name="rating_54" localSheetId="5">#REF!</definedName>
     <definedName name="rating_54" localSheetId="0">#REF!</definedName>
     <definedName name="rating_54">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="4">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="2">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="1">#REF!</definedName>
+    <definedName name="Rating_Agency_Tape" localSheetId="6">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="3">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="5">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="0">#REF!</definedName>
     <definedName name="Rating_Agency_Tape">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="4">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="2">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="1">#REF!</definedName>
+    <definedName name="ratingarray" localSheetId="6">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="3">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="5">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="0">#REF!</definedName>
     <definedName name="ratingarray">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="4">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="2">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="1">#REF!</definedName>
+    <definedName name="ratingdata" localSheetId="6">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="3">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="5">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="0">#REF!</definedName>
     <definedName name="ratingdata">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch" localSheetId="6">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="6">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys" localSheetId="6">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="6">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP" localSheetId="6">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="6">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="4">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_Amt_C" localSheetId="6">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="3">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="5">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_C">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="4">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_Amt_RB" localSheetId="6">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="3">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="5">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_RB">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="4">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_Amt_RS" localSheetId="6">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="3">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="5">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_RS">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="4">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_Amt_S" localSheetId="6">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="3">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="5">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_S">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="4">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_Amt_T" localSheetId="6">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="3">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="5">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_T">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="4">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_CR_RB" localSheetId="6">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="3">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="5">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_CR_RB">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="4">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_DR_RB" localSheetId="6">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="3">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="5">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_DR_RB">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="4">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_JV_No_C" localSheetId="6">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="3">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="5">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_C">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="4">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_JV_No_RB" localSheetId="6">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="3">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="5">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_RB">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="4">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_JV_No_RS" localSheetId="6">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="3">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="5">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_RS">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="4">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_JV_No_S" localSheetId="6">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="3">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="5">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_S">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="4">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_JV_No_T" localSheetId="6">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="3">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="5">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_T">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291022003_04" localSheetId="6">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB291022003_04">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291022003_12" localSheetId="6">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291022003_12">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032002_01" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032002_01">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032002_02" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032002_02">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032002_03" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032002_03">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032002_07" localSheetId="6">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_07">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032002_08" localSheetId="6">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_08">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032002_09" localSheetId="6">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_09">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032002_10" localSheetId="6">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_10">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032002_11" localSheetId="6">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_11">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032003_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032003_01">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032003_02" localSheetId="6">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032003_02">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032003_03" localSheetId="6">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032003_03">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_04" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_04">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_05" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_05">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_07" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_07">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_08" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_08">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_09" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_09">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_10" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_10">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_12" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_12">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_01" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_01">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_02" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_02">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_04" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_04">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_05" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_05">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_06" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_06">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_07" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_07">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_09" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_09">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_10" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_10">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_12" localSheetId="6">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_12">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_01" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_01">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_02" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_02">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_04" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_04">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_05" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_05">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_06" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_06">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_08" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_08">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_09" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_09">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_10" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_10">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_11" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_11">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_12" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_12">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_01" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_01">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_02" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_02">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_03" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_03">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_04" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_04">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_05" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_05">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_06" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_06">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_07" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_07">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_08" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_08">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_09" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_09">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_10" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_10">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_11" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_11">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_12" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_12">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_01" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_01">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_02" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_02">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_03" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_03">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_04" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_04">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_05" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_05">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_06" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_06">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_07" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_07">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_08" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_08">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_09" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_09">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_10" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_10">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_11" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_11">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="4">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_12" localSheetId="6">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="5">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_12">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_01">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_02" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_02">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_03" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_03">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_04" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_04">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_05" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_05">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_06" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_06">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_07" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_07">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_08" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_08">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_09" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_09">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_10" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_10">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_11" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_11">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_12" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_12">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002003_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_01">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002003_02" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_02">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002003_03" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_03">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002003_04" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_04">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002009_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002009_01">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_05" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_05">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_06" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_06">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_07" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_07">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_08" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_08">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_09" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_09">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_10" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_10">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_11" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_11">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_12" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_12">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_01">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_02" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_02">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_03" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_03">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_04" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_04">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_05" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_05">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_06" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_06">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_07" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_07">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_08" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_08">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_09" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_09">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_10" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_10">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_11" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_11">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_12" localSheetId="6">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_12">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298022003_05" localSheetId="6">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298022003_05">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_01">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_02" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_02">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_03" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_03">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_04" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_04">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_05" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_05">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_06" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_06">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_07" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_07">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_08" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_08">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_09" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_09">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_10" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_10">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_11" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_11">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_12" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_12">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_01">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_02" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_02">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_03" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_03">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_04" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_04">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_05" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_05">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_06" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_06">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_07" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_07">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_08" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_08">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_09" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_09">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_10" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_10">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_11" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_11">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_12" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_12">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_01">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_02" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_02">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_03" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_03">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_04" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_04">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_05" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_05">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_06" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_06">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_07" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_07">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_08" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_08">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_09" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_09">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_10" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_10">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_11" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_11">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_12" localSheetId="6">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_12">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_01">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_02" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_02">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_03" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_03">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_04" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_04">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_05" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_05">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_06" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_06">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_07" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_07">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_08" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_08">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_09" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_09">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_10" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_10">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_11" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_11">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_12" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_12">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042003_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_01">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042003_02" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_02">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042003_05" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_05">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042003_07" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_07">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042003_11" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_11">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042004_01" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_01">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042004_02" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_02">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042004_07" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_07">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042004_09" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_09">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="4">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042004_11" localSheetId="6">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="5">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_11">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="4">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Reason_C" localSheetId="6">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="3">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="5">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_C">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Reason_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_RS">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="4">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Reason_S" localSheetId="6">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="3">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="5">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_S">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="4">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Reason_T" localSheetId="6">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="3">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="5">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_T">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="4">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="2">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="1">#REF!</definedName>
+    <definedName name="reclassDiff" localSheetId="6">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="3">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="5">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="0">#REF!</definedName>
     <definedName name="reclassDiff">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="4">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Recon_code_C" localSheetId="6">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="3">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="5">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_C">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Recon_code_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_RS">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="4">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Recon_code_S" localSheetId="6">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="3">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="5">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_S">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="4">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Recon_code_T" localSheetId="6">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="3">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="5">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_T">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="4">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="1">#REF!</definedName>
+    <definedName name="_xlnm.Recorder" localSheetId="6">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="3">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="5">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Recorder">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="4">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="2">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="1">#REF!</definedName>
+    <definedName name="REDEMPTION_AMT" localSheetId="6">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="3">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="5">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="0">#REF!</definedName>
     <definedName name="REDEMPTION_AMT">#REF!</definedName>
     <definedName name="REFI02" localSheetId="4">#REF!</definedName>
     <definedName name="REFI02" localSheetId="2">#REF!</definedName>
     <definedName name="REFI02" localSheetId="1">#REF!</definedName>
+    <definedName name="REFI02" localSheetId="6">#REF!</definedName>
     <definedName name="REFI02" localSheetId="3">#REF!</definedName>
     <definedName name="REFI02" localSheetId="5">#REF!</definedName>
     <definedName name="REFI02" localSheetId="0">#REF!</definedName>
     <definedName name="REFI02">#REF!</definedName>
     <definedName name="REFI03" localSheetId="4">#REF!</definedName>
     <definedName name="REFI03" localSheetId="2">#REF!</definedName>
     <definedName name="REFI03" localSheetId="1">#REF!</definedName>
+    <definedName name="REFI03" localSheetId="6">#REF!</definedName>
     <definedName name="REFI03" localSheetId="3">#REF!</definedName>
     <definedName name="REFI03" localSheetId="5">#REF!</definedName>
     <definedName name="REFI03" localSheetId="0">#REF!</definedName>
     <definedName name="REFI03">#REF!</definedName>
     <definedName name="REFI04" localSheetId="4">#REF!</definedName>
     <definedName name="REFI04" localSheetId="2">#REF!</definedName>
     <definedName name="REFI04" localSheetId="1">#REF!</definedName>
+    <definedName name="REFI04" localSheetId="6">#REF!</definedName>
     <definedName name="REFI04" localSheetId="3">#REF!</definedName>
     <definedName name="REFI04" localSheetId="5">#REF!</definedName>
     <definedName name="REFI04" localSheetId="0">#REF!</definedName>
     <definedName name="REFI04">#REF!</definedName>
     <definedName name="REFI05" localSheetId="4">#REF!</definedName>
     <definedName name="REFI05" localSheetId="2">#REF!</definedName>
     <definedName name="REFI05" localSheetId="1">#REF!</definedName>
+    <definedName name="REFI05" localSheetId="6">#REF!</definedName>
     <definedName name="REFI05" localSheetId="3">#REF!</definedName>
     <definedName name="REFI05" localSheetId="5">#REF!</definedName>
     <definedName name="REFI05" localSheetId="0">#REF!</definedName>
     <definedName name="REFI05">#REF!</definedName>
     <definedName name="REFI06" localSheetId="4">#REF!</definedName>
     <definedName name="REFI06" localSheetId="2">#REF!</definedName>
     <definedName name="REFI06" localSheetId="1">#REF!</definedName>
+    <definedName name="REFI06" localSheetId="6">#REF!</definedName>
     <definedName name="REFI06" localSheetId="3">#REF!</definedName>
     <definedName name="REFI06" localSheetId="5">#REF!</definedName>
     <definedName name="REFI06" localSheetId="0">#REF!</definedName>
     <definedName name="REFI06">#REF!</definedName>
     <definedName name="REGION02" localSheetId="4">#REF!</definedName>
     <definedName name="REGION02" localSheetId="2">#REF!</definedName>
     <definedName name="REGION02" localSheetId="1">#REF!</definedName>
+    <definedName name="REGION02" localSheetId="6">#REF!</definedName>
     <definedName name="REGION02" localSheetId="3">#REF!</definedName>
     <definedName name="REGION02" localSheetId="5">#REF!</definedName>
     <definedName name="REGION02" localSheetId="0">#REF!</definedName>
     <definedName name="REGION02">#REF!</definedName>
     <definedName name="REGION03" localSheetId="4">#REF!</definedName>
     <definedName name="REGION03" localSheetId="2">#REF!</definedName>
     <definedName name="REGION03" localSheetId="1">#REF!</definedName>
+    <definedName name="REGION03" localSheetId="6">#REF!</definedName>
     <definedName name="REGION03" localSheetId="3">#REF!</definedName>
     <definedName name="REGION03" localSheetId="5">#REF!</definedName>
     <definedName name="REGION03" localSheetId="0">#REF!</definedName>
     <definedName name="REGION03">#REF!</definedName>
     <definedName name="REGION04" localSheetId="4">#REF!</definedName>
     <definedName name="REGION04" localSheetId="2">#REF!</definedName>
     <definedName name="REGION04" localSheetId="1">#REF!</definedName>
+    <definedName name="REGION04" localSheetId="6">#REF!</definedName>
     <definedName name="REGION04" localSheetId="3">#REF!</definedName>
     <definedName name="REGION04" localSheetId="5">#REF!</definedName>
     <definedName name="REGION04" localSheetId="0">#REF!</definedName>
     <definedName name="REGION04">#REF!</definedName>
     <definedName name="REGION05" localSheetId="4">#REF!</definedName>
     <definedName name="REGION05" localSheetId="2">#REF!</definedName>
     <definedName name="REGION05" localSheetId="1">#REF!</definedName>
+    <definedName name="REGION05" localSheetId="6">#REF!</definedName>
     <definedName name="REGION05" localSheetId="3">#REF!</definedName>
     <definedName name="REGION05" localSheetId="5">#REF!</definedName>
     <definedName name="REGION05" localSheetId="0">#REF!</definedName>
     <definedName name="REGION05">#REF!</definedName>
     <definedName name="REGION06" localSheetId="4">#REF!</definedName>
     <definedName name="REGION06" localSheetId="2">#REF!</definedName>
     <definedName name="REGION06" localSheetId="1">#REF!</definedName>
+    <definedName name="REGION06" localSheetId="6">#REF!</definedName>
     <definedName name="REGION06" localSheetId="3">#REF!</definedName>
     <definedName name="REGION06" localSheetId="5">#REF!</definedName>
     <definedName name="REGION06" localSheetId="0">#REF!</definedName>
     <definedName name="REGION06">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONLTV02" localSheetId="6">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV02">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONLTV03" localSheetId="6">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV03">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONLTV04" localSheetId="6">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV04">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONLTV05" localSheetId="6">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV05">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONLTV06" localSheetId="6">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV06">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONMTMLEV04" localSheetId="6">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLEV04">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONMTMLTV02" localSheetId="6">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV02">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONMTMLTV03" localSheetId="6">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV03">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONMTMLTV05" localSheetId="6">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV05">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="4">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONMTMLTV06" localSheetId="6">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="5">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV06">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="4">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="2">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="1">#REF!</definedName>
+    <definedName name="REMAINING_TERM" localSheetId="6">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="3">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="5">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="0">#REF!</definedName>
     <definedName name="REMAINING_TERM">#REF!</definedName>
     <definedName name="repay" localSheetId="4">#REF!</definedName>
     <definedName name="repay" localSheetId="2">#REF!</definedName>
     <definedName name="repay" localSheetId="1">#REF!</definedName>
+    <definedName name="repay" localSheetId="6">#REF!</definedName>
     <definedName name="repay" localSheetId="3">#REF!</definedName>
     <definedName name="repay" localSheetId="5">#REF!</definedName>
     <definedName name="repay" localSheetId="0">#REF!</definedName>
     <definedName name="repay">#REF!</definedName>
     <definedName name="repay113020" localSheetId="4">#REF!</definedName>
     <definedName name="repay113020" localSheetId="2">#REF!</definedName>
     <definedName name="repay113020" localSheetId="1">#REF!</definedName>
+    <definedName name="repay113020" localSheetId="6">#REF!</definedName>
     <definedName name="repay113020" localSheetId="3">#REF!</definedName>
     <definedName name="repay113020" localSheetId="5">#REF!</definedName>
     <definedName name="repay113020" localSheetId="0">#REF!</definedName>
     <definedName name="repay113020">#REF!</definedName>
     <definedName name="repline_data" localSheetId="4">#REF!</definedName>
     <definedName name="repline_data" localSheetId="2">#REF!</definedName>
     <definedName name="repline_data" localSheetId="1">#REF!</definedName>
+    <definedName name="repline_data" localSheetId="6">#REF!</definedName>
     <definedName name="repline_data" localSheetId="3">#REF!</definedName>
     <definedName name="repline_data" localSheetId="5">#REF!</definedName>
     <definedName name="repline_data" localSheetId="0">#REF!</definedName>
     <definedName name="repline_data">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="4">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="1">#REF!</definedName>
+    <definedName name="Report_Line_Item_Name" localSheetId="6">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="3">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="5">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Line_Item_Name">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="4">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="1">#REF!</definedName>
+    <definedName name="Report_Name" localSheetId="6">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="3">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="5">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Name">#REF!</definedName>
     <definedName name="Report_No" localSheetId="4">#REF!</definedName>
     <definedName name="Report_No" localSheetId="2">#REF!</definedName>
     <definedName name="Report_No" localSheetId="1">#REF!</definedName>
+    <definedName name="Report_No" localSheetId="6">#REF!</definedName>
     <definedName name="Report_No" localSheetId="3">#REF!</definedName>
     <definedName name="Report_No" localSheetId="5">#REF!</definedName>
     <definedName name="Report_No" localSheetId="0">#REF!</definedName>
     <definedName name="Report_No">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="4">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="1">#REF!</definedName>
+    <definedName name="Report_Period" localSheetId="6">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="3">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="5">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Period">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="4">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="1">#REF!</definedName>
+    <definedName name="Report_Reference" localSheetId="6">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="3">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="5">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Reference">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="4">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="2">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="1">#REF!</definedName>
+    <definedName name="ReportVersion" localSheetId="6">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="3">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="5">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="0">#REF!</definedName>
     <definedName name="ReportVersion">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="4">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="2">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="RESEC_PER_ID" localSheetId="6">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="3">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="5">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="0">#REF!</definedName>
     <definedName name="RESEC_PER_ID">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="4">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="2">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="1">#REF!</definedName>
+    <definedName name="RFDWLoad" localSheetId="6">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="3">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="5">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="0">#REF!</definedName>
     <definedName name="RFDWLoad">#REF!</definedName>
     <definedName name="rfv" localSheetId="4">#REF!</definedName>
     <definedName name="rfv" localSheetId="2">#REF!</definedName>
     <definedName name="rfv" localSheetId="1">#REF!</definedName>
+    <definedName name="rfv" localSheetId="6">#REF!</definedName>
     <definedName name="rfv" localSheetId="3">#REF!</definedName>
     <definedName name="rfv" localSheetId="5">#REF!</definedName>
     <definedName name="rfv" localSheetId="0">#REF!</definedName>
     <definedName name="rfv">#REF!</definedName>
     <definedName name="RID" localSheetId="4">#REF!</definedName>
     <definedName name="RID" localSheetId="2">#REF!</definedName>
     <definedName name="RID" localSheetId="1">#REF!</definedName>
+    <definedName name="RID" localSheetId="6">#REF!</definedName>
     <definedName name="RID" localSheetId="3">#REF!</definedName>
     <definedName name="RID" localSheetId="5">#REF!</definedName>
     <definedName name="RID" localSheetId="0">#REF!</definedName>
     <definedName name="RID">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="4">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="2">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="1">#REF!</definedName>
+    <definedName name="RiskNeutralUPB" localSheetId="6">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="3">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="5">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="0">#REF!</definedName>
     <definedName name="RiskNeutralUPB">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="RNDUSKeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="RNDUSKeyStone">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="4">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="2">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="1">#REF!</definedName>
+    <definedName name="rngDatabase" localSheetId="6">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="3">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="5">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="0">#REF!</definedName>
     <definedName name="rngDatabase">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="4">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="2">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="1">#REF!</definedName>
+    <definedName name="rngFirstDataCell" localSheetId="6">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="3">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="5">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="0">#REF!</definedName>
     <definedName name="rngFirstDataCell">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="4">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="2">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="1">#REF!</definedName>
+    <definedName name="rngRptDT" localSheetId="6">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="3">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="5">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="0">#REF!</definedName>
     <definedName name="rngRptDT">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="RNTLKeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="RNTLKeyStone">#REF!</definedName>
     <definedName name="RptABN" localSheetId="4">#REF!</definedName>
     <definedName name="RptABN" localSheetId="2">#REF!</definedName>
     <definedName name="RptABN" localSheetId="1">#REF!</definedName>
+    <definedName name="RptABN" localSheetId="6">#REF!</definedName>
     <definedName name="RptABN" localSheetId="3">#REF!</definedName>
     <definedName name="RptABN" localSheetId="5">#REF!</definedName>
     <definedName name="RptABN" localSheetId="0">#REF!</definedName>
     <definedName name="RptABN">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="4">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="2">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="1">#REF!</definedName>
+    <definedName name="RptAIG" localSheetId="6">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="3">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="5">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="0">#REF!</definedName>
     <definedName name="RptAIG">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="4">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="2">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="1">#REF!</definedName>
+    <definedName name="RptBARC" localSheetId="6">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="3">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="5">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="0">#REF!</definedName>
     <definedName name="RptBARC">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="4">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="2">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="1">#REF!</definedName>
+    <definedName name="RptBEAR" localSheetId="6">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="3">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="5">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="0">#REF!</definedName>
     <definedName name="RptBEAR">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="4">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="2">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="1">#REF!</definedName>
+    <definedName name="RptBNP" localSheetId="6">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="3">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="5">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="0">#REF!</definedName>
     <definedName name="RptBNP">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="4">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="2">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="1">#REF!</definedName>
+    <definedName name="RptBOA" localSheetId="6">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="3">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="5">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="0">#REF!</definedName>
     <definedName name="RptBOA">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="4">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="2">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="1">#REF!</definedName>
+    <definedName name="RptBONY" localSheetId="6">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="3">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="5">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="0">#REF!</definedName>
     <definedName name="RptBONY">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="4">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="2">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="1">#REF!</definedName>
+    <definedName name="RptCDC" localSheetId="6">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="3">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="5">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="0">#REF!</definedName>
     <definedName name="RptCDC">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="4">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="2">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="1">#REF!</definedName>
+    <definedName name="RptCITI" localSheetId="6">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="3">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="5">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="0">#REF!</definedName>
     <definedName name="RptCITI">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="4">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="2">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="1">#REF!</definedName>
+    <definedName name="RptCSFBI" localSheetId="6">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="3">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="5">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="0">#REF!</definedName>
     <definedName name="RptCSFBI">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="4">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="2">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="1">#REF!</definedName>
+    <definedName name="RptCSFBL" localSheetId="6">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="3">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="5">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="0">#REF!</definedName>
     <definedName name="RptCSFBL">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="4">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="2">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="1">#REF!</definedName>
+    <definedName name="RptDEUT" localSheetId="6">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="3">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="5">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="0">#REF!</definedName>
     <definedName name="RptDEUT">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="4">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="2">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="1">#REF!</definedName>
+    <definedName name="RptFICC" localSheetId="6">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="3">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="5">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="0">#REF!</definedName>
     <definedName name="RptFICC">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="4">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="2">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="1">#REF!</definedName>
+    <definedName name="RptFNMInv" localSheetId="6">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="3">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="5">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="0">#REF!</definedName>
     <definedName name="RptFNMInv">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="4">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="2">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="1">#REF!</definedName>
+    <definedName name="RptGOLD" localSheetId="6">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="3">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="5">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="0">#REF!</definedName>
     <definedName name="RptGOLD">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="4">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="2">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="1">#REF!</definedName>
+    <definedName name="RptGREEN" localSheetId="6">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="3">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="5">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="0">#REF!</definedName>
     <definedName name="RptGREEN">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="4">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="2">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="1">#REF!</definedName>
+    <definedName name="RptHSBC" localSheetId="6">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="3">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="5">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="0">#REF!</definedName>
     <definedName name="RptHSBC">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="4">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="2">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="1">#REF!</definedName>
+    <definedName name="RptIXIS" localSheetId="6">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="3">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="5">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="0">#REF!</definedName>
     <definedName name="RptIXIS">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="4">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="2">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="1">#REF!</definedName>
+    <definedName name="RptJPMORG" localSheetId="6">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="3">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="5">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="0">#REF!</definedName>
     <definedName name="RptJPMORG">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="4">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="2">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="1">#REF!</definedName>
+    <definedName name="RptLEHM" localSheetId="6">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="3">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="5">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="0">#REF!</definedName>
     <definedName name="RptLEHM">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="4">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="2">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="1">#REF!</definedName>
+    <definedName name="RptMERR" localSheetId="6">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="3">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="5">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="0">#REF!</definedName>
     <definedName name="RptMERR">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="4">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="2">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="1">#REF!</definedName>
+    <definedName name="RptMORGSTN" localSheetId="6">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="3">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="5">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="0">#REF!</definedName>
     <definedName name="RptMORGSTN">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="4">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="2">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="1">#REF!</definedName>
+    <definedName name="RptNOMU" localSheetId="6">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="3">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="5">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="0">#REF!</definedName>
     <definedName name="RptNOMU">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="4">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="2">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="1">#REF!</definedName>
+    <definedName name="RptRBOC" localSheetId="6">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="3">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="5">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="0">#REF!</definedName>
     <definedName name="RptRBOC">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="4">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="2">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="1">#REF!</definedName>
+    <definedName name="RptRBOS" localSheetId="6">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="3">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="5">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="0">#REF!</definedName>
     <definedName name="RptRBOS">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="4">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="2">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="1">#REF!</definedName>
+    <definedName name="RptUBS" localSheetId="6">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="3">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="5">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="0">#REF!</definedName>
     <definedName name="RptUBS">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="4">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="2">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="1">#REF!</definedName>
+    <definedName name="RptWACH" localSheetId="6">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="3">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="5">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="0">#REF!</definedName>
     <definedName name="RptWACH">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="4">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="2">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="1">#REF!</definedName>
+    <definedName name="rs_JV_Table" localSheetId="6">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="3">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="5">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="0">#REF!</definedName>
     <definedName name="rs_JV_Table">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="4">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="2">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="1">#REF!</definedName>
+    <definedName name="RS_Owner" localSheetId="6">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="3">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="5">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="0">#REF!</definedName>
     <definedName name="RS_Owner">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="4">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="2">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="1">#REF!</definedName>
+    <definedName name="RS2002012" localSheetId="6">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="3">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="5">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="0">#REF!</definedName>
     <definedName name="RS2002012">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="4">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="1">#REF!</definedName>
+    <definedName name="RS29913_200201" localSheetId="6">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="3">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="5">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29913_200201">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="4">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="1">#REF!</definedName>
+    <definedName name="RS29914_200201" localSheetId="6">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="3">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="5">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29914_200201">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="4">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="2">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="1">#REF!</definedName>
+    <definedName name="RS29914_200202" localSheetId="6">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="3">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="5">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="0">#REF!</definedName>
     <definedName name="RS29914_200202">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="4">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="1">#REF!</definedName>
+    <definedName name="RS29915_200201" localSheetId="6">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="3">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="5">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29915_200201">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="4">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="1">#REF!</definedName>
+    <definedName name="RS29916_200201" localSheetId="6">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="3">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="5">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29916_200201">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run10KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run10KeyStone">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run11KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run11KeyStone">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run12KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run12KeyStone">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run2KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run2KeyStone1" localSheetId="6">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone1">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run2KeyStone2" localSheetId="6">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone2">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run2KeyStone3" localSheetId="6">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone3">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run2KeyStone4" localSheetId="6">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone4">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run3KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run3KeyStone1" localSheetId="6">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone1">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run3KeyStone2" localSheetId="6">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone2">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run3KeyStone3" localSheetId="6">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone3">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run3KeyStone4" localSheetId="6">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone4">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run4KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run4KeyStone1" localSheetId="6">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone1">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run4KeyStone2" localSheetId="6">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone2">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run4KeyStone3" localSheetId="6">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone3">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run4KeyStone4" localSheetId="6">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone4">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run5KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run5KeyStone1" localSheetId="6">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone1">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run5KeyStone2" localSheetId="6">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone2">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run5KeyStone3" localSheetId="6">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone3">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run5KeyStone4" localSheetId="6">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone4">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run6KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run6KeyStone1" localSheetId="6">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone1">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run6KeyStone2" localSheetId="6">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone2">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run6KeyStone3" localSheetId="6">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone3">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run6KeyStone4" localSheetId="6">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone4">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run7KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run7KeyStone1" localSheetId="6">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone1">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run7KeyStone2" localSheetId="6">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone2">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run7KeyStone3" localSheetId="6">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone3">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run7KeyStone4" localSheetId="6">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone4">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run8KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="4">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run8KeyStone1" localSheetId="6">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="5">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone1">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run8KeyStone2" localSheetId="6">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone2">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="4">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run8KeyStone3" localSheetId="6">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="5">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone3">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="4">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run8KeyStone4" localSheetId="6">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="5">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone4">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run9KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run9KeyStone">#REF!</definedName>
     <definedName name="s" localSheetId="4">#REF!</definedName>
     <definedName name="s" localSheetId="2">#REF!</definedName>
     <definedName name="s" localSheetId="1">#REF!</definedName>
+    <definedName name="s" localSheetId="6">#REF!</definedName>
     <definedName name="s" localSheetId="3">#REF!</definedName>
     <definedName name="s" localSheetId="5">#REF!</definedName>
     <definedName name="s" localSheetId="0">#REF!</definedName>
     <definedName name="s">#REF!</definedName>
     <definedName name="s_category" localSheetId="4">#REF!</definedName>
     <definedName name="s_category" localSheetId="2">#REF!</definedName>
     <definedName name="s_category" localSheetId="1">#REF!</definedName>
+    <definedName name="s_category" localSheetId="6">#REF!</definedName>
     <definedName name="s_category" localSheetId="3">#REF!</definedName>
     <definedName name="s_category" localSheetId="5">#REF!</definedName>
     <definedName name="s_category" localSheetId="0">#REF!</definedName>
     <definedName name="s_category">#REF!</definedName>
     <definedName name="SAA" localSheetId="4">#REF!</definedName>
     <definedName name="SAA" localSheetId="2">#REF!</definedName>
     <definedName name="SAA" localSheetId="1">#REF!</definedName>
+    <definedName name="SAA" localSheetId="6">#REF!</definedName>
     <definedName name="SAA" localSheetId="3">#REF!</definedName>
     <definedName name="SAA" localSheetId="5">#REF!</definedName>
     <definedName name="SAA" localSheetId="0">#REF!</definedName>
     <definedName name="SAA">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="4">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="2">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="1">#REF!</definedName>
+    <definedName name="salesDiff" localSheetId="6">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="3">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="5">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="0">#REF!</definedName>
     <definedName name="salesDiff">#REF!</definedName>
     <definedName name="saWq" localSheetId="4">#REF!</definedName>
     <definedName name="saWq" localSheetId="2">#REF!</definedName>
     <definedName name="saWq" localSheetId="1">#REF!</definedName>
+    <definedName name="saWq" localSheetId="6">#REF!</definedName>
     <definedName name="saWq" localSheetId="3">#REF!</definedName>
     <definedName name="saWq" localSheetId="5">#REF!</definedName>
     <definedName name="saWq" localSheetId="0">#REF!</definedName>
     <definedName name="saWq">#REF!</definedName>
     <definedName name="sawsq" localSheetId="4">#REF!</definedName>
     <definedName name="sawsq" localSheetId="2">#REF!</definedName>
     <definedName name="sawsq" localSheetId="1">#REF!</definedName>
+    <definedName name="sawsq" localSheetId="6">#REF!</definedName>
     <definedName name="sawsq" localSheetId="3">#REF!</definedName>
     <definedName name="sawsq" localSheetId="5">#REF!</definedName>
     <definedName name="sawsq" localSheetId="0">#REF!</definedName>
     <definedName name="sawsq">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="4">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="2">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="1">#REF!</definedName>
+    <definedName name="Scenerio_IDs" localSheetId="6">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="3">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="5">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="0">#REF!</definedName>
     <definedName name="Scenerio_IDs">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="4">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="2">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="1">#REF!</definedName>
+    <definedName name="Sched_Pay" localSheetId="6">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="3">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="5">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="0">#REF!</definedName>
     <definedName name="Sched_Pay">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="4">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="2">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="1">#REF!</definedName>
+    <definedName name="Scheduled_Extra_Payments" localSheetId="6">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="3">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="5">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="0">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="4">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="2">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="1">#REF!</definedName>
+    <definedName name="Scheduled_Interest_Rate" localSheetId="6">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="3">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="5">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="0">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="4">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="2">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="1">#REF!</definedName>
+    <definedName name="Scheduled_Monthly_Payment" localSheetId="6">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="3">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="5">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="0">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="4">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="2">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="1">#REF!</definedName>
+    <definedName name="sdaW2q" localSheetId="6">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="3">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="5">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="0">#REF!</definedName>
     <definedName name="sdaW2q">#REF!</definedName>
     <definedName name="SDF" localSheetId="4" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="2" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="SDF" localSheetId="6" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="3" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="5" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="sdgsdfgsd" localSheetId="4">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="2">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="1">#REF!</definedName>
+    <definedName name="sdgsdfgsd" localSheetId="6">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="3">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="5">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="0">#REF!</definedName>
     <definedName name="sdgsdfgsd">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="4">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="2">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="1">#REF!</definedName>
+    <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="6">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="3">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="5">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="0">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps">#REF!</definedName>
     <definedName name="section_list" localSheetId="4">#REF!</definedName>
     <definedName name="section_list" localSheetId="2">#REF!</definedName>
     <definedName name="section_list" localSheetId="1">#REF!</definedName>
+    <definedName name="section_list" localSheetId="6">#REF!</definedName>
     <definedName name="section_list" localSheetId="3">#REF!</definedName>
     <definedName name="section_list" localSheetId="5">#REF!</definedName>
     <definedName name="section_list" localSheetId="0">#REF!</definedName>
     <definedName name="section_list">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="4">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="2">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="1">#REF!</definedName>
+    <definedName name="SECU_ACCT_TYP_CD" localSheetId="6">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="3">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="5">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="0">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="4">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="2">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="1">#REF!</definedName>
+    <definedName name="SECU_ADJB_IND" localSheetId="6">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="3">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="5">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="0">#REF!</definedName>
     <definedName name="SECU_ADJB_IND">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="4">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="2">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="1">#REF!</definedName>
+    <definedName name="SECU_DB_CR_IND" localSheetId="6">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="3">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="5">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="0">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="4">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="2">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="1">#REF!</definedName>
+    <definedName name="SECU_SF_MF_CD" localSheetId="6">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="3">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="5">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="0">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="4">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="2">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="1">#REF!</definedName>
+    <definedName name="SECU_TYP_CD" localSheetId="6">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="3">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="5">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="0">#REF!</definedName>
     <definedName name="SECU_TYP_CD">#REF!</definedName>
     <definedName name="seeme" localSheetId="4">#REF!</definedName>
     <definedName name="seeme" localSheetId="2">#REF!</definedName>
     <definedName name="seeme" localSheetId="1">#REF!</definedName>
+    <definedName name="seeme" localSheetId="6">#REF!</definedName>
     <definedName name="seeme" localSheetId="3">#REF!</definedName>
     <definedName name="seeme" localSheetId="5">#REF!</definedName>
     <definedName name="seeme" localSheetId="0">#REF!</definedName>
     <definedName name="seeme">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="4">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="2">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="Sept_2006" localSheetId="6">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="3">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="5">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="0">#REF!</definedName>
     <definedName name="Sept_2006">#REF!</definedName>
     <definedName name="September" localSheetId="4">#REF!</definedName>
     <definedName name="September" localSheetId="2">#REF!</definedName>
     <definedName name="September" localSheetId="1">#REF!</definedName>
+    <definedName name="September" localSheetId="6">#REF!</definedName>
     <definedName name="September" localSheetId="3">#REF!</definedName>
     <definedName name="September" localSheetId="5">#REF!</definedName>
     <definedName name="September" localSheetId="0">#REF!</definedName>
     <definedName name="September">#REF!</definedName>
     <definedName name="Seq" localSheetId="4">#REF!</definedName>
     <definedName name="Seq" localSheetId="2">#REF!</definedName>
     <definedName name="Seq" localSheetId="1">#REF!</definedName>
+    <definedName name="Seq" localSheetId="6">#REF!</definedName>
     <definedName name="Seq" localSheetId="3">#REF!</definedName>
     <definedName name="Seq" localSheetId="5">#REF!</definedName>
     <definedName name="Seq" localSheetId="0">#REF!</definedName>
     <definedName name="Seq">#REF!</definedName>
     <definedName name="Servicer" localSheetId="4">#REF!</definedName>
     <definedName name="Servicer" localSheetId="2">#REF!</definedName>
     <definedName name="Servicer" localSheetId="1">#REF!</definedName>
+    <definedName name="Servicer" localSheetId="6">#REF!</definedName>
     <definedName name="Servicer" localSheetId="3">#REF!</definedName>
     <definedName name="Servicer" localSheetId="5">#REF!</definedName>
     <definedName name="Servicer" localSheetId="0">#REF!</definedName>
     <definedName name="Servicer">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="4">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="2">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="1">#REF!</definedName>
+    <definedName name="SET_UP_PAYABLE_022004" localSheetId="6">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="3">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="5">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="0">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004">#REF!</definedName>
     <definedName name="settleCash" localSheetId="4">#REF!</definedName>
     <definedName name="settleCash" localSheetId="2">#REF!</definedName>
     <definedName name="settleCash" localSheetId="1">#REF!</definedName>
+    <definedName name="settleCash" localSheetId="6">#REF!</definedName>
     <definedName name="settleCash" localSheetId="3">#REF!</definedName>
     <definedName name="settleCash" localSheetId="5">#REF!</definedName>
     <definedName name="settleCash" localSheetId="0">#REF!</definedName>
     <definedName name="settleCash">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="4">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Settlement_Date" localSheetId="6">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="5">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Settlement_Date">#REF!</definedName>
     <definedName name="SFD" localSheetId="4">#REF!</definedName>
     <definedName name="SFD" localSheetId="2">#REF!</definedName>
     <definedName name="SFD" localSheetId="1">#REF!</definedName>
+    <definedName name="SFD" localSheetId="6">#REF!</definedName>
     <definedName name="SFD" localSheetId="3">#REF!</definedName>
     <definedName name="SFD" localSheetId="5">#REF!</definedName>
     <definedName name="SFD" localSheetId="0">#REF!</definedName>
     <definedName name="SFD">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="4">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="2">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="1">#REF!</definedName>
+    <definedName name="sfdvcx" localSheetId="6">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="3">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="5">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="0">#REF!</definedName>
     <definedName name="sfdvcx">#REF!</definedName>
     <definedName name="SFV" localSheetId="4">#REF!</definedName>
     <definedName name="SFV" localSheetId="2">#REF!</definedName>
     <definedName name="SFV" localSheetId="1">#REF!</definedName>
+    <definedName name="SFV" localSheetId="6">#REF!</definedName>
     <definedName name="SFV" localSheetId="3">#REF!</definedName>
     <definedName name="SFV" localSheetId="5">#REF!</definedName>
     <definedName name="SFV" localSheetId="0">#REF!</definedName>
     <definedName name="SFV">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="4">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="2">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="1">#REF!</definedName>
+    <definedName name="ShockDown" localSheetId="6">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="3">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="5">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="0">#REF!</definedName>
     <definedName name="ShockDown">#REF!</definedName>
     <definedName name="Shocks" localSheetId="4">#REF!</definedName>
     <definedName name="Shocks" localSheetId="2">#REF!</definedName>
     <definedName name="Shocks" localSheetId="1">#REF!</definedName>
+    <definedName name="Shocks" localSheetId="6">#REF!</definedName>
     <definedName name="Shocks" localSheetId="3">#REF!</definedName>
     <definedName name="Shocks" localSheetId="5">#REF!</definedName>
     <definedName name="Shocks" localSheetId="0">#REF!</definedName>
     <definedName name="Shocks">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="4">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="2">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="1">#REF!</definedName>
+    <definedName name="ShockUp" localSheetId="6">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="3">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="5">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="0">#REF!</definedName>
     <definedName name="ShockUp">#REF!</definedName>
     <definedName name="Show_All" localSheetId="4">#REF!</definedName>
     <definedName name="Show_All" localSheetId="2">#REF!</definedName>
     <definedName name="Show_All" localSheetId="1">#REF!</definedName>
+    <definedName name="Show_All" localSheetId="6">#REF!</definedName>
     <definedName name="Show_All" localSheetId="3">#REF!</definedName>
     <definedName name="Show_All" localSheetId="5">#REF!</definedName>
     <definedName name="Show_All" localSheetId="0">#REF!</definedName>
     <definedName name="Show_All">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="4">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="2">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="1">#REF!</definedName>
+    <definedName name="Show_all1" localSheetId="6">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="3">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="5">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="0">#REF!</definedName>
     <definedName name="Show_all1">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="4">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="2">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="1">#REF!</definedName>
+    <definedName name="sl_200012" localSheetId="6">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="3">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="5">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="0">#REF!</definedName>
     <definedName name="sl_200012">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="4">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="2">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="1">#REF!</definedName>
+    <definedName name="sl_200304" localSheetId="6">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="3">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="5">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="0">#REF!</definedName>
     <definedName name="sl_200304">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="4">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="2">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="1">#REF!</definedName>
+    <definedName name="sl_200412" localSheetId="6">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="3">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="5">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="0">#REF!</definedName>
     <definedName name="sl_200412">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="4">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="2">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="1">#REF!</definedName>
+    <definedName name="SL_ACCOUNTS" localSheetId="6">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="3">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="5">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="0">#REF!</definedName>
     <definedName name="SL_ACCOUNTS">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="4">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="2">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="1">#REF!</definedName>
+    <definedName name="SL_NEW_2" localSheetId="6">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="3">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="5">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="0">#REF!</definedName>
     <definedName name="SL_NEW_2">#REF!</definedName>
     <definedName name="SLN" localSheetId="4">#REF!</definedName>
     <definedName name="SLN" localSheetId="2">#REF!</definedName>
     <definedName name="SLN" localSheetId="1">#REF!</definedName>
+    <definedName name="SLN" localSheetId="6">#REF!</definedName>
     <definedName name="SLN" localSheetId="3">#REF!</definedName>
     <definedName name="SLN" localSheetId="5">#REF!</definedName>
     <definedName name="SLN" localSheetId="0">#REF!</definedName>
     <definedName name="SLN">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="solver_adj" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="solver_opt" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" hidden="1">#REF!</definedName>
     <definedName name="solver_typ" hidden="1">3</definedName>
     <definedName name="solver_val" hidden="1">0</definedName>
     <definedName name="Sort" localSheetId="4">#REF!</definedName>
     <definedName name="Sort" localSheetId="2">#REF!</definedName>
     <definedName name="Sort" localSheetId="1">#REF!</definedName>
+    <definedName name="Sort" localSheetId="6">#REF!</definedName>
     <definedName name="Sort" localSheetId="3">#REF!</definedName>
     <definedName name="Sort" localSheetId="5">#REF!</definedName>
     <definedName name="Sort" localSheetId="0">#REF!</definedName>
     <definedName name="Sort">#REF!</definedName>
     <definedName name="Sort1" localSheetId="4">#REF!</definedName>
     <definedName name="Sort1" localSheetId="2">#REF!</definedName>
     <definedName name="Sort1" localSheetId="1">#REF!</definedName>
+    <definedName name="Sort1" localSheetId="6">#REF!</definedName>
     <definedName name="Sort1" localSheetId="3">#REF!</definedName>
     <definedName name="Sort1" localSheetId="5">#REF!</definedName>
     <definedName name="Sort1" localSheetId="0">#REF!</definedName>
     <definedName name="Sort1">#REF!</definedName>
     <definedName name="Source_O" localSheetId="4">#REF!</definedName>
     <definedName name="Source_O" localSheetId="2">#REF!</definedName>
     <definedName name="Source_O" localSheetId="1">#REF!</definedName>
+    <definedName name="Source_O" localSheetId="6">#REF!</definedName>
     <definedName name="Source_O" localSheetId="3">#REF!</definedName>
     <definedName name="Source_O" localSheetId="5">#REF!</definedName>
     <definedName name="Source_O" localSheetId="0">#REF!</definedName>
     <definedName name="Source_O">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="SpreadKeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="SpreadKeyStone">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="4">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="2">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="1">#REF!</definedName>
+    <definedName name="SR_122001" localSheetId="6">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="3">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="5">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="0">#REF!</definedName>
     <definedName name="SR_122001">#REF!</definedName>
     <definedName name="sss" localSheetId="4">#REF!</definedName>
     <definedName name="sss" localSheetId="2">#REF!</definedName>
     <definedName name="sss" localSheetId="1">#REF!</definedName>
+    <definedName name="sss" localSheetId="6">#REF!</definedName>
     <definedName name="sss" localSheetId="3">#REF!</definedName>
     <definedName name="sss" localSheetId="5">#REF!</definedName>
     <definedName name="sss" localSheetId="0">#REF!</definedName>
     <definedName name="sss">#REF!</definedName>
     <definedName name="Stamp" localSheetId="4">#REF!</definedName>
     <definedName name="Stamp" localSheetId="2">#REF!</definedName>
     <definedName name="Stamp" localSheetId="1">#REF!</definedName>
+    <definedName name="Stamp" localSheetId="6">#REF!</definedName>
     <definedName name="Stamp" localSheetId="3">#REF!</definedName>
     <definedName name="Stamp" localSheetId="5">#REF!</definedName>
     <definedName name="Stamp" localSheetId="0">#REF!</definedName>
     <definedName name="Stamp">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="4">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="1">#REF!</definedName>
+    <definedName name="STAR_iStar" localSheetId="6">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="3">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="5">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="4">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="1">#REF!</definedName>
+    <definedName name="STAR_iStar_C" localSheetId="6">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="3">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="5">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_C">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="4">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="STAR_iStar_RS" localSheetId="6">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="3">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="5">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_RS">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="4">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="1">#REF!</definedName>
+    <definedName name="STAR_iStar_S" localSheetId="6">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="3">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="5">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_S">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="4">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="1">#REF!</definedName>
+    <definedName name="STAR_iStar_T" localSheetId="6">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="3">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="5">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_T">#REF!</definedName>
     <definedName name="Start" localSheetId="4">#REF!</definedName>
     <definedName name="Start" localSheetId="2">#REF!</definedName>
     <definedName name="Start" localSheetId="1">#REF!</definedName>
+    <definedName name="Start" localSheetId="6">#REF!</definedName>
     <definedName name="Start" localSheetId="3">#REF!</definedName>
     <definedName name="Start" localSheetId="5">#REF!</definedName>
     <definedName name="Start" localSheetId="0">#REF!</definedName>
     <definedName name="Start">#REF!</definedName>
     <definedName name="Start1" localSheetId="4">#REF!</definedName>
     <definedName name="Start1" localSheetId="2">#REF!</definedName>
     <definedName name="Start1" localSheetId="1">#REF!</definedName>
+    <definedName name="Start1" localSheetId="6">#REF!</definedName>
     <definedName name="Start1" localSheetId="3">#REF!</definedName>
     <definedName name="Start1" localSheetId="5">#REF!</definedName>
     <definedName name="Start1" localSheetId="0">#REF!</definedName>
     <definedName name="Start1">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="4">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="2">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="1">#REF!</definedName>
+    <definedName name="StatAmtCol" localSheetId="6">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="3">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="5">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="0">#REF!</definedName>
     <definedName name="StatAmtCol">#REF!</definedName>
     <definedName name="Status" localSheetId="4">#REF!</definedName>
     <definedName name="Status" localSheetId="2">#REF!</definedName>
     <definedName name="Status" localSheetId="1">#REF!</definedName>
+    <definedName name="Status" localSheetId="6">#REF!</definedName>
     <definedName name="Status" localSheetId="3">#REF!</definedName>
     <definedName name="Status" localSheetId="5">#REF!</definedName>
     <definedName name="Status" localSheetId="0">#REF!</definedName>
     <definedName name="Status">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="4">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="2">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="1">#REF!</definedName>
+    <definedName name="STD_JE" localSheetId="6">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="3">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="5">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="0">#REF!</definedName>
     <definedName name="STD_JE">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="4">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="2">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="1">#REF!</definedName>
+    <definedName name="Step_up_at" localSheetId="6">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="3">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="5">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="0">#REF!</definedName>
     <definedName name="Step_up_at">#REF!</definedName>
     <definedName name="Step11" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
+    <definedName name="Step11" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step12" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
+    <definedName name="Step12" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step13" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step13" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step14" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
+    <definedName name="Step14" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step3" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
+    <definedName name="Step3" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step4a" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
+    <definedName name="Step4a" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4b" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step4b" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step6a1" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
+    <definedName name="Step6a1" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a2" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6a2" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
+    <definedName name="Step6b" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b2" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6b2" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6c" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step9" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step9" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="StepHFS" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
+    <definedName name="StepHFS" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="5">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="STIS__2005_01" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2005_01" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2005_01">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_01" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_01">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_02" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_02">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_03" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_03">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_04" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_04">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_05" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_05">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_06" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_06">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_07" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_07">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_08" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_08">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_09" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_09">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_10" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_10">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_11" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_11">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="4">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_12" localSheetId="6">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="5">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_12">#REF!</definedName>
     <definedName name="Structure" localSheetId="4">#REF!</definedName>
     <definedName name="Structure" localSheetId="2">#REF!</definedName>
     <definedName name="Structure" localSheetId="1">#REF!</definedName>
+    <definedName name="Structure" localSheetId="6">#REF!</definedName>
     <definedName name="Structure" localSheetId="3">#REF!</definedName>
     <definedName name="Structure" localSheetId="5">#REF!</definedName>
     <definedName name="Structure" localSheetId="0">#REF!</definedName>
     <definedName name="Structure">#REF!</definedName>
     <definedName name="Structurer" localSheetId="4">#REF!</definedName>
     <definedName name="Structurer" localSheetId="2">#REF!</definedName>
     <definedName name="Structurer" localSheetId="1">#REF!</definedName>
+    <definedName name="Structurer" localSheetId="6">#REF!</definedName>
     <definedName name="Structurer" localSheetId="3">#REF!</definedName>
     <definedName name="Structurer" localSheetId="5">#REF!</definedName>
     <definedName name="Structurer" localSheetId="0">#REF!</definedName>
     <definedName name="Structurer">#REF!</definedName>
     <definedName name="subdata" localSheetId="4">#REF!</definedName>
     <definedName name="subdata" localSheetId="2">#REF!</definedName>
     <definedName name="subdata" localSheetId="1">#REF!</definedName>
+    <definedName name="subdata" localSheetId="6">#REF!</definedName>
     <definedName name="subdata" localSheetId="3">#REF!</definedName>
     <definedName name="subdata" localSheetId="5">#REF!</definedName>
     <definedName name="subdata" localSheetId="0">#REF!</definedName>
     <definedName name="subdata">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="4">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="2">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="1">#REF!</definedName>
+    <definedName name="subdata_table7" localSheetId="6">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="3">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="5">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="0">#REF!</definedName>
     <definedName name="subdata_table7">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="4">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="2">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="1">#REF!</definedName>
+    <definedName name="subdatadata" localSheetId="6">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="3">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="5">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="0">#REF!</definedName>
     <definedName name="subdatadata">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="4">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="2">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="1">#REF!</definedName>
+    <definedName name="SubLedger_Data" localSheetId="6">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="3">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="5">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="0">#REF!</definedName>
     <definedName name="SubLedger_Data">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="4">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="2">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="1">#REF!</definedName>
+    <definedName name="Subs_Step_up" localSheetId="6">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="3">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="5">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="0">#REF!</definedName>
     <definedName name="Subs_Step_up">#REF!</definedName>
     <definedName name="Summary" localSheetId="4">#REF!</definedName>
     <definedName name="Summary" localSheetId="2">#REF!</definedName>
     <definedName name="Summary" localSheetId="1">#REF!</definedName>
+    <definedName name="Summary" localSheetId="6">#REF!</definedName>
     <definedName name="Summary" localSheetId="3">#REF!</definedName>
     <definedName name="Summary" localSheetId="5">#REF!</definedName>
     <definedName name="Summary" localSheetId="0">#REF!</definedName>
     <definedName name="Summary">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="4">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="2">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="1">#REF!</definedName>
+    <definedName name="sumqtr" localSheetId="6">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="3">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="5">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="0">#REF!</definedName>
     <definedName name="sumqtr">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="SumStatsKeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="SumStatsKeyStone">#REF!</definedName>
     <definedName name="sumytd" localSheetId="4">#REF!</definedName>
     <definedName name="sumytd" localSheetId="2">#REF!</definedName>
     <definedName name="sumytd" localSheetId="1">#REF!</definedName>
+    <definedName name="sumytd" localSheetId="6">#REF!</definedName>
     <definedName name="sumytd" localSheetId="3">#REF!</definedName>
     <definedName name="sumytd" localSheetId="5">#REF!</definedName>
     <definedName name="sumytd" localSheetId="0">#REF!</definedName>
     <definedName name="sumytd">#REF!</definedName>
     <definedName name="sw" localSheetId="4">#REF!</definedName>
     <definedName name="sw" localSheetId="2">#REF!</definedName>
     <definedName name="sw" localSheetId="1">#REF!</definedName>
+    <definedName name="sw" localSheetId="6">#REF!</definedName>
     <definedName name="sw" localSheetId="3">#REF!</definedName>
     <definedName name="sw" localSheetId="5">#REF!</definedName>
     <definedName name="sw" localSheetId="0">#REF!</definedName>
     <definedName name="sw">#REF!</definedName>
     <definedName name="Swattee" localSheetId="4">#REF!</definedName>
     <definedName name="Swattee" localSheetId="2">#REF!</definedName>
     <definedName name="Swattee" localSheetId="1">#REF!</definedName>
+    <definedName name="Swattee" localSheetId="6">#REF!</definedName>
     <definedName name="Swattee" localSheetId="3">#REF!</definedName>
     <definedName name="Swattee" localSheetId="5">#REF!</definedName>
     <definedName name="Swattee" localSheetId="0">#REF!</definedName>
     <definedName name="Swattee">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="4">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="2">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="1">#REF!</definedName>
+    <definedName name="SwptnInGain" localSheetId="6">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="3">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="5">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="0">#REF!</definedName>
     <definedName name="SwptnInGain">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="4">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="2">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="1">#REF!</definedName>
+    <definedName name="SYS_JV_ISTAR" localSheetId="6">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="3">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="5">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="0">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="4">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="2">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="1">#REF!</definedName>
+    <definedName name="SYS_JV_STAR" localSheetId="6">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="3">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="5">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="0">#REF!</definedName>
     <definedName name="SYS_JV_STAR">#REF!</definedName>
     <definedName name="T" localSheetId="4">#REF!</definedName>
     <definedName name="T" localSheetId="2">#REF!</definedName>
     <definedName name="T" localSheetId="1">#REF!</definedName>
+    <definedName name="T" localSheetId="6">#REF!</definedName>
     <definedName name="T" localSheetId="3">#REF!</definedName>
     <definedName name="T" localSheetId="5">#REF!</definedName>
     <definedName name="T" localSheetId="0">#REF!</definedName>
     <definedName name="T">#REF!</definedName>
     <definedName name="TABLE" localSheetId="4">#REF!</definedName>
     <definedName name="TABLE" localSheetId="2">#REF!</definedName>
     <definedName name="TABLE" localSheetId="1">#REF!</definedName>
+    <definedName name="TABLE" localSheetId="6">#REF!</definedName>
     <definedName name="TABLE" localSheetId="3">#REF!</definedName>
     <definedName name="TABLE" localSheetId="5">#REF!</definedName>
     <definedName name="TABLE" localSheetId="0">#REF!</definedName>
     <definedName name="TABLE">#REF!</definedName>
     <definedName name="Table1" localSheetId="4">#REF!</definedName>
     <definedName name="Table1" localSheetId="2">#REF!</definedName>
     <definedName name="Table1" localSheetId="1">#REF!</definedName>
+    <definedName name="Table1" localSheetId="6">#REF!</definedName>
     <definedName name="Table1" localSheetId="3">#REF!</definedName>
     <definedName name="Table1" localSheetId="5">#REF!</definedName>
     <definedName name="Table1" localSheetId="0">#REF!</definedName>
     <definedName name="Table1">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="4">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="2">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="1">#REF!</definedName>
+    <definedName name="TaxCounsel" localSheetId="6">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="3">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="5">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="0">#REF!</definedName>
     <definedName name="TaxCounsel">#REF!</definedName>
     <definedName name="tbc" localSheetId="4">#REF!</definedName>
     <definedName name="tbc" localSheetId="2">#REF!</definedName>
     <definedName name="tbc" localSheetId="1">#REF!</definedName>
+    <definedName name="tbc" localSheetId="6">#REF!</definedName>
     <definedName name="tbc" localSheetId="3">#REF!</definedName>
     <definedName name="tbc" localSheetId="5">#REF!</definedName>
     <definedName name="tbc" localSheetId="0">#REF!</definedName>
     <definedName name="tbc">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="4">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="2">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="1">#REF!</definedName>
+    <definedName name="TBL_LOT_POS" localSheetId="6">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="3">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="5">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="0">#REF!</definedName>
     <definedName name="TBL_LOT_POS">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="4">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="2">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="1">#REF!</definedName>
+    <definedName name="TBL_SECU_LOT" localSheetId="6">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="3">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="5">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="0">#REF!</definedName>
     <definedName name="TBL_SECU_LOT">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="4">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="2">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="1">#REF!</definedName>
+    <definedName name="tblPremDisc_Final" localSheetId="6">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="3">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="5">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="0">#REF!</definedName>
     <definedName name="tblPremDisc_Final">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="4">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="2">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="1">#REF!</definedName>
+    <definedName name="tblWLCBS_PremDisc" localSheetId="6">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="3">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="5">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="0">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc">#REF!</definedName>
     <definedName name="temp" localSheetId="4">#REF!</definedName>
     <definedName name="temp" localSheetId="2">#REF!</definedName>
     <definedName name="temp" localSheetId="1">#REF!</definedName>
+    <definedName name="temp" localSheetId="6">#REF!</definedName>
     <definedName name="temp" localSheetId="3">#REF!</definedName>
     <definedName name="temp" localSheetId="5">#REF!</definedName>
     <definedName name="temp" localSheetId="0">#REF!</definedName>
     <definedName name="temp">#REF!</definedName>
     <definedName name="temparray" localSheetId="4">#REF!</definedName>
     <definedName name="temparray" localSheetId="2">#REF!</definedName>
     <definedName name="temparray" localSheetId="1">#REF!</definedName>
+    <definedName name="temparray" localSheetId="6">#REF!</definedName>
     <definedName name="temparray" localSheetId="3">#REF!</definedName>
     <definedName name="temparray" localSheetId="5">#REF!</definedName>
     <definedName name="temparray" localSheetId="0">#REF!</definedName>
     <definedName name="temparray">#REF!</definedName>
     <definedName name="tempdata" localSheetId="4">#REF!</definedName>
     <definedName name="tempdata" localSheetId="2">#REF!</definedName>
     <definedName name="tempdata" localSheetId="1">#REF!</definedName>
+    <definedName name="tempdata" localSheetId="6">#REF!</definedName>
     <definedName name="tempdata" localSheetId="3">#REF!</definedName>
     <definedName name="tempdata" localSheetId="5">#REF!</definedName>
     <definedName name="tempdata" localSheetId="0">#REF!</definedName>
     <definedName name="tempdata">#REF!</definedName>
     <definedName name="term" localSheetId="4">#REF!</definedName>
     <definedName name="term" localSheetId="2">#REF!</definedName>
     <definedName name="term" localSheetId="1">#REF!</definedName>
+    <definedName name="term" localSheetId="6">#REF!</definedName>
     <definedName name="term" localSheetId="3">#REF!</definedName>
     <definedName name="term" localSheetId="5">#REF!</definedName>
     <definedName name="term" localSheetId="0">#REF!</definedName>
     <definedName name="term">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_DEC_01" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_01">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_DEC_02" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_02">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_DEC_03" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_03">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_DEC_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_04">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_JUN_03" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_JUN_03">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_JUN_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_JUN_04">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_MAR_03" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_MAR_03">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_MAR_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_MAR_04">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_MVs" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_MVs">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_SEP_03" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_SEP_03">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_SEP_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_SEP_04">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_01" localSheetId="6">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_02" localSheetId="6">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_03" localSheetId="6">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_JUN_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_MAR_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_SEP_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_01" localSheetId="6">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_02" localSheetId="6">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_03" localSheetId="6">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_JUN_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_MAR_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="4">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_SEP_04" localSheetId="6">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="5">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04">#REF!</definedName>
     <definedName name="TEST" localSheetId="4">#REF!</definedName>
     <definedName name="TEST" localSheetId="2">#REF!</definedName>
     <definedName name="TEST" localSheetId="1">#REF!</definedName>
+    <definedName name="TEST" localSheetId="6">#REF!</definedName>
     <definedName name="TEST" localSheetId="3">#REF!</definedName>
     <definedName name="TEST" localSheetId="5">#REF!</definedName>
     <definedName name="TEST" localSheetId="0">#REF!</definedName>
     <definedName name="TEST">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="4">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="2">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="1">#REF!</definedName>
+    <definedName name="Test2KeyStoneR" localSheetId="6">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="3">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="5">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="0">#REF!</definedName>
     <definedName name="Test2KeyStoneR">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="4">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="TestKeyStone2" localSheetId="6">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="5">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="TestKeyStone2">#REF!</definedName>
     <definedName name="testtable" localSheetId="4">#REF!</definedName>
     <definedName name="testtable" localSheetId="2">#REF!</definedName>
     <definedName name="testtable" localSheetId="1">#REF!</definedName>
+    <definedName name="testtable" localSheetId="6">#REF!</definedName>
     <definedName name="testtable" localSheetId="3">#REF!</definedName>
     <definedName name="testtable" localSheetId="5">#REF!</definedName>
     <definedName name="testtable" localSheetId="0">#REF!</definedName>
     <definedName name="testtable">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="4">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="2">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="1">#REF!</definedName>
+    <definedName name="TextRefCopy1" localSheetId="6">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="3">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="5">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="0">#REF!</definedName>
     <definedName name="TextRefCopy1">#REF!</definedName>
     <definedName name="TextRefCopyRangeCount" hidden="1">1</definedName>
     <definedName name="tgb" localSheetId="4">#REF!</definedName>
     <definedName name="tgb" localSheetId="2">#REF!</definedName>
     <definedName name="tgb" localSheetId="1">#REF!</definedName>
+    <definedName name="tgb" localSheetId="6">#REF!</definedName>
     <definedName name="tgb" localSheetId="3">#REF!</definedName>
     <definedName name="tgb" localSheetId="5">#REF!</definedName>
     <definedName name="tgb" localSheetId="0">#REF!</definedName>
     <definedName name="tgb">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="4">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="2">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="1">#REF!</definedName>
+    <definedName name="tgfvb" localSheetId="6">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="3">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="5">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="0">#REF!</definedName>
     <definedName name="tgfvb">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="4">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="2">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="1">#REF!</definedName>
+    <definedName name="thfnbthy" localSheetId="6">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="3">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="5">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="0">#REF!</definedName>
     <definedName name="thfnbthy">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="4">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="2">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="1">#REF!</definedName>
+    <definedName name="threshold_array" localSheetId="6">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="3">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="5">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="0">#REF!</definedName>
     <definedName name="threshold_array">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="4">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="2">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="1">#REF!</definedName>
+    <definedName name="threshold_data" localSheetId="6">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="3">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="5">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="0">#REF!</definedName>
     <definedName name="threshold_data">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="4">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="1">#REF!</definedName>
+    <definedName name="Time_posted" localSheetId="6">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="3">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="5">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="4">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Time_posted_C" localSheetId="6">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="3">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="5">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_C">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Time_posted_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_RS">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="4">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Time_posted_S" localSheetId="6">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="3">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="5">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_S">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="4">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Time_posted_T" localSheetId="6">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="3">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="5">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_T">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="4">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="2">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="1">#REF!</definedName>
+    <definedName name="TOC_Range" localSheetId="6">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="3">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="5">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="0">#REF!</definedName>
     <definedName name="TOC_Range">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="4">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="2">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="1">#REF!</definedName>
+    <definedName name="TOC_Range_2" localSheetId="6">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="3">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="5">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="0">#REF!</definedName>
     <definedName name="TOC_Range_2">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="4">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="2">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="1">#REF!</definedName>
+    <definedName name="TOC_Range_3" localSheetId="6">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="3">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="5">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="0">#REF!</definedName>
     <definedName name="TOC_Range_3">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Deal_Balance" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Deal_Balance">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_NIM" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_Underlying" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Deals" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Deals">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Interest" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Interest">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="4">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Pay" localSheetId="6">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="5">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Pay">#REF!</definedName>
     <definedName name="Total_Payment" localSheetId="4">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="2">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="1">Scheduled_Payment+Extra_Payment</definedName>
+    <definedName name="Total_Payment" localSheetId="6">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="3">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="5">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="0">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="TotalAverageROC" localSheetId="4">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="2">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="1">#REF!</definedName>
+    <definedName name="TotalAverageROC" localSheetId="6">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="3">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="5">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="0">#REF!</definedName>
     <definedName name="TotalAverageROC">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="4">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="2">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="1">#REF!</definedName>
+    <definedName name="TotalDefaults" localSheetId="6">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="3">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="5">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="0">#REF!</definedName>
     <definedName name="TotalDefaults">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="4">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="2">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="1">#REF!</definedName>
+    <definedName name="TotalLoss" localSheetId="6">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="3">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="5">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="0">#REF!</definedName>
     <definedName name="TotalLoss">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="4">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="2">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="1">#REF!</definedName>
+    <definedName name="TotalPaths" localSheetId="6">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="3">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="5">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="0">#REF!</definedName>
     <definedName name="TotalPaths">#REF!</definedName>
     <definedName name="TradeType" localSheetId="4">#REF!</definedName>
     <definedName name="TradeType" localSheetId="2">#REF!</definedName>
     <definedName name="TradeType" localSheetId="1">#REF!</definedName>
+    <definedName name="TradeType" localSheetId="6">#REF!</definedName>
     <definedName name="TradeType" localSheetId="3">#REF!</definedName>
     <definedName name="TradeType" localSheetId="5">#REF!</definedName>
     <definedName name="TradeType" localSheetId="0">#REF!</definedName>
     <definedName name="TradeType">#REF!</definedName>
     <definedName name="trading" localSheetId="4">#REF!</definedName>
     <definedName name="trading" localSheetId="2">#REF!</definedName>
     <definedName name="trading" localSheetId="1">#REF!</definedName>
+    <definedName name="trading" localSheetId="6">#REF!</definedName>
     <definedName name="trading" localSheetId="3">#REF!</definedName>
     <definedName name="trading" localSheetId="5">#REF!</definedName>
     <definedName name="trading" localSheetId="0">#REF!</definedName>
     <definedName name="trading">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="4">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="2">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="1">#REF!</definedName>
+    <definedName name="TRAN_DATE" localSheetId="6">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="3">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="5">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="0">#REF!</definedName>
     <definedName name="TRAN_DATE">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="4">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="2">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="1">#REF!</definedName>
+    <definedName name="Transition_AC" localSheetId="6">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="3">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="5">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="0">#REF!</definedName>
     <definedName name="Transition_AC">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="4">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="2">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="1">#REF!</definedName>
+    <definedName name="TRansition_R_AC" localSheetId="6">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="3">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="5">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="0">#REF!</definedName>
     <definedName name="TRansition_R_AC">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="4">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="2">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="1">#REF!</definedName>
+    <definedName name="Tsf_DR_Clr" localSheetId="6">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="3">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="5">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="0">#REF!</definedName>
     <definedName name="Tsf_DR_Clr">#REF!</definedName>
     <definedName name="ttt">#N/A</definedName>
     <definedName name="Two10KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Two10KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two10KeyStone">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Two11KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two11KeyStone">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Two12KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two12KeyStone">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Two13KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two13KeyStone">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="4">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Two1KeyStone" localSheetId="6">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="5">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two1KeyStone">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="4">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="2">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="1">#REF!</definedName>
+    <definedName name="tyhtybh" localSheetId="6">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="3">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="5">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="0">#REF!</definedName>
     <definedName name="tyhtybh">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="4">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="2">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="1">#REF!</definedName>
+    <definedName name="Unam._Totals" localSheetId="6">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="3">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="5">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="0">#REF!</definedName>
     <definedName name="Unam._Totals">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="4">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="2">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="1">#REF!</definedName>
+    <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="6">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="3">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="5">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="0">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="4">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Underwriting_Fee_NIM" localSheetId="6">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="5">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="4">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="Unique_ID" localSheetId="6">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="3">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="5">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Unique_ID">#REF!</definedName>
     <definedName name="Unit" localSheetId="4">#REF!</definedName>
     <definedName name="Unit" localSheetId="2">#REF!</definedName>
     <definedName name="Unit" localSheetId="1">#REF!</definedName>
+    <definedName name="Unit" localSheetId="6">#REF!</definedName>
     <definedName name="Unit" localSheetId="3">#REF!</definedName>
     <definedName name="Unit" localSheetId="5">#REF!</definedName>
     <definedName name="Unit" localSheetId="0">#REF!</definedName>
     <definedName name="Unit">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="4">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="1">#REF!</definedName>
+    <definedName name="UNIT02" localSheetId="6">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="3">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="5">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT02">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="4">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="1">#REF!</definedName>
+    <definedName name="UNIT03" localSheetId="6">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="3">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="5">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT03">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="4">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="1">#REF!</definedName>
+    <definedName name="UNIT04" localSheetId="6">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="3">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="5">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT04">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="4">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="1">#REF!</definedName>
+    <definedName name="UNIT05" localSheetId="6">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="3">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="5">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT05">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="4">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="1">#REF!</definedName>
+    <definedName name="UNIT06" localSheetId="6">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="3">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="5">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT06">#REF!</definedName>
     <definedName name="UPB" localSheetId="4">#REF!</definedName>
     <definedName name="UPB" localSheetId="2">#REF!</definedName>
     <definedName name="UPB" localSheetId="1">#REF!</definedName>
+    <definedName name="UPB" localSheetId="6">#REF!</definedName>
     <definedName name="UPB" localSheetId="3">#REF!</definedName>
     <definedName name="UPB" localSheetId="5">#REF!</definedName>
     <definedName name="UPB" localSheetId="0">#REF!</definedName>
     <definedName name="UPB">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="4">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="2">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="1">#REF!</definedName>
+    <definedName name="ups_10KTemplate" localSheetId="6">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="3">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="5">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="0">#REF!</definedName>
     <definedName name="ups_10KTemplate">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="4">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="2">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="1">#REF!</definedName>
+    <definedName name="ups10KTemplate" localSheetId="6">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="3">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="5">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="0">#REF!</definedName>
     <definedName name="ups10KTemplate">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="4">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="2">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="1">#REF!</definedName>
+    <definedName name="urtsgfb" localSheetId="6">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="3">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="5">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="0">#REF!</definedName>
     <definedName name="urtsgfb">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="4">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="2">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="1">#REF!</definedName>
+    <definedName name="UW_Split_Management" localSheetId="6">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="3">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="5">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="0">#REF!</definedName>
     <definedName name="UW_Split_Management">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="4">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="2">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="1">#REF!</definedName>
+    <definedName name="UW_Split_Selling" localSheetId="6">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="3">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="5">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="0">#REF!</definedName>
     <definedName name="UW_Split_Selling">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="4">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="2">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="1">#REF!</definedName>
+    <definedName name="UW_Split_Underwriting" localSheetId="6">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="3">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="5">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="0">#REF!</definedName>
     <definedName name="UW_Split_Underwriting">#REF!</definedName>
     <definedName name="uytfg" localSheetId="4">#REF!</definedName>
     <definedName name="uytfg" localSheetId="2">#REF!</definedName>
     <definedName name="uytfg" localSheetId="1">#REF!</definedName>
+    <definedName name="uytfg" localSheetId="6">#REF!</definedName>
     <definedName name="uytfg" localSheetId="3">#REF!</definedName>
     <definedName name="uytfg" localSheetId="5">#REF!</definedName>
     <definedName name="uytfg" localSheetId="0">#REF!</definedName>
     <definedName name="uytfg">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="4">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="2">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="1">#REF!</definedName>
+    <definedName name="ValidAccts" localSheetId="6">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="3">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="5">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="0">#REF!</definedName>
     <definedName name="ValidAccts">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="4">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="2">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="1">#REF!</definedName>
+    <definedName name="ValidApplicationList" localSheetId="6">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="3">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="5">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="0">#REF!</definedName>
     <definedName name="ValidApplicationList">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="4">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="2">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="1">#REF!</definedName>
+    <definedName name="ValidAreas" localSheetId="6">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="3">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="5">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="0">#REF!</definedName>
     <definedName name="ValidAreas">#REF!</definedName>
     <definedName name="validated" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,2)</definedName>
     <definedName name="validated" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,2)</definedName>
     <definedName name="validated" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,2)</definedName>
+    <definedName name="validated" localSheetId="6">OFFSET(#REF!,0,0,'JUN 2026'!A2Len,2)</definedName>
     <definedName name="validated" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,2)</definedName>
     <definedName name="validated" localSheetId="5">OFFSET(#REF!,0,0,'MAY 2026'!A2Len,2)</definedName>
     <definedName name="validated" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,2)</definedName>
     <definedName name="validated">OFFSET(#REF!,0,0,A2Len,2)</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="4">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="2">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="1">#REF!</definedName>
+    <definedName name="ValidBusinessAreaList" localSheetId="6">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="3">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="5">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="0">#REF!</definedName>
     <definedName name="ValidBusinessAreaList">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="4">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="2">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="1">#REF!</definedName>
+    <definedName name="ValidCategories" localSheetId="6">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="3">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="5">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="0">#REF!</definedName>
     <definedName name="ValidCategories">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="4">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="2">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="1">#REF!</definedName>
+    <definedName name="ValidPrinters" localSheetId="6">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="3">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="5">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="0">#REF!</definedName>
     <definedName name="ValidPrinters">#REF!</definedName>
     <definedName name="Value" localSheetId="4">#REF!</definedName>
     <definedName name="Value" localSheetId="2">#REF!</definedName>
     <definedName name="Value" localSheetId="1">#REF!</definedName>
+    <definedName name="Value" localSheetId="6">#REF!</definedName>
     <definedName name="Value" localSheetId="3">#REF!</definedName>
     <definedName name="Value" localSheetId="5">#REF!</definedName>
     <definedName name="Value" localSheetId="0">#REF!</definedName>
     <definedName name="Value">#REF!</definedName>
     <definedName name="Value1" localSheetId="4">#REF!</definedName>
     <definedName name="Value1" localSheetId="2">#REF!</definedName>
     <definedName name="Value1" localSheetId="1">#REF!</definedName>
+    <definedName name="Value1" localSheetId="6">#REF!</definedName>
     <definedName name="Value1" localSheetId="3">#REF!</definedName>
     <definedName name="Value1" localSheetId="5">#REF!</definedName>
     <definedName name="Value1" localSheetId="0">#REF!</definedName>
     <definedName name="Value1">#REF!</definedName>
     <definedName name="Value2" localSheetId="4">#REF!</definedName>
     <definedName name="Value2" localSheetId="2">#REF!</definedName>
     <definedName name="Value2" localSheetId="1">#REF!</definedName>
+    <definedName name="Value2" localSheetId="6">#REF!</definedName>
     <definedName name="Value2" localSheetId="3">#REF!</definedName>
     <definedName name="Value2" localSheetId="5">#REF!</definedName>
     <definedName name="Value2" localSheetId="0">#REF!</definedName>
     <definedName name="Value2">#REF!</definedName>
     <definedName name="Values_Entered" localSheetId="4">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="2">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="1">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
+    <definedName name="Values_Entered" localSheetId="6">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="3">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="5">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="0">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered">IF([0]!Loan_Amount*[0]!Interest_Rate*[0]!Loan_Years*[0]!Loan_Start&gt;0,1,0)</definedName>
     <definedName name="Version" localSheetId="4">#REF!</definedName>
     <definedName name="Version" localSheetId="2">#REF!</definedName>
     <definedName name="Version" localSheetId="1">#REF!</definedName>
+    <definedName name="Version" localSheetId="6">#REF!</definedName>
     <definedName name="Version" localSheetId="3">#REF!</definedName>
     <definedName name="Version" localSheetId="5">#REF!</definedName>
     <definedName name="Version" localSheetId="0">#REF!</definedName>
     <definedName name="Version">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="4">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="2">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="1">#REF!</definedName>
+    <definedName name="vicPurch" localSheetId="6">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="3">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="5">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="0">#REF!</definedName>
     <definedName name="vicPurch">#REF!</definedName>
     <definedName name="w" localSheetId="4">#REF!</definedName>
     <definedName name="w" localSheetId="2">#REF!</definedName>
     <definedName name="w" localSheetId="1">#REF!</definedName>
+    <definedName name="w" localSheetId="6">#REF!</definedName>
     <definedName name="w" localSheetId="3">#REF!</definedName>
     <definedName name="w" localSheetId="5">#REF!</definedName>
     <definedName name="w" localSheetId="0">#REF!</definedName>
     <definedName name="w">#REF!</definedName>
     <definedName name="wac" localSheetId="4">#REF!</definedName>
     <definedName name="wac" localSheetId="2">#REF!</definedName>
     <definedName name="wac" localSheetId="1">#REF!</definedName>
+    <definedName name="wac" localSheetId="6">#REF!</definedName>
     <definedName name="wac" localSheetId="3">#REF!</definedName>
     <definedName name="wac" localSheetId="5">#REF!</definedName>
     <definedName name="wac" localSheetId="0">#REF!</definedName>
     <definedName name="wac">#REF!</definedName>
     <definedName name="wertgy" localSheetId="4">#REF!</definedName>
     <definedName name="wertgy" localSheetId="2">#REF!</definedName>
     <definedName name="wertgy" localSheetId="1">#REF!</definedName>
+    <definedName name="wertgy" localSheetId="6">#REF!</definedName>
     <definedName name="wertgy" localSheetId="3">#REF!</definedName>
     <definedName name="wertgy" localSheetId="5">#REF!</definedName>
     <definedName name="wertgy" localSheetId="0">#REF!</definedName>
     <definedName name="wertgy">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="4">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="2">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="1">#REF!</definedName>
+    <definedName name="werwedsf" localSheetId="6">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="3">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="5">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="0">#REF!</definedName>
     <definedName name="werwedsf">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="4">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="2">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="1">#REF!</definedName>
+    <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="6">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="3">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="5">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="0">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="4">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="2">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="1">#REF!</definedName>
+    <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="6">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="3">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="5">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="0">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="4">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="2">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="1">#REF!</definedName>
+    <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="6">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="3">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="5">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="0">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="4">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="2">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="1">#REF!</definedName>
+    <definedName name="Workstreams" localSheetId="6">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="3">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="5">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="0">#REF!</definedName>
     <definedName name="Workstreams">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="4">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="2">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="1">#REF!</definedName>
+    <definedName name="Wrapped" localSheetId="6">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="3">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="5">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="0">#REF!</definedName>
     <definedName name="Wrapped">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="4">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="2">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="1">#REF!</definedName>
+    <definedName name="Wrapper" localSheetId="6">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="3">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="5">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="0">#REF!</definedName>
     <definedName name="Wrapper">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="4">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="2">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="1">#REF!</definedName>
+    <definedName name="WRKSHT" localSheetId="6">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="3">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="5">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="0">#REF!</definedName>
     <definedName name="WRKSHT">#REF!</definedName>
     <definedName name="wrn.Report._.1." localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.1." localSheetId="6" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="5" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.2." localSheetId="6" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="5" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.3." localSheetId="6" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="5" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="x" localSheetId="4">#REF!</definedName>
     <definedName name="x" localSheetId="2">#REF!</definedName>
     <definedName name="x" localSheetId="1">#REF!</definedName>
+    <definedName name="x" localSheetId="6">#REF!</definedName>
     <definedName name="x" localSheetId="3">#REF!</definedName>
     <definedName name="x" localSheetId="5">#REF!</definedName>
     <definedName name="x" localSheetId="0">#REF!</definedName>
     <definedName name="x">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="4" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="6" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="5" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" hidden="1">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="4">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="2">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="1">#REF!</definedName>
+    <definedName name="xcaWq" localSheetId="6">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="3">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="5">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="0">#REF!</definedName>
     <definedName name="xcaWq">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="4">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="2">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="1">#REF!</definedName>
+    <definedName name="xcxdas" localSheetId="6">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="3">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="5">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="0">#REF!</definedName>
     <definedName name="xcxdas">#REF!</definedName>
     <definedName name="xsw" localSheetId="4">#REF!</definedName>
     <definedName name="xsw" localSheetId="2">#REF!</definedName>
     <definedName name="xsw" localSheetId="1">#REF!</definedName>
+    <definedName name="xsw" localSheetId="6">#REF!</definedName>
     <definedName name="xsw" localSheetId="3">#REF!</definedName>
     <definedName name="xsw" localSheetId="5">#REF!</definedName>
     <definedName name="xsw" localSheetId="0">#REF!</definedName>
     <definedName name="xsw">#REF!</definedName>
     <definedName name="xx" localSheetId="4">#REF!</definedName>
     <definedName name="xx" localSheetId="2">#REF!</definedName>
     <definedName name="xx" localSheetId="1">#REF!</definedName>
+    <definedName name="xx" localSheetId="6">#REF!</definedName>
     <definedName name="xx" localSheetId="3">#REF!</definedName>
     <definedName name="xx" localSheetId="5">#REF!</definedName>
     <definedName name="xx" localSheetId="0">#REF!</definedName>
     <definedName name="xx">#REF!</definedName>
     <definedName name="Year_1" localSheetId="4">#REF!</definedName>
     <definedName name="Year_1" localSheetId="2">#REF!</definedName>
     <definedName name="Year_1" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_1" localSheetId="6">#REF!</definedName>
     <definedName name="Year_1" localSheetId="3">#REF!</definedName>
     <definedName name="Year_1" localSheetId="5">#REF!</definedName>
     <definedName name="Year_1" localSheetId="0">#REF!</definedName>
     <definedName name="Year_1">#REF!</definedName>
     <definedName name="Year_C" localSheetId="4">#REF!</definedName>
     <definedName name="Year_C" localSheetId="2">#REF!</definedName>
     <definedName name="Year_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_C" localSheetId="6">#REF!</definedName>
     <definedName name="Year_C" localSheetId="3">#REF!</definedName>
     <definedName name="Year_C" localSheetId="5">#REF!</definedName>
     <definedName name="Year_C" localSheetId="0">#REF!</definedName>
     <definedName name="Year_C">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="4">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_RB" localSheetId="6">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="3">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="5">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Year_RB">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="4">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_REO" localSheetId="6">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="5">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Year_REO">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="4">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_RS" localSheetId="6">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="5">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Year_RS">#REF!</definedName>
     <definedName name="Year_S" localSheetId="4">#REF!</definedName>
     <definedName name="Year_S" localSheetId="2">#REF!</definedName>
     <definedName name="Year_S" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_S" localSheetId="6">#REF!</definedName>
     <definedName name="Year_S" localSheetId="3">#REF!</definedName>
     <definedName name="Year_S" localSheetId="5">#REF!</definedName>
     <definedName name="Year_S" localSheetId="0">#REF!</definedName>
     <definedName name="Year_S">#REF!</definedName>
     <definedName name="Year_T" localSheetId="4">#REF!</definedName>
     <definedName name="Year_T" localSheetId="2">#REF!</definedName>
     <definedName name="Year_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_T" localSheetId="6">#REF!</definedName>
     <definedName name="Year_T" localSheetId="3">#REF!</definedName>
     <definedName name="Year_T" localSheetId="5">#REF!</definedName>
     <definedName name="Year_T" localSheetId="0">#REF!</definedName>
     <definedName name="Year_T">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="4">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="2">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="1">#REF!</definedName>
+    <definedName name="YearlyPayment" localSheetId="6">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="3">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="5">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="0">#REF!</definedName>
     <definedName name="YearlyPayment">#REF!</definedName>
     <definedName name="yhbv" localSheetId="4">#REF!</definedName>
     <definedName name="yhbv" localSheetId="2">#REF!</definedName>
     <definedName name="yhbv" localSheetId="1">#REF!</definedName>
+    <definedName name="yhbv" localSheetId="6">#REF!</definedName>
     <definedName name="yhbv" localSheetId="3">#REF!</definedName>
     <definedName name="yhbv" localSheetId="5">#REF!</definedName>
     <definedName name="yhbv" localSheetId="0">#REF!</definedName>
     <definedName name="yhbv">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="4">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="2">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="1">#REF!</definedName>
+    <definedName name="ytresdcv" localSheetId="6">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="3">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="5">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="0">#REF!</definedName>
     <definedName name="ytresdcv">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="39">
   <si>
     <t>Funding Summary</t>
   </si>
   <si>
     <t>Term
 Type</t>
   </si>
   <si>
     <t>Product
 Type</t>
   </si>
   <si>
     <t>Month Beginning 
 Balance</t>
   </si>
   <si>
     <t>Total Issuances
 (+)</t>
   </si>
   <si>
     <t>Total Redemptions
 (-)</t>
   </si>
   <si>
     <t>FX Translation Gain/Loss &amp; Re-Classes
@@ -15493,50 +17662,53 @@
   </si>
   <si>
     <t>January 2026</t>
   </si>
   <si>
     <t>February 2026</t>
   </si>
   <si>
     <t>March 2026</t>
   </si>
   <si>
     <t>Year Beginning 
 Balance</t>
   </si>
   <si>
     <t>Year End Balance</t>
   </si>
   <si>
     <t>Year-to-date 2026</t>
   </si>
   <si>
     <t>April 2026</t>
   </si>
   <si>
     <t>May 2026</t>
+  </si>
+  <si>
+    <t>June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -16014,74 +18186,78 @@
     <cellStyle name="Normal 2 3" xfId="18" xr:uid="{B460B137-66FB-4B2B-9091-7C102A5305F6}"/>
     <cellStyle name="Normal 3" xfId="7" xr:uid="{44C26C0D-E109-4B35-BBF3-575D34C937F6}"/>
     <cellStyle name="Normal 4" xfId="8" xr:uid="{BF0EAA38-7808-46D9-9540-C9EF37FF64B6}"/>
     <cellStyle name="Normal 4 2" xfId="23" xr:uid="{FBE41644-AD20-4D3B-9696-7A4581EA64E7}"/>
     <cellStyle name="Normal 5" xfId="15" xr:uid="{BB419400-3401-4F5E-B522-47EA9E74B8E3}"/>
     <cellStyle name="Normal 5 2" xfId="24" xr:uid="{4B4D90EF-7605-4A37-B2F5-9B4BEE4C27C2}"/>
     <cellStyle name="Normal 5 3" xfId="30" xr:uid="{96F67ED6-844C-40C4-A31F-A7A681ED72EC}"/>
     <cellStyle name="Normal 6" xfId="17" xr:uid="{39DD026B-E640-4A46-B263-DF00F7B4C1BF}"/>
     <cellStyle name="Normal 7" xfId="20" xr:uid="{D37DC64B-2282-4F66-BAF1-8B51896849A7}"/>
     <cellStyle name="Normal 8 2" xfId="14" xr:uid="{BEC95194-2E59-4449-9A51-45E1638564F7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2267778" cy="868895"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{128DF6BB-A38D-4963-BEDA-B0A6F0F74EA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
@@ -16432,52 +18608,114 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2267778" cy="873975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2267778</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>218655</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B517D37-92AA-42D1-AFAD-8C6197D3A5CD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2267778" cy="873975"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16755,50 +18993,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C7F7794-9DD8-4937-AFC7-EFEA3B213362}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.5546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="34.88671875" style="4" customWidth="1"/>
     <col min="3" max="3" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24" style="5" customWidth="1"/>
     <col min="5" max="5" width="25.88671875" style="5" customWidth="1"/>
     <col min="6" max="6" width="21.5546875" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="22" t="s">
         <v>0</v>
@@ -16851,167 +19093,167 @@
       </c>
       <c r="D5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="13">
         <v>24571640000</v>
       </c>
       <c r="D6" s="13">
-        <v>121087837000</v>
+        <v>146974628000</v>
       </c>
       <c r="E6" s="13">
-        <v>-110397840000</v>
+        <v>-144221112000</v>
       </c>
       <c r="F6" s="13">
         <v>0</v>
       </c>
       <c r="G6" s="14">
-        <v>35261637000</v>
+        <v>27325156000</v>
       </c>
     </row>
     <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="25"/>
       <c r="B7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="13">
         <v>0</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="25"/>
       <c r="B8" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="13">
         <v>40000000</v>
       </c>
       <c r="D8" s="13">
-        <v>365000000</v>
+        <v>409400000</v>
       </c>
       <c r="E8" s="13">
         <v>0</v>
       </c>
       <c r="F8" s="13">
         <v>0</v>
       </c>
       <c r="G8" s="14">
-        <v>405000000</v>
+        <v>449400000</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="15">
         <v>24611640000</v>
       </c>
       <c r="D9" s="15">
-        <v>121452837000</v>
+        <v>147384028000</v>
       </c>
       <c r="E9" s="15">
-        <v>-110397840000</v>
+        <v>-144221112000</v>
       </c>
       <c r="F9" s="15">
         <v>0</v>
       </c>
       <c r="G9" s="17">
-        <v>35666637000</v>
+        <v>27774556000</v>
       </c>
     </row>
     <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="13">
         <v>28739666000</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>-3500000000</v>
       </c>
       <c r="F10" s="13">
         <v>0</v>
       </c>
       <c r="G10" s="14">
         <v>25239666000</v>
       </c>
     </row>
     <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="25"/>
       <c r="B11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="13">
         <v>34023960000</v>
       </c>
       <c r="D11" s="13">
-        <v>26121950000</v>
+        <v>29052950000</v>
       </c>
       <c r="E11" s="13">
-        <v>-5337485000</v>
+        <v>-6062485000</v>
       </c>
       <c r="F11" s="13">
-        <v>-520000000</v>
+        <v>-655000000</v>
       </c>
       <c r="G11" s="14">
-        <v>54288425000</v>
+        <v>56359425000</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="25"/>
       <c r="B12" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>0</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="25"/>
@@ -17024,162 +19266,162 @@
       <c r="D13" s="13">
         <v>0</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>0</v>
       </c>
       <c r="G13" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="25"/>
       <c r="B14" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="13">
         <v>1372531518.99</v>
       </c>
       <c r="D14" s="13">
         <v>0</v>
       </c>
       <c r="E14" s="13">
-        <v>-522838281.25</v>
+        <v>-528249410.25</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="14">
-        <v>849693238</v>
+        <v>844282109</v>
       </c>
     </row>
     <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="25"/>
       <c r="B15" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>334192127.5</v>
       </c>
       <c r="D15" s="13">
         <v>0</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>-471216.85</v>
+        <v>-5282591.46</v>
       </c>
       <c r="G15" s="14">
-        <v>333720910.64999998</v>
+        <v>328909536.04000002</v>
       </c>
     </row>
     <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="25"/>
       <c r="B16" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>4157888448</v>
       </c>
       <c r="D16" s="13">
         <v>0</v>
       </c>
       <c r="E16" s="13">
-        <v>-735434056</v>
+        <v>-945434056</v>
       </c>
       <c r="F16" s="13">
-        <v>520000000</v>
+        <v>655000000</v>
       </c>
       <c r="G16" s="14">
-        <v>3942454392</v>
+        <v>3867454392</v>
       </c>
     </row>
     <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="25"/>
       <c r="B17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>36691000000</v>
       </c>
       <c r="D17" s="13">
-        <v>25000000000</v>
+        <v>30000000000</v>
       </c>
       <c r="E17" s="13">
-        <v>0</v>
+        <v>-3000000000</v>
       </c>
       <c r="F17" s="13">
         <v>0</v>
       </c>
       <c r="G17" s="14">
-        <v>61691000000</v>
+        <v>63691000000</v>
       </c>
     </row>
     <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="15">
         <v>105319238094.49001</v>
       </c>
       <c r="D18" s="15">
-        <v>51121950000</v>
+        <v>59052950000</v>
       </c>
       <c r="E18" s="15">
-        <v>-10095757337.25</v>
+        <v>-14036168466.25</v>
       </c>
       <c r="F18" s="15">
-        <v>-471216.85</v>
+        <v>-5282591.46</v>
       </c>
       <c r="G18" s="17">
-        <v>146344959540.64999</v>
+        <v>150330737037.04001</v>
       </c>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="16">
         <v>129930878094.49001</v>
       </c>
       <c r="D19" s="16">
-        <v>172574787000</v>
+        <v>206436978000</v>
       </c>
       <c r="E19" s="16">
-        <v>-120493597337.25</v>
+        <v>-158257280466.25</v>
       </c>
       <c r="F19" s="16">
-        <v>-471216.85</v>
+        <v>-5282591.46</v>
       </c>
       <c r="G19" s="18">
-        <v>182011596540.64999</v>
+        <v>178105293037.04001</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>26</v>
@@ -19381,74 +21623,502 @@
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A1:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:A17"/>
     <mergeCell ref="A18:B18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CE3E27B-57D4-4B98-830F-E928FA7548A0}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:G27"/>
+  <sheetViews>
+    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="37.5546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="34.88671875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24" style="5" customWidth="1"/>
+    <col min="5" max="5" width="25.88671875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+    </row>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+    </row>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+    </row>
+    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.85" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+    </row>
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="13">
+        <v>35261637000</v>
+      </c>
+      <c r="D6" s="13">
+        <v>25886791000</v>
+      </c>
+      <c r="E6" s="13">
+        <v>-33823272000</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>27325156000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="25"/>
+      <c r="B7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="13">
+        <v>0</v>
+      </c>
+      <c r="D7" s="13">
+        <v>0</v>
+      </c>
+      <c r="E7" s="13">
+        <v>0</v>
+      </c>
+      <c r="F7" s="13">
+        <v>0</v>
+      </c>
+      <c r="G7" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="25"/>
+      <c r="B8" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="13">
+        <v>405000000</v>
+      </c>
+      <c r="D8" s="13">
+        <v>44400000</v>
+      </c>
+      <c r="E8" s="13">
+        <v>0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0</v>
+      </c>
+      <c r="G8" s="14">
+        <v>449400000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="27"/>
+      <c r="C9" s="15">
+        <v>35666637000</v>
+      </c>
+      <c r="D9" s="15">
+        <v>25931191000</v>
+      </c>
+      <c r="E9" s="15">
+        <v>-33823272000</v>
+      </c>
+      <c r="F9" s="15">
+        <v>0</v>
+      </c>
+      <c r="G9" s="17">
+        <v>27774556000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="13">
+        <v>25239666000</v>
+      </c>
+      <c r="D10" s="13">
+        <v>0</v>
+      </c>
+      <c r="E10" s="13">
+        <v>0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0</v>
+      </c>
+      <c r="G10" s="14">
+        <v>25239666000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="25"/>
+      <c r="B11" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="13">
+        <v>54288425000</v>
+      </c>
+      <c r="D11" s="13">
+        <v>2931000000</v>
+      </c>
+      <c r="E11" s="13">
+        <v>-725000000</v>
+      </c>
+      <c r="F11" s="13">
+        <v>-135000000</v>
+      </c>
+      <c r="G11" s="14">
+        <v>56359425000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="25"/>
+      <c r="B12" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0</v>
+      </c>
+      <c r="D12" s="13">
+        <v>0</v>
+      </c>
+      <c r="E12" s="13">
+        <v>0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0</v>
+      </c>
+      <c r="G12" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="25"/>
+      <c r="B13" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="13">
+        <v>0</v>
+      </c>
+      <c r="D13" s="13">
+        <v>0</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13">
+        <v>0</v>
+      </c>
+      <c r="G13" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="25"/>
+      <c r="B14" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="13">
+        <v>849693238</v>
+      </c>
+      <c r="D14" s="13">
+        <v>0</v>
+      </c>
+      <c r="E14" s="13">
+        <v>-5411129</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="14">
+        <v>844282109</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="25"/>
+      <c r="B15" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="13">
+        <v>333720910.64999998</v>
+      </c>
+      <c r="D15" s="13">
+        <v>0</v>
+      </c>
+      <c r="E15" s="13">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13">
+        <v>-4811374.6100000003</v>
+      </c>
+      <c r="G15" s="14">
+        <v>328909536.04000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="25"/>
+      <c r="B16" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="13">
+        <v>3942454392</v>
+      </c>
+      <c r="D16" s="13">
+        <v>0</v>
+      </c>
+      <c r="E16" s="13">
+        <v>-210000000</v>
+      </c>
+      <c r="F16" s="13">
+        <v>135000000</v>
+      </c>
+      <c r="G16" s="14">
+        <v>3867454392</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="25"/>
+      <c r="B17" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="13">
+        <v>61691000000</v>
+      </c>
+      <c r="D17" s="13">
+        <v>5000000000</v>
+      </c>
+      <c r="E17" s="13">
+        <v>-3000000000</v>
+      </c>
+      <c r="F17" s="13">
+        <v>0</v>
+      </c>
+      <c r="G17" s="14">
+        <v>63691000000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="29"/>
+      <c r="C18" s="15">
+        <v>146344959540.64999</v>
+      </c>
+      <c r="D18" s="15">
+        <v>7931000000</v>
+      </c>
+      <c r="E18" s="15">
+        <v>-3940411129</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-4811374.6100000003</v>
+      </c>
+      <c r="G18" s="17">
+        <v>150330737037.04001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="20"/>
+      <c r="C19" s="16">
+        <v>182011596540.64999</v>
+      </c>
+      <c r="D19" s="16">
+        <v>33862191000</v>
+      </c>
+      <c r="E19" s="16">
+        <v>-37763683129</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-4811374.6100000003</v>
+      </c>
+      <c r="G19" s="18">
+        <v>178105293037.04001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A1:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:A17"/>
+    <mergeCell ref="A18:B18"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="4" scale="64" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6f7f253a1b17e2d24cdf97df4844fe2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="da63cccfcbf24c7a0ec7d2a3decbdae9" ns2:_="" ns3:_="">
     <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -19665,129 +22335,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="96074bc5-2bae-4fef-b784-7a033227b552">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A3A466E-E700-4645-B524-D45DF560D38A}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF791FBD-211E-4EF1-B998-8F59A756FC92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A3A466E-E700-4645-B524-D45DF560D38A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+    <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A9FC751-01EF-4A99-A80F-5C4FA28D8432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>YTD 2026</vt:lpstr>
       <vt:lpstr>JAN 2026</vt:lpstr>
       <vt:lpstr>FEB 2026</vt:lpstr>
       <vt:lpstr>MAR 2026</vt:lpstr>
       <vt:lpstr>APR 2026</vt:lpstr>
       <vt:lpstr>MAY 2026</vt:lpstr>
+      <vt:lpstr>JUN 2026</vt:lpstr>
       <vt:lpstr>'APR 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'FEB 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'JAN 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'JUN 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'MAR 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'MAY 2026'!Print_Area</vt:lpstr>
       <vt:lpstr>'YTD 2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SERVER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>