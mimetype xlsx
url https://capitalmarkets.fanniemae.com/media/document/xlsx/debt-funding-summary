--- v1 (2025-12-14)
+++ v2 (2026-06-06)
@@ -1,11310 +1,13225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/w2ujeb_fanniemae_com/Documents/Desktop/fm.com/fundingsummaryreport/debtfundingsummary/2024/2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma.sharepoint.com/sites/FixedIncomeMarketing/Shared Documents/_New Sharepoint/2. Debt/Funding Summary/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3F84107F-C9EC-4F18-BCC7-12442DF99BCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="121" documentId="8_{EA161AC1-7502-43B9-8F09-EBE53587C958}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A07F7BA8-55D3-44DD-8992-C47595BC98DB}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="10" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30612" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="JAN 2025" sheetId="59" r:id="rId1"/>
-[...9 lines deleted...]
-    <sheet name="NOV 2025" sheetId="69" r:id="rId11"/>
+    <sheet name="YTD 2026" sheetId="63" r:id="rId1"/>
+    <sheet name="JAN 2026" sheetId="59" r:id="rId2"/>
+    <sheet name="FEB 2026" sheetId="60" r:id="rId3"/>
+    <sheet name="MAR 2026" sheetId="61" r:id="rId4"/>
+    <sheet name="APR 2026" sheetId="64" r:id="rId5"/>
   </sheets>
   <definedNames>
+    <definedName name="_" localSheetId="4">#REF!</definedName>
+    <definedName name="_" localSheetId="2">#REF!</definedName>
+    <definedName name="_" localSheetId="1">#REF!</definedName>
     <definedName name="_" localSheetId="3">#REF!</definedName>
-    <definedName name="_" localSheetId="7">#REF!</definedName>
-    <definedName name="_" localSheetId="1">#REF!</definedName>
     <definedName name="_" localSheetId="0">#REF!</definedName>
-    <definedName name="_" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_" localSheetId="8">#REF!</definedName>
     <definedName name="_">#REF!</definedName>
+    <definedName name="__" localSheetId="4">#REF!</definedName>
+    <definedName name="__" localSheetId="2">#REF!</definedName>
+    <definedName name="__" localSheetId="1">#REF!</definedName>
     <definedName name="__" localSheetId="3">#REF!</definedName>
-    <definedName name="__" localSheetId="7">#REF!</definedName>
-    <definedName name="__" localSheetId="1">#REF!</definedName>
     <definedName name="__" localSheetId="0">#REF!</definedName>
-    <definedName name="__" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__" localSheetId="8">#REF!</definedName>
     <definedName name="__">#REF!</definedName>
+    <definedName name="___________Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Apr2005">#REF!</definedName>
+    <definedName name="___________Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Aug2005">#REF!</definedName>
+    <definedName name="___________Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Dec2005">#REF!</definedName>
+    <definedName name="___________Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Feb2005">#REF!</definedName>
+    <definedName name="___________Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Jan2005">#REF!</definedName>
+    <definedName name="___________JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="___________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="___________JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="___________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="___________JE26184">#REF!</definedName>
+    <definedName name="___________Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Jul2005">#REF!</definedName>
+    <definedName name="___________Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Jun2005">#REF!</definedName>
+    <definedName name="___________Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Mar2005">#REF!</definedName>
+    <definedName name="___________May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________May2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________May2005">#REF!</definedName>
+    <definedName name="___________May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="___________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="___________May2006" localSheetId="3">#REF!</definedName>
     <definedName name="___________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="___________May2006">#REF!</definedName>
+    <definedName name="___________Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Nov2005">#REF!</definedName>
+    <definedName name="___________Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Oct2005">#REF!</definedName>
+    <definedName name="___________P1" localSheetId="4">#REF!</definedName>
+    <definedName name="___________P1" localSheetId="2">#REF!</definedName>
     <definedName name="___________P1" localSheetId="1">#REF!</definedName>
+    <definedName name="___________P1" localSheetId="3">#REF!</definedName>
     <definedName name="___________P1" localSheetId="0">#REF!</definedName>
     <definedName name="___________P1">#REF!</definedName>
+    <definedName name="___________P2" localSheetId="4">#REF!</definedName>
+    <definedName name="___________P2" localSheetId="2">#REF!</definedName>
     <definedName name="___________P2" localSheetId="1">#REF!</definedName>
+    <definedName name="___________P2" localSheetId="3">#REF!</definedName>
     <definedName name="___________P2" localSheetId="0">#REF!</definedName>
     <definedName name="___________P2">#REF!</definedName>
+    <definedName name="___________P3" localSheetId="4">#REF!</definedName>
+    <definedName name="___________P3" localSheetId="2">#REF!</definedName>
     <definedName name="___________P3" localSheetId="1">#REF!</definedName>
+    <definedName name="___________P3" localSheetId="3">#REF!</definedName>
     <definedName name="___________P3" localSheetId="0">#REF!</definedName>
     <definedName name="___________P3">#REF!</definedName>
+    <definedName name="___________Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___________Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="___________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="___________Sep2005">#REF!</definedName>
+    <definedName name="__________Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Apr2005">#REF!</definedName>
+    <definedName name="__________as1" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as1" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as1" localSheetId="1">#REF!</definedName>
     <definedName name="__________as1" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as1" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as1" localSheetId="1">#REF!</definedName>
     <definedName name="__________as1" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as1" localSheetId="8">#REF!</definedName>
     <definedName name="__________as1">#REF!</definedName>
+    <definedName name="__________as10" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as10" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as10" localSheetId="1">#REF!</definedName>
     <definedName name="__________as10" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as10" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as10" localSheetId="1">#REF!</definedName>
     <definedName name="__________as10" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as10" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as10" localSheetId="8">#REF!</definedName>
     <definedName name="__________as10">#REF!</definedName>
+    <definedName name="__________as11" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as11" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as11" localSheetId="1">#REF!</definedName>
     <definedName name="__________as11" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as11" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as11" localSheetId="1">#REF!</definedName>
     <definedName name="__________as11" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as11" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as11" localSheetId="8">#REF!</definedName>
     <definedName name="__________as11">#REF!</definedName>
+    <definedName name="__________as12" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as12" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as12" localSheetId="1">#REF!</definedName>
     <definedName name="__________as12" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as12" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as12" localSheetId="1">#REF!</definedName>
     <definedName name="__________as12" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as12" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as12" localSheetId="8">#REF!</definedName>
     <definedName name="__________as12">#REF!</definedName>
+    <definedName name="__________as13" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as13" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as13" localSheetId="1">#REF!</definedName>
     <definedName name="__________as13" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as13" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as13" localSheetId="1">#REF!</definedName>
     <definedName name="__________as13" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as13" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as13" localSheetId="8">#REF!</definedName>
     <definedName name="__________as13">#REF!</definedName>
+    <definedName name="__________as14" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as14" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as14" localSheetId="1">#REF!</definedName>
     <definedName name="__________as14" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as14" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as14" localSheetId="1">#REF!</definedName>
     <definedName name="__________as14" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as14" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__________as14" localSheetId="8">#REF!</definedName>
     <definedName name="__________as14">#REF!</definedName>
+    <definedName name="__________as15" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as15" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as15" localSheetId="1">#REF!</definedName>
     <definedName name="__________as15" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as15" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as15" localSheetId="1">#REF!</definedName>
     <definedName name="__________as15" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as15" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__________as15" localSheetId="8">#REF!</definedName>
     <definedName name="__________as15">#REF!</definedName>
+    <definedName name="__________as16" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as16" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as16" localSheetId="1">#REF!</definedName>
     <definedName name="__________as16" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as16" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as16" localSheetId="1">#REF!</definedName>
     <definedName name="__________as16" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as16" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as16" localSheetId="8">#REF!</definedName>
     <definedName name="__________as16">#REF!</definedName>
+    <definedName name="__________as17" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as17" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as17" localSheetId="1">#REF!</definedName>
     <definedName name="__________as17" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as17" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as17" localSheetId="1">#REF!</definedName>
     <definedName name="__________as17" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as17" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__________as17" localSheetId="8">#REF!</definedName>
     <definedName name="__________as17">#REF!</definedName>
+    <definedName name="__________as18" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as18" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as18" localSheetId="1">#REF!</definedName>
     <definedName name="__________as18" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as18" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as18" localSheetId="1">#REF!</definedName>
     <definedName name="__________as18" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as18" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as18" localSheetId="8">#REF!</definedName>
     <definedName name="__________as18">#REF!</definedName>
+    <definedName name="__________as19" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as19" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as19" localSheetId="1">#REF!</definedName>
     <definedName name="__________as19" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as19" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as19" localSheetId="1">#REF!</definedName>
     <definedName name="__________as19" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as19" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as19" localSheetId="8">#REF!</definedName>
     <definedName name="__________as19">#REF!</definedName>
+    <definedName name="__________as2" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as2" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as2" localSheetId="1">#REF!</definedName>
     <definedName name="__________as2" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as2" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as2" localSheetId="1">#REF!</definedName>
     <definedName name="__________as2" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__________as2" localSheetId="8">#REF!</definedName>
     <definedName name="__________as2">#REF!</definedName>
+    <definedName name="__________as20" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as20" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as20" localSheetId="1">#REF!</definedName>
     <definedName name="__________as20" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as20" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as20" localSheetId="1">#REF!</definedName>
     <definedName name="__________as20" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as20" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as20" localSheetId="8">#REF!</definedName>
     <definedName name="__________as20">#REF!</definedName>
+    <definedName name="__________as21" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as21" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as21" localSheetId="1">#REF!</definedName>
     <definedName name="__________as21" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as21" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as21" localSheetId="1">#REF!</definedName>
     <definedName name="__________as21" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as21" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as21" localSheetId="8">#REF!</definedName>
     <definedName name="__________as21">#REF!</definedName>
+    <definedName name="__________as22" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as22" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as22" localSheetId="1">#REF!</definedName>
     <definedName name="__________as22" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as22" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as22" localSheetId="1">#REF!</definedName>
     <definedName name="__________as22" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as22" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as22" localSheetId="8">#REF!</definedName>
     <definedName name="__________as22">#REF!</definedName>
+    <definedName name="__________as23" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as23" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as23" localSheetId="1">#REF!</definedName>
     <definedName name="__________as23" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as23" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as23" localSheetId="1">#REF!</definedName>
     <definedName name="__________as23" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as23" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__________as23" localSheetId="8">#REF!</definedName>
     <definedName name="__________as23">#REF!</definedName>
+    <definedName name="__________as24" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as24" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as24" localSheetId="1">#REF!</definedName>
     <definedName name="__________as24" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as24" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as24" localSheetId="1">#REF!</definedName>
     <definedName name="__________as24" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as24" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as24" localSheetId="8">#REF!</definedName>
     <definedName name="__________as24">#REF!</definedName>
+    <definedName name="__________as3" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as3" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as3" localSheetId="1">#REF!</definedName>
     <definedName name="__________as3" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as3" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as3" localSheetId="1">#REF!</definedName>
     <definedName name="__________as3" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as3" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__________as3" localSheetId="8">#REF!</definedName>
     <definedName name="__________as3">#REF!</definedName>
+    <definedName name="__________as4" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as4" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as4" localSheetId="1">#REF!</definedName>
     <definedName name="__________as4" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as4" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as4" localSheetId="1">#REF!</definedName>
     <definedName name="__________as4" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as4" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as4" localSheetId="8">#REF!</definedName>
     <definedName name="__________as4">#REF!</definedName>
+    <definedName name="__________as5" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as5" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as5" localSheetId="1">#REF!</definedName>
     <definedName name="__________as5" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as5" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as5" localSheetId="1">#REF!</definedName>
     <definedName name="__________as5" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as5" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as5" localSheetId="8">#REF!</definedName>
     <definedName name="__________as5">#REF!</definedName>
+    <definedName name="__________as6" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as6" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as6" localSheetId="1">#REF!</definedName>
     <definedName name="__________as6" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as6" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as6" localSheetId="1">#REF!</definedName>
     <definedName name="__________as6" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as6" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__________as6" localSheetId="8">#REF!</definedName>
     <definedName name="__________as6">#REF!</definedName>
+    <definedName name="__________as7" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as7" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as7" localSheetId="1">#REF!</definedName>
     <definedName name="__________as7" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as7" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as7" localSheetId="1">#REF!</definedName>
     <definedName name="__________as7" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as7" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__________as7" localSheetId="8">#REF!</definedName>
     <definedName name="__________as7">#REF!</definedName>
+    <definedName name="__________as8" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as8" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as8" localSheetId="1">#REF!</definedName>
     <definedName name="__________as8" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as8" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as8" localSheetId="1">#REF!</definedName>
     <definedName name="__________as8" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as8" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as8" localSheetId="8">#REF!</definedName>
     <definedName name="__________as8">#REF!</definedName>
+    <definedName name="__________as9" localSheetId="4">#REF!</definedName>
+    <definedName name="__________as9" localSheetId="2">#REF!</definedName>
+    <definedName name="__________as9" localSheetId="1">#REF!</definedName>
     <definedName name="__________as9" localSheetId="3">#REF!</definedName>
-    <definedName name="__________as9" localSheetId="7">#REF!</definedName>
-    <definedName name="__________as9" localSheetId="1">#REF!</definedName>
     <definedName name="__________as9" localSheetId="0">#REF!</definedName>
-    <definedName name="__________as9" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__________as9" localSheetId="8">#REF!</definedName>
     <definedName name="__________as9">#REF!</definedName>
+    <definedName name="__________Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Aug2005">#REF!</definedName>
+    <definedName name="__________de1" localSheetId="4">#REF!</definedName>
+    <definedName name="__________de1" localSheetId="2">#REF!</definedName>
     <definedName name="__________de1" localSheetId="1">#REF!</definedName>
+    <definedName name="__________de1" localSheetId="3">#REF!</definedName>
     <definedName name="__________de1" localSheetId="0">#REF!</definedName>
     <definedName name="__________de1">#REF!</definedName>
+    <definedName name="__________Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Dec2005">#REF!</definedName>
+    <definedName name="__________Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Feb2005">#REF!</definedName>
+    <definedName name="__________Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jan2005">#REF!</definedName>
+    <definedName name="__________Jan2006" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="__________Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jan2006">#REF!</definedName>
+    <definedName name="__________JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="__________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="__________JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="__________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="__________JE26184">#REF!</definedName>
+    <definedName name="__________Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jul2005">#REF!</definedName>
+    <definedName name="__________Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Jun2005">#REF!</definedName>
+    <definedName name="__________Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Mar2005">#REF!</definedName>
+    <definedName name="__________May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________May2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________May2005">#REF!</definedName>
+    <definedName name="__________May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="__________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="__________May2006" localSheetId="3">#REF!</definedName>
     <definedName name="__________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="__________May2006">#REF!</definedName>
+    <definedName name="__________Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Nov2005">#REF!</definedName>
+    <definedName name="__________OCC02" localSheetId="4">#REF!</definedName>
+    <definedName name="__________OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="__________OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="__________OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC02">#REF!</definedName>
+    <definedName name="__________OCC03" localSheetId="4">#REF!</definedName>
+    <definedName name="__________OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="__________OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="__________OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC03">#REF!</definedName>
+    <definedName name="__________OCC04" localSheetId="4">#REF!</definedName>
+    <definedName name="__________OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="__________OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="__________OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC04">#REF!</definedName>
+    <definedName name="__________OCC05" localSheetId="4">#REF!</definedName>
+    <definedName name="__________OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="__________OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="__________OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC05">#REF!</definedName>
+    <definedName name="__________OCC06" localSheetId="4">#REF!</definedName>
+    <definedName name="__________OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="__________OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="__________OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="__________OCC06">#REF!</definedName>
+    <definedName name="__________Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Oct2005">#REF!</definedName>
+    <definedName name="__________P1" localSheetId="4">#REF!</definedName>
+    <definedName name="__________P1" localSheetId="2">#REF!</definedName>
     <definedName name="__________P1" localSheetId="1">#REF!</definedName>
+    <definedName name="__________P1" localSheetId="3">#REF!</definedName>
     <definedName name="__________P1" localSheetId="0">#REF!</definedName>
     <definedName name="__________P1">#REF!</definedName>
+    <definedName name="__________P2" localSheetId="4">#REF!</definedName>
+    <definedName name="__________P2" localSheetId="2">#REF!</definedName>
     <definedName name="__________P2" localSheetId="1">#REF!</definedName>
+    <definedName name="__________P2" localSheetId="3">#REF!</definedName>
     <definedName name="__________P2" localSheetId="0">#REF!</definedName>
     <definedName name="__________P2">#REF!</definedName>
+    <definedName name="__________P3" localSheetId="4">#REF!</definedName>
+    <definedName name="__________P3" localSheetId="2">#REF!</definedName>
     <definedName name="__________P3" localSheetId="1">#REF!</definedName>
+    <definedName name="__________P3" localSheetId="3">#REF!</definedName>
     <definedName name="__________P3" localSheetId="0">#REF!</definedName>
     <definedName name="__________P3">#REF!</definedName>
+    <definedName name="__________Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__________Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="__________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="__________Sep2005">#REF!</definedName>
+    <definedName name="__________SFD1" localSheetId="4">#REF!</definedName>
+    <definedName name="__________SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="__________SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="__________SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="__________SFD1">#REF!</definedName>
+    <definedName name="__________SFV1" localSheetId="4">#REF!</definedName>
+    <definedName name="__________SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="__________SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="__________SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="__________SFV1">#REF!</definedName>
+    <definedName name="__________t3" localSheetId="4">#REF!</definedName>
+    <definedName name="__________t3" localSheetId="2">#REF!</definedName>
     <definedName name="__________t3" localSheetId="1">#REF!</definedName>
+    <definedName name="__________t3" localSheetId="3">#REF!</definedName>
     <definedName name="__________t3" localSheetId="0">#REF!</definedName>
     <definedName name="__________t3">#REF!</definedName>
+    <definedName name="__________t4" localSheetId="4">#REF!</definedName>
+    <definedName name="__________t4" localSheetId="2">#REF!</definedName>
     <definedName name="__________t4" localSheetId="1">#REF!</definedName>
+    <definedName name="__________t4" localSheetId="3">#REF!</definedName>
     <definedName name="__________t4" localSheetId="0">#REF!</definedName>
     <definedName name="__________t4">#REF!</definedName>
+    <definedName name="__________WGT02" localSheetId="4">#REF!</definedName>
+    <definedName name="__________WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="__________WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="__________WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT02">#REF!</definedName>
+    <definedName name="__________WGT03" localSheetId="4">#REF!</definedName>
+    <definedName name="__________WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="__________WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="__________WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT03">#REF!</definedName>
+    <definedName name="__________WGT04" localSheetId="4">#REF!</definedName>
+    <definedName name="__________WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="__________WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="__________WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT04">#REF!</definedName>
+    <definedName name="__________WGT05" localSheetId="4">#REF!</definedName>
+    <definedName name="__________WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="__________WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="__________WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT05">#REF!</definedName>
+    <definedName name="__________WGT06" localSheetId="4">#REF!</definedName>
+    <definedName name="__________WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="__________WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="__________WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="__________WGT06">#REF!</definedName>
+    <definedName name="__________yr200112" localSheetId="4">#REF!</definedName>
+    <definedName name="__________yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200112">#REF!</definedName>
+    <definedName name="__________yr200212" localSheetId="4">#REF!</definedName>
+    <definedName name="__________yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200212">#REF!</definedName>
+    <definedName name="__________yr200312" localSheetId="4">#REF!</definedName>
+    <definedName name="__________yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200312">#REF!</definedName>
+    <definedName name="__________yr200403" localSheetId="4">#REF!</definedName>
+    <definedName name="__________yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200403">#REF!</definedName>
+    <definedName name="__________yr200406" localSheetId="4">#REF!</definedName>
+    <definedName name="__________yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200406">#REF!</definedName>
+    <definedName name="__________yr200409" localSheetId="4">#REF!</definedName>
+    <definedName name="__________yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200409">#REF!</definedName>
+    <definedName name="__________yr200412" localSheetId="4">#REF!</definedName>
+    <definedName name="__________yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="__________yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="__________yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="__________yr200412">#REF!</definedName>
+    <definedName name="_________2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="_________2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_________2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_________2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_________2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="_________2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_________2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_________2004_CUSIP_">#REF!</definedName>
+    <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_________2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_________2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________2005">#REF!</definedName>
+    <definedName name="_________2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_________2006" localSheetId="2">#REF!</definedName>
     <definedName name="_________2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2006" localSheetId="3">#REF!</definedName>
     <definedName name="_________2006" localSheetId="0">#REF!</definedName>
     <definedName name="_________2006">#REF!</definedName>
+    <definedName name="_________2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="_________2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_________2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_________2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_________2007_08">#REF!</definedName>
+    <definedName name="_________Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Apr2005">#REF!</definedName>
+    <definedName name="_________as1" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as1" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as1" localSheetId="1">#REF!</definedName>
     <definedName name="_________as1" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as1" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as1" localSheetId="1">#REF!</definedName>
     <definedName name="_________as1" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as1" localSheetId="8">#REF!</definedName>
     <definedName name="_________as1">#REF!</definedName>
+    <definedName name="_________as10" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as10" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as10" localSheetId="1">#REF!</definedName>
     <definedName name="_________as10" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as10" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as10" localSheetId="1">#REF!</definedName>
     <definedName name="_________as10" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as10" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as10" localSheetId="8">#REF!</definedName>
     <definedName name="_________as10">#REF!</definedName>
+    <definedName name="_________as11" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as11" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as11" localSheetId="1">#REF!</definedName>
     <definedName name="_________as11" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as11" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as11" localSheetId="1">#REF!</definedName>
     <definedName name="_________as11" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as11" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as11" localSheetId="8">#REF!</definedName>
     <definedName name="_________as11">#REF!</definedName>
+    <definedName name="_________as12" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as12" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as12" localSheetId="1">#REF!</definedName>
     <definedName name="_________as12" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as12" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as12" localSheetId="1">#REF!</definedName>
     <definedName name="_________as12" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as12" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as12" localSheetId="8">#REF!</definedName>
     <definedName name="_________as12">#REF!</definedName>
+    <definedName name="_________as13" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as13" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as13" localSheetId="1">#REF!</definedName>
     <definedName name="_________as13" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as13" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as13" localSheetId="1">#REF!</definedName>
     <definedName name="_________as13" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as13" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as13" localSheetId="8">#REF!</definedName>
     <definedName name="_________as13">#REF!</definedName>
+    <definedName name="_________as14" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as14" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as14" localSheetId="1">#REF!</definedName>
     <definedName name="_________as14" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as14" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as14" localSheetId="1">#REF!</definedName>
     <definedName name="_________as14" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as14" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_________as14" localSheetId="8">#REF!</definedName>
     <definedName name="_________as14">#REF!</definedName>
+    <definedName name="_________as15" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as15" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as15" localSheetId="1">#REF!</definedName>
     <definedName name="_________as15" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as15" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as15" localSheetId="1">#REF!</definedName>
     <definedName name="_________as15" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as15" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_________as15" localSheetId="8">#REF!</definedName>
     <definedName name="_________as15">#REF!</definedName>
+    <definedName name="_________as16" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as16" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as16" localSheetId="1">#REF!</definedName>
     <definedName name="_________as16" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as16" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as16" localSheetId="1">#REF!</definedName>
     <definedName name="_________as16" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as16" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as16" localSheetId="8">#REF!</definedName>
     <definedName name="_________as16">#REF!</definedName>
+    <definedName name="_________as17" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as17" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as17" localSheetId="1">#REF!</definedName>
     <definedName name="_________as17" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as17" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as17" localSheetId="1">#REF!</definedName>
     <definedName name="_________as17" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as17" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_________as17" localSheetId="8">#REF!</definedName>
     <definedName name="_________as17">#REF!</definedName>
+    <definedName name="_________as18" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as18" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as18" localSheetId="1">#REF!</definedName>
     <definedName name="_________as18" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as18" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as18" localSheetId="1">#REF!</definedName>
     <definedName name="_________as18" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as18" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as18" localSheetId="8">#REF!</definedName>
     <definedName name="_________as18">#REF!</definedName>
+    <definedName name="_________as19" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as19" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as19" localSheetId="1">#REF!</definedName>
     <definedName name="_________as19" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as19" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as19" localSheetId="1">#REF!</definedName>
     <definedName name="_________as19" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as19" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as19" localSheetId="8">#REF!</definedName>
     <definedName name="_________as19">#REF!</definedName>
+    <definedName name="_________as2" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as2" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as2" localSheetId="1">#REF!</definedName>
     <definedName name="_________as2" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as2" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as2" localSheetId="1">#REF!</definedName>
     <definedName name="_________as2" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_________as2" localSheetId="8">#REF!</definedName>
     <definedName name="_________as2">#REF!</definedName>
+    <definedName name="_________as20" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as20" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as20" localSheetId="1">#REF!</definedName>
     <definedName name="_________as20" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as20" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as20" localSheetId="1">#REF!</definedName>
     <definedName name="_________as20" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as20" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as20" localSheetId="8">#REF!</definedName>
     <definedName name="_________as20">#REF!</definedName>
+    <definedName name="_________as21" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as21" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as21" localSheetId="1">#REF!</definedName>
     <definedName name="_________as21" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as21" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as21" localSheetId="1">#REF!</definedName>
     <definedName name="_________as21" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as21" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as21" localSheetId="8">#REF!</definedName>
     <definedName name="_________as21">#REF!</definedName>
+    <definedName name="_________as22" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as22" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as22" localSheetId="1">#REF!</definedName>
     <definedName name="_________as22" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as22" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as22" localSheetId="1">#REF!</definedName>
     <definedName name="_________as22" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as22" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as22" localSheetId="8">#REF!</definedName>
     <definedName name="_________as22">#REF!</definedName>
+    <definedName name="_________as23" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as23" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as23" localSheetId="1">#REF!</definedName>
     <definedName name="_________as23" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as23" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as23" localSheetId="1">#REF!</definedName>
     <definedName name="_________as23" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as23" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_________as23" localSheetId="8">#REF!</definedName>
     <definedName name="_________as23">#REF!</definedName>
+    <definedName name="_________as24" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as24" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as24" localSheetId="1">#REF!</definedName>
     <definedName name="_________as24" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as24" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as24" localSheetId="1">#REF!</definedName>
     <definedName name="_________as24" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as24" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as24" localSheetId="8">#REF!</definedName>
     <definedName name="_________as24">#REF!</definedName>
+    <definedName name="_________as3" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as3" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as3" localSheetId="1">#REF!</definedName>
     <definedName name="_________as3" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as3" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as3" localSheetId="1">#REF!</definedName>
     <definedName name="_________as3" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as3" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_________as3" localSheetId="8">#REF!</definedName>
     <definedName name="_________as3">#REF!</definedName>
+    <definedName name="_________as4" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as4" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as4" localSheetId="1">#REF!</definedName>
     <definedName name="_________as4" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as4" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as4" localSheetId="1">#REF!</definedName>
     <definedName name="_________as4" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as4" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as4" localSheetId="8">#REF!</definedName>
     <definedName name="_________as4">#REF!</definedName>
+    <definedName name="_________as5" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as5" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as5" localSheetId="1">#REF!</definedName>
     <definedName name="_________as5" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as5" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as5" localSheetId="1">#REF!</definedName>
     <definedName name="_________as5" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as5" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as5" localSheetId="8">#REF!</definedName>
     <definedName name="_________as5">#REF!</definedName>
+    <definedName name="_________as6" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as6" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as6" localSheetId="1">#REF!</definedName>
     <definedName name="_________as6" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as6" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as6" localSheetId="1">#REF!</definedName>
     <definedName name="_________as6" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as6" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_________as6" localSheetId="8">#REF!</definedName>
     <definedName name="_________as6">#REF!</definedName>
+    <definedName name="_________as7" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as7" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as7" localSheetId="1">#REF!</definedName>
     <definedName name="_________as7" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as7" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as7" localSheetId="1">#REF!</definedName>
     <definedName name="_________as7" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as7" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_________as7" localSheetId="8">#REF!</definedName>
     <definedName name="_________as7">#REF!</definedName>
+    <definedName name="_________as8" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as8" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as8" localSheetId="1">#REF!</definedName>
     <definedName name="_________as8" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as8" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as8" localSheetId="1">#REF!</definedName>
     <definedName name="_________as8" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as8" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as8" localSheetId="8">#REF!</definedName>
     <definedName name="_________as8">#REF!</definedName>
+    <definedName name="_________as9" localSheetId="4">#REF!</definedName>
+    <definedName name="_________as9" localSheetId="2">#REF!</definedName>
+    <definedName name="_________as9" localSheetId="1">#REF!</definedName>
     <definedName name="_________as9" localSheetId="3">#REF!</definedName>
-    <definedName name="_________as9" localSheetId="7">#REF!</definedName>
-    <definedName name="_________as9" localSheetId="1">#REF!</definedName>
     <definedName name="_________as9" localSheetId="0">#REF!</definedName>
-    <definedName name="_________as9" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_________as9" localSheetId="8">#REF!</definedName>
     <definedName name="_________as9">#REF!</definedName>
+    <definedName name="_________Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Aug2005">#REF!</definedName>
+    <definedName name="_________de1" localSheetId="4">#REF!</definedName>
+    <definedName name="_________de1" localSheetId="2">#REF!</definedName>
     <definedName name="_________de1" localSheetId="1">#REF!</definedName>
+    <definedName name="_________de1" localSheetId="3">#REF!</definedName>
     <definedName name="_________de1" localSheetId="0">#REF!</definedName>
     <definedName name="_________de1">#REF!</definedName>
+    <definedName name="_________Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Dec2005">#REF!</definedName>
+    <definedName name="_________Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Feb2005">#REF!</definedName>
+    <definedName name="_________Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jan2005">#REF!</definedName>
+    <definedName name="_________Jan2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="_________Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jan2006">#REF!</definedName>
+    <definedName name="_________JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="_________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="_________JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="_________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_________JE26184">#REF!</definedName>
+    <definedName name="_________Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jul2005">#REF!</definedName>
+    <definedName name="_________Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Jun2005">#REF!</definedName>
+    <definedName name="_________Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Mar2005">#REF!</definedName>
+    <definedName name="_________May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________May2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________May2005">#REF!</definedName>
+    <definedName name="_________May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_________May2006" localSheetId="3">#REF!</definedName>
     <definedName name="_________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_________May2006">#REF!</definedName>
+    <definedName name="_________Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Nov2005">#REF!</definedName>
+    <definedName name="_________OCC02" localSheetId="4">#REF!</definedName>
+    <definedName name="_________OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="_________OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="_________OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC02">#REF!</definedName>
+    <definedName name="_________OCC03" localSheetId="4">#REF!</definedName>
+    <definedName name="_________OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="_________OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="_________OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC03">#REF!</definedName>
+    <definedName name="_________OCC04" localSheetId="4">#REF!</definedName>
+    <definedName name="_________OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="_________OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="_________OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC04">#REF!</definedName>
+    <definedName name="_________OCC05" localSheetId="4">#REF!</definedName>
+    <definedName name="_________OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="_________OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="_________OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC05">#REF!</definedName>
+    <definedName name="_________OCC06" localSheetId="4">#REF!</definedName>
+    <definedName name="_________OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="_________OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="_________OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_________OCC06">#REF!</definedName>
+    <definedName name="_________Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Oct2005">#REF!</definedName>
+    <definedName name="_________P1" localSheetId="4">#REF!</definedName>
+    <definedName name="_________P1" localSheetId="2">#REF!</definedName>
     <definedName name="_________P1" localSheetId="1">#REF!</definedName>
+    <definedName name="_________P1" localSheetId="3">#REF!</definedName>
     <definedName name="_________P1" localSheetId="0">#REF!</definedName>
     <definedName name="_________P1">#REF!</definedName>
+    <definedName name="_________P2" localSheetId="4">#REF!</definedName>
+    <definedName name="_________P2" localSheetId="2">#REF!</definedName>
     <definedName name="_________P2" localSheetId="1">#REF!</definedName>
+    <definedName name="_________P2" localSheetId="3">#REF!</definedName>
     <definedName name="_________P2" localSheetId="0">#REF!</definedName>
     <definedName name="_________P2">#REF!</definedName>
+    <definedName name="_________P3" localSheetId="4">#REF!</definedName>
+    <definedName name="_________P3" localSheetId="2">#REF!</definedName>
     <definedName name="_________P3" localSheetId="1">#REF!</definedName>
+    <definedName name="_________P3" localSheetId="3">#REF!</definedName>
     <definedName name="_________P3" localSheetId="0">#REF!</definedName>
     <definedName name="_________P3">#REF!</definedName>
+    <definedName name="_________Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_________Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="_________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_________Sep2005">#REF!</definedName>
+    <definedName name="_________SFD1" localSheetId="4">#REF!</definedName>
+    <definedName name="_________SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="_________SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="_________SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_________SFD1">#REF!</definedName>
+    <definedName name="_________SFV1" localSheetId="4">#REF!</definedName>
+    <definedName name="_________SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="_________SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="_________SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_________SFV1">#REF!</definedName>
+    <definedName name="_________t3" localSheetId="4">#REF!</definedName>
+    <definedName name="_________t3" localSheetId="2">#REF!</definedName>
     <definedName name="_________t3" localSheetId="1">#REF!</definedName>
+    <definedName name="_________t3" localSheetId="3">#REF!</definedName>
     <definedName name="_________t3" localSheetId="0">#REF!</definedName>
     <definedName name="_________t3">#REF!</definedName>
+    <definedName name="_________t4" localSheetId="4">#REF!</definedName>
+    <definedName name="_________t4" localSheetId="2">#REF!</definedName>
     <definedName name="_________t4" localSheetId="1">#REF!</definedName>
+    <definedName name="_________t4" localSheetId="3">#REF!</definedName>
     <definedName name="_________t4" localSheetId="0">#REF!</definedName>
     <definedName name="_________t4">#REF!</definedName>
+    <definedName name="_________WGT02" localSheetId="4">#REF!</definedName>
+    <definedName name="_________WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="_________WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="_________WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT02">#REF!</definedName>
+    <definedName name="_________WGT03" localSheetId="4">#REF!</definedName>
+    <definedName name="_________WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="_________WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="_________WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT03">#REF!</definedName>
+    <definedName name="_________WGT04" localSheetId="4">#REF!</definedName>
+    <definedName name="_________WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="_________WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="_________WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT04">#REF!</definedName>
+    <definedName name="_________WGT05" localSheetId="4">#REF!</definedName>
+    <definedName name="_________WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="_________WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="_________WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT05">#REF!</definedName>
+    <definedName name="_________WGT06" localSheetId="4">#REF!</definedName>
+    <definedName name="_________WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="_________WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="_________WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_________WGT06">#REF!</definedName>
+    <definedName name="_________yr200112" localSheetId="4">#REF!</definedName>
+    <definedName name="_________yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200112">#REF!</definedName>
+    <definedName name="_________yr200212" localSheetId="4">#REF!</definedName>
+    <definedName name="_________yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200212">#REF!</definedName>
+    <definedName name="_________yr200312" localSheetId="4">#REF!</definedName>
+    <definedName name="_________yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200312">#REF!</definedName>
+    <definedName name="_________yr200403" localSheetId="4">#REF!</definedName>
+    <definedName name="_________yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200403">#REF!</definedName>
+    <definedName name="_________yr200406" localSheetId="4">#REF!</definedName>
+    <definedName name="_________yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200406">#REF!</definedName>
+    <definedName name="_________yr200409" localSheetId="4">#REF!</definedName>
+    <definedName name="_________yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200409">#REF!</definedName>
+    <definedName name="_________yr200412" localSheetId="4">#REF!</definedName>
+    <definedName name="_________yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="_________yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="_________yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_________yr200412">#REF!</definedName>
+    <definedName name="________2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="________2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="________2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="________2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="________2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="________2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="________2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="________2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="________2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="________2004_CUSIP_">#REF!</definedName>
+    <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="________2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="________2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________2005" localSheetId="2">#REF!</definedName>
     <definedName name="________2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________2005" localSheetId="3">#REF!</definedName>
     <definedName name="________2005" localSheetId="0">#REF!</definedName>
     <definedName name="________2005">#REF!</definedName>
+    <definedName name="________2006" localSheetId="4">#REF!</definedName>
+    <definedName name="________2006" localSheetId="2">#REF!</definedName>
     <definedName name="________2006" localSheetId="1">#REF!</definedName>
+    <definedName name="________2006" localSheetId="3">#REF!</definedName>
     <definedName name="________2006" localSheetId="0">#REF!</definedName>
     <definedName name="________2006">#REF!</definedName>
+    <definedName name="________2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="________2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="________2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="________2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="________2007_08">#REF!</definedName>
+    <definedName name="________Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Apr2005">#REF!</definedName>
+    <definedName name="________as1" localSheetId="4">#REF!</definedName>
+    <definedName name="________as1" localSheetId="2">#REF!</definedName>
+    <definedName name="________as1" localSheetId="1">#REF!</definedName>
     <definedName name="________as1" localSheetId="3">#REF!</definedName>
-    <definedName name="________as1" localSheetId="7">#REF!</definedName>
-    <definedName name="________as1" localSheetId="1">#REF!</definedName>
     <definedName name="________as1" localSheetId="0">#REF!</definedName>
-    <definedName name="________as1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as1" localSheetId="8">#REF!</definedName>
     <definedName name="________as1">#REF!</definedName>
+    <definedName name="________as10" localSheetId="4">#REF!</definedName>
+    <definedName name="________as10" localSheetId="2">#REF!</definedName>
+    <definedName name="________as10" localSheetId="1">#REF!</definedName>
     <definedName name="________as10" localSheetId="3">#REF!</definedName>
-    <definedName name="________as10" localSheetId="7">#REF!</definedName>
-    <definedName name="________as10" localSheetId="1">#REF!</definedName>
     <definedName name="________as10" localSheetId="0">#REF!</definedName>
-    <definedName name="________as10" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as10" localSheetId="8">#REF!</definedName>
     <definedName name="________as10">#REF!</definedName>
+    <definedName name="________as11" localSheetId="4">#REF!</definedName>
+    <definedName name="________as11" localSheetId="2">#REF!</definedName>
+    <definedName name="________as11" localSheetId="1">#REF!</definedName>
     <definedName name="________as11" localSheetId="3">#REF!</definedName>
-    <definedName name="________as11" localSheetId="7">#REF!</definedName>
-    <definedName name="________as11" localSheetId="1">#REF!</definedName>
     <definedName name="________as11" localSheetId="0">#REF!</definedName>
-    <definedName name="________as11" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as11" localSheetId="8">#REF!</definedName>
     <definedName name="________as11">#REF!</definedName>
+    <definedName name="________as12" localSheetId="4">#REF!</definedName>
+    <definedName name="________as12" localSheetId="2">#REF!</definedName>
+    <definedName name="________as12" localSheetId="1">#REF!</definedName>
     <definedName name="________as12" localSheetId="3">#REF!</definedName>
-    <definedName name="________as12" localSheetId="7">#REF!</definedName>
-    <definedName name="________as12" localSheetId="1">#REF!</definedName>
     <definedName name="________as12" localSheetId="0">#REF!</definedName>
-    <definedName name="________as12" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as12" localSheetId="8">#REF!</definedName>
     <definedName name="________as12">#REF!</definedName>
+    <definedName name="________as13" localSheetId="4">#REF!</definedName>
+    <definedName name="________as13" localSheetId="2">#REF!</definedName>
+    <definedName name="________as13" localSheetId="1">#REF!</definedName>
     <definedName name="________as13" localSheetId="3">#REF!</definedName>
-    <definedName name="________as13" localSheetId="7">#REF!</definedName>
-    <definedName name="________as13" localSheetId="1">#REF!</definedName>
     <definedName name="________as13" localSheetId="0">#REF!</definedName>
-    <definedName name="________as13" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as13" localSheetId="8">#REF!</definedName>
     <definedName name="________as13">#REF!</definedName>
+    <definedName name="________as14" localSheetId="4">#REF!</definedName>
+    <definedName name="________as14" localSheetId="2">#REF!</definedName>
+    <definedName name="________as14" localSheetId="1">#REF!</definedName>
     <definedName name="________as14" localSheetId="3">#REF!</definedName>
-    <definedName name="________as14" localSheetId="7">#REF!</definedName>
-    <definedName name="________as14" localSheetId="1">#REF!</definedName>
     <definedName name="________as14" localSheetId="0">#REF!</definedName>
-    <definedName name="________as14" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="________as14" localSheetId="8">#REF!</definedName>
     <definedName name="________as14">#REF!</definedName>
+    <definedName name="________as15" localSheetId="4">#REF!</definedName>
+    <definedName name="________as15" localSheetId="2">#REF!</definedName>
+    <definedName name="________as15" localSheetId="1">#REF!</definedName>
     <definedName name="________as15" localSheetId="3">#REF!</definedName>
-    <definedName name="________as15" localSheetId="7">#REF!</definedName>
-    <definedName name="________as15" localSheetId="1">#REF!</definedName>
     <definedName name="________as15" localSheetId="0">#REF!</definedName>
-    <definedName name="________as15" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="________as15" localSheetId="8">#REF!</definedName>
     <definedName name="________as15">#REF!</definedName>
+    <definedName name="________as16" localSheetId="4">#REF!</definedName>
+    <definedName name="________as16" localSheetId="2">#REF!</definedName>
+    <definedName name="________as16" localSheetId="1">#REF!</definedName>
     <definedName name="________as16" localSheetId="3">#REF!</definedName>
-    <definedName name="________as16" localSheetId="7">#REF!</definedName>
-    <definedName name="________as16" localSheetId="1">#REF!</definedName>
     <definedName name="________as16" localSheetId="0">#REF!</definedName>
-    <definedName name="________as16" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as16" localSheetId="8">#REF!</definedName>
     <definedName name="________as16">#REF!</definedName>
+    <definedName name="________as17" localSheetId="4">#REF!</definedName>
+    <definedName name="________as17" localSheetId="2">#REF!</definedName>
+    <definedName name="________as17" localSheetId="1">#REF!</definedName>
     <definedName name="________as17" localSheetId="3">#REF!</definedName>
-    <definedName name="________as17" localSheetId="7">#REF!</definedName>
-    <definedName name="________as17" localSheetId="1">#REF!</definedName>
     <definedName name="________as17" localSheetId="0">#REF!</definedName>
-    <definedName name="________as17" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="________as17" localSheetId="8">#REF!</definedName>
     <definedName name="________as17">#REF!</definedName>
+    <definedName name="________as18" localSheetId="4">#REF!</definedName>
+    <definedName name="________as18" localSheetId="2">#REF!</definedName>
+    <definedName name="________as18" localSheetId="1">#REF!</definedName>
     <definedName name="________as18" localSheetId="3">#REF!</definedName>
-    <definedName name="________as18" localSheetId="7">#REF!</definedName>
-    <definedName name="________as18" localSheetId="1">#REF!</definedName>
     <definedName name="________as18" localSheetId="0">#REF!</definedName>
-    <definedName name="________as18" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as18" localSheetId="8">#REF!</definedName>
     <definedName name="________as18">#REF!</definedName>
+    <definedName name="________as19" localSheetId="4">#REF!</definedName>
+    <definedName name="________as19" localSheetId="2">#REF!</definedName>
+    <definedName name="________as19" localSheetId="1">#REF!</definedName>
     <definedName name="________as19" localSheetId="3">#REF!</definedName>
-    <definedName name="________as19" localSheetId="7">#REF!</definedName>
-    <definedName name="________as19" localSheetId="1">#REF!</definedName>
     <definedName name="________as19" localSheetId="0">#REF!</definedName>
-    <definedName name="________as19" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as19" localSheetId="8">#REF!</definedName>
     <definedName name="________as19">#REF!</definedName>
+    <definedName name="________as2" localSheetId="4">#REF!</definedName>
+    <definedName name="________as2" localSheetId="2">#REF!</definedName>
+    <definedName name="________as2" localSheetId="1">#REF!</definedName>
     <definedName name="________as2" localSheetId="3">#REF!</definedName>
-    <definedName name="________as2" localSheetId="7">#REF!</definedName>
-    <definedName name="________as2" localSheetId="1">#REF!</definedName>
     <definedName name="________as2" localSheetId="0">#REF!</definedName>
-    <definedName name="________as2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="________as2" localSheetId="8">#REF!</definedName>
     <definedName name="________as2">#REF!</definedName>
+    <definedName name="________as20" localSheetId="4">#REF!</definedName>
+    <definedName name="________as20" localSheetId="2">#REF!</definedName>
+    <definedName name="________as20" localSheetId="1">#REF!</definedName>
     <definedName name="________as20" localSheetId="3">#REF!</definedName>
-    <definedName name="________as20" localSheetId="7">#REF!</definedName>
-    <definedName name="________as20" localSheetId="1">#REF!</definedName>
     <definedName name="________as20" localSheetId="0">#REF!</definedName>
-    <definedName name="________as20" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as20" localSheetId="8">#REF!</definedName>
     <definedName name="________as20">#REF!</definedName>
+    <definedName name="________as21" localSheetId="4">#REF!</definedName>
+    <definedName name="________as21" localSheetId="2">#REF!</definedName>
+    <definedName name="________as21" localSheetId="1">#REF!</definedName>
     <definedName name="________as21" localSheetId="3">#REF!</definedName>
-    <definedName name="________as21" localSheetId="7">#REF!</definedName>
-    <definedName name="________as21" localSheetId="1">#REF!</definedName>
     <definedName name="________as21" localSheetId="0">#REF!</definedName>
-    <definedName name="________as21" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as21" localSheetId="8">#REF!</definedName>
     <definedName name="________as21">#REF!</definedName>
+    <definedName name="________as22" localSheetId="4">#REF!</definedName>
+    <definedName name="________as22" localSheetId="2">#REF!</definedName>
+    <definedName name="________as22" localSheetId="1">#REF!</definedName>
     <definedName name="________as22" localSheetId="3">#REF!</definedName>
-    <definedName name="________as22" localSheetId="7">#REF!</definedName>
-    <definedName name="________as22" localSheetId="1">#REF!</definedName>
     <definedName name="________as22" localSheetId="0">#REF!</definedName>
-    <definedName name="________as22" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as22" localSheetId="8">#REF!</definedName>
     <definedName name="________as22">#REF!</definedName>
+    <definedName name="________as23" localSheetId="4">#REF!</definedName>
+    <definedName name="________as23" localSheetId="2">#REF!</definedName>
+    <definedName name="________as23" localSheetId="1">#REF!</definedName>
     <definedName name="________as23" localSheetId="3">#REF!</definedName>
-    <definedName name="________as23" localSheetId="7">#REF!</definedName>
-    <definedName name="________as23" localSheetId="1">#REF!</definedName>
     <definedName name="________as23" localSheetId="0">#REF!</definedName>
-    <definedName name="________as23" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="________as23" localSheetId="8">#REF!</definedName>
     <definedName name="________as23">#REF!</definedName>
+    <definedName name="________as24" localSheetId="4">#REF!</definedName>
+    <definedName name="________as24" localSheetId="2">#REF!</definedName>
+    <definedName name="________as24" localSheetId="1">#REF!</definedName>
     <definedName name="________as24" localSheetId="3">#REF!</definedName>
-    <definedName name="________as24" localSheetId="7">#REF!</definedName>
-    <definedName name="________as24" localSheetId="1">#REF!</definedName>
     <definedName name="________as24" localSheetId="0">#REF!</definedName>
-    <definedName name="________as24" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as24" localSheetId="8">#REF!</definedName>
     <definedName name="________as24">#REF!</definedName>
+    <definedName name="________as3" localSheetId="4">#REF!</definedName>
+    <definedName name="________as3" localSheetId="2">#REF!</definedName>
+    <definedName name="________as3" localSheetId="1">#REF!</definedName>
     <definedName name="________as3" localSheetId="3">#REF!</definedName>
-    <definedName name="________as3" localSheetId="7">#REF!</definedName>
-    <definedName name="________as3" localSheetId="1">#REF!</definedName>
     <definedName name="________as3" localSheetId="0">#REF!</definedName>
-    <definedName name="________as3" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="________as3" localSheetId="8">#REF!</definedName>
     <definedName name="________as3">#REF!</definedName>
+    <definedName name="________as4" localSheetId="4">#REF!</definedName>
+    <definedName name="________as4" localSheetId="2">#REF!</definedName>
+    <definedName name="________as4" localSheetId="1">#REF!</definedName>
     <definedName name="________as4" localSheetId="3">#REF!</definedName>
-    <definedName name="________as4" localSheetId="7">#REF!</definedName>
-    <definedName name="________as4" localSheetId="1">#REF!</definedName>
     <definedName name="________as4" localSheetId="0">#REF!</definedName>
-    <definedName name="________as4" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as4" localSheetId="8">#REF!</definedName>
     <definedName name="________as4">#REF!</definedName>
+    <definedName name="________as5" localSheetId="4">#REF!</definedName>
+    <definedName name="________as5" localSheetId="2">#REF!</definedName>
+    <definedName name="________as5" localSheetId="1">#REF!</definedName>
     <definedName name="________as5" localSheetId="3">#REF!</definedName>
-    <definedName name="________as5" localSheetId="7">#REF!</definedName>
-    <definedName name="________as5" localSheetId="1">#REF!</definedName>
     <definedName name="________as5" localSheetId="0">#REF!</definedName>
-    <definedName name="________as5" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as5" localSheetId="8">#REF!</definedName>
     <definedName name="________as5">#REF!</definedName>
+    <definedName name="________as6" localSheetId="4">#REF!</definedName>
+    <definedName name="________as6" localSheetId="2">#REF!</definedName>
+    <definedName name="________as6" localSheetId="1">#REF!</definedName>
     <definedName name="________as6" localSheetId="3">#REF!</definedName>
-    <definedName name="________as6" localSheetId="7">#REF!</definedName>
-    <definedName name="________as6" localSheetId="1">#REF!</definedName>
     <definedName name="________as6" localSheetId="0">#REF!</definedName>
-    <definedName name="________as6" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="________as6" localSheetId="8">#REF!</definedName>
     <definedName name="________as6">#REF!</definedName>
+    <definedName name="________as7" localSheetId="4">#REF!</definedName>
+    <definedName name="________as7" localSheetId="2">#REF!</definedName>
+    <definedName name="________as7" localSheetId="1">#REF!</definedName>
     <definedName name="________as7" localSheetId="3">#REF!</definedName>
-    <definedName name="________as7" localSheetId="7">#REF!</definedName>
-    <definedName name="________as7" localSheetId="1">#REF!</definedName>
     <definedName name="________as7" localSheetId="0">#REF!</definedName>
-    <definedName name="________as7" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="________as7" localSheetId="8">#REF!</definedName>
     <definedName name="________as7">#REF!</definedName>
+    <definedName name="________as8" localSheetId="4">#REF!</definedName>
+    <definedName name="________as8" localSheetId="2">#REF!</definedName>
+    <definedName name="________as8" localSheetId="1">#REF!</definedName>
     <definedName name="________as8" localSheetId="3">#REF!</definedName>
-    <definedName name="________as8" localSheetId="7">#REF!</definedName>
-    <definedName name="________as8" localSheetId="1">#REF!</definedName>
     <definedName name="________as8" localSheetId="0">#REF!</definedName>
-    <definedName name="________as8" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as8" localSheetId="8">#REF!</definedName>
     <definedName name="________as8">#REF!</definedName>
+    <definedName name="________as9" localSheetId="4">#REF!</definedName>
+    <definedName name="________as9" localSheetId="2">#REF!</definedName>
+    <definedName name="________as9" localSheetId="1">#REF!</definedName>
     <definedName name="________as9" localSheetId="3">#REF!</definedName>
-    <definedName name="________as9" localSheetId="7">#REF!</definedName>
-    <definedName name="________as9" localSheetId="1">#REF!</definedName>
     <definedName name="________as9" localSheetId="0">#REF!</definedName>
-    <definedName name="________as9" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="________as9" localSheetId="8">#REF!</definedName>
     <definedName name="________as9">#REF!</definedName>
+    <definedName name="________Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Aug2005">#REF!</definedName>
+    <definedName name="________de1" localSheetId="4">#REF!</definedName>
+    <definedName name="________de1" localSheetId="2">#REF!</definedName>
     <definedName name="________de1" localSheetId="1">#REF!</definedName>
+    <definedName name="________de1" localSheetId="3">#REF!</definedName>
     <definedName name="________de1" localSheetId="0">#REF!</definedName>
     <definedName name="________de1">#REF!</definedName>
+    <definedName name="________Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Dec2005">#REF!</definedName>
+    <definedName name="________Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Feb2005">#REF!</definedName>
+    <definedName name="________Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Jan2005">#REF!</definedName>
+    <definedName name="________Jan2006" localSheetId="4">#REF!</definedName>
+    <definedName name="________Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="________Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="________Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="________Jan2006">#REF!</definedName>
+    <definedName name="________JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="________JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="________JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="________JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="________JE26184">#REF!</definedName>
+    <definedName name="________Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Jul2005">#REF!</definedName>
+    <definedName name="________Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Jun2005">#REF!</definedName>
+    <definedName name="________Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Mar2005">#REF!</definedName>
+    <definedName name="________May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________May2005" localSheetId="2">#REF!</definedName>
     <definedName name="________May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________May2005" localSheetId="3">#REF!</definedName>
     <definedName name="________May2005" localSheetId="0">#REF!</definedName>
     <definedName name="________May2005">#REF!</definedName>
+    <definedName name="________May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="________May2006" localSheetId="2">#REF!</definedName>
     <definedName name="________May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="________May2006" localSheetId="3">#REF!</definedName>
     <definedName name="________May2006" localSheetId="0">#REF!</definedName>
     <definedName name="________May2006">#REF!</definedName>
+    <definedName name="________Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Nov2005">#REF!</definedName>
+    <definedName name="________OCC02" localSheetId="4">#REF!</definedName>
+    <definedName name="________OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="________OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="________OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC02">#REF!</definedName>
+    <definedName name="________OCC03" localSheetId="4">#REF!</definedName>
+    <definedName name="________OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="________OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="________OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC03">#REF!</definedName>
+    <definedName name="________OCC04" localSheetId="4">#REF!</definedName>
+    <definedName name="________OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="________OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="________OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC04">#REF!</definedName>
+    <definedName name="________OCC05" localSheetId="4">#REF!</definedName>
+    <definedName name="________OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="________OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="________OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC05">#REF!</definedName>
+    <definedName name="________OCC06" localSheetId="4">#REF!</definedName>
+    <definedName name="________OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="________OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="________OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="________OCC06">#REF!</definedName>
+    <definedName name="________Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Oct2005">#REF!</definedName>
+    <definedName name="________P1" localSheetId="4">#REF!</definedName>
+    <definedName name="________P1" localSheetId="2">#REF!</definedName>
     <definedName name="________P1" localSheetId="1">#REF!</definedName>
+    <definedName name="________P1" localSheetId="3">#REF!</definedName>
     <definedName name="________P1" localSheetId="0">#REF!</definedName>
     <definedName name="________P1">#REF!</definedName>
+    <definedName name="________P2" localSheetId="4">#REF!</definedName>
+    <definedName name="________P2" localSheetId="2">#REF!</definedName>
     <definedName name="________P2" localSheetId="1">#REF!</definedName>
+    <definedName name="________P2" localSheetId="3">#REF!</definedName>
     <definedName name="________P2" localSheetId="0">#REF!</definedName>
     <definedName name="________P2">#REF!</definedName>
+    <definedName name="________P3" localSheetId="4">#REF!</definedName>
+    <definedName name="________P3" localSheetId="2">#REF!</definedName>
     <definedName name="________P3" localSheetId="1">#REF!</definedName>
+    <definedName name="________P3" localSheetId="3">#REF!</definedName>
     <definedName name="________P3" localSheetId="0">#REF!</definedName>
     <definedName name="________P3">#REF!</definedName>
+    <definedName name="________Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="________Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="________Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="________Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="________Sep2005">#REF!</definedName>
+    <definedName name="________SFD1" localSheetId="4">#REF!</definedName>
+    <definedName name="________SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="________SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="________SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="________SFD1">#REF!</definedName>
+    <definedName name="________SFV1" localSheetId="4">#REF!</definedName>
+    <definedName name="________SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="________SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="________SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="________SFV1">#REF!</definedName>
+    <definedName name="________t3" localSheetId="4">#REF!</definedName>
+    <definedName name="________t3" localSheetId="2">#REF!</definedName>
     <definedName name="________t3" localSheetId="1">#REF!</definedName>
+    <definedName name="________t3" localSheetId="3">#REF!</definedName>
     <definedName name="________t3" localSheetId="0">#REF!</definedName>
     <definedName name="________t3">#REF!</definedName>
+    <definedName name="________t4" localSheetId="4">#REF!</definedName>
+    <definedName name="________t4" localSheetId="2">#REF!</definedName>
     <definedName name="________t4" localSheetId="1">#REF!</definedName>
+    <definedName name="________t4" localSheetId="3">#REF!</definedName>
     <definedName name="________t4" localSheetId="0">#REF!</definedName>
     <definedName name="________t4">#REF!</definedName>
+    <definedName name="________WGT02" localSheetId="4">#REF!</definedName>
+    <definedName name="________WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="________WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="________WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT02">#REF!</definedName>
+    <definedName name="________WGT03" localSheetId="4">#REF!</definedName>
+    <definedName name="________WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="________WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="________WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT03">#REF!</definedName>
+    <definedName name="________WGT04" localSheetId="4">#REF!</definedName>
+    <definedName name="________WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="________WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="________WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT04">#REF!</definedName>
+    <definedName name="________WGT05" localSheetId="4">#REF!</definedName>
+    <definedName name="________WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="________WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="________WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT05">#REF!</definedName>
+    <definedName name="________WGT06" localSheetId="4">#REF!</definedName>
+    <definedName name="________WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="________WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="________WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="________WGT06">#REF!</definedName>
+    <definedName name="________yr200112" localSheetId="4">#REF!</definedName>
+    <definedName name="________yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200112">#REF!</definedName>
+    <definedName name="________yr200212" localSheetId="4">#REF!</definedName>
+    <definedName name="________yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200212">#REF!</definedName>
+    <definedName name="________yr200312" localSheetId="4">#REF!</definedName>
+    <definedName name="________yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200312">#REF!</definedName>
+    <definedName name="________yr200403" localSheetId="4">#REF!</definedName>
+    <definedName name="________yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200403">#REF!</definedName>
+    <definedName name="________yr200406" localSheetId="4">#REF!</definedName>
+    <definedName name="________yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200406">#REF!</definedName>
+    <definedName name="________yr200409" localSheetId="4">#REF!</definedName>
+    <definedName name="________yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200409">#REF!</definedName>
+    <definedName name="________yr200412" localSheetId="4">#REF!</definedName>
+    <definedName name="________yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="________yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="________yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="________yr200412">#REF!</definedName>
+    <definedName name="_______2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="_______2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_______2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_______2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_______2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="_______2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_______2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_______2004_CUSIP_">#REF!</definedName>
+    <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_______2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_______2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______2005">#REF!</definedName>
+    <definedName name="_______2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_______2006" localSheetId="2">#REF!</definedName>
     <definedName name="_______2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2006" localSheetId="3">#REF!</definedName>
     <definedName name="_______2006" localSheetId="0">#REF!</definedName>
     <definedName name="_______2006">#REF!</definedName>
+    <definedName name="_______2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="_______2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_______2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_______2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_______2007_08">#REF!</definedName>
+    <definedName name="_______Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Apr2005">#REF!</definedName>
+    <definedName name="_______as1" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as1" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as1" localSheetId="1">#REF!</definedName>
     <definedName name="_______as1" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as1" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as1" localSheetId="1">#REF!</definedName>
     <definedName name="_______as1" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as1" localSheetId="8">#REF!</definedName>
     <definedName name="_______as1">#REF!</definedName>
+    <definedName name="_______as10" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as10" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as10" localSheetId="1">#REF!</definedName>
     <definedName name="_______as10" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as10" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as10" localSheetId="1">#REF!</definedName>
     <definedName name="_______as10" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as10" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as10" localSheetId="8">#REF!</definedName>
     <definedName name="_______as10">#REF!</definedName>
+    <definedName name="_______as11" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as11" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as11" localSheetId="1">#REF!</definedName>
     <definedName name="_______as11" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as11" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as11" localSheetId="1">#REF!</definedName>
     <definedName name="_______as11" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as11" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as11" localSheetId="8">#REF!</definedName>
     <definedName name="_______as11">#REF!</definedName>
+    <definedName name="_______as12" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as12" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as12" localSheetId="1">#REF!</definedName>
     <definedName name="_______as12" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as12" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as12" localSheetId="1">#REF!</definedName>
     <definedName name="_______as12" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as12" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as12" localSheetId="8">#REF!</definedName>
     <definedName name="_______as12">#REF!</definedName>
+    <definedName name="_______as13" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as13" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as13" localSheetId="1">#REF!</definedName>
     <definedName name="_______as13" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as13" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as13" localSheetId="1">#REF!</definedName>
     <definedName name="_______as13" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as13" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as13" localSheetId="8">#REF!</definedName>
     <definedName name="_______as13">#REF!</definedName>
+    <definedName name="_______as14" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as14" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as14" localSheetId="1">#REF!</definedName>
     <definedName name="_______as14" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as14" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as14" localSheetId="1">#REF!</definedName>
     <definedName name="_______as14" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as14" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_______as14" localSheetId="8">#REF!</definedName>
     <definedName name="_______as14">#REF!</definedName>
+    <definedName name="_______as15" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as15" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as15" localSheetId="1">#REF!</definedName>
     <definedName name="_______as15" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as15" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as15" localSheetId="1">#REF!</definedName>
     <definedName name="_______as15" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as15" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_______as15" localSheetId="8">#REF!</definedName>
     <definedName name="_______as15">#REF!</definedName>
+    <definedName name="_______as16" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as16" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as16" localSheetId="1">#REF!</definedName>
     <definedName name="_______as16" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as16" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as16" localSheetId="1">#REF!</definedName>
     <definedName name="_______as16" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as16" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as16" localSheetId="8">#REF!</definedName>
     <definedName name="_______as16">#REF!</definedName>
+    <definedName name="_______as17" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as17" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as17" localSheetId="1">#REF!</definedName>
     <definedName name="_______as17" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as17" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as17" localSheetId="1">#REF!</definedName>
     <definedName name="_______as17" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as17" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_______as17" localSheetId="8">#REF!</definedName>
     <definedName name="_______as17">#REF!</definedName>
+    <definedName name="_______as18" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as18" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as18" localSheetId="1">#REF!</definedName>
     <definedName name="_______as18" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as18" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as18" localSheetId="1">#REF!</definedName>
     <definedName name="_______as18" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as18" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as18" localSheetId="8">#REF!</definedName>
     <definedName name="_______as18">#REF!</definedName>
+    <definedName name="_______as19" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as19" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as19" localSheetId="1">#REF!</definedName>
     <definedName name="_______as19" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as19" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as19" localSheetId="1">#REF!</definedName>
     <definedName name="_______as19" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as19" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as19" localSheetId="8">#REF!</definedName>
     <definedName name="_______as19">#REF!</definedName>
+    <definedName name="_______as2" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as2" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as2" localSheetId="1">#REF!</definedName>
     <definedName name="_______as2" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as2" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as2" localSheetId="1">#REF!</definedName>
     <definedName name="_______as2" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_______as2" localSheetId="8">#REF!</definedName>
     <definedName name="_______as2">#REF!</definedName>
+    <definedName name="_______as20" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as20" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as20" localSheetId="1">#REF!</definedName>
     <definedName name="_______as20" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as20" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as20" localSheetId="1">#REF!</definedName>
     <definedName name="_______as20" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as20" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as20" localSheetId="8">#REF!</definedName>
     <definedName name="_______as20">#REF!</definedName>
+    <definedName name="_______as21" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as21" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as21" localSheetId="1">#REF!</definedName>
     <definedName name="_______as21" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as21" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as21" localSheetId="1">#REF!</definedName>
     <definedName name="_______as21" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as21" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as21" localSheetId="8">#REF!</definedName>
     <definedName name="_______as21">#REF!</definedName>
+    <definedName name="_______as22" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as22" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as22" localSheetId="1">#REF!</definedName>
     <definedName name="_______as22" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as22" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as22" localSheetId="1">#REF!</definedName>
     <definedName name="_______as22" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as22" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as22" localSheetId="8">#REF!</definedName>
     <definedName name="_______as22">#REF!</definedName>
+    <definedName name="_______as23" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as23" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as23" localSheetId="1">#REF!</definedName>
     <definedName name="_______as23" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as23" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as23" localSheetId="1">#REF!</definedName>
     <definedName name="_______as23" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as23" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_______as23" localSheetId="8">#REF!</definedName>
     <definedName name="_______as23">#REF!</definedName>
+    <definedName name="_______as24" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as24" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as24" localSheetId="1">#REF!</definedName>
     <definedName name="_______as24" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as24" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as24" localSheetId="1">#REF!</definedName>
     <definedName name="_______as24" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as24" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as24" localSheetId="8">#REF!</definedName>
     <definedName name="_______as24">#REF!</definedName>
+    <definedName name="_______as3" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as3" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as3" localSheetId="1">#REF!</definedName>
     <definedName name="_______as3" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as3" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as3" localSheetId="1">#REF!</definedName>
     <definedName name="_______as3" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as3" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_______as3" localSheetId="8">#REF!</definedName>
     <definedName name="_______as3">#REF!</definedName>
+    <definedName name="_______as4" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as4" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as4" localSheetId="1">#REF!</definedName>
     <definedName name="_______as4" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as4" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as4" localSheetId="1">#REF!</definedName>
     <definedName name="_______as4" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as4" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as4" localSheetId="8">#REF!</definedName>
     <definedName name="_______as4">#REF!</definedName>
+    <definedName name="_______as5" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as5" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as5" localSheetId="1">#REF!</definedName>
     <definedName name="_______as5" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as5" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as5" localSheetId="1">#REF!</definedName>
     <definedName name="_______as5" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as5" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as5" localSheetId="8">#REF!</definedName>
     <definedName name="_______as5">#REF!</definedName>
+    <definedName name="_______as6" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as6" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as6" localSheetId="1">#REF!</definedName>
     <definedName name="_______as6" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as6" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as6" localSheetId="1">#REF!</definedName>
     <definedName name="_______as6" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as6" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_______as6" localSheetId="8">#REF!</definedName>
     <definedName name="_______as6">#REF!</definedName>
+    <definedName name="_______as7" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as7" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as7" localSheetId="1">#REF!</definedName>
     <definedName name="_______as7" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as7" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as7" localSheetId="1">#REF!</definedName>
     <definedName name="_______as7" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as7" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_______as7" localSheetId="8">#REF!</definedName>
     <definedName name="_______as7">#REF!</definedName>
+    <definedName name="_______as8" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as8" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as8" localSheetId="1">#REF!</definedName>
     <definedName name="_______as8" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as8" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as8" localSheetId="1">#REF!</definedName>
     <definedName name="_______as8" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as8" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as8" localSheetId="8">#REF!</definedName>
     <definedName name="_______as8">#REF!</definedName>
+    <definedName name="_______as9" localSheetId="4">#REF!</definedName>
+    <definedName name="_______as9" localSheetId="2">#REF!</definedName>
+    <definedName name="_______as9" localSheetId="1">#REF!</definedName>
     <definedName name="_______as9" localSheetId="3">#REF!</definedName>
-    <definedName name="_______as9" localSheetId="7">#REF!</definedName>
-    <definedName name="_______as9" localSheetId="1">#REF!</definedName>
     <definedName name="_______as9" localSheetId="0">#REF!</definedName>
-    <definedName name="_______as9" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_______as9" localSheetId="8">#REF!</definedName>
     <definedName name="_______as9">#REF!</definedName>
+    <definedName name="_______Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Aug2005">#REF!</definedName>
+    <definedName name="_______de1" localSheetId="4">#REF!</definedName>
+    <definedName name="_______de1" localSheetId="2">#REF!</definedName>
     <definedName name="_______de1" localSheetId="1">#REF!</definedName>
+    <definedName name="_______de1" localSheetId="3">#REF!</definedName>
     <definedName name="_______de1" localSheetId="0">#REF!</definedName>
     <definedName name="_______de1">#REF!</definedName>
+    <definedName name="_______Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Dec2005">#REF!</definedName>
+    <definedName name="_______Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Feb2005">#REF!</definedName>
+    <definedName name="_______Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jan2005">#REF!</definedName>
+    <definedName name="_______Jan2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="_______Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jan2006">#REF!</definedName>
+    <definedName name="_______JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="_______JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="_______JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="_______JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_______JE26184">#REF!</definedName>
+    <definedName name="_______Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jul2005">#REF!</definedName>
+    <definedName name="_______Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Jun2005">#REF!</definedName>
+    <definedName name="_______Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Mar2005">#REF!</definedName>
+    <definedName name="_______May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______May2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______May2005">#REF!</definedName>
+    <definedName name="_______May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_______May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_______May2006" localSheetId="3">#REF!</definedName>
     <definedName name="_______May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_______May2006">#REF!</definedName>
+    <definedName name="_______Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Nov2005">#REF!</definedName>
+    <definedName name="_______OCC02" localSheetId="4">#REF!</definedName>
+    <definedName name="_______OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="_______OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="_______OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC02">#REF!</definedName>
+    <definedName name="_______OCC03" localSheetId="4">#REF!</definedName>
+    <definedName name="_______OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="_______OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="_______OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC03">#REF!</definedName>
+    <definedName name="_______OCC04" localSheetId="4">#REF!</definedName>
+    <definedName name="_______OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="_______OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="_______OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC04">#REF!</definedName>
+    <definedName name="_______OCC05" localSheetId="4">#REF!</definedName>
+    <definedName name="_______OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="_______OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="_______OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC05">#REF!</definedName>
+    <definedName name="_______OCC06" localSheetId="4">#REF!</definedName>
+    <definedName name="_______OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="_______OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="_______OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_______OCC06">#REF!</definedName>
+    <definedName name="_______Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Oct2005">#REF!</definedName>
+    <definedName name="_______P1" localSheetId="4">#REF!</definedName>
+    <definedName name="_______P1" localSheetId="2">#REF!</definedName>
     <definedName name="_______P1" localSheetId="1">#REF!</definedName>
+    <definedName name="_______P1" localSheetId="3">#REF!</definedName>
     <definedName name="_______P1" localSheetId="0">#REF!</definedName>
     <definedName name="_______P1">#REF!</definedName>
+    <definedName name="_______P2" localSheetId="4">#REF!</definedName>
+    <definedName name="_______P2" localSheetId="2">#REF!</definedName>
     <definedName name="_______P2" localSheetId="1">#REF!</definedName>
+    <definedName name="_______P2" localSheetId="3">#REF!</definedName>
     <definedName name="_______P2" localSheetId="0">#REF!</definedName>
     <definedName name="_______P2">#REF!</definedName>
+    <definedName name="_______P3" localSheetId="4">#REF!</definedName>
+    <definedName name="_______P3" localSheetId="2">#REF!</definedName>
     <definedName name="_______P3" localSheetId="1">#REF!</definedName>
+    <definedName name="_______P3" localSheetId="3">#REF!</definedName>
     <definedName name="_______P3" localSheetId="0">#REF!</definedName>
     <definedName name="_______P3">#REF!</definedName>
+    <definedName name="_______Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_______Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_______Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="_______Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_______Sep2005">#REF!</definedName>
+    <definedName name="_______SFD1" localSheetId="4">#REF!</definedName>
+    <definedName name="_______SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="_______SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="_______SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_______SFD1">#REF!</definedName>
+    <definedName name="_______SFV1" localSheetId="4">#REF!</definedName>
+    <definedName name="_______SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="_______SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="_______SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_______SFV1">#REF!</definedName>
+    <definedName name="_______t3" localSheetId="4">#REF!</definedName>
+    <definedName name="_______t3" localSheetId="2">#REF!</definedName>
     <definedName name="_______t3" localSheetId="1">#REF!</definedName>
+    <definedName name="_______t3" localSheetId="3">#REF!</definedName>
     <definedName name="_______t3" localSheetId="0">#REF!</definedName>
     <definedName name="_______t3">#REF!</definedName>
+    <definedName name="_______t4" localSheetId="4">#REF!</definedName>
+    <definedName name="_______t4" localSheetId="2">#REF!</definedName>
     <definedName name="_______t4" localSheetId="1">#REF!</definedName>
+    <definedName name="_______t4" localSheetId="3">#REF!</definedName>
     <definedName name="_______t4" localSheetId="0">#REF!</definedName>
     <definedName name="_______t4">#REF!</definedName>
+    <definedName name="_______WGT02" localSheetId="4">#REF!</definedName>
+    <definedName name="_______WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="_______WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="_______WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT02">#REF!</definedName>
+    <definedName name="_______WGT03" localSheetId="4">#REF!</definedName>
+    <definedName name="_______WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="_______WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="_______WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT03">#REF!</definedName>
+    <definedName name="_______WGT04" localSheetId="4">#REF!</definedName>
+    <definedName name="_______WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="_______WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="_______WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT04">#REF!</definedName>
+    <definedName name="_______WGT05" localSheetId="4">#REF!</definedName>
+    <definedName name="_______WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="_______WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="_______WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT05">#REF!</definedName>
+    <definedName name="_______WGT06" localSheetId="4">#REF!</definedName>
+    <definedName name="_______WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="_______WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="_______WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_______WGT06">#REF!</definedName>
+    <definedName name="_______yr200112" localSheetId="4">#REF!</definedName>
+    <definedName name="_______yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200112">#REF!</definedName>
+    <definedName name="_______yr200212" localSheetId="4">#REF!</definedName>
+    <definedName name="_______yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200212">#REF!</definedName>
+    <definedName name="_______yr200312" localSheetId="4">#REF!</definedName>
+    <definedName name="_______yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200312">#REF!</definedName>
+    <definedName name="_______yr200403" localSheetId="4">#REF!</definedName>
+    <definedName name="_______yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200403">#REF!</definedName>
+    <definedName name="_______yr200406" localSheetId="4">#REF!</definedName>
+    <definedName name="_______yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200406">#REF!</definedName>
+    <definedName name="_______yr200409" localSheetId="4">#REF!</definedName>
+    <definedName name="_______yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200409">#REF!</definedName>
+    <definedName name="_______yr200412" localSheetId="4">#REF!</definedName>
+    <definedName name="_______yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="_______yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="_______yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_______yr200412">#REF!</definedName>
+    <definedName name="______2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="______2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="______2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="______2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="______2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="______2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="______2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="______2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="______2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="______2004_CUSIP_">#REF!</definedName>
+    <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="______2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="______2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______2005" localSheetId="2">#REF!</definedName>
     <definedName name="______2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______2005" localSheetId="3">#REF!</definedName>
     <definedName name="______2005" localSheetId="0">#REF!</definedName>
     <definedName name="______2005">#REF!</definedName>
+    <definedName name="______2006" localSheetId="4">#REF!</definedName>
+    <definedName name="______2006" localSheetId="2">#REF!</definedName>
     <definedName name="______2006" localSheetId="1">#REF!</definedName>
+    <definedName name="______2006" localSheetId="3">#REF!</definedName>
     <definedName name="______2006" localSheetId="0">#REF!</definedName>
     <definedName name="______2006">#REF!</definedName>
+    <definedName name="______2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="______2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="______2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="______2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="______2007_08">#REF!</definedName>
+    <definedName name="______Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Apr2005">#REF!</definedName>
+    <definedName name="______as1" localSheetId="4">#REF!</definedName>
+    <definedName name="______as1" localSheetId="2">#REF!</definedName>
+    <definedName name="______as1" localSheetId="1">#REF!</definedName>
     <definedName name="______as1" localSheetId="3">#REF!</definedName>
-    <definedName name="______as1" localSheetId="7">#REF!</definedName>
-    <definedName name="______as1" localSheetId="1">#REF!</definedName>
     <definedName name="______as1" localSheetId="0">#REF!</definedName>
-    <definedName name="______as1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as1" localSheetId="8">#REF!</definedName>
     <definedName name="______as1">#REF!</definedName>
+    <definedName name="______as10" localSheetId="4">#REF!</definedName>
+    <definedName name="______as10" localSheetId="2">#REF!</definedName>
+    <definedName name="______as10" localSheetId="1">#REF!</definedName>
     <definedName name="______as10" localSheetId="3">#REF!</definedName>
-    <definedName name="______as10" localSheetId="7">#REF!</definedName>
-    <definedName name="______as10" localSheetId="1">#REF!</definedName>
     <definedName name="______as10" localSheetId="0">#REF!</definedName>
-    <definedName name="______as10" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as10" localSheetId="8">#REF!</definedName>
     <definedName name="______as10">#REF!</definedName>
+    <definedName name="______as11" localSheetId="4">#REF!</definedName>
+    <definedName name="______as11" localSheetId="2">#REF!</definedName>
+    <definedName name="______as11" localSheetId="1">#REF!</definedName>
     <definedName name="______as11" localSheetId="3">#REF!</definedName>
-    <definedName name="______as11" localSheetId="7">#REF!</definedName>
-    <definedName name="______as11" localSheetId="1">#REF!</definedName>
     <definedName name="______as11" localSheetId="0">#REF!</definedName>
-    <definedName name="______as11" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as11" localSheetId="8">#REF!</definedName>
     <definedName name="______as11">#REF!</definedName>
+    <definedName name="______as12" localSheetId="4">#REF!</definedName>
+    <definedName name="______as12" localSheetId="2">#REF!</definedName>
+    <definedName name="______as12" localSheetId="1">#REF!</definedName>
     <definedName name="______as12" localSheetId="3">#REF!</definedName>
-    <definedName name="______as12" localSheetId="7">#REF!</definedName>
-    <definedName name="______as12" localSheetId="1">#REF!</definedName>
     <definedName name="______as12" localSheetId="0">#REF!</definedName>
-    <definedName name="______as12" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as12" localSheetId="8">#REF!</definedName>
     <definedName name="______as12">#REF!</definedName>
+    <definedName name="______as13" localSheetId="4">#REF!</definedName>
+    <definedName name="______as13" localSheetId="2">#REF!</definedName>
+    <definedName name="______as13" localSheetId="1">#REF!</definedName>
     <definedName name="______as13" localSheetId="3">#REF!</definedName>
-    <definedName name="______as13" localSheetId="7">#REF!</definedName>
-    <definedName name="______as13" localSheetId="1">#REF!</definedName>
     <definedName name="______as13" localSheetId="0">#REF!</definedName>
-    <definedName name="______as13" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as13" localSheetId="8">#REF!</definedName>
     <definedName name="______as13">#REF!</definedName>
+    <definedName name="______as14" localSheetId="4">#REF!</definedName>
+    <definedName name="______as14" localSheetId="2">#REF!</definedName>
+    <definedName name="______as14" localSheetId="1">#REF!</definedName>
     <definedName name="______as14" localSheetId="3">#REF!</definedName>
-    <definedName name="______as14" localSheetId="7">#REF!</definedName>
-    <definedName name="______as14" localSheetId="1">#REF!</definedName>
     <definedName name="______as14" localSheetId="0">#REF!</definedName>
-    <definedName name="______as14" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="______as14" localSheetId="8">#REF!</definedName>
     <definedName name="______as14">#REF!</definedName>
+    <definedName name="______as15" localSheetId="4">#REF!</definedName>
+    <definedName name="______as15" localSheetId="2">#REF!</definedName>
+    <definedName name="______as15" localSheetId="1">#REF!</definedName>
     <definedName name="______as15" localSheetId="3">#REF!</definedName>
-    <definedName name="______as15" localSheetId="7">#REF!</definedName>
-    <definedName name="______as15" localSheetId="1">#REF!</definedName>
     <definedName name="______as15" localSheetId="0">#REF!</definedName>
-    <definedName name="______as15" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="______as15" localSheetId="8">#REF!</definedName>
     <definedName name="______as15">#REF!</definedName>
+    <definedName name="______as16" localSheetId="4">#REF!</definedName>
+    <definedName name="______as16" localSheetId="2">#REF!</definedName>
+    <definedName name="______as16" localSheetId="1">#REF!</definedName>
     <definedName name="______as16" localSheetId="3">#REF!</definedName>
-    <definedName name="______as16" localSheetId="7">#REF!</definedName>
-    <definedName name="______as16" localSheetId="1">#REF!</definedName>
     <definedName name="______as16" localSheetId="0">#REF!</definedName>
-    <definedName name="______as16" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as16" localSheetId="8">#REF!</definedName>
     <definedName name="______as16">#REF!</definedName>
+    <definedName name="______as17" localSheetId="4">#REF!</definedName>
+    <definedName name="______as17" localSheetId="2">#REF!</definedName>
+    <definedName name="______as17" localSheetId="1">#REF!</definedName>
     <definedName name="______as17" localSheetId="3">#REF!</definedName>
-    <definedName name="______as17" localSheetId="7">#REF!</definedName>
-    <definedName name="______as17" localSheetId="1">#REF!</definedName>
     <definedName name="______as17" localSheetId="0">#REF!</definedName>
-    <definedName name="______as17" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="______as17" localSheetId="8">#REF!</definedName>
     <definedName name="______as17">#REF!</definedName>
+    <definedName name="______as18" localSheetId="4">#REF!</definedName>
+    <definedName name="______as18" localSheetId="2">#REF!</definedName>
+    <definedName name="______as18" localSheetId="1">#REF!</definedName>
     <definedName name="______as18" localSheetId="3">#REF!</definedName>
-    <definedName name="______as18" localSheetId="7">#REF!</definedName>
-    <definedName name="______as18" localSheetId="1">#REF!</definedName>
     <definedName name="______as18" localSheetId="0">#REF!</definedName>
-    <definedName name="______as18" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as18" localSheetId="8">#REF!</definedName>
     <definedName name="______as18">#REF!</definedName>
+    <definedName name="______as19" localSheetId="4">#REF!</definedName>
+    <definedName name="______as19" localSheetId="2">#REF!</definedName>
+    <definedName name="______as19" localSheetId="1">#REF!</definedName>
     <definedName name="______as19" localSheetId="3">#REF!</definedName>
-    <definedName name="______as19" localSheetId="7">#REF!</definedName>
-    <definedName name="______as19" localSheetId="1">#REF!</definedName>
     <definedName name="______as19" localSheetId="0">#REF!</definedName>
-    <definedName name="______as19" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as19" localSheetId="8">#REF!</definedName>
     <definedName name="______as19">#REF!</definedName>
+    <definedName name="______as2" localSheetId="4">#REF!</definedName>
+    <definedName name="______as2" localSheetId="2">#REF!</definedName>
+    <definedName name="______as2" localSheetId="1">#REF!</definedName>
     <definedName name="______as2" localSheetId="3">#REF!</definedName>
-    <definedName name="______as2" localSheetId="7">#REF!</definedName>
-    <definedName name="______as2" localSheetId="1">#REF!</definedName>
     <definedName name="______as2" localSheetId="0">#REF!</definedName>
-    <definedName name="______as2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="______as2" localSheetId="8">#REF!</definedName>
     <definedName name="______as2">#REF!</definedName>
+    <definedName name="______as20" localSheetId="4">#REF!</definedName>
+    <definedName name="______as20" localSheetId="2">#REF!</definedName>
+    <definedName name="______as20" localSheetId="1">#REF!</definedName>
     <definedName name="______as20" localSheetId="3">#REF!</definedName>
-    <definedName name="______as20" localSheetId="7">#REF!</definedName>
-    <definedName name="______as20" localSheetId="1">#REF!</definedName>
     <definedName name="______as20" localSheetId="0">#REF!</definedName>
-    <definedName name="______as20" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as20" localSheetId="8">#REF!</definedName>
     <definedName name="______as20">#REF!</definedName>
+    <definedName name="______as21" localSheetId="4">#REF!</definedName>
+    <definedName name="______as21" localSheetId="2">#REF!</definedName>
+    <definedName name="______as21" localSheetId="1">#REF!</definedName>
     <definedName name="______as21" localSheetId="3">#REF!</definedName>
-    <definedName name="______as21" localSheetId="7">#REF!</definedName>
-    <definedName name="______as21" localSheetId="1">#REF!</definedName>
     <definedName name="______as21" localSheetId="0">#REF!</definedName>
-    <definedName name="______as21" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as21" localSheetId="8">#REF!</definedName>
     <definedName name="______as21">#REF!</definedName>
+    <definedName name="______as22" localSheetId="4">#REF!</definedName>
+    <definedName name="______as22" localSheetId="2">#REF!</definedName>
+    <definedName name="______as22" localSheetId="1">#REF!</definedName>
     <definedName name="______as22" localSheetId="3">#REF!</definedName>
-    <definedName name="______as22" localSheetId="7">#REF!</definedName>
-    <definedName name="______as22" localSheetId="1">#REF!</definedName>
     <definedName name="______as22" localSheetId="0">#REF!</definedName>
-    <definedName name="______as22" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as22" localSheetId="8">#REF!</definedName>
     <definedName name="______as22">#REF!</definedName>
+    <definedName name="______as23" localSheetId="4">#REF!</definedName>
+    <definedName name="______as23" localSheetId="2">#REF!</definedName>
+    <definedName name="______as23" localSheetId="1">#REF!</definedName>
     <definedName name="______as23" localSheetId="3">#REF!</definedName>
-    <definedName name="______as23" localSheetId="7">#REF!</definedName>
-    <definedName name="______as23" localSheetId="1">#REF!</definedName>
     <definedName name="______as23" localSheetId="0">#REF!</definedName>
-    <definedName name="______as23" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="______as23" localSheetId="8">#REF!</definedName>
     <definedName name="______as23">#REF!</definedName>
+    <definedName name="______as24" localSheetId="4">#REF!</definedName>
+    <definedName name="______as24" localSheetId="2">#REF!</definedName>
+    <definedName name="______as24" localSheetId="1">#REF!</definedName>
     <definedName name="______as24" localSheetId="3">#REF!</definedName>
-    <definedName name="______as24" localSheetId="7">#REF!</definedName>
-    <definedName name="______as24" localSheetId="1">#REF!</definedName>
     <definedName name="______as24" localSheetId="0">#REF!</definedName>
-    <definedName name="______as24" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as24" localSheetId="8">#REF!</definedName>
     <definedName name="______as24">#REF!</definedName>
+    <definedName name="______as3" localSheetId="4">#REF!</definedName>
+    <definedName name="______as3" localSheetId="2">#REF!</definedName>
+    <definedName name="______as3" localSheetId="1">#REF!</definedName>
     <definedName name="______as3" localSheetId="3">#REF!</definedName>
-    <definedName name="______as3" localSheetId="7">#REF!</definedName>
-    <definedName name="______as3" localSheetId="1">#REF!</definedName>
     <definedName name="______as3" localSheetId="0">#REF!</definedName>
-    <definedName name="______as3" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="______as3" localSheetId="8">#REF!</definedName>
     <definedName name="______as3">#REF!</definedName>
+    <definedName name="______as4" localSheetId="4">#REF!</definedName>
+    <definedName name="______as4" localSheetId="2">#REF!</definedName>
+    <definedName name="______as4" localSheetId="1">#REF!</definedName>
     <definedName name="______as4" localSheetId="3">#REF!</definedName>
-    <definedName name="______as4" localSheetId="7">#REF!</definedName>
-    <definedName name="______as4" localSheetId="1">#REF!</definedName>
     <definedName name="______as4" localSheetId="0">#REF!</definedName>
-    <definedName name="______as4" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as4" localSheetId="8">#REF!</definedName>
     <definedName name="______as4">#REF!</definedName>
+    <definedName name="______as5" localSheetId="4">#REF!</definedName>
+    <definedName name="______as5" localSheetId="2">#REF!</definedName>
+    <definedName name="______as5" localSheetId="1">#REF!</definedName>
     <definedName name="______as5" localSheetId="3">#REF!</definedName>
-    <definedName name="______as5" localSheetId="7">#REF!</definedName>
-    <definedName name="______as5" localSheetId="1">#REF!</definedName>
     <definedName name="______as5" localSheetId="0">#REF!</definedName>
-    <definedName name="______as5" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as5" localSheetId="8">#REF!</definedName>
     <definedName name="______as5">#REF!</definedName>
+    <definedName name="______as6" localSheetId="4">#REF!</definedName>
+    <definedName name="______as6" localSheetId="2">#REF!</definedName>
+    <definedName name="______as6" localSheetId="1">#REF!</definedName>
     <definedName name="______as6" localSheetId="3">#REF!</definedName>
-    <definedName name="______as6" localSheetId="7">#REF!</definedName>
-    <definedName name="______as6" localSheetId="1">#REF!</definedName>
     <definedName name="______as6" localSheetId="0">#REF!</definedName>
-    <definedName name="______as6" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="______as6" localSheetId="8">#REF!</definedName>
     <definedName name="______as6">#REF!</definedName>
+    <definedName name="______as7" localSheetId="4">#REF!</definedName>
+    <definedName name="______as7" localSheetId="2">#REF!</definedName>
+    <definedName name="______as7" localSheetId="1">#REF!</definedName>
     <definedName name="______as7" localSheetId="3">#REF!</definedName>
-    <definedName name="______as7" localSheetId="7">#REF!</definedName>
-    <definedName name="______as7" localSheetId="1">#REF!</definedName>
     <definedName name="______as7" localSheetId="0">#REF!</definedName>
-    <definedName name="______as7" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="______as7" localSheetId="8">#REF!</definedName>
     <definedName name="______as7">#REF!</definedName>
+    <definedName name="______as8" localSheetId="4">#REF!</definedName>
+    <definedName name="______as8" localSheetId="2">#REF!</definedName>
+    <definedName name="______as8" localSheetId="1">#REF!</definedName>
     <definedName name="______as8" localSheetId="3">#REF!</definedName>
-    <definedName name="______as8" localSheetId="7">#REF!</definedName>
-    <definedName name="______as8" localSheetId="1">#REF!</definedName>
     <definedName name="______as8" localSheetId="0">#REF!</definedName>
-    <definedName name="______as8" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as8" localSheetId="8">#REF!</definedName>
     <definedName name="______as8">#REF!</definedName>
+    <definedName name="______as9" localSheetId="4">#REF!</definedName>
+    <definedName name="______as9" localSheetId="2">#REF!</definedName>
+    <definedName name="______as9" localSheetId="1">#REF!</definedName>
     <definedName name="______as9" localSheetId="3">#REF!</definedName>
-    <definedName name="______as9" localSheetId="7">#REF!</definedName>
-    <definedName name="______as9" localSheetId="1">#REF!</definedName>
     <definedName name="______as9" localSheetId="0">#REF!</definedName>
-    <definedName name="______as9" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="______as9" localSheetId="8">#REF!</definedName>
     <definedName name="______as9">#REF!</definedName>
+    <definedName name="______Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Aug2005">#REF!</definedName>
+    <definedName name="______de1" localSheetId="4">#REF!</definedName>
+    <definedName name="______de1" localSheetId="2">#REF!</definedName>
     <definedName name="______de1" localSheetId="1">#REF!</definedName>
+    <definedName name="______de1" localSheetId="3">#REF!</definedName>
     <definedName name="______de1" localSheetId="0">#REF!</definedName>
     <definedName name="______de1">#REF!</definedName>
+    <definedName name="______Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Dec2005">#REF!</definedName>
+    <definedName name="______Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Feb2005">#REF!</definedName>
+    <definedName name="______Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Jan2005">#REF!</definedName>
+    <definedName name="______Jan2006" localSheetId="4">#REF!</definedName>
+    <definedName name="______Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="______Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="______Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="______Jan2006">#REF!</definedName>
+    <definedName name="______JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="______JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="______JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="______JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="______JE26184">#REF!</definedName>
+    <definedName name="______Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Jul2005">#REF!</definedName>
+    <definedName name="______Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Jun2005">#REF!</definedName>
+    <definedName name="______Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Mar2005">#REF!</definedName>
+    <definedName name="______May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______May2005" localSheetId="2">#REF!</definedName>
     <definedName name="______May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______May2005" localSheetId="3">#REF!</definedName>
     <definedName name="______May2005" localSheetId="0">#REF!</definedName>
     <definedName name="______May2005">#REF!</definedName>
+    <definedName name="______May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="______May2006" localSheetId="2">#REF!</definedName>
     <definedName name="______May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="______May2006" localSheetId="3">#REF!</definedName>
     <definedName name="______May2006" localSheetId="0">#REF!</definedName>
     <definedName name="______May2006">#REF!</definedName>
+    <definedName name="______Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Nov2005">#REF!</definedName>
+    <definedName name="______OCC02" localSheetId="4">#REF!</definedName>
+    <definedName name="______OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="______OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="______OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC02">#REF!</definedName>
+    <definedName name="______OCC03" localSheetId="4">#REF!</definedName>
+    <definedName name="______OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="______OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="______OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC03">#REF!</definedName>
+    <definedName name="______OCC04" localSheetId="4">#REF!</definedName>
+    <definedName name="______OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="______OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="______OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC04">#REF!</definedName>
+    <definedName name="______OCC05" localSheetId="4">#REF!</definedName>
+    <definedName name="______OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="______OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="______OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC05">#REF!</definedName>
+    <definedName name="______OCC06" localSheetId="4">#REF!</definedName>
+    <definedName name="______OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="______OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="______OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="______OCC06">#REF!</definedName>
+    <definedName name="______Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Oct2005">#REF!</definedName>
+    <definedName name="______P1" localSheetId="4">#REF!</definedName>
+    <definedName name="______P1" localSheetId="2">#REF!</definedName>
     <definedName name="______P1" localSheetId="1">#REF!</definedName>
+    <definedName name="______P1" localSheetId="3">#REF!</definedName>
     <definedName name="______P1" localSheetId="0">#REF!</definedName>
     <definedName name="______P1">#REF!</definedName>
+    <definedName name="______P2" localSheetId="4">#REF!</definedName>
+    <definedName name="______P2" localSheetId="2">#REF!</definedName>
     <definedName name="______P2" localSheetId="1">#REF!</definedName>
+    <definedName name="______P2" localSheetId="3">#REF!</definedName>
     <definedName name="______P2" localSheetId="0">#REF!</definedName>
     <definedName name="______P2">#REF!</definedName>
+    <definedName name="______P3" localSheetId="4">#REF!</definedName>
+    <definedName name="______P3" localSheetId="2">#REF!</definedName>
     <definedName name="______P3" localSheetId="1">#REF!</definedName>
+    <definedName name="______P3" localSheetId="3">#REF!</definedName>
     <definedName name="______P3" localSheetId="0">#REF!</definedName>
     <definedName name="______P3">#REF!</definedName>
+    <definedName name="______Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="______Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="______Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="______Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="______Sep2005">#REF!</definedName>
+    <definedName name="______SFD1" localSheetId="4">#REF!</definedName>
+    <definedName name="______SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="______SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="______SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="______SFD1">#REF!</definedName>
+    <definedName name="______SFV1" localSheetId="4">#REF!</definedName>
+    <definedName name="______SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="______SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="______SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="______SFV1">#REF!</definedName>
+    <definedName name="______t3" localSheetId="4">#REF!</definedName>
+    <definedName name="______t3" localSheetId="2">#REF!</definedName>
     <definedName name="______t3" localSheetId="1">#REF!</definedName>
+    <definedName name="______t3" localSheetId="3">#REF!</definedName>
     <definedName name="______t3" localSheetId="0">#REF!</definedName>
     <definedName name="______t3">#REF!</definedName>
+    <definedName name="______t4" localSheetId="4">#REF!</definedName>
+    <definedName name="______t4" localSheetId="2">#REF!</definedName>
     <definedName name="______t4" localSheetId="1">#REF!</definedName>
+    <definedName name="______t4" localSheetId="3">#REF!</definedName>
     <definedName name="______t4" localSheetId="0">#REF!</definedName>
     <definedName name="______t4">#REF!</definedName>
+    <definedName name="______WGT02" localSheetId="4">#REF!</definedName>
+    <definedName name="______WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="______WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="______WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT02">#REF!</definedName>
+    <definedName name="______WGT03" localSheetId="4">#REF!</definedName>
+    <definedName name="______WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="______WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="______WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT03">#REF!</definedName>
+    <definedName name="______WGT04" localSheetId="4">#REF!</definedName>
+    <definedName name="______WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="______WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="______WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT04">#REF!</definedName>
+    <definedName name="______WGT05" localSheetId="4">#REF!</definedName>
+    <definedName name="______WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="______WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="______WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT05">#REF!</definedName>
+    <definedName name="______WGT06" localSheetId="4">#REF!</definedName>
+    <definedName name="______WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="______WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="______WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="______WGT06">#REF!</definedName>
+    <definedName name="______yr200112" localSheetId="4">#REF!</definedName>
+    <definedName name="______yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200112">#REF!</definedName>
+    <definedName name="______yr200212" localSheetId="4">#REF!</definedName>
+    <definedName name="______yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200212">#REF!</definedName>
+    <definedName name="______yr200312" localSheetId="4">#REF!</definedName>
+    <definedName name="______yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200312">#REF!</definedName>
+    <definedName name="______yr200403" localSheetId="4">#REF!</definedName>
+    <definedName name="______yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200403">#REF!</definedName>
+    <definedName name="______yr200406" localSheetId="4">#REF!</definedName>
+    <definedName name="______yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200406">#REF!</definedName>
+    <definedName name="______yr200409" localSheetId="4">#REF!</definedName>
+    <definedName name="______yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200409">#REF!</definedName>
+    <definedName name="______yr200412" localSheetId="4">#REF!</definedName>
+    <definedName name="______yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="______yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="______yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="______yr200412">#REF!</definedName>
+    <definedName name="_____2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="_____2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_____2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_____2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_____2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="_____2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_____2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_____2004_CUSIP_">#REF!</definedName>
+    <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_____2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_____2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____2005">#REF!</definedName>
+    <definedName name="_____2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_____2006" localSheetId="2">#REF!</definedName>
     <definedName name="_____2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2006" localSheetId="3">#REF!</definedName>
     <definedName name="_____2006" localSheetId="0">#REF!</definedName>
     <definedName name="_____2006">#REF!</definedName>
+    <definedName name="_____2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="_____2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_____2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_____2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_____2007_08">#REF!</definedName>
+    <definedName name="_____Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Apr2005">#REF!</definedName>
+    <definedName name="_____as1" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as1" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as1" localSheetId="1">#REF!</definedName>
     <definedName name="_____as1" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as1" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as1" localSheetId="1">#REF!</definedName>
     <definedName name="_____as1" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as1" localSheetId="8">#REF!</definedName>
     <definedName name="_____as1">#REF!</definedName>
+    <definedName name="_____as10" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as10" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as10" localSheetId="1">#REF!</definedName>
     <definedName name="_____as10" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as10" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as10" localSheetId="1">#REF!</definedName>
     <definedName name="_____as10" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as10" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as10" localSheetId="8">#REF!</definedName>
     <definedName name="_____as10">#REF!</definedName>
+    <definedName name="_____as11" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as11" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as11" localSheetId="1">#REF!</definedName>
     <definedName name="_____as11" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as11" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as11" localSheetId="1">#REF!</definedName>
     <definedName name="_____as11" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as11" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as11" localSheetId="8">#REF!</definedName>
     <definedName name="_____as11">#REF!</definedName>
+    <definedName name="_____as12" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as12" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as12" localSheetId="1">#REF!</definedName>
     <definedName name="_____as12" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as12" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as12" localSheetId="1">#REF!</definedName>
     <definedName name="_____as12" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as12" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as12" localSheetId="8">#REF!</definedName>
     <definedName name="_____as12">#REF!</definedName>
+    <definedName name="_____as13" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as13" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as13" localSheetId="1">#REF!</definedName>
     <definedName name="_____as13" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as13" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as13" localSheetId="1">#REF!</definedName>
     <definedName name="_____as13" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as13" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as13" localSheetId="8">#REF!</definedName>
     <definedName name="_____as13">#REF!</definedName>
+    <definedName name="_____as14" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as14" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as14" localSheetId="1">#REF!</definedName>
     <definedName name="_____as14" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as14" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as14" localSheetId="1">#REF!</definedName>
     <definedName name="_____as14" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as14" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_____as14" localSheetId="8">#REF!</definedName>
     <definedName name="_____as14">#REF!</definedName>
+    <definedName name="_____as15" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as15" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as15" localSheetId="1">#REF!</definedName>
     <definedName name="_____as15" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as15" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as15" localSheetId="1">#REF!</definedName>
     <definedName name="_____as15" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as15" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_____as15" localSheetId="8">#REF!</definedName>
     <definedName name="_____as15">#REF!</definedName>
+    <definedName name="_____as16" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as16" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as16" localSheetId="1">#REF!</definedName>
     <definedName name="_____as16" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as16" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as16" localSheetId="1">#REF!</definedName>
     <definedName name="_____as16" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as16" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as16" localSheetId="8">#REF!</definedName>
     <definedName name="_____as16">#REF!</definedName>
+    <definedName name="_____as17" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as17" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as17" localSheetId="1">#REF!</definedName>
     <definedName name="_____as17" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as17" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as17" localSheetId="1">#REF!</definedName>
     <definedName name="_____as17" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as17" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_____as17" localSheetId="8">#REF!</definedName>
     <definedName name="_____as17">#REF!</definedName>
+    <definedName name="_____as18" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as18" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as18" localSheetId="1">#REF!</definedName>
     <definedName name="_____as18" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as18" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as18" localSheetId="1">#REF!</definedName>
     <definedName name="_____as18" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as18" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as18" localSheetId="8">#REF!</definedName>
     <definedName name="_____as18">#REF!</definedName>
+    <definedName name="_____as19" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as19" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as19" localSheetId="1">#REF!</definedName>
     <definedName name="_____as19" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as19" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as19" localSheetId="1">#REF!</definedName>
     <definedName name="_____as19" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as19" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as19" localSheetId="8">#REF!</definedName>
     <definedName name="_____as19">#REF!</definedName>
+    <definedName name="_____as2" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as2" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as2" localSheetId="1">#REF!</definedName>
     <definedName name="_____as2" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as2" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as2" localSheetId="1">#REF!</definedName>
     <definedName name="_____as2" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_____as2" localSheetId="8">#REF!</definedName>
     <definedName name="_____as2">#REF!</definedName>
+    <definedName name="_____as20" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as20" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as20" localSheetId="1">#REF!</definedName>
     <definedName name="_____as20" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as20" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as20" localSheetId="1">#REF!</definedName>
     <definedName name="_____as20" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as20" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as20" localSheetId="8">#REF!</definedName>
     <definedName name="_____as20">#REF!</definedName>
+    <definedName name="_____as21" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as21" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as21" localSheetId="1">#REF!</definedName>
     <definedName name="_____as21" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as21" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as21" localSheetId="1">#REF!</definedName>
     <definedName name="_____as21" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as21" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as21" localSheetId="8">#REF!</definedName>
     <definedName name="_____as21">#REF!</definedName>
+    <definedName name="_____as22" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as22" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as22" localSheetId="1">#REF!</definedName>
     <definedName name="_____as22" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as22" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as22" localSheetId="1">#REF!</definedName>
     <definedName name="_____as22" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as22" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as22" localSheetId="8">#REF!</definedName>
     <definedName name="_____as22">#REF!</definedName>
+    <definedName name="_____as23" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as23" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as23" localSheetId="1">#REF!</definedName>
     <definedName name="_____as23" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as23" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as23" localSheetId="1">#REF!</definedName>
     <definedName name="_____as23" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as23" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_____as23" localSheetId="8">#REF!</definedName>
     <definedName name="_____as23">#REF!</definedName>
+    <definedName name="_____as24" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as24" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as24" localSheetId="1">#REF!</definedName>
     <definedName name="_____as24" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as24" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as24" localSheetId="1">#REF!</definedName>
     <definedName name="_____as24" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as24" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as24" localSheetId="8">#REF!</definedName>
     <definedName name="_____as24">#REF!</definedName>
+    <definedName name="_____as3" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as3" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as3" localSheetId="1">#REF!</definedName>
     <definedName name="_____as3" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as3" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as3" localSheetId="1">#REF!</definedName>
     <definedName name="_____as3" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as3" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_____as3" localSheetId="8">#REF!</definedName>
     <definedName name="_____as3">#REF!</definedName>
+    <definedName name="_____as4" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as4" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as4" localSheetId="1">#REF!</definedName>
     <definedName name="_____as4" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as4" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as4" localSheetId="1">#REF!</definedName>
     <definedName name="_____as4" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as4" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as4" localSheetId="8">#REF!</definedName>
     <definedName name="_____as4">#REF!</definedName>
+    <definedName name="_____as5" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as5" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as5" localSheetId="1">#REF!</definedName>
     <definedName name="_____as5" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as5" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as5" localSheetId="1">#REF!</definedName>
     <definedName name="_____as5" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as5" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as5" localSheetId="8">#REF!</definedName>
     <definedName name="_____as5">#REF!</definedName>
+    <definedName name="_____as6" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as6" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as6" localSheetId="1">#REF!</definedName>
     <definedName name="_____as6" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as6" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as6" localSheetId="1">#REF!</definedName>
     <definedName name="_____as6" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as6" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_____as6" localSheetId="8">#REF!</definedName>
     <definedName name="_____as6">#REF!</definedName>
+    <definedName name="_____as7" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as7" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as7" localSheetId="1">#REF!</definedName>
     <definedName name="_____as7" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as7" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as7" localSheetId="1">#REF!</definedName>
     <definedName name="_____as7" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as7" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_____as7" localSheetId="8">#REF!</definedName>
     <definedName name="_____as7">#REF!</definedName>
+    <definedName name="_____as8" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as8" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as8" localSheetId="1">#REF!</definedName>
     <definedName name="_____as8" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as8" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as8" localSheetId="1">#REF!</definedName>
     <definedName name="_____as8" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as8" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as8" localSheetId="8">#REF!</definedName>
     <definedName name="_____as8">#REF!</definedName>
+    <definedName name="_____as9" localSheetId="4">#REF!</definedName>
+    <definedName name="_____as9" localSheetId="2">#REF!</definedName>
+    <definedName name="_____as9" localSheetId="1">#REF!</definedName>
     <definedName name="_____as9" localSheetId="3">#REF!</definedName>
-    <definedName name="_____as9" localSheetId="7">#REF!</definedName>
-    <definedName name="_____as9" localSheetId="1">#REF!</definedName>
     <definedName name="_____as9" localSheetId="0">#REF!</definedName>
-    <definedName name="_____as9" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_____as9" localSheetId="8">#REF!</definedName>
     <definedName name="_____as9">#REF!</definedName>
+    <definedName name="_____Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Aug2005">#REF!</definedName>
+    <definedName name="_____de1" localSheetId="4">#REF!</definedName>
+    <definedName name="_____de1" localSheetId="2">#REF!</definedName>
     <definedName name="_____de1" localSheetId="1">#REF!</definedName>
+    <definedName name="_____de1" localSheetId="3">#REF!</definedName>
     <definedName name="_____de1" localSheetId="0">#REF!</definedName>
     <definedName name="_____de1">#REF!</definedName>
+    <definedName name="_____Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Dec2005">#REF!</definedName>
+    <definedName name="_____Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Feb2005">#REF!</definedName>
+    <definedName name="_____Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jan2005">#REF!</definedName>
+    <definedName name="_____Jan2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="_____Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jan2006">#REF!</definedName>
+    <definedName name="_____JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="_____JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="_____JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="_____JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_____JE26184">#REF!</definedName>
+    <definedName name="_____Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jul2005">#REF!</definedName>
+    <definedName name="_____Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Jun2005">#REF!</definedName>
+    <definedName name="_____Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Mar2005">#REF!</definedName>
+    <definedName name="_____May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____May2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____May2005">#REF!</definedName>
+    <definedName name="_____May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_____May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_____May2006" localSheetId="3">#REF!</definedName>
     <definedName name="_____May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_____May2006">#REF!</definedName>
+    <definedName name="_____Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Nov2005">#REF!</definedName>
+    <definedName name="_____OCC02" localSheetId="4">#REF!</definedName>
+    <definedName name="_____OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="_____OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="_____OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC02">#REF!</definedName>
+    <definedName name="_____OCC03" localSheetId="4">#REF!</definedName>
+    <definedName name="_____OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="_____OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="_____OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC03">#REF!</definedName>
+    <definedName name="_____OCC04" localSheetId="4">#REF!</definedName>
+    <definedName name="_____OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="_____OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="_____OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC04">#REF!</definedName>
+    <definedName name="_____OCC05" localSheetId="4">#REF!</definedName>
+    <definedName name="_____OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="_____OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="_____OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC05">#REF!</definedName>
+    <definedName name="_____OCC06" localSheetId="4">#REF!</definedName>
+    <definedName name="_____OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="_____OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="_____OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_____OCC06">#REF!</definedName>
+    <definedName name="_____Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Oct2005">#REF!</definedName>
+    <definedName name="_____P1" localSheetId="4">#REF!</definedName>
+    <definedName name="_____P1" localSheetId="2">#REF!</definedName>
     <definedName name="_____P1" localSheetId="1">#REF!</definedName>
+    <definedName name="_____P1" localSheetId="3">#REF!</definedName>
     <definedName name="_____P1" localSheetId="0">#REF!</definedName>
     <definedName name="_____P1">#REF!</definedName>
+    <definedName name="_____P2" localSheetId="4">#REF!</definedName>
+    <definedName name="_____P2" localSheetId="2">#REF!</definedName>
     <definedName name="_____P2" localSheetId="1">#REF!</definedName>
+    <definedName name="_____P2" localSheetId="3">#REF!</definedName>
     <definedName name="_____P2" localSheetId="0">#REF!</definedName>
     <definedName name="_____P2">#REF!</definedName>
+    <definedName name="_____P3" localSheetId="4">#REF!</definedName>
+    <definedName name="_____P3" localSheetId="2">#REF!</definedName>
     <definedName name="_____P3" localSheetId="1">#REF!</definedName>
+    <definedName name="_____P3" localSheetId="3">#REF!</definedName>
     <definedName name="_____P3" localSheetId="0">#REF!</definedName>
     <definedName name="_____P3">#REF!</definedName>
+    <definedName name="_____Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_____Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_____Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="_____Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_____Sep2005">#REF!</definedName>
+    <definedName name="_____SFD1" localSheetId="4">#REF!</definedName>
+    <definedName name="_____SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="_____SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="_____SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_____SFD1">#REF!</definedName>
+    <definedName name="_____SFV1" localSheetId="4">#REF!</definedName>
+    <definedName name="_____SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="_____SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="_____SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_____SFV1">#REF!</definedName>
+    <definedName name="_____t3" localSheetId="4">#REF!</definedName>
+    <definedName name="_____t3" localSheetId="2">#REF!</definedName>
     <definedName name="_____t3" localSheetId="1">#REF!</definedName>
+    <definedName name="_____t3" localSheetId="3">#REF!</definedName>
     <definedName name="_____t3" localSheetId="0">#REF!</definedName>
     <definedName name="_____t3">#REF!</definedName>
+    <definedName name="_____t4" localSheetId="4">#REF!</definedName>
+    <definedName name="_____t4" localSheetId="2">#REF!</definedName>
     <definedName name="_____t4" localSheetId="1">#REF!</definedName>
+    <definedName name="_____t4" localSheetId="3">#REF!</definedName>
     <definedName name="_____t4" localSheetId="0">#REF!</definedName>
     <definedName name="_____t4">#REF!</definedName>
+    <definedName name="_____WGT02" localSheetId="4">#REF!</definedName>
+    <definedName name="_____WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="_____WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="_____WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT02">#REF!</definedName>
+    <definedName name="_____WGT03" localSheetId="4">#REF!</definedName>
+    <definedName name="_____WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="_____WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="_____WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT03">#REF!</definedName>
+    <definedName name="_____WGT04" localSheetId="4">#REF!</definedName>
+    <definedName name="_____WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="_____WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="_____WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT04">#REF!</definedName>
+    <definedName name="_____WGT05" localSheetId="4">#REF!</definedName>
+    <definedName name="_____WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="_____WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="_____WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT05">#REF!</definedName>
+    <definedName name="_____WGT06" localSheetId="4">#REF!</definedName>
+    <definedName name="_____WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="_____WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="_____WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_____WGT06">#REF!</definedName>
+    <definedName name="_____yr200112" localSheetId="4">#REF!</definedName>
+    <definedName name="_____yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200112">#REF!</definedName>
+    <definedName name="_____yr200212" localSheetId="4">#REF!</definedName>
+    <definedName name="_____yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200212">#REF!</definedName>
+    <definedName name="_____yr200312" localSheetId="4">#REF!</definedName>
+    <definedName name="_____yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200312">#REF!</definedName>
+    <definedName name="_____yr200403" localSheetId="4">#REF!</definedName>
+    <definedName name="_____yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200403">#REF!</definedName>
+    <definedName name="_____yr200406" localSheetId="4">#REF!</definedName>
+    <definedName name="_____yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200406">#REF!</definedName>
+    <definedName name="_____yr200409" localSheetId="4">#REF!</definedName>
+    <definedName name="_____yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200409">#REF!</definedName>
+    <definedName name="_____yr200412" localSheetId="4">#REF!</definedName>
+    <definedName name="_____yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="_____yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="_____yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_____yr200412">#REF!</definedName>
+    <definedName name="____2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="____2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="____2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="____2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="____2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="____2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="____2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="____2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="____2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="____2004_CUSIP_">#REF!</definedName>
+    <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="____2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="____2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____2005" localSheetId="2">#REF!</definedName>
     <definedName name="____2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____2005" localSheetId="3">#REF!</definedName>
     <definedName name="____2005" localSheetId="0">#REF!</definedName>
     <definedName name="____2005">#REF!</definedName>
+    <definedName name="____2006" localSheetId="4">#REF!</definedName>
+    <definedName name="____2006" localSheetId="2">#REF!</definedName>
     <definedName name="____2006" localSheetId="1">#REF!</definedName>
+    <definedName name="____2006" localSheetId="3">#REF!</definedName>
     <definedName name="____2006" localSheetId="0">#REF!</definedName>
     <definedName name="____2006">#REF!</definedName>
+    <definedName name="____2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="____2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="____2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="____2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="____2007_08">#REF!</definedName>
+    <definedName name="____Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Apr2005">#REF!</definedName>
     <definedName name="____as1">#N/A</definedName>
     <definedName name="____as10">#N/A</definedName>
     <definedName name="____as11">#N/A</definedName>
     <definedName name="____as12">#N/A</definedName>
     <definedName name="____as13">#N/A</definedName>
     <definedName name="____as14">#N/A</definedName>
     <definedName name="____as15">#N/A</definedName>
     <definedName name="____as16">#N/A</definedName>
     <definedName name="____as17">#N/A</definedName>
     <definedName name="____as18">#N/A</definedName>
     <definedName name="____as19">#N/A</definedName>
     <definedName name="____as2">#N/A</definedName>
     <definedName name="____as20">#N/A</definedName>
     <definedName name="____as21">#N/A</definedName>
     <definedName name="____as22">#N/A</definedName>
     <definedName name="____as23">#N/A</definedName>
     <definedName name="____as24">#N/A</definedName>
     <definedName name="____as3">#N/A</definedName>
     <definedName name="____as4">#N/A</definedName>
     <definedName name="____as5">#N/A</definedName>
     <definedName name="____as6">#N/A</definedName>
     <definedName name="____as7">#N/A</definedName>
     <definedName name="____as8">#N/A</definedName>
     <definedName name="____as9">#N/A</definedName>
+    <definedName name="____Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Aug2005">#REF!</definedName>
+    <definedName name="____de1" localSheetId="4">#REF!</definedName>
+    <definedName name="____de1" localSheetId="2">#REF!</definedName>
     <definedName name="____de1" localSheetId="1">#REF!</definedName>
+    <definedName name="____de1" localSheetId="3">#REF!</definedName>
     <definedName name="____de1" localSheetId="0">#REF!</definedName>
     <definedName name="____de1">#REF!</definedName>
+    <definedName name="____Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Dec2005">#REF!</definedName>
+    <definedName name="____Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Feb2005">#REF!</definedName>
+    <definedName name="____Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Jan2005">#REF!</definedName>
+    <definedName name="____Jan2006" localSheetId="4">#REF!</definedName>
+    <definedName name="____Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="____Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="____Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="____Jan2006">#REF!</definedName>
+    <definedName name="____JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="____JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="____JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="____JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="____JE26184">#REF!</definedName>
+    <definedName name="____Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Jul2005">#REF!</definedName>
+    <definedName name="____Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Jun2005">#REF!</definedName>
+    <definedName name="____Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Mar2005">#REF!</definedName>
+    <definedName name="____May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____May2005" localSheetId="2">#REF!</definedName>
     <definedName name="____May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____May2005" localSheetId="3">#REF!</definedName>
     <definedName name="____May2005" localSheetId="0">#REF!</definedName>
     <definedName name="____May2005">#REF!</definedName>
+    <definedName name="____May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="____May2006" localSheetId="2">#REF!</definedName>
     <definedName name="____May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="____May2006" localSheetId="3">#REF!</definedName>
     <definedName name="____May2006" localSheetId="0">#REF!</definedName>
     <definedName name="____May2006">#REF!</definedName>
+    <definedName name="____Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Nov2005">#REF!</definedName>
     <definedName name="____OCC02">#N/A</definedName>
     <definedName name="____OCC03">#N/A</definedName>
     <definedName name="____OCC04">#N/A</definedName>
     <definedName name="____OCC05">#N/A</definedName>
     <definedName name="____OCC06">#N/A</definedName>
+    <definedName name="____Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Oct2005">#REF!</definedName>
+    <definedName name="____P1" localSheetId="4">#REF!</definedName>
+    <definedName name="____P1" localSheetId="2">#REF!</definedName>
     <definedName name="____P1" localSheetId="1">#REF!</definedName>
+    <definedName name="____P1" localSheetId="3">#REF!</definedName>
     <definedName name="____P1" localSheetId="0">#REF!</definedName>
     <definedName name="____P1">#REF!</definedName>
+    <definedName name="____P2" localSheetId="4">#REF!</definedName>
+    <definedName name="____P2" localSheetId="2">#REF!</definedName>
     <definedName name="____P2" localSheetId="1">#REF!</definedName>
+    <definedName name="____P2" localSheetId="3">#REF!</definedName>
     <definedName name="____P2" localSheetId="0">#REF!</definedName>
     <definedName name="____P2">#REF!</definedName>
+    <definedName name="____P3" localSheetId="4">#REF!</definedName>
+    <definedName name="____P3" localSheetId="2">#REF!</definedName>
     <definedName name="____P3" localSheetId="1">#REF!</definedName>
+    <definedName name="____P3" localSheetId="3">#REF!</definedName>
     <definedName name="____P3" localSheetId="0">#REF!</definedName>
     <definedName name="____P3">#REF!</definedName>
+    <definedName name="____Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="____Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="____Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="____Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="____Sep2005">#REF!</definedName>
+    <definedName name="____SFD1" localSheetId="4">#REF!</definedName>
+    <definedName name="____SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="____SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="____SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="____SFD1">#REF!</definedName>
+    <definedName name="____SFV1" localSheetId="4">#REF!</definedName>
+    <definedName name="____SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="____SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="____SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="____SFV1">#REF!</definedName>
+    <definedName name="____t3" localSheetId="4">#REF!</definedName>
+    <definedName name="____t3" localSheetId="2">#REF!</definedName>
     <definedName name="____t3" localSheetId="1">#REF!</definedName>
+    <definedName name="____t3" localSheetId="3">#REF!</definedName>
     <definedName name="____t3" localSheetId="0">#REF!</definedName>
     <definedName name="____t3">#REF!</definedName>
+    <definedName name="____t4" localSheetId="4">#REF!</definedName>
+    <definedName name="____t4" localSheetId="2">#REF!</definedName>
     <definedName name="____t4" localSheetId="1">#REF!</definedName>
+    <definedName name="____t4" localSheetId="3">#REF!</definedName>
     <definedName name="____t4" localSheetId="0">#REF!</definedName>
     <definedName name="____t4">#REF!</definedName>
     <definedName name="____WGT02">#N/A</definedName>
     <definedName name="____WGT03">#N/A</definedName>
     <definedName name="____WGT04">#N/A</definedName>
     <definedName name="____WGT05">#N/A</definedName>
     <definedName name="____WGT06">#N/A</definedName>
+    <definedName name="____yr200112" localSheetId="4">#REF!</definedName>
+    <definedName name="____yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200112">#REF!</definedName>
+    <definedName name="____yr200212" localSheetId="4">#REF!</definedName>
+    <definedName name="____yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200212">#REF!</definedName>
+    <definedName name="____yr200312" localSheetId="4">#REF!</definedName>
+    <definedName name="____yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200312">#REF!</definedName>
+    <definedName name="____yr200403" localSheetId="4">#REF!</definedName>
+    <definedName name="____yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200403">#REF!</definedName>
+    <definedName name="____yr200406" localSheetId="4">#REF!</definedName>
+    <definedName name="____yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200406">#REF!</definedName>
+    <definedName name="____yr200409" localSheetId="4">#REF!</definedName>
+    <definedName name="____yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200409">#REF!</definedName>
+    <definedName name="____yr200412" localSheetId="4">#REF!</definedName>
+    <definedName name="____yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="____yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="____yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="____yr200412">#REF!</definedName>
+    <definedName name="___2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="___2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="___2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="___2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="___2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="___2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="___2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="___2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="___2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="___2004_CUSIP_">#REF!</definedName>
+    <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="___2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="___2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___2005" localSheetId="2">#REF!</definedName>
     <definedName name="___2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___2005" localSheetId="3">#REF!</definedName>
     <definedName name="___2005" localSheetId="0">#REF!</definedName>
     <definedName name="___2005">#REF!</definedName>
+    <definedName name="___2006" localSheetId="4">#REF!</definedName>
+    <definedName name="___2006" localSheetId="2">#REF!</definedName>
     <definedName name="___2006" localSheetId="1">#REF!</definedName>
+    <definedName name="___2006" localSheetId="3">#REF!</definedName>
     <definedName name="___2006" localSheetId="0">#REF!</definedName>
     <definedName name="___2006">#REF!</definedName>
+    <definedName name="___2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="___2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="___2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="___2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="___2007_08">#REF!</definedName>
+    <definedName name="___Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Apr2005">#REF!</definedName>
     <definedName name="___as1">#N/A</definedName>
     <definedName name="___as10">#N/A</definedName>
     <definedName name="___as11">#N/A</definedName>
     <definedName name="___as12">#N/A</definedName>
     <definedName name="___as13">#N/A</definedName>
     <definedName name="___as14">#N/A</definedName>
     <definedName name="___as15">#N/A</definedName>
     <definedName name="___as16">#N/A</definedName>
     <definedName name="___as17">#N/A</definedName>
     <definedName name="___as18">#N/A</definedName>
     <definedName name="___as19">#N/A</definedName>
     <definedName name="___as2">#N/A</definedName>
     <definedName name="___as20">#N/A</definedName>
     <definedName name="___as21">#N/A</definedName>
     <definedName name="___as22">#N/A</definedName>
     <definedName name="___as23">#N/A</definedName>
     <definedName name="___as24">#N/A</definedName>
     <definedName name="___as3">#N/A</definedName>
     <definedName name="___as4">#N/A</definedName>
     <definedName name="___as5">#N/A</definedName>
     <definedName name="___as6">#N/A</definedName>
     <definedName name="___as7">#N/A</definedName>
     <definedName name="___as8">#N/A</definedName>
     <definedName name="___as9">#N/A</definedName>
+    <definedName name="___Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Aug2005">#REF!</definedName>
     <definedName name="___ChangeTime" hidden="1">39811.4869791667</definedName>
+    <definedName name="___de1" localSheetId="4">#REF!</definedName>
+    <definedName name="___de1" localSheetId="2">#REF!</definedName>
     <definedName name="___de1" localSheetId="1">#REF!</definedName>
+    <definedName name="___de1" localSheetId="3">#REF!</definedName>
     <definedName name="___de1" localSheetId="0">#REF!</definedName>
     <definedName name="___de1">#REF!</definedName>
+    <definedName name="___Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Dec2005">#REF!</definedName>
+    <definedName name="___Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Feb2005">#REF!</definedName>
+    <definedName name="___Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Jan2005">#REF!</definedName>
+    <definedName name="___Jan2006" localSheetId="4">#REF!</definedName>
+    <definedName name="___Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="___Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="___Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="___Jan2006">#REF!</definedName>
+    <definedName name="___JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="___JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="___JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="___JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="___JE26184">#REF!</definedName>
+    <definedName name="___Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Jul2005">#REF!</definedName>
+    <definedName name="___Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Jun2005">#REF!</definedName>
+    <definedName name="___Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Mar2005">#REF!</definedName>
+    <definedName name="___May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___May2005" localSheetId="2">#REF!</definedName>
     <definedName name="___May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___May2005" localSheetId="3">#REF!</definedName>
     <definedName name="___May2005" localSheetId="0">#REF!</definedName>
     <definedName name="___May2005">#REF!</definedName>
+    <definedName name="___May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="___May2006" localSheetId="2">#REF!</definedName>
     <definedName name="___May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="___May2006" localSheetId="3">#REF!</definedName>
     <definedName name="___May2006" localSheetId="0">#REF!</definedName>
     <definedName name="___May2006">#REF!</definedName>
+    <definedName name="___Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Nov2005">#REF!</definedName>
     <definedName name="___OCC02">#N/A</definedName>
     <definedName name="___OCC03">#N/A</definedName>
     <definedName name="___OCC04">#N/A</definedName>
     <definedName name="___OCC05">#N/A</definedName>
     <definedName name="___OCC06">#N/A</definedName>
+    <definedName name="___Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Oct2005">#REF!</definedName>
+    <definedName name="___P1" localSheetId="4">#REF!</definedName>
+    <definedName name="___P1" localSheetId="2">#REF!</definedName>
     <definedName name="___P1" localSheetId="1">#REF!</definedName>
+    <definedName name="___P1" localSheetId="3">#REF!</definedName>
     <definedName name="___P1" localSheetId="0">#REF!</definedName>
     <definedName name="___P1">#REF!</definedName>
+    <definedName name="___P2" localSheetId="4">#REF!</definedName>
+    <definedName name="___P2" localSheetId="2">#REF!</definedName>
     <definedName name="___P2" localSheetId="1">#REF!</definedName>
+    <definedName name="___P2" localSheetId="3">#REF!</definedName>
     <definedName name="___P2" localSheetId="0">#REF!</definedName>
     <definedName name="___P2">#REF!</definedName>
+    <definedName name="___P3" localSheetId="4">#REF!</definedName>
+    <definedName name="___P3" localSheetId="2">#REF!</definedName>
     <definedName name="___P3" localSheetId="1">#REF!</definedName>
+    <definedName name="___P3" localSheetId="3">#REF!</definedName>
     <definedName name="___P3" localSheetId="0">#REF!</definedName>
     <definedName name="___P3">#REF!</definedName>
+    <definedName name="___Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="___Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="___Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="___Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="___Sep2005">#REF!</definedName>
+    <definedName name="___SFD1" localSheetId="4">#REF!</definedName>
+    <definedName name="___SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="___SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="___SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="___SFD1">#REF!</definedName>
+    <definedName name="___SFV1" localSheetId="4">#REF!</definedName>
+    <definedName name="___SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="___SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="___SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="___SFV1">#REF!</definedName>
+    <definedName name="___t3" localSheetId="4">#REF!</definedName>
+    <definedName name="___t3" localSheetId="2">#REF!</definedName>
     <definedName name="___t3" localSheetId="1">#REF!</definedName>
+    <definedName name="___t3" localSheetId="3">#REF!</definedName>
     <definedName name="___t3" localSheetId="0">#REF!</definedName>
     <definedName name="___t3">#REF!</definedName>
+    <definedName name="___t4" localSheetId="4">#REF!</definedName>
+    <definedName name="___t4" localSheetId="2">#REF!</definedName>
     <definedName name="___t4" localSheetId="1">#REF!</definedName>
+    <definedName name="___t4" localSheetId="3">#REF!</definedName>
     <definedName name="___t4" localSheetId="0">#REF!</definedName>
     <definedName name="___t4">#REF!</definedName>
     <definedName name="___WGT02">#N/A</definedName>
     <definedName name="___WGT03">#N/A</definedName>
     <definedName name="___WGT04">#N/A</definedName>
     <definedName name="___WGT05">#N/A</definedName>
     <definedName name="___WGT06">#N/A</definedName>
+    <definedName name="___yr200112" localSheetId="4">#REF!</definedName>
+    <definedName name="___yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200112">#REF!</definedName>
+    <definedName name="___yr200212" localSheetId="4">#REF!</definedName>
+    <definedName name="___yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200212">#REF!</definedName>
+    <definedName name="___yr200312" localSheetId="4">#REF!</definedName>
+    <definedName name="___yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200312">#REF!</definedName>
+    <definedName name="___yr200403" localSheetId="4">#REF!</definedName>
+    <definedName name="___yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200403">#REF!</definedName>
+    <definedName name="___yr200406" localSheetId="4">#REF!</definedName>
+    <definedName name="___yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200406">#REF!</definedName>
+    <definedName name="___yr200409" localSheetId="4">#REF!</definedName>
+    <definedName name="___yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200409">#REF!</definedName>
+    <definedName name="___yr200412" localSheetId="4">#REF!</definedName>
+    <definedName name="___yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="___yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="___yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="___yr200412">#REF!</definedName>
+    <definedName name="__123Graph_A" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_A" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_A" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_A" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__123Graph_A" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ARATIOS" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ARATIOS" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ARATIOS" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_ARATIOS" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_ARATIOS" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_ARATIOS" localSheetId="6" hidden="1">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__123Graph_ARATIOS" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_ARATIOS" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BRATIOS" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BRATIOS" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BRATIOS" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_BRATIOS" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_BRATIOS" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_BRATIOS" localSheetId="6" hidden="1">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__123Graph_BRATIOS" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_BRATIOS" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XRATIOS" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XRATIOS" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XRATIOS" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_XRATIOS" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_XRATIOS" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="__123Graph_XRATIOS" localSheetId="6" hidden="1">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__123Graph_XRATIOS" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="__123Graph_XRATIOS" hidden="1">#REF!</definedName>
+    <definedName name="__2_1" localSheetId="4">#REF!</definedName>
+    <definedName name="__2_1" localSheetId="2">#REF!</definedName>
     <definedName name="__2_1" localSheetId="1">#REF!</definedName>
+    <definedName name="__2_1" localSheetId="3">#REF!</definedName>
     <definedName name="__2_1" localSheetId="0">#REF!</definedName>
     <definedName name="__2_1">#REF!</definedName>
+    <definedName name="__2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="__2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="__2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="__2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="__2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="__2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="__2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="__2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="__2004_CUSIP_">#REF!</definedName>
+    <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="__2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__2005" localSheetId="2">#REF!</definedName>
     <definedName name="__2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__2005" localSheetId="3">#REF!</definedName>
     <definedName name="__2005" localSheetId="0">#REF!</definedName>
     <definedName name="__2005">#REF!</definedName>
+    <definedName name="__2006" localSheetId="4">#REF!</definedName>
+    <definedName name="__2006" localSheetId="2">#REF!</definedName>
     <definedName name="__2006" localSheetId="1">#REF!</definedName>
+    <definedName name="__2006" localSheetId="3">#REF!</definedName>
     <definedName name="__2006" localSheetId="0">#REF!</definedName>
     <definedName name="__2006">#REF!</definedName>
+    <definedName name="__2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="__2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="__2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="__2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="__2007_08">#REF!</definedName>
+    <definedName name="__3_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="__3_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="__3_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="__3_2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__4_2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="__7_2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="__7_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="__7_2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="__7_2004_CUSIP_">#REF!</definedName>
+    <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="__8_2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="__Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Apr2005">#REF!</definedName>
+    <definedName name="__as1" localSheetId="4">#REF!</definedName>
+    <definedName name="__as1" localSheetId="2">#REF!</definedName>
+    <definedName name="__as1" localSheetId="1">#REF!</definedName>
     <definedName name="__as1" localSheetId="3">#REF!</definedName>
-    <definedName name="__as1" localSheetId="7">#REF!</definedName>
-    <definedName name="__as1" localSheetId="1">#REF!</definedName>
     <definedName name="__as1" localSheetId="0">#REF!</definedName>
-    <definedName name="__as1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as1" localSheetId="8">#REF!</definedName>
     <definedName name="__as1">#REF!</definedName>
+    <definedName name="__as10" localSheetId="4">#REF!</definedName>
+    <definedName name="__as10" localSheetId="2">#REF!</definedName>
+    <definedName name="__as10" localSheetId="1">#REF!</definedName>
     <definedName name="__as10" localSheetId="3">#REF!</definedName>
-    <definedName name="__as10" localSheetId="7">#REF!</definedName>
-    <definedName name="__as10" localSheetId="1">#REF!</definedName>
     <definedName name="__as10" localSheetId="0">#REF!</definedName>
-    <definedName name="__as10" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as10" localSheetId="8">#REF!</definedName>
     <definedName name="__as10">#REF!</definedName>
+    <definedName name="__as11" localSheetId="4">#REF!</definedName>
+    <definedName name="__as11" localSheetId="2">#REF!</definedName>
+    <definedName name="__as11" localSheetId="1">#REF!</definedName>
     <definedName name="__as11" localSheetId="3">#REF!</definedName>
-    <definedName name="__as11" localSheetId="7">#REF!</definedName>
-    <definedName name="__as11" localSheetId="1">#REF!</definedName>
     <definedName name="__as11" localSheetId="0">#REF!</definedName>
-    <definedName name="__as11" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as11" localSheetId="8">#REF!</definedName>
     <definedName name="__as11">#REF!</definedName>
+    <definedName name="__as12" localSheetId="4">#REF!</definedName>
+    <definedName name="__as12" localSheetId="2">#REF!</definedName>
+    <definedName name="__as12" localSheetId="1">#REF!</definedName>
     <definedName name="__as12" localSheetId="3">#REF!</definedName>
-    <definedName name="__as12" localSheetId="7">#REF!</definedName>
-    <definedName name="__as12" localSheetId="1">#REF!</definedName>
     <definedName name="__as12" localSheetId="0">#REF!</definedName>
-    <definedName name="__as12" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as12" localSheetId="8">#REF!</definedName>
     <definedName name="__as12">#REF!</definedName>
+    <definedName name="__as13" localSheetId="4">#REF!</definedName>
+    <definedName name="__as13" localSheetId="2">#REF!</definedName>
+    <definedName name="__as13" localSheetId="1">#REF!</definedName>
     <definedName name="__as13" localSheetId="3">#REF!</definedName>
-    <definedName name="__as13" localSheetId="7">#REF!</definedName>
-    <definedName name="__as13" localSheetId="1">#REF!</definedName>
     <definedName name="__as13" localSheetId="0">#REF!</definedName>
-    <definedName name="__as13" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as13" localSheetId="8">#REF!</definedName>
     <definedName name="__as13">#REF!</definedName>
+    <definedName name="__as14" localSheetId="4">#REF!</definedName>
+    <definedName name="__as14" localSheetId="2">#REF!</definedName>
+    <definedName name="__as14" localSheetId="1">#REF!</definedName>
     <definedName name="__as14" localSheetId="3">#REF!</definedName>
-    <definedName name="__as14" localSheetId="7">#REF!</definedName>
-    <definedName name="__as14" localSheetId="1">#REF!</definedName>
     <definedName name="__as14" localSheetId="0">#REF!</definedName>
-    <definedName name="__as14" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__as14" localSheetId="8">#REF!</definedName>
     <definedName name="__as14">#REF!</definedName>
+    <definedName name="__as15" localSheetId="4">#REF!</definedName>
+    <definedName name="__as15" localSheetId="2">#REF!</definedName>
+    <definedName name="__as15" localSheetId="1">#REF!</definedName>
     <definedName name="__as15" localSheetId="3">#REF!</definedName>
-    <definedName name="__as15" localSheetId="7">#REF!</definedName>
-    <definedName name="__as15" localSheetId="1">#REF!</definedName>
     <definedName name="__as15" localSheetId="0">#REF!</definedName>
-    <definedName name="__as15" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__as15" localSheetId="8">#REF!</definedName>
     <definedName name="__as15">#REF!</definedName>
+    <definedName name="__as16" localSheetId="4">#REF!</definedName>
+    <definedName name="__as16" localSheetId="2">#REF!</definedName>
+    <definedName name="__as16" localSheetId="1">#REF!</definedName>
     <definedName name="__as16" localSheetId="3">#REF!</definedName>
-    <definedName name="__as16" localSheetId="7">#REF!</definedName>
-    <definedName name="__as16" localSheetId="1">#REF!</definedName>
     <definedName name="__as16" localSheetId="0">#REF!</definedName>
-    <definedName name="__as16" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as16" localSheetId="8">#REF!</definedName>
     <definedName name="__as16">#REF!</definedName>
+    <definedName name="__as17" localSheetId="4">#REF!</definedName>
+    <definedName name="__as17" localSheetId="2">#REF!</definedName>
+    <definedName name="__as17" localSheetId="1">#REF!</definedName>
     <definedName name="__as17" localSheetId="3">#REF!</definedName>
-    <definedName name="__as17" localSheetId="7">#REF!</definedName>
-    <definedName name="__as17" localSheetId="1">#REF!</definedName>
     <definedName name="__as17" localSheetId="0">#REF!</definedName>
-    <definedName name="__as17" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__as17" localSheetId="8">#REF!</definedName>
     <definedName name="__as17">#REF!</definedName>
+    <definedName name="__as18" localSheetId="4">#REF!</definedName>
+    <definedName name="__as18" localSheetId="2">#REF!</definedName>
+    <definedName name="__as18" localSheetId="1">#REF!</definedName>
     <definedName name="__as18" localSheetId="3">#REF!</definedName>
-    <definedName name="__as18" localSheetId="7">#REF!</definedName>
-    <definedName name="__as18" localSheetId="1">#REF!</definedName>
     <definedName name="__as18" localSheetId="0">#REF!</definedName>
-    <definedName name="__as18" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as18" localSheetId="8">#REF!</definedName>
     <definedName name="__as18">#REF!</definedName>
+    <definedName name="__as19" localSheetId="4">#REF!</definedName>
+    <definedName name="__as19" localSheetId="2">#REF!</definedName>
+    <definedName name="__as19" localSheetId="1">#REF!</definedName>
     <definedName name="__as19" localSheetId="3">#REF!</definedName>
-    <definedName name="__as19" localSheetId="7">#REF!</definedName>
-    <definedName name="__as19" localSheetId="1">#REF!</definedName>
     <definedName name="__as19" localSheetId="0">#REF!</definedName>
-    <definedName name="__as19" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as19" localSheetId="8">#REF!</definedName>
     <definedName name="__as19">#REF!</definedName>
+    <definedName name="__as2" localSheetId="4">#REF!</definedName>
+    <definedName name="__as2" localSheetId="2">#REF!</definedName>
+    <definedName name="__as2" localSheetId="1">#REF!</definedName>
     <definedName name="__as2" localSheetId="3">#REF!</definedName>
-    <definedName name="__as2" localSheetId="7">#REF!</definedName>
-    <definedName name="__as2" localSheetId="1">#REF!</definedName>
     <definedName name="__as2" localSheetId="0">#REF!</definedName>
-    <definedName name="__as2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__as2" localSheetId="8">#REF!</definedName>
     <definedName name="__as2">#REF!</definedName>
+    <definedName name="__as20" localSheetId="4">#REF!</definedName>
+    <definedName name="__as20" localSheetId="2">#REF!</definedName>
+    <definedName name="__as20" localSheetId="1">#REF!</definedName>
     <definedName name="__as20" localSheetId="3">#REF!</definedName>
-    <definedName name="__as20" localSheetId="7">#REF!</definedName>
-    <definedName name="__as20" localSheetId="1">#REF!</definedName>
     <definedName name="__as20" localSheetId="0">#REF!</definedName>
-    <definedName name="__as20" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as20" localSheetId="8">#REF!</definedName>
     <definedName name="__as20">#REF!</definedName>
+    <definedName name="__as21" localSheetId="4">#REF!</definedName>
+    <definedName name="__as21" localSheetId="2">#REF!</definedName>
+    <definedName name="__as21" localSheetId="1">#REF!</definedName>
     <definedName name="__as21" localSheetId="3">#REF!</definedName>
-    <definedName name="__as21" localSheetId="7">#REF!</definedName>
-    <definedName name="__as21" localSheetId="1">#REF!</definedName>
     <definedName name="__as21" localSheetId="0">#REF!</definedName>
-    <definedName name="__as21" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as21" localSheetId="8">#REF!</definedName>
     <definedName name="__as21">#REF!</definedName>
+    <definedName name="__as22" localSheetId="4">#REF!</definedName>
+    <definedName name="__as22" localSheetId="2">#REF!</definedName>
+    <definedName name="__as22" localSheetId="1">#REF!</definedName>
     <definedName name="__as22" localSheetId="3">#REF!</definedName>
-    <definedName name="__as22" localSheetId="7">#REF!</definedName>
-    <definedName name="__as22" localSheetId="1">#REF!</definedName>
     <definedName name="__as22" localSheetId="0">#REF!</definedName>
-    <definedName name="__as22" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as22" localSheetId="8">#REF!</definedName>
     <definedName name="__as22">#REF!</definedName>
+    <definedName name="__as23" localSheetId="4">#REF!</definedName>
+    <definedName name="__as23" localSheetId="2">#REF!</definedName>
+    <definedName name="__as23" localSheetId="1">#REF!</definedName>
     <definedName name="__as23" localSheetId="3">#REF!</definedName>
-    <definedName name="__as23" localSheetId="7">#REF!</definedName>
-    <definedName name="__as23" localSheetId="1">#REF!</definedName>
     <definedName name="__as23" localSheetId="0">#REF!</definedName>
-    <definedName name="__as23" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__as23" localSheetId="8">#REF!</definedName>
     <definedName name="__as23">#REF!</definedName>
+    <definedName name="__as24" localSheetId="4">#REF!</definedName>
+    <definedName name="__as24" localSheetId="2">#REF!</definedName>
+    <definedName name="__as24" localSheetId="1">#REF!</definedName>
     <definedName name="__as24" localSheetId="3">#REF!</definedName>
-    <definedName name="__as24" localSheetId="7">#REF!</definedName>
-    <definedName name="__as24" localSheetId="1">#REF!</definedName>
     <definedName name="__as24" localSheetId="0">#REF!</definedName>
-    <definedName name="__as24" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as24" localSheetId="8">#REF!</definedName>
     <definedName name="__as24">#REF!</definedName>
+    <definedName name="__as3" localSheetId="4">#REF!</definedName>
+    <definedName name="__as3" localSheetId="2">#REF!</definedName>
+    <definedName name="__as3" localSheetId="1">#REF!</definedName>
     <definedName name="__as3" localSheetId="3">#REF!</definedName>
-    <definedName name="__as3" localSheetId="7">#REF!</definedName>
-    <definedName name="__as3" localSheetId="1">#REF!</definedName>
     <definedName name="__as3" localSheetId="0">#REF!</definedName>
-    <definedName name="__as3" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__as3" localSheetId="8">#REF!</definedName>
     <definedName name="__as3">#REF!</definedName>
+    <definedName name="__as4" localSheetId="4">#REF!</definedName>
+    <definedName name="__as4" localSheetId="2">#REF!</definedName>
+    <definedName name="__as4" localSheetId="1">#REF!</definedName>
     <definedName name="__as4" localSheetId="3">#REF!</definedName>
-    <definedName name="__as4" localSheetId="7">#REF!</definedName>
-    <definedName name="__as4" localSheetId="1">#REF!</definedName>
     <definedName name="__as4" localSheetId="0">#REF!</definedName>
-    <definedName name="__as4" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as4" localSheetId="8">#REF!</definedName>
     <definedName name="__as4">#REF!</definedName>
+    <definedName name="__as5" localSheetId="4">#REF!</definedName>
+    <definedName name="__as5" localSheetId="2">#REF!</definedName>
+    <definedName name="__as5" localSheetId="1">#REF!</definedName>
     <definedName name="__as5" localSheetId="3">#REF!</definedName>
-    <definedName name="__as5" localSheetId="7">#REF!</definedName>
-    <definedName name="__as5" localSheetId="1">#REF!</definedName>
     <definedName name="__as5" localSheetId="0">#REF!</definedName>
-    <definedName name="__as5" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as5" localSheetId="8">#REF!</definedName>
     <definedName name="__as5">#REF!</definedName>
+    <definedName name="__as6" localSheetId="4">#REF!</definedName>
+    <definedName name="__as6" localSheetId="2">#REF!</definedName>
+    <definedName name="__as6" localSheetId="1">#REF!</definedName>
     <definedName name="__as6" localSheetId="3">#REF!</definedName>
-    <definedName name="__as6" localSheetId="7">#REF!</definedName>
-    <definedName name="__as6" localSheetId="1">#REF!</definedName>
     <definedName name="__as6" localSheetId="0">#REF!</definedName>
-    <definedName name="__as6" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__as6" localSheetId="8">#REF!</definedName>
     <definedName name="__as6">#REF!</definedName>
+    <definedName name="__as7" localSheetId="4">#REF!</definedName>
+    <definedName name="__as7" localSheetId="2">#REF!</definedName>
+    <definedName name="__as7" localSheetId="1">#REF!</definedName>
     <definedName name="__as7" localSheetId="3">#REF!</definedName>
-    <definedName name="__as7" localSheetId="7">#REF!</definedName>
-    <definedName name="__as7" localSheetId="1">#REF!</definedName>
     <definedName name="__as7" localSheetId="0">#REF!</definedName>
-    <definedName name="__as7" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__as7" localSheetId="8">#REF!</definedName>
     <definedName name="__as7">#REF!</definedName>
+    <definedName name="__as8" localSheetId="4">#REF!</definedName>
+    <definedName name="__as8" localSheetId="2">#REF!</definedName>
+    <definedName name="__as8" localSheetId="1">#REF!</definedName>
     <definedName name="__as8" localSheetId="3">#REF!</definedName>
-    <definedName name="__as8" localSheetId="7">#REF!</definedName>
-    <definedName name="__as8" localSheetId="1">#REF!</definedName>
     <definedName name="__as8" localSheetId="0">#REF!</definedName>
-    <definedName name="__as8" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as8" localSheetId="8">#REF!</definedName>
     <definedName name="__as8">#REF!</definedName>
+    <definedName name="__as9" localSheetId="4">#REF!</definedName>
+    <definedName name="__as9" localSheetId="2">#REF!</definedName>
+    <definedName name="__as9" localSheetId="1">#REF!</definedName>
     <definedName name="__as9" localSheetId="3">#REF!</definedName>
-    <definedName name="__as9" localSheetId="7">#REF!</definedName>
-    <definedName name="__as9" localSheetId="1">#REF!</definedName>
     <definedName name="__as9" localSheetId="0">#REF!</definedName>
-    <definedName name="__as9" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="__as9" localSheetId="8">#REF!</definedName>
     <definedName name="__as9">#REF!</definedName>
+    <definedName name="__Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Aug2005">#REF!</definedName>
+    <definedName name="__de1" localSheetId="4">#REF!</definedName>
+    <definedName name="__de1" localSheetId="2">#REF!</definedName>
     <definedName name="__de1" localSheetId="1">#REF!</definedName>
+    <definedName name="__de1" localSheetId="3">#REF!</definedName>
     <definedName name="__de1" localSheetId="0">#REF!</definedName>
     <definedName name="__de1">#REF!</definedName>
+    <definedName name="__Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Dec2005">#REF!</definedName>
+    <definedName name="__Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Feb2005">#REF!</definedName>
+    <definedName name="__Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Jan2005">#REF!</definedName>
+    <definedName name="__Jan2006" localSheetId="4">#REF!</definedName>
+    <definedName name="__Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="__Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="__Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="__Jan2006">#REF!</definedName>
+    <definedName name="__JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="__JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="__JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="__JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="__JE26184">#REF!</definedName>
+    <definedName name="__Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Jul2005">#REF!</definedName>
+    <definedName name="__Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Jun2005">#REF!</definedName>
+    <definedName name="__Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Mar2005">#REF!</definedName>
+    <definedName name="__May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__May2005" localSheetId="2">#REF!</definedName>
     <definedName name="__May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__May2005" localSheetId="3">#REF!</definedName>
     <definedName name="__May2005" localSheetId="0">#REF!</definedName>
     <definedName name="__May2005">#REF!</definedName>
+    <definedName name="__May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="__May2006" localSheetId="2">#REF!</definedName>
     <definedName name="__May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="__May2006" localSheetId="3">#REF!</definedName>
     <definedName name="__May2006" localSheetId="0">#REF!</definedName>
     <definedName name="__May2006">#REF!</definedName>
+    <definedName name="__Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Nov2005">#REF!</definedName>
+    <definedName name="__OCC02" localSheetId="4">#REF!</definedName>
+    <definedName name="__OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="__OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="__OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC02">#REF!</definedName>
+    <definedName name="__OCC03" localSheetId="4">#REF!</definedName>
+    <definedName name="__OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="__OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="__OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC03">#REF!</definedName>
+    <definedName name="__OCC04" localSheetId="4">#REF!</definedName>
+    <definedName name="__OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="__OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="__OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC04">#REF!</definedName>
+    <definedName name="__OCC05" localSheetId="4">#REF!</definedName>
+    <definedName name="__OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="__OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="__OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC05">#REF!</definedName>
+    <definedName name="__OCC06" localSheetId="4">#REF!</definedName>
+    <definedName name="__OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="__OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="__OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="__OCC06">#REF!</definedName>
+    <definedName name="__Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Oct2005">#REF!</definedName>
+    <definedName name="__P1" localSheetId="4">#REF!</definedName>
+    <definedName name="__P1" localSheetId="2">#REF!</definedName>
     <definedName name="__P1" localSheetId="1">#REF!</definedName>
+    <definedName name="__P1" localSheetId="3">#REF!</definedName>
     <definedName name="__P1" localSheetId="0">#REF!</definedName>
     <definedName name="__P1">#REF!</definedName>
+    <definedName name="__P2" localSheetId="4">#REF!</definedName>
+    <definedName name="__P2" localSheetId="2">#REF!</definedName>
     <definedName name="__P2" localSheetId="1">#REF!</definedName>
+    <definedName name="__P2" localSheetId="3">#REF!</definedName>
     <definedName name="__P2" localSheetId="0">#REF!</definedName>
     <definedName name="__P2">#REF!</definedName>
+    <definedName name="__P3" localSheetId="4">#REF!</definedName>
+    <definedName name="__P3" localSheetId="2">#REF!</definedName>
     <definedName name="__P3" localSheetId="1">#REF!</definedName>
+    <definedName name="__P3" localSheetId="3">#REF!</definedName>
     <definedName name="__P3" localSheetId="0">#REF!</definedName>
     <definedName name="__P3">#REF!</definedName>
+    <definedName name="__Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="__Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="__Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="__Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="__Sep2005">#REF!</definedName>
+    <definedName name="__SFD1" localSheetId="4">#REF!</definedName>
+    <definedName name="__SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="__SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="__SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="__SFD1">#REF!</definedName>
+    <definedName name="__SFV1" localSheetId="4">#REF!</definedName>
+    <definedName name="__SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="__SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="__SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="__SFV1">#REF!</definedName>
+    <definedName name="__t3" localSheetId="4">#REF!</definedName>
+    <definedName name="__t3" localSheetId="2">#REF!</definedName>
     <definedName name="__t3" localSheetId="1">#REF!</definedName>
+    <definedName name="__t3" localSheetId="3">#REF!</definedName>
     <definedName name="__t3" localSheetId="0">#REF!</definedName>
     <definedName name="__t3">#REF!</definedName>
+    <definedName name="__t4" localSheetId="4">#REF!</definedName>
+    <definedName name="__t4" localSheetId="2">#REF!</definedName>
     <definedName name="__t4" localSheetId="1">#REF!</definedName>
+    <definedName name="__t4" localSheetId="3">#REF!</definedName>
     <definedName name="__t4" localSheetId="0">#REF!</definedName>
     <definedName name="__t4">#REF!</definedName>
+    <definedName name="__v2" localSheetId="4">#REF!</definedName>
+    <definedName name="__v2" localSheetId="2">#REF!</definedName>
+    <definedName name="__v2" localSheetId="1">#REF!</definedName>
     <definedName name="__v2" localSheetId="3">#REF!</definedName>
-    <definedName name="__v2" localSheetId="7">#REF!</definedName>
-    <definedName name="__v2" localSheetId="1">#REF!</definedName>
     <definedName name="__v2" localSheetId="0">#REF!</definedName>
-    <definedName name="__v2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="__v2" localSheetId="8">#REF!</definedName>
     <definedName name="__v2">[0]!__v2</definedName>
+    <definedName name="__WGT02" localSheetId="4">#REF!</definedName>
+    <definedName name="__WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="__WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="__WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT02">#REF!</definedName>
+    <definedName name="__WGT03" localSheetId="4">#REF!</definedName>
+    <definedName name="__WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="__WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="__WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT03">#REF!</definedName>
+    <definedName name="__WGT04" localSheetId="4">#REF!</definedName>
+    <definedName name="__WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="__WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="__WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT04">#REF!</definedName>
+    <definedName name="__WGT05" localSheetId="4">#REF!</definedName>
+    <definedName name="__WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="__WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="__WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT05">#REF!</definedName>
+    <definedName name="__WGT06" localSheetId="4">#REF!</definedName>
+    <definedName name="__WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="__WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="__WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="__WGT06">#REF!</definedName>
+    <definedName name="__yr200112" localSheetId="4">#REF!</definedName>
+    <definedName name="__yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200112">#REF!</definedName>
+    <definedName name="__yr200212" localSheetId="4">#REF!</definedName>
+    <definedName name="__yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200212">#REF!</definedName>
+    <definedName name="__yr200312" localSheetId="4">#REF!</definedName>
+    <definedName name="__yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200312">#REF!</definedName>
+    <definedName name="__yr200403" localSheetId="4">#REF!</definedName>
+    <definedName name="__yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200403">#REF!</definedName>
+    <definedName name="__yr200406" localSheetId="4">#REF!</definedName>
+    <definedName name="__yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200406">#REF!</definedName>
+    <definedName name="__yr200409" localSheetId="4">#REF!</definedName>
+    <definedName name="__yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200409">#REF!</definedName>
+    <definedName name="__yr200412" localSheetId="4">#REF!</definedName>
+    <definedName name="__yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="__yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="__yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="__yr200412">#REF!</definedName>
+    <definedName name="_1" localSheetId="4">#REF!</definedName>
+    <definedName name="_1" localSheetId="2">#REF!</definedName>
+    <definedName name="_1" localSheetId="1">#REF!</definedName>
     <definedName name="_1" localSheetId="3">#REF!</definedName>
-    <definedName name="_1" localSheetId="7">#REF!</definedName>
-    <definedName name="_1" localSheetId="1">#REF!</definedName>
     <definedName name="_1" localSheetId="0">#REF!</definedName>
-    <definedName name="_1" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_1" localSheetId="8">#REF!</definedName>
     <definedName name="_1">#REF!</definedName>
+    <definedName name="_1__123Graph_XCHART_1" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="_1__123Graph_XCHART_1" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="_1__123Graph_XCHART_1" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="_1__123Graph_XCHART_1" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="_1__123Graph_XCHART_1" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="_1__123Graph_XCHART_1" localSheetId="6" hidden="1">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_1__123Graph_XCHART_1" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="_1__123Graph_XCHART_1" hidden="1">#REF!</definedName>
+    <definedName name="_1_2002_PREM_PRICE_2" localSheetId="4">#REF!</definedName>
+    <definedName name="_1_2002_PREM_PRICE_2" localSheetId="2">#REF!</definedName>
+    <definedName name="_1_2002_PREM_PRICE_2" localSheetId="1">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="3">#REF!</definedName>
-    <definedName name="_1_2002_PREM_PRICE_2" localSheetId="7">#REF!</definedName>
-    <definedName name="_1_2002_PREM_PRICE_2" localSheetId="1">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2" localSheetId="0">#REF!</definedName>
-    <definedName name="_1_2002_PREM_PRICE_2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_1_2002_PREM_PRICE_2" localSheetId="8">#REF!</definedName>
     <definedName name="_1_2002_PREM_PRICE_2">#REF!</definedName>
     <definedName name="_1_A2_6_0">"repline_data"</definedName>
+    <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_10_2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_10_2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_10_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_10_2005" localSheetId="3">#REF!</definedName>
     <definedName name="_10_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_10_2005">#REF!</definedName>
+    <definedName name="_10_2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_10_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_10_2006" localSheetId="3">#REF!</definedName>
     <definedName name="_10_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_10_2006">#REF!</definedName>
+    <definedName name="_100" localSheetId="4">#REF!</definedName>
+    <definedName name="_100" localSheetId="2">#REF!</definedName>
+    <definedName name="_100" localSheetId="1">#REF!</definedName>
     <definedName name="_100" localSheetId="3">#REF!</definedName>
-    <definedName name="_100" localSheetId="7">#REF!</definedName>
-    <definedName name="_100" localSheetId="1">#REF!</definedName>
     <definedName name="_100" localSheetId="0">#REF!</definedName>
-    <definedName name="_100" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_100" localSheetId="8">#REF!</definedName>
     <definedName name="_100">#REF!</definedName>
+    <definedName name="_1000" localSheetId="4">#REF!</definedName>
+    <definedName name="_1000" localSheetId="2">#REF!</definedName>
+    <definedName name="_1000" localSheetId="1">#REF!</definedName>
     <definedName name="_1000" localSheetId="3">#REF!</definedName>
-    <definedName name="_1000" localSheetId="7">#REF!</definedName>
-    <definedName name="_1000" localSheetId="1">#REF!</definedName>
     <definedName name="_1000" localSheetId="0">#REF!</definedName>
-    <definedName name="_1000" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_1000" localSheetId="8">#REF!</definedName>
     <definedName name="_1000">#REF!</definedName>
     <definedName name="_10K_Cover_Page">"sectionname"</definedName>
+    <definedName name="_11_2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="_11_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_11_2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_11_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_11_2007_08">#REF!</definedName>
+    <definedName name="_12_2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_12_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_12_2006" localSheetId="3">#REF!</definedName>
     <definedName name="_12_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_12_2006">#REF!</definedName>
+    <definedName name="_12_28_04" localSheetId="4">#REF!</definedName>
+    <definedName name="_12_28_04" localSheetId="2">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="1">#REF!</definedName>
+    <definedName name="_12_28_04" localSheetId="3">#REF!</definedName>
     <definedName name="_12_28_04" localSheetId="0">#REF!</definedName>
     <definedName name="_12_28_04">#REF!</definedName>
+    <definedName name="_13_2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_13_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_13_2005" localSheetId="3">#REF!</definedName>
     <definedName name="_13_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_13_2005">#REF!</definedName>
+    <definedName name="_16_2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_16_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_16_2006" localSheetId="3">#REF!</definedName>
     <definedName name="_16_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_16_2006">#REF!</definedName>
+    <definedName name="_168036" localSheetId="4">#REF!</definedName>
+    <definedName name="_168036" localSheetId="2">#REF!</definedName>
     <definedName name="_168036" localSheetId="1">#REF!</definedName>
+    <definedName name="_168036" localSheetId="3">#REF!</definedName>
     <definedName name="_168036" localSheetId="0">#REF!</definedName>
     <definedName name="_168036">#REF!</definedName>
+    <definedName name="_17_2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="_17_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_17_2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_17_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_17_2007_08">#REF!</definedName>
+    <definedName name="_1STMDDATA" localSheetId="4">#REF!</definedName>
+    <definedName name="_1STMDDATA" localSheetId="2">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="1">#REF!</definedName>
+    <definedName name="_1STMDDATA" localSheetId="3">#REF!</definedName>
     <definedName name="_1STMDDATA" localSheetId="0">#REF!</definedName>
     <definedName name="_1STMDDATA">#REF!</definedName>
+    <definedName name="_2_1" localSheetId="4">#REF!</definedName>
+    <definedName name="_2_1" localSheetId="2">#REF!</definedName>
     <definedName name="_2_1" localSheetId="1">#REF!</definedName>
+    <definedName name="_2_1" localSheetId="3">#REF!</definedName>
     <definedName name="_2_1" localSheetId="0">#REF!</definedName>
     <definedName name="_2_1">#REF!</definedName>
+    <definedName name="_200" localSheetId="4">#REF!</definedName>
+    <definedName name="_200" localSheetId="2">#REF!</definedName>
+    <definedName name="_200" localSheetId="1">#REF!</definedName>
     <definedName name="_200" localSheetId="3">#REF!</definedName>
-    <definedName name="_200" localSheetId="7">#REF!</definedName>
-    <definedName name="_200" localSheetId="1">#REF!</definedName>
     <definedName name="_200" localSheetId="0">#REF!</definedName>
-    <definedName name="_200" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_200" localSheetId="8">#REF!</definedName>
     <definedName name="_200">#REF!</definedName>
+    <definedName name="_2000" localSheetId="4">#REF!</definedName>
+    <definedName name="_2000" localSheetId="2">#REF!</definedName>
+    <definedName name="_2000" localSheetId="1">#REF!</definedName>
     <definedName name="_2000" localSheetId="3">#REF!</definedName>
-    <definedName name="_2000" localSheetId="7">#REF!</definedName>
-    <definedName name="_2000" localSheetId="1">#REF!</definedName>
     <definedName name="_2000" localSheetId="0">#REF!</definedName>
-    <definedName name="_2000" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_2000" localSheetId="8">#REF!</definedName>
     <definedName name="_2000">#REF!</definedName>
+    <definedName name="_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_2004_CUSIP_">#REF!</definedName>
+    <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_2005" localSheetId="3">#REF!</definedName>
     <definedName name="_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_2005">#REF!</definedName>
+    <definedName name="_2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_2006" localSheetId="3">#REF!</definedName>
     <definedName name="_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_2006">#REF!</definedName>
+    <definedName name="_2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_2007_08">#REF!</definedName>
+    <definedName name="_2007Q1" localSheetId="4">#REF!</definedName>
+    <definedName name="_2007Q1" localSheetId="2">#REF!</definedName>
+    <definedName name="_2007Q1" localSheetId="1">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="3">#REF!</definedName>
-    <definedName name="_2007Q1" localSheetId="7">#REF!</definedName>
-    <definedName name="_2007Q1" localSheetId="1">#REF!</definedName>
     <definedName name="_2007Q1" localSheetId="0">#REF!</definedName>
-    <definedName name="_2007Q1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_2007Q1" localSheetId="8">#REF!</definedName>
     <definedName name="_2007Q1">#REF!</definedName>
+    <definedName name="_241_99" localSheetId="4">#REF!</definedName>
+    <definedName name="_241_99" localSheetId="2">#REF!</definedName>
     <definedName name="_241_99" localSheetId="1">#REF!</definedName>
+    <definedName name="_241_99" localSheetId="3">#REF!</definedName>
     <definedName name="_241_99" localSheetId="0">#REF!</definedName>
     <definedName name="_241_99">#REF!</definedName>
+    <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="4">#REF!</definedName>
+    <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="2">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="1">#REF!</definedName>
+    <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="3">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="0">#REF!</definedName>
     <definedName name="_2Qry_Reconcile_Account_Category">#REF!</definedName>
+    <definedName name="_3_1" localSheetId="4">#REF!</definedName>
+    <definedName name="_3_1" localSheetId="2">#REF!</definedName>
     <definedName name="_3_1" localSheetId="1">#REF!</definedName>
+    <definedName name="_3_1" localSheetId="3">#REF!</definedName>
     <definedName name="_3_1" localSheetId="0">#REF!</definedName>
     <definedName name="_3_1">#REF!</definedName>
+    <definedName name="_3_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="_3_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_3_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_3_2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_300" localSheetId="4">#REF!</definedName>
+    <definedName name="_300" localSheetId="2">#REF!</definedName>
+    <definedName name="_300" localSheetId="1">#REF!</definedName>
     <definedName name="_300" localSheetId="3">#REF!</definedName>
-    <definedName name="_300" localSheetId="7">#REF!</definedName>
-    <definedName name="_300" localSheetId="1">#REF!</definedName>
     <definedName name="_300" localSheetId="0">#REF!</definedName>
-    <definedName name="_300" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_300" localSheetId="8">#REF!</definedName>
     <definedName name="_300">#REF!</definedName>
+    <definedName name="_3000" localSheetId="4">#REF!</definedName>
+    <definedName name="_3000" localSheetId="2">#REF!</definedName>
+    <definedName name="_3000" localSheetId="1">#REF!</definedName>
     <definedName name="_3000" localSheetId="3">#REF!</definedName>
-    <definedName name="_3000" localSheetId="7">#REF!</definedName>
-    <definedName name="_3000" localSheetId="1">#REF!</definedName>
     <definedName name="_3000" localSheetId="0">#REF!</definedName>
-    <definedName name="_3000" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_3000" localSheetId="8">#REF!</definedName>
     <definedName name="_3000">#REF!</definedName>
+    <definedName name="_313586C64" localSheetId="4">#REF!</definedName>
+    <definedName name="_313586C64" localSheetId="2">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="1">#REF!</definedName>
+    <definedName name="_313586C64" localSheetId="3">#REF!</definedName>
     <definedName name="_313586C64" localSheetId="0">#REF!</definedName>
     <definedName name="_313586C64">#REF!</definedName>
+    <definedName name="_4_1" localSheetId="4">#REF!</definedName>
+    <definedName name="_4_1" localSheetId="2">#REF!</definedName>
     <definedName name="_4_1" localSheetId="1">#REF!</definedName>
+    <definedName name="_4_1" localSheetId="3">#REF!</definedName>
     <definedName name="_4_1" localSheetId="0">#REF!</definedName>
     <definedName name="_4_1">#REF!</definedName>
+    <definedName name="_4_1_2010" localSheetId="4">#REF!</definedName>
+    <definedName name="_4_1_2010" localSheetId="2">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="1">#REF!</definedName>
+    <definedName name="_4_1_2010" localSheetId="3">#REF!</definedName>
     <definedName name="_4_1_2010" localSheetId="0">#REF!</definedName>
     <definedName name="_4_1_2010">#REF!</definedName>
+    <definedName name="_4_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="_4_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_4_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_4_2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_4_2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_400" localSheetId="4">#REF!</definedName>
+    <definedName name="_400" localSheetId="2">#REF!</definedName>
+    <definedName name="_400" localSheetId="1">#REF!</definedName>
     <definedName name="_400" localSheetId="3">#REF!</definedName>
-    <definedName name="_400" localSheetId="7">#REF!</definedName>
-    <definedName name="_400" localSheetId="1">#REF!</definedName>
     <definedName name="_400" localSheetId="0">#REF!</definedName>
-    <definedName name="_400" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_400" localSheetId="8">#REF!</definedName>
     <definedName name="_400">#REF!</definedName>
+    <definedName name="_4000" localSheetId="4">#REF!</definedName>
+    <definedName name="_4000" localSheetId="2">#REF!</definedName>
+    <definedName name="_4000" localSheetId="1">#REF!</definedName>
     <definedName name="_4000" localSheetId="3">#REF!</definedName>
-    <definedName name="_4000" localSheetId="7">#REF!</definedName>
-    <definedName name="_4000" localSheetId="1">#REF!</definedName>
     <definedName name="_4000" localSheetId="0">#REF!</definedName>
-    <definedName name="_4000" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_4000" localSheetId="8">#REF!</definedName>
     <definedName name="_4000">#REF!</definedName>
+    <definedName name="_5_2002_new_Lisa_comparison" localSheetId="4">#REF!</definedName>
+    <definedName name="_5_2002_new_Lisa_comparison" localSheetId="2">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="1">#REF!</definedName>
+    <definedName name="_5_2002_new_Lisa_comparison" localSheetId="3">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
     <definedName name="_5_2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_5_2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_5_2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="_5_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_5_2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_5_2004_CUSIP_">#REF!</definedName>
+    <definedName name="_500" localSheetId="4">#REF!</definedName>
+    <definedName name="_500" localSheetId="2">#REF!</definedName>
+    <definedName name="_500" localSheetId="1">#REF!</definedName>
     <definedName name="_500" localSheetId="3">#REF!</definedName>
-    <definedName name="_500" localSheetId="7">#REF!</definedName>
-    <definedName name="_500" localSheetId="1">#REF!</definedName>
     <definedName name="_500" localSheetId="0">#REF!</definedName>
-    <definedName name="_500" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_500" localSheetId="8">#REF!</definedName>
     <definedName name="_500">#REF!</definedName>
+    <definedName name="_5000" localSheetId="4">#REF!</definedName>
+    <definedName name="_5000" localSheetId="2">#REF!</definedName>
+    <definedName name="_5000" localSheetId="1">#REF!</definedName>
     <definedName name="_5000" localSheetId="3">#REF!</definedName>
-    <definedName name="_5000" localSheetId="7">#REF!</definedName>
-    <definedName name="_5000" localSheetId="1">#REF!</definedName>
     <definedName name="_5000" localSheetId="0">#REF!</definedName>
-    <definedName name="_5000" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_5000" localSheetId="8">#REF!</definedName>
     <definedName name="_5000">#REF!</definedName>
+    <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_6_2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_6_2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_600" localSheetId="4">#REF!</definedName>
+    <definedName name="_600" localSheetId="2">#REF!</definedName>
+    <definedName name="_600" localSheetId="1">#REF!</definedName>
     <definedName name="_600" localSheetId="3">#REF!</definedName>
-    <definedName name="_600" localSheetId="7">#REF!</definedName>
-    <definedName name="_600" localSheetId="1">#REF!</definedName>
     <definedName name="_600" localSheetId="0">#REF!</definedName>
-    <definedName name="_600" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_600" localSheetId="8">#REF!</definedName>
     <definedName name="_600">#REF!</definedName>
+    <definedName name="_6000" localSheetId="4">#REF!</definedName>
+    <definedName name="_6000" localSheetId="2">#REF!</definedName>
+    <definedName name="_6000" localSheetId="1">#REF!</definedName>
     <definedName name="_6000" localSheetId="3">#REF!</definedName>
-    <definedName name="_6000" localSheetId="7">#REF!</definedName>
-    <definedName name="_6000" localSheetId="1">#REF!</definedName>
     <definedName name="_6000" localSheetId="0">#REF!</definedName>
-    <definedName name="_6000" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_6000" localSheetId="8">#REF!</definedName>
     <definedName name="_6000">#REF!</definedName>
+    <definedName name="_7_2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="_7_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_7_2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_7_2004_CUSIP_">#REF!</definedName>
+    <definedName name="_7_2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_7_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_7_2005" localSheetId="3">#REF!</definedName>
     <definedName name="_7_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_7_2005">#REF!</definedName>
+    <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="4">#REF!</definedName>
+    <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="2">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="1">#REF!</definedName>
+    <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="3">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
     <definedName name="_8_2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_8_2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_8_2006" localSheetId="2">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_8_2006" localSheetId="3">#REF!</definedName>
     <definedName name="_8_2006" localSheetId="0">#REF!</definedName>
     <definedName name="_8_2006">#REF!</definedName>
+    <definedName name="_9_2004_CUSIP_" localSheetId="4">#REF!</definedName>
+    <definedName name="_9_2004_CUSIP_" localSheetId="2">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="1">#REF!</definedName>
+    <definedName name="_9_2004_CUSIP_" localSheetId="3">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_" localSheetId="0">#REF!</definedName>
     <definedName name="_9_2004_CUSIP_">#REF!</definedName>
+    <definedName name="_9_2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_9_2005" localSheetId="2">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_9_2005" localSheetId="3">#REF!</definedName>
     <definedName name="_9_2005" localSheetId="0">#REF!</definedName>
     <definedName name="_9_2005">#REF!</definedName>
+    <definedName name="_9_2007_08" localSheetId="4">#REF!</definedName>
+    <definedName name="_9_2007_08" localSheetId="2">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="1">#REF!</definedName>
+    <definedName name="_9_2007_08" localSheetId="3">#REF!</definedName>
     <definedName name="_9_2007_08" localSheetId="0">#REF!</definedName>
     <definedName name="_9_2007_08">#REF!</definedName>
+    <definedName name="_A0102" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0102" localSheetId="2">#REF!</definedName>
     <definedName name="_A0102" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0102" localSheetId="3">#REF!</definedName>
     <definedName name="_A0102" localSheetId="0">#REF!</definedName>
     <definedName name="_A0102">#REF!</definedName>
+    <definedName name="_A0103" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0103" localSheetId="2">#REF!</definedName>
     <definedName name="_A0103" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0103" localSheetId="3">#REF!</definedName>
     <definedName name="_A0103" localSheetId="0">#REF!</definedName>
     <definedName name="_A0103">#REF!</definedName>
+    <definedName name="_A0104" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0104" localSheetId="2">#REF!</definedName>
     <definedName name="_A0104" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0104" localSheetId="3">#REF!</definedName>
     <definedName name="_A0104" localSheetId="0">#REF!</definedName>
     <definedName name="_A0104">#REF!</definedName>
+    <definedName name="_A0202" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0202" localSheetId="2">#REF!</definedName>
     <definedName name="_A0202" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0202" localSheetId="3">#REF!</definedName>
     <definedName name="_A0202" localSheetId="0">#REF!</definedName>
     <definedName name="_A0202">#REF!</definedName>
+    <definedName name="_A0203" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0203" localSheetId="2">#REF!</definedName>
     <definedName name="_A0203" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0203" localSheetId="3">#REF!</definedName>
     <definedName name="_A0203" localSheetId="0">#REF!</definedName>
     <definedName name="_A0203">#REF!</definedName>
+    <definedName name="_A0204" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0204" localSheetId="2">#REF!</definedName>
     <definedName name="_A0204" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0204" localSheetId="3">#REF!</definedName>
     <definedName name="_A0204" localSheetId="0">#REF!</definedName>
     <definedName name="_A0204">#REF!</definedName>
+    <definedName name="_A0302" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0302" localSheetId="2">#REF!</definedName>
     <definedName name="_A0302" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0302" localSheetId="3">#REF!</definedName>
     <definedName name="_A0302" localSheetId="0">#REF!</definedName>
     <definedName name="_A0302">#REF!</definedName>
+    <definedName name="_A0303" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0303" localSheetId="2">#REF!</definedName>
     <definedName name="_A0303" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0303" localSheetId="3">#REF!</definedName>
     <definedName name="_A0303" localSheetId="0">#REF!</definedName>
     <definedName name="_A0303">#REF!</definedName>
+    <definedName name="_A0304" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0304" localSheetId="2">#REF!</definedName>
     <definedName name="_A0304" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0304" localSheetId="3">#REF!</definedName>
     <definedName name="_A0304" localSheetId="0">#REF!</definedName>
     <definedName name="_A0304">#REF!</definedName>
+    <definedName name="_A0402" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0402" localSheetId="2">#REF!</definedName>
     <definedName name="_A0402" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0402" localSheetId="3">#REF!</definedName>
     <definedName name="_A0402" localSheetId="0">#REF!</definedName>
     <definedName name="_A0402">#REF!</definedName>
+    <definedName name="_A0403" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0403" localSheetId="2">#REF!</definedName>
     <definedName name="_A0403" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0403" localSheetId="3">#REF!</definedName>
     <definedName name="_A0403" localSheetId="0">#REF!</definedName>
     <definedName name="_A0403">#REF!</definedName>
+    <definedName name="_A0404" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0404" localSheetId="2">#REF!</definedName>
     <definedName name="_A0404" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0404" localSheetId="3">#REF!</definedName>
     <definedName name="_A0404" localSheetId="0">#REF!</definedName>
     <definedName name="_A0404">#REF!</definedName>
+    <definedName name="_A0502" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0502" localSheetId="2">#REF!</definedName>
     <definedName name="_A0502" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0502" localSheetId="3">#REF!</definedName>
     <definedName name="_A0502" localSheetId="0">#REF!</definedName>
     <definedName name="_A0502">#REF!</definedName>
+    <definedName name="_A0503" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0503" localSheetId="2">#REF!</definedName>
     <definedName name="_A0503" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0503" localSheetId="3">#REF!</definedName>
     <definedName name="_A0503" localSheetId="0">#REF!</definedName>
     <definedName name="_A0503">#REF!</definedName>
+    <definedName name="_A0504" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0504" localSheetId="2">#REF!</definedName>
     <definedName name="_A0504" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0504" localSheetId="3">#REF!</definedName>
     <definedName name="_A0504" localSheetId="0">#REF!</definedName>
     <definedName name="_A0504">#REF!</definedName>
+    <definedName name="_A0602" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0602" localSheetId="2">#REF!</definedName>
     <definedName name="_A0602" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0602" localSheetId="3">#REF!</definedName>
     <definedName name="_A0602" localSheetId="0">#REF!</definedName>
     <definedName name="_A0602">#REF!</definedName>
+    <definedName name="_A0603" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0603" localSheetId="2">#REF!</definedName>
     <definedName name="_A0603" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0603" localSheetId="3">#REF!</definedName>
     <definedName name="_A0603" localSheetId="0">#REF!</definedName>
     <definedName name="_A0603">#REF!</definedName>
+    <definedName name="_A0604" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0604" localSheetId="2">#REF!</definedName>
     <definedName name="_A0604" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0604" localSheetId="3">#REF!</definedName>
     <definedName name="_A0604" localSheetId="0">#REF!</definedName>
     <definedName name="_A0604">#REF!</definedName>
+    <definedName name="_A0702" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0702" localSheetId="2">#REF!</definedName>
     <definedName name="_A0702" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0702" localSheetId="3">#REF!</definedName>
     <definedName name="_A0702" localSheetId="0">#REF!</definedName>
     <definedName name="_A0702">#REF!</definedName>
+    <definedName name="_A0703" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0703" localSheetId="2">#REF!</definedName>
     <definedName name="_A0703" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0703" localSheetId="3">#REF!</definedName>
     <definedName name="_A0703" localSheetId="0">#REF!</definedName>
     <definedName name="_A0703">#REF!</definedName>
+    <definedName name="_A0704" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0704" localSheetId="2">#REF!</definedName>
     <definedName name="_A0704" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0704" localSheetId="3">#REF!</definedName>
     <definedName name="_A0704" localSheetId="0">#REF!</definedName>
     <definedName name="_A0704">#REF!</definedName>
+    <definedName name="_A0802" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0802" localSheetId="2">#REF!</definedName>
     <definedName name="_A0802" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0802" localSheetId="3">#REF!</definedName>
     <definedName name="_A0802" localSheetId="0">#REF!</definedName>
     <definedName name="_A0802">#REF!</definedName>
+    <definedName name="_A0803" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0803" localSheetId="2">#REF!</definedName>
     <definedName name="_A0803" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0803" localSheetId="3">#REF!</definedName>
     <definedName name="_A0803" localSheetId="0">#REF!</definedName>
     <definedName name="_A0803">#REF!</definedName>
+    <definedName name="_A0804" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0804" localSheetId="2">#REF!</definedName>
     <definedName name="_A0804" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0804" localSheetId="3">#REF!</definedName>
     <definedName name="_A0804" localSheetId="0">#REF!</definedName>
     <definedName name="_A0804">#REF!</definedName>
+    <definedName name="_A0902" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0902" localSheetId="2">#REF!</definedName>
     <definedName name="_A0902" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0902" localSheetId="3">#REF!</definedName>
     <definedName name="_A0902" localSheetId="0">#REF!</definedName>
     <definedName name="_A0902">#REF!</definedName>
+    <definedName name="_A0903" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0903" localSheetId="2">#REF!</definedName>
     <definedName name="_A0903" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0903" localSheetId="3">#REF!</definedName>
     <definedName name="_A0903" localSheetId="0">#REF!</definedName>
     <definedName name="_A0903">#REF!</definedName>
+    <definedName name="_A0904" localSheetId="4">#REF!</definedName>
+    <definedName name="_A0904" localSheetId="2">#REF!</definedName>
     <definedName name="_A0904" localSheetId="1">#REF!</definedName>
+    <definedName name="_A0904" localSheetId="3">#REF!</definedName>
     <definedName name="_A0904" localSheetId="0">#REF!</definedName>
     <definedName name="_A0904">#REF!</definedName>
+    <definedName name="_A1002" localSheetId="4">#REF!</definedName>
+    <definedName name="_A1002" localSheetId="2">#REF!</definedName>
     <definedName name="_A1002" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1002" localSheetId="3">#REF!</definedName>
     <definedName name="_A1002" localSheetId="0">#REF!</definedName>
     <definedName name="_A1002">#REF!</definedName>
+    <definedName name="_A1003" localSheetId="4">#REF!</definedName>
+    <definedName name="_A1003" localSheetId="2">#REF!</definedName>
     <definedName name="_A1003" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1003" localSheetId="3">#REF!</definedName>
     <definedName name="_A1003" localSheetId="0">#REF!</definedName>
     <definedName name="_A1003">#REF!</definedName>
+    <definedName name="_A1004" localSheetId="4">#REF!</definedName>
+    <definedName name="_A1004" localSheetId="2">#REF!</definedName>
     <definedName name="_A1004" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1004" localSheetId="3">#REF!</definedName>
     <definedName name="_A1004" localSheetId="0">#REF!</definedName>
     <definedName name="_A1004">#REF!</definedName>
+    <definedName name="_A1102" localSheetId="4">#REF!</definedName>
+    <definedName name="_A1102" localSheetId="2">#REF!</definedName>
     <definedName name="_A1102" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1102" localSheetId="3">#REF!</definedName>
     <definedName name="_A1102" localSheetId="0">#REF!</definedName>
     <definedName name="_A1102">#REF!</definedName>
+    <definedName name="_A1103" localSheetId="4">#REF!</definedName>
+    <definedName name="_A1103" localSheetId="2">#REF!</definedName>
     <definedName name="_A1103" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1103" localSheetId="3">#REF!</definedName>
     <definedName name="_A1103" localSheetId="0">#REF!</definedName>
     <definedName name="_A1103">#REF!</definedName>
+    <definedName name="_A1104" localSheetId="4">#REF!</definedName>
+    <definedName name="_A1104" localSheetId="2">#REF!</definedName>
     <definedName name="_A1104" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1104" localSheetId="3">#REF!</definedName>
     <definedName name="_A1104" localSheetId="0">#REF!</definedName>
     <definedName name="_A1104">#REF!</definedName>
+    <definedName name="_A1201" localSheetId="4">#REF!</definedName>
+    <definedName name="_A1201" localSheetId="2">#REF!</definedName>
     <definedName name="_A1201" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1201" localSheetId="3">#REF!</definedName>
     <definedName name="_A1201" localSheetId="0">#REF!</definedName>
     <definedName name="_A1201">#REF!</definedName>
+    <definedName name="_A1202" localSheetId="4">#REF!</definedName>
+    <definedName name="_A1202" localSheetId="2">#REF!</definedName>
     <definedName name="_A1202" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1202" localSheetId="3">#REF!</definedName>
     <definedName name="_A1202" localSheetId="0">#REF!</definedName>
     <definedName name="_A1202">#REF!</definedName>
+    <definedName name="_A1203" localSheetId="4">#REF!</definedName>
+    <definedName name="_A1203" localSheetId="2">#REF!</definedName>
     <definedName name="_A1203" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1203" localSheetId="3">#REF!</definedName>
     <definedName name="_A1203" localSheetId="0">#REF!</definedName>
     <definedName name="_A1203">#REF!</definedName>
+    <definedName name="_A1204" localSheetId="4">#REF!</definedName>
+    <definedName name="_A1204" localSheetId="2">#REF!</definedName>
     <definedName name="_A1204" localSheetId="1">#REF!</definedName>
+    <definedName name="_A1204" localSheetId="3">#REF!</definedName>
     <definedName name="_A1204" localSheetId="0">#REF!</definedName>
     <definedName name="_A1204">#REF!</definedName>
+    <definedName name="_Apr2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Apr2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Apr2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Apr2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Apr2005">#REF!</definedName>
+    <definedName name="_as1" localSheetId="4">#REF!</definedName>
+    <definedName name="_as1" localSheetId="2">#REF!</definedName>
+    <definedName name="_as1" localSheetId="1">#REF!</definedName>
     <definedName name="_as1" localSheetId="3">#REF!</definedName>
-    <definedName name="_as1" localSheetId="7">#REF!</definedName>
-    <definedName name="_as1" localSheetId="1">#REF!</definedName>
     <definedName name="_as1" localSheetId="0">#REF!</definedName>
-    <definedName name="_as1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as1" localSheetId="8">#REF!</definedName>
     <definedName name="_as1">#REF!</definedName>
+    <definedName name="_as10" localSheetId="4">#REF!</definedName>
+    <definedName name="_as10" localSheetId="2">#REF!</definedName>
+    <definedName name="_as10" localSheetId="1">#REF!</definedName>
     <definedName name="_as10" localSheetId="3">#REF!</definedName>
-    <definedName name="_as10" localSheetId="7">#REF!</definedName>
-    <definedName name="_as10" localSheetId="1">#REF!</definedName>
     <definedName name="_as10" localSheetId="0">#REF!</definedName>
-    <definedName name="_as10" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as10" localSheetId="8">#REF!</definedName>
     <definedName name="_as10">#REF!</definedName>
+    <definedName name="_as11" localSheetId="4">#REF!</definedName>
+    <definedName name="_as11" localSheetId="2">#REF!</definedName>
+    <definedName name="_as11" localSheetId="1">#REF!</definedName>
     <definedName name="_as11" localSheetId="3">#REF!</definedName>
-    <definedName name="_as11" localSheetId="7">#REF!</definedName>
-    <definedName name="_as11" localSheetId="1">#REF!</definedName>
     <definedName name="_as11" localSheetId="0">#REF!</definedName>
-    <definedName name="_as11" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as11" localSheetId="8">#REF!</definedName>
     <definedName name="_as11">#REF!</definedName>
+    <definedName name="_as12" localSheetId="4">#REF!</definedName>
+    <definedName name="_as12" localSheetId="2">#REF!</definedName>
+    <definedName name="_as12" localSheetId="1">#REF!</definedName>
     <definedName name="_as12" localSheetId="3">#REF!</definedName>
-    <definedName name="_as12" localSheetId="7">#REF!</definedName>
-    <definedName name="_as12" localSheetId="1">#REF!</definedName>
     <definedName name="_as12" localSheetId="0">#REF!</definedName>
-    <definedName name="_as12" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as12" localSheetId="8">#REF!</definedName>
     <definedName name="_as12">#REF!</definedName>
+    <definedName name="_as13" localSheetId="4">#REF!</definedName>
+    <definedName name="_as13" localSheetId="2">#REF!</definedName>
+    <definedName name="_as13" localSheetId="1">#REF!</definedName>
     <definedName name="_as13" localSheetId="3">#REF!</definedName>
-    <definedName name="_as13" localSheetId="7">#REF!</definedName>
-    <definedName name="_as13" localSheetId="1">#REF!</definedName>
     <definedName name="_as13" localSheetId="0">#REF!</definedName>
-    <definedName name="_as13" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as13" localSheetId="8">#REF!</definedName>
     <definedName name="_as13">#REF!</definedName>
+    <definedName name="_as14" localSheetId="4">#REF!</definedName>
+    <definedName name="_as14" localSheetId="2">#REF!</definedName>
+    <definedName name="_as14" localSheetId="1">#REF!</definedName>
     <definedName name="_as14" localSheetId="3">#REF!</definedName>
-    <definedName name="_as14" localSheetId="7">#REF!</definedName>
-    <definedName name="_as14" localSheetId="1">#REF!</definedName>
     <definedName name="_as14" localSheetId="0">#REF!</definedName>
-    <definedName name="_as14" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_as14" localSheetId="8">#REF!</definedName>
     <definedName name="_as14">#REF!</definedName>
+    <definedName name="_as15" localSheetId="4">#REF!</definedName>
+    <definedName name="_as15" localSheetId="2">#REF!</definedName>
+    <definedName name="_as15" localSheetId="1">#REF!</definedName>
     <definedName name="_as15" localSheetId="3">#REF!</definedName>
-    <definedName name="_as15" localSheetId="7">#REF!</definedName>
-    <definedName name="_as15" localSheetId="1">#REF!</definedName>
     <definedName name="_as15" localSheetId="0">#REF!</definedName>
-    <definedName name="_as15" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_as15" localSheetId="8">#REF!</definedName>
     <definedName name="_as15">#REF!</definedName>
+    <definedName name="_as16" localSheetId="4">#REF!</definedName>
+    <definedName name="_as16" localSheetId="2">#REF!</definedName>
+    <definedName name="_as16" localSheetId="1">#REF!</definedName>
     <definedName name="_as16" localSheetId="3">#REF!</definedName>
-    <definedName name="_as16" localSheetId="7">#REF!</definedName>
-    <definedName name="_as16" localSheetId="1">#REF!</definedName>
     <definedName name="_as16" localSheetId="0">#REF!</definedName>
-    <definedName name="_as16" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as16" localSheetId="8">#REF!</definedName>
     <definedName name="_as16">#REF!</definedName>
+    <definedName name="_as17" localSheetId="4">#REF!</definedName>
+    <definedName name="_as17" localSheetId="2">#REF!</definedName>
+    <definedName name="_as17" localSheetId="1">#REF!</definedName>
     <definedName name="_as17" localSheetId="3">#REF!</definedName>
-    <definedName name="_as17" localSheetId="7">#REF!</definedName>
-    <definedName name="_as17" localSheetId="1">#REF!</definedName>
     <definedName name="_as17" localSheetId="0">#REF!</definedName>
-    <definedName name="_as17" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_as17" localSheetId="8">#REF!</definedName>
     <definedName name="_as17">#REF!</definedName>
+    <definedName name="_as18" localSheetId="4">#REF!</definedName>
+    <definedName name="_as18" localSheetId="2">#REF!</definedName>
+    <definedName name="_as18" localSheetId="1">#REF!</definedName>
     <definedName name="_as18" localSheetId="3">#REF!</definedName>
-    <definedName name="_as18" localSheetId="7">#REF!</definedName>
-    <definedName name="_as18" localSheetId="1">#REF!</definedName>
     <definedName name="_as18" localSheetId="0">#REF!</definedName>
-    <definedName name="_as18" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as18" localSheetId="8">#REF!</definedName>
     <definedName name="_as18">#REF!</definedName>
+    <definedName name="_as19" localSheetId="4">#REF!</definedName>
+    <definedName name="_as19" localSheetId="2">#REF!</definedName>
+    <definedName name="_as19" localSheetId="1">#REF!</definedName>
     <definedName name="_as19" localSheetId="3">#REF!</definedName>
-    <definedName name="_as19" localSheetId="7">#REF!</definedName>
-    <definedName name="_as19" localSheetId="1">#REF!</definedName>
     <definedName name="_as19" localSheetId="0">#REF!</definedName>
-    <definedName name="_as19" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as19" localSheetId="8">#REF!</definedName>
     <definedName name="_as19">#REF!</definedName>
+    <definedName name="_as2" localSheetId="4">#REF!</definedName>
+    <definedName name="_as2" localSheetId="2">#REF!</definedName>
+    <definedName name="_as2" localSheetId="1">#REF!</definedName>
     <definedName name="_as2" localSheetId="3">#REF!</definedName>
-    <definedName name="_as2" localSheetId="7">#REF!</definedName>
-    <definedName name="_as2" localSheetId="1">#REF!</definedName>
     <definedName name="_as2" localSheetId="0">#REF!</definedName>
-    <definedName name="_as2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_as2" localSheetId="8">#REF!</definedName>
     <definedName name="_as2">#REF!</definedName>
+    <definedName name="_as20" localSheetId="4">#REF!</definedName>
+    <definedName name="_as20" localSheetId="2">#REF!</definedName>
+    <definedName name="_as20" localSheetId="1">#REF!</definedName>
     <definedName name="_as20" localSheetId="3">#REF!</definedName>
-    <definedName name="_as20" localSheetId="7">#REF!</definedName>
-    <definedName name="_as20" localSheetId="1">#REF!</definedName>
     <definedName name="_as20" localSheetId="0">#REF!</definedName>
-    <definedName name="_as20" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as20" localSheetId="8">#REF!</definedName>
     <definedName name="_as20">#REF!</definedName>
+    <definedName name="_as21" localSheetId="4">#REF!</definedName>
+    <definedName name="_as21" localSheetId="2">#REF!</definedName>
+    <definedName name="_as21" localSheetId="1">#REF!</definedName>
     <definedName name="_as21" localSheetId="3">#REF!</definedName>
-    <definedName name="_as21" localSheetId="7">#REF!</definedName>
-    <definedName name="_as21" localSheetId="1">#REF!</definedName>
     <definedName name="_as21" localSheetId="0">#REF!</definedName>
-    <definedName name="_as21" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as21" localSheetId="8">#REF!</definedName>
     <definedName name="_as21">#REF!</definedName>
+    <definedName name="_as22" localSheetId="4">#REF!</definedName>
+    <definedName name="_as22" localSheetId="2">#REF!</definedName>
+    <definedName name="_as22" localSheetId="1">#REF!</definedName>
     <definedName name="_as22" localSheetId="3">#REF!</definedName>
-    <definedName name="_as22" localSheetId="7">#REF!</definedName>
-    <definedName name="_as22" localSheetId="1">#REF!</definedName>
     <definedName name="_as22" localSheetId="0">#REF!</definedName>
-    <definedName name="_as22" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as22" localSheetId="8">#REF!</definedName>
     <definedName name="_as22">#REF!</definedName>
+    <definedName name="_as23" localSheetId="4">#REF!</definedName>
+    <definedName name="_as23" localSheetId="2">#REF!</definedName>
+    <definedName name="_as23" localSheetId="1">#REF!</definedName>
     <definedName name="_as23" localSheetId="3">#REF!</definedName>
-    <definedName name="_as23" localSheetId="7">#REF!</definedName>
-    <definedName name="_as23" localSheetId="1">#REF!</definedName>
     <definedName name="_as23" localSheetId="0">#REF!</definedName>
-    <definedName name="_as23" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_as23" localSheetId="8">#REF!</definedName>
     <definedName name="_as23">#REF!</definedName>
+    <definedName name="_as24" localSheetId="4">#REF!</definedName>
+    <definedName name="_as24" localSheetId="2">#REF!</definedName>
+    <definedName name="_as24" localSheetId="1">#REF!</definedName>
     <definedName name="_as24" localSheetId="3">#REF!</definedName>
-    <definedName name="_as24" localSheetId="7">#REF!</definedName>
-    <definedName name="_as24" localSheetId="1">#REF!</definedName>
     <definedName name="_as24" localSheetId="0">#REF!</definedName>
-    <definedName name="_as24" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as24" localSheetId="8">#REF!</definedName>
     <definedName name="_as24">#REF!</definedName>
+    <definedName name="_as3" localSheetId="4">#REF!</definedName>
+    <definedName name="_as3" localSheetId="2">#REF!</definedName>
+    <definedName name="_as3" localSheetId="1">#REF!</definedName>
     <definedName name="_as3" localSheetId="3">#REF!</definedName>
-    <definedName name="_as3" localSheetId="7">#REF!</definedName>
-    <definedName name="_as3" localSheetId="1">#REF!</definedName>
     <definedName name="_as3" localSheetId="0">#REF!</definedName>
-    <definedName name="_as3" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_as3" localSheetId="8">#REF!</definedName>
     <definedName name="_as3">#REF!</definedName>
+    <definedName name="_as4" localSheetId="4">#REF!</definedName>
+    <definedName name="_as4" localSheetId="2">#REF!</definedName>
+    <definedName name="_as4" localSheetId="1">#REF!</definedName>
     <definedName name="_as4" localSheetId="3">#REF!</definedName>
-    <definedName name="_as4" localSheetId="7">#REF!</definedName>
-    <definedName name="_as4" localSheetId="1">#REF!</definedName>
     <definedName name="_as4" localSheetId="0">#REF!</definedName>
-    <definedName name="_as4" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as4" localSheetId="8">#REF!</definedName>
     <definedName name="_as4">#REF!</definedName>
+    <definedName name="_as5" localSheetId="4">#REF!</definedName>
+    <definedName name="_as5" localSheetId="2">#REF!</definedName>
+    <definedName name="_as5" localSheetId="1">#REF!</definedName>
     <definedName name="_as5" localSheetId="3">#REF!</definedName>
-    <definedName name="_as5" localSheetId="7">#REF!</definedName>
-    <definedName name="_as5" localSheetId="1">#REF!</definedName>
     <definedName name="_as5" localSheetId="0">#REF!</definedName>
-    <definedName name="_as5" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as5" localSheetId="8">#REF!</definedName>
     <definedName name="_as5">#REF!</definedName>
+    <definedName name="_as6" localSheetId="4">#REF!</definedName>
+    <definedName name="_as6" localSheetId="2">#REF!</definedName>
+    <definedName name="_as6" localSheetId="1">#REF!</definedName>
     <definedName name="_as6" localSheetId="3">#REF!</definedName>
-    <definedName name="_as6" localSheetId="7">#REF!</definedName>
-    <definedName name="_as6" localSheetId="1">#REF!</definedName>
     <definedName name="_as6" localSheetId="0">#REF!</definedName>
-    <definedName name="_as6" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_as6" localSheetId="8">#REF!</definedName>
     <definedName name="_as6">#REF!</definedName>
+    <definedName name="_as7" localSheetId="4">#REF!</definedName>
+    <definedName name="_as7" localSheetId="2">#REF!</definedName>
+    <definedName name="_as7" localSheetId="1">#REF!</definedName>
     <definedName name="_as7" localSheetId="3">#REF!</definedName>
-    <definedName name="_as7" localSheetId="7">#REF!</definedName>
-    <definedName name="_as7" localSheetId="1">#REF!</definedName>
     <definedName name="_as7" localSheetId="0">#REF!</definedName>
-    <definedName name="_as7" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_as7" localSheetId="8">#REF!</definedName>
     <definedName name="_as7">#REF!</definedName>
+    <definedName name="_as8" localSheetId="4">#REF!</definedName>
+    <definedName name="_as8" localSheetId="2">#REF!</definedName>
+    <definedName name="_as8" localSheetId="1">#REF!</definedName>
     <definedName name="_as8" localSheetId="3">#REF!</definedName>
-    <definedName name="_as8" localSheetId="7">#REF!</definedName>
-    <definedName name="_as8" localSheetId="1">#REF!</definedName>
     <definedName name="_as8" localSheetId="0">#REF!</definedName>
-    <definedName name="_as8" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as8" localSheetId="8">#REF!</definedName>
     <definedName name="_as8">#REF!</definedName>
+    <definedName name="_as9" localSheetId="4">#REF!</definedName>
+    <definedName name="_as9" localSheetId="2">#REF!</definedName>
+    <definedName name="_as9" localSheetId="1">#REF!</definedName>
     <definedName name="_as9" localSheetId="3">#REF!</definedName>
-    <definedName name="_as9" localSheetId="7">#REF!</definedName>
-    <definedName name="_as9" localSheetId="1">#REF!</definedName>
     <definedName name="_as9" localSheetId="0">#REF!</definedName>
-    <definedName name="_as9" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_as9" localSheetId="8">#REF!</definedName>
     <definedName name="_as9">#REF!</definedName>
+    <definedName name="_Aug2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Aug2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Aug2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Aug2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Aug2005">#REF!</definedName>
-    <definedName name="_C2_Cr" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!LenC2,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="_C2_Cr" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!LenC2,1)</definedName>
+    <definedName name="_C2_Cr" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Cr" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Cr" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Cr" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Cr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Cr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
-    <definedName name="_C2_Dr" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!LenC2,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="_C2_Dr" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!LenC2,1)</definedName>
+    <definedName name="_C2_Dr" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Dr" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Dr" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Dr" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Dr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Dr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
-    <definedName name="_C2_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!LenC2,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="_C2_Lookup" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!LenC2,1)</definedName>
+    <definedName name="_C2_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_Lookup">OFFSET(#REF!,0,0,LenC2,1)</definedName>
-    <definedName name="_C2_NetAmt" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!LenC2,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="_C2_NetAmt" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!LenC2,1)</definedName>
+    <definedName name="_C2_NetAmt" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_NetAmt" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_NetAmt" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_NetAmt" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="_C2_NetAmt" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C2_NetAmt">OFFSET(#REF!,0,0,LenC2,1)</definedName>
-    <definedName name="_C3_Cr" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!LenC2,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="_C3_Cr" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!LenC2,1)</definedName>
+    <definedName name="_C3_Cr" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
+    <definedName name="_C3_Cr" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
+    <definedName name="_C3_Cr" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="_C3_Cr" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="_C3_Cr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="_C3_Cr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
+    <definedName name="_de1" localSheetId="4">#REF!</definedName>
+    <definedName name="_de1" localSheetId="2">#REF!</definedName>
     <definedName name="_de1" localSheetId="1">#REF!</definedName>
+    <definedName name="_de1" localSheetId="3">#REF!</definedName>
     <definedName name="_de1" localSheetId="0">#REF!</definedName>
     <definedName name="_de1">#REF!</definedName>
+    <definedName name="_Dec2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Dec2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Dec2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Dec2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Dec2005">#REF!</definedName>
+    <definedName name="_FAS200201" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200201" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200201" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200201" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200201">#REF!</definedName>
+    <definedName name="_FAS200202" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200202" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200202" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200202" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200202">#REF!</definedName>
+    <definedName name="_FAS200203" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200203" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200203" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200203" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200203">#REF!</definedName>
+    <definedName name="_FAS200204" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200204" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200204" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200204" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200204">#REF!</definedName>
+    <definedName name="_FAS200205" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200205" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200205" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200205" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200205">#REF!</definedName>
+    <definedName name="_FAS200206" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200206" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200206" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200206" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200206">#REF!</definedName>
+    <definedName name="_FAS200207" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200207" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200207" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200207" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200207">#REF!</definedName>
+    <definedName name="_FAS200208" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200208" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200208" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200208" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200208">#REF!</definedName>
+    <definedName name="_FAS200209" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200209" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200209" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200209" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200209">#REF!</definedName>
+    <definedName name="_FAS200210" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200210" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200210" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200210" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200210">#REF!</definedName>
+    <definedName name="_FAS200211" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200211" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200211" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200211" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200211">#REF!</definedName>
+    <definedName name="_FAS200212" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200212" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200212" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200212" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200212">#REF!</definedName>
+    <definedName name="_FAS200301" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200301" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200301" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200301" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200301">#REF!</definedName>
+    <definedName name="_FAS200302" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200302" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200302" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200302" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200302">#REF!</definedName>
+    <definedName name="_FAS200303" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200303" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200303" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200303" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200303">#REF!</definedName>
+    <definedName name="_FAS200304" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200304" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200304" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200304" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200304">#REF!</definedName>
+    <definedName name="_FAS200305" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200305" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200305" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200305" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200305">#REF!</definedName>
+    <definedName name="_FAS200306" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200306" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200306" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200306" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200306">#REF!</definedName>
+    <definedName name="_FAS200307" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200307" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200307" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200307" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200307">#REF!</definedName>
+    <definedName name="_FAS200308" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200308" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200308" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200308" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200308">#REF!</definedName>
+    <definedName name="_FAS200309" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200309" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200309" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200309" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200309">#REF!</definedName>
+    <definedName name="_FAS200310" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200310" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200310" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200310" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200310">#REF!</definedName>
+    <definedName name="_FAS200311" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200311" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200311" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200311" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200311">#REF!</definedName>
+    <definedName name="_FAS200312" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200312" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200312" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200312" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200312">#REF!</definedName>
+    <definedName name="_FAS200401" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200401" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200401" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200401" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200401">#REF!</definedName>
+    <definedName name="_FAS200402" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200402" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200402" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200402" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200402">#REF!</definedName>
+    <definedName name="_FAS200403" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200403" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200403" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200403" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200403">#REF!</definedName>
+    <definedName name="_FAS200404" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200404" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200404" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200404" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200404">#REF!</definedName>
+    <definedName name="_FAS200405" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200405" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200405" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200405" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200405">#REF!</definedName>
+    <definedName name="_FAS200406" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200406" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200406" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200406" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200406">#REF!</definedName>
+    <definedName name="_FAS200407" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200407" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200407" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200407" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200407">#REF!</definedName>
+    <definedName name="_FAS200408" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200408" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200408" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200408" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200408">#REF!</definedName>
+    <definedName name="_FAS200409" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200409" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200409" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200409" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200409">#REF!</definedName>
+    <definedName name="_FAS200410" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200410" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200410" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200410" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200410">#REF!</definedName>
+    <definedName name="_FAS200411" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200411" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200411" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200411" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200411">#REF!</definedName>
+    <definedName name="_FAS200412" localSheetId="4">#REF!</definedName>
+    <definedName name="_FAS200412" localSheetId="2">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="1">#REF!</definedName>
+    <definedName name="_FAS200412" localSheetId="3">#REF!</definedName>
     <definedName name="_FAS200412" localSheetId="0">#REF!</definedName>
     <definedName name="_FAS200412">#REF!</definedName>
+    <definedName name="_Feb2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Feb2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Feb2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Feb2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Feb2005">#REF!</definedName>
+    <definedName name="_Fill" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="_Fill" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="_Fill" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="_Fill" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'APR 2025'!$A$5:$G$19</definedName>
-[...9 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'SEP 2025'!$A$5:$G$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'APR 2026'!$A$5:$G$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'FEB 2026'!$A$5:$G$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'JAN 2026'!$A$5:$G$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'MAR 2026'!$A$5:$G$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'YTD 2026'!$A$5:$G$19</definedName>
+    <definedName name="_int2" localSheetId="4">#REF!</definedName>
+    <definedName name="_int2" localSheetId="2">#REF!</definedName>
     <definedName name="_int2" localSheetId="1">#REF!</definedName>
+    <definedName name="_int2" localSheetId="3">#REF!</definedName>
     <definedName name="_int2" localSheetId="0">#REF!</definedName>
     <definedName name="_int2">#REF!</definedName>
+    <definedName name="_jan02" localSheetId="4">#REF!</definedName>
+    <definedName name="_jan02" localSheetId="2">#REF!</definedName>
+    <definedName name="_jan02" localSheetId="1">#REF!</definedName>
     <definedName name="_jan02" localSheetId="3">#REF!</definedName>
-    <definedName name="_jan02" localSheetId="7">#REF!</definedName>
-    <definedName name="_jan02" localSheetId="1">#REF!</definedName>
     <definedName name="_jan02" localSheetId="0">#REF!</definedName>
-    <definedName name="_jan02" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_jan02" localSheetId="8">#REF!</definedName>
     <definedName name="_jan02">#REF!</definedName>
+    <definedName name="_Jan2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Jan2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Jan2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Jan2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Jan2005">#REF!</definedName>
+    <definedName name="_Jan2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_Jan2006" localSheetId="2">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_Jan2006" localSheetId="3">#REF!</definedName>
     <definedName name="_Jan2006" localSheetId="0">#REF!</definedName>
     <definedName name="_Jan2006">#REF!</definedName>
+    <definedName name="_JE26184" localSheetId="4">#REF!</definedName>
+    <definedName name="_JE26184" localSheetId="2">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="1">#REF!</definedName>
+    <definedName name="_JE26184" localSheetId="3">#REF!</definedName>
     <definedName name="_JE26184" localSheetId="0">#REF!</definedName>
     <definedName name="_JE26184">#REF!</definedName>
+    <definedName name="_Jul2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Jul2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Jul2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Jul2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Jul2005">#REF!</definedName>
+    <definedName name="_Jun2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Jun2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Jun2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Jun2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Jun2005">#REF!</definedName>
+    <definedName name="_Key1" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="_Key1" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="_Key1" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Key1" hidden="1">#REF!</definedName>
+    <definedName name="_LTV1" localSheetId="4">#REF!</definedName>
+    <definedName name="_LTV1" localSheetId="2">#REF!</definedName>
+    <definedName name="_LTV1" localSheetId="1">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="3">#REF!</definedName>
-    <definedName name="_LTV1" localSheetId="7">#REF!</definedName>
-    <definedName name="_LTV1" localSheetId="1">#REF!</definedName>
     <definedName name="_LTV1" localSheetId="0">#REF!</definedName>
-    <definedName name="_LTV1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_LTV1" localSheetId="8">#REF!</definedName>
     <definedName name="_LTV1">#REF!</definedName>
+    <definedName name="_LTV2" localSheetId="4">#REF!</definedName>
+    <definedName name="_LTV2" localSheetId="2">#REF!</definedName>
+    <definedName name="_LTV2" localSheetId="1">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="3">#REF!</definedName>
-    <definedName name="_LTV2" localSheetId="7">#REF!</definedName>
-    <definedName name="_LTV2" localSheetId="1">#REF!</definedName>
     <definedName name="_LTV2" localSheetId="0">#REF!</definedName>
-    <definedName name="_LTV2" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_LTV2" localSheetId="8">#REF!</definedName>
     <definedName name="_LTV2">#REF!</definedName>
+    <definedName name="_Mar2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Mar2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Mar2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Mar2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Mar2005">#REF!</definedName>
+    <definedName name="_May2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_May2005" localSheetId="2">#REF!</definedName>
     <definedName name="_May2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_May2005" localSheetId="3">#REF!</definedName>
     <definedName name="_May2005" localSheetId="0">#REF!</definedName>
     <definedName name="_May2005">#REF!</definedName>
+    <definedName name="_May2006" localSheetId="4">#REF!</definedName>
+    <definedName name="_May2006" localSheetId="2">#REF!</definedName>
     <definedName name="_May2006" localSheetId="1">#REF!</definedName>
+    <definedName name="_May2006" localSheetId="3">#REF!</definedName>
     <definedName name="_May2006" localSheetId="0">#REF!</definedName>
     <definedName name="_May2006">#REF!</definedName>
+    <definedName name="_month" localSheetId="4">#REF!</definedName>
+    <definedName name="_month" localSheetId="2">#REF!</definedName>
     <definedName name="_month" localSheetId="1">#REF!</definedName>
+    <definedName name="_month" localSheetId="3">#REF!</definedName>
     <definedName name="_month" localSheetId="0">#REF!</definedName>
     <definedName name="_month">#REF!</definedName>
+    <definedName name="_Nov2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Nov2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Nov2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Nov2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Nov2005">#REF!</definedName>
+    <definedName name="_OCC02" localSheetId="4">#REF!</definedName>
+    <definedName name="_OCC02" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="_OCC02" localSheetId="3">#REF!</definedName>
     <definedName name="_OCC02" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC02">#REF!</definedName>
+    <definedName name="_OCC03" localSheetId="4">#REF!</definedName>
+    <definedName name="_OCC03" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="_OCC03" localSheetId="3">#REF!</definedName>
     <definedName name="_OCC03" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC03">#REF!</definedName>
+    <definedName name="_OCC04" localSheetId="4">#REF!</definedName>
+    <definedName name="_OCC04" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="_OCC04" localSheetId="3">#REF!</definedName>
     <definedName name="_OCC04" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC04">#REF!</definedName>
+    <definedName name="_OCC05" localSheetId="4">#REF!</definedName>
+    <definedName name="_OCC05" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="_OCC05" localSheetId="3">#REF!</definedName>
     <definedName name="_OCC05" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC05">#REF!</definedName>
+    <definedName name="_OCC06" localSheetId="4">#REF!</definedName>
+    <definedName name="_OCC06" localSheetId="2">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="_OCC06" localSheetId="3">#REF!</definedName>
     <definedName name="_OCC06" localSheetId="0">#REF!</definedName>
     <definedName name="_OCC06">#REF!</definedName>
+    <definedName name="_Oct2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Oct2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Oct2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Oct2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Oct2005">#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="_P1" localSheetId="4">#REF!</definedName>
+    <definedName name="_P1" localSheetId="2">#REF!</definedName>
     <definedName name="_P1" localSheetId="1">#REF!</definedName>
+    <definedName name="_P1" localSheetId="3">#REF!</definedName>
     <definedName name="_P1" localSheetId="0">#REF!</definedName>
     <definedName name="_P1">#REF!</definedName>
+    <definedName name="_P2" localSheetId="4">#REF!</definedName>
+    <definedName name="_P2" localSheetId="2">#REF!</definedName>
     <definedName name="_P2" localSheetId="1">#REF!</definedName>
+    <definedName name="_P2" localSheetId="3">#REF!</definedName>
     <definedName name="_P2" localSheetId="0">#REF!</definedName>
     <definedName name="_P2">#REF!</definedName>
+    <definedName name="_P3" localSheetId="4">#REF!</definedName>
+    <definedName name="_P3" localSheetId="2">#REF!</definedName>
     <definedName name="_P3" localSheetId="1">#REF!</definedName>
+    <definedName name="_P3" localSheetId="3">#REF!</definedName>
     <definedName name="_P3" localSheetId="0">#REF!</definedName>
     <definedName name="_P3">#REF!</definedName>
+    <definedName name="_QTR1" localSheetId="4">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_QTR1" localSheetId="2">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_QTR1" localSheetId="1">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="3">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
-    <definedName name="_QTR1" localSheetId="7">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
-    <definedName name="_QTR1" localSheetId="1">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
-    <definedName name="_QTR1" localSheetId="6">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_QTR1" localSheetId="8">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="_QTR1">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_RR29933" localSheetId="4">#REF!</definedName>
+    <definedName name="_RR29933" localSheetId="2">#REF!</definedName>
+    <definedName name="_RR29933" localSheetId="1">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="3">#REF!</definedName>
-    <definedName name="_RR29933" localSheetId="7">#REF!</definedName>
-    <definedName name="_RR29933" localSheetId="1">#REF!</definedName>
     <definedName name="_RR29933" localSheetId="0">#REF!</definedName>
-    <definedName name="_RR29933" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_RR29933" localSheetId="8">#REF!</definedName>
     <definedName name="_RR29933">#REF!</definedName>
+    <definedName name="_RR29934" localSheetId="4">#REF!</definedName>
+    <definedName name="_RR29934" localSheetId="2">#REF!</definedName>
+    <definedName name="_RR29934" localSheetId="1">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="3">#REF!</definedName>
-    <definedName name="_RR29934" localSheetId="7">#REF!</definedName>
-    <definedName name="_RR29934" localSheetId="1">#REF!</definedName>
     <definedName name="_RR29934" localSheetId="0">#REF!</definedName>
-    <definedName name="_RR29934" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="_RR29934" localSheetId="8">#REF!</definedName>
     <definedName name="_RR29934">#REF!</definedName>
+    <definedName name="_RS29900" localSheetId="4">#REF!</definedName>
+    <definedName name="_RS29900" localSheetId="2">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="1">#REF!</definedName>
+    <definedName name="_RS29900" localSheetId="3">#REF!</definedName>
     <definedName name="_RS29900" localSheetId="0">#REF!</definedName>
     <definedName name="_RS29900">#REF!</definedName>
+    <definedName name="_RS29901" localSheetId="4">#REF!</definedName>
+    <definedName name="_RS29901" localSheetId="2">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="1">#REF!</definedName>
+    <definedName name="_RS29901" localSheetId="3">#REF!</definedName>
     <definedName name="_RS29901" localSheetId="0">#REF!</definedName>
     <definedName name="_RS29901">#REF!</definedName>
+    <definedName name="_S" localSheetId="4">#REF!</definedName>
+    <definedName name="_S" localSheetId="2">#REF!</definedName>
     <definedName name="_S" localSheetId="1">#REF!</definedName>
+    <definedName name="_S" localSheetId="3">#REF!</definedName>
     <definedName name="_S" localSheetId="0">#REF!</definedName>
     <definedName name="_S">#REF!</definedName>
+    <definedName name="_Sep2005" localSheetId="4">#REF!</definedName>
+    <definedName name="_Sep2005" localSheetId="2">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="1">#REF!</definedName>
+    <definedName name="_Sep2005" localSheetId="3">#REF!</definedName>
     <definedName name="_Sep2005" localSheetId="0">#REF!</definedName>
     <definedName name="_Sep2005">#REF!</definedName>
+    <definedName name="_SFD1" localSheetId="4">#REF!</definedName>
+    <definedName name="_SFD1" localSheetId="2">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="1">#REF!</definedName>
+    <definedName name="_SFD1" localSheetId="3">#REF!</definedName>
     <definedName name="_SFD1" localSheetId="0">#REF!</definedName>
     <definedName name="_SFD1">#REF!</definedName>
+    <definedName name="_SFV1" localSheetId="4">#REF!</definedName>
+    <definedName name="_SFV1" localSheetId="2">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="1">#REF!</definedName>
+    <definedName name="_SFV1" localSheetId="3">#REF!</definedName>
     <definedName name="_SFV1" localSheetId="0">#REF!</definedName>
     <definedName name="_SFV1">#REF!</definedName>
+    <definedName name="_Sort" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="_Sort" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="_Sort" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="_Sort" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="_Sort" hidden="1">#REF!</definedName>
+    <definedName name="_t3" localSheetId="4">#REF!</definedName>
+    <definedName name="_t3" localSheetId="2">#REF!</definedName>
     <definedName name="_t3" localSheetId="1">#REF!</definedName>
+    <definedName name="_t3" localSheetId="3">#REF!</definedName>
     <definedName name="_t3" localSheetId="0">#REF!</definedName>
     <definedName name="_t3">#REF!</definedName>
+    <definedName name="_t4" localSheetId="4">#REF!</definedName>
+    <definedName name="_t4" localSheetId="2">#REF!</definedName>
     <definedName name="_t4" localSheetId="1">#REF!</definedName>
+    <definedName name="_t4" localSheetId="3">#REF!</definedName>
     <definedName name="_t4" localSheetId="0">#REF!</definedName>
     <definedName name="_t4">#REF!</definedName>
+    <definedName name="_WGT02" localSheetId="4">#REF!</definedName>
+    <definedName name="_WGT02" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="_WGT02" localSheetId="3">#REF!</definedName>
     <definedName name="_WGT02" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT02">#REF!</definedName>
+    <definedName name="_WGT03" localSheetId="4">#REF!</definedName>
+    <definedName name="_WGT03" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="_WGT03" localSheetId="3">#REF!</definedName>
     <definedName name="_WGT03" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT03">#REF!</definedName>
+    <definedName name="_WGT04" localSheetId="4">#REF!</definedName>
+    <definedName name="_WGT04" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="_WGT04" localSheetId="3">#REF!</definedName>
     <definedName name="_WGT04" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT04">#REF!</definedName>
+    <definedName name="_WGT05" localSheetId="4">#REF!</definedName>
+    <definedName name="_WGT05" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="_WGT05" localSheetId="3">#REF!</definedName>
     <definedName name="_WGT05" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT05">#REF!</definedName>
+    <definedName name="_WGT06" localSheetId="4">#REF!</definedName>
+    <definedName name="_WGT06" localSheetId="2">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="_WGT06" localSheetId="3">#REF!</definedName>
     <definedName name="_WGT06" localSheetId="0">#REF!</definedName>
     <definedName name="_WGT06">#REF!</definedName>
+    <definedName name="_yr200112" localSheetId="4">#REF!</definedName>
+    <definedName name="_yr200112" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200112" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200112" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200112">#REF!</definedName>
+    <definedName name="_YR2002" localSheetId="4">#REF!</definedName>
+    <definedName name="_YR2002" localSheetId="2">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="1">#REF!</definedName>
+    <definedName name="_YR2002" localSheetId="3">#REF!</definedName>
     <definedName name="_YR2002" localSheetId="0">#REF!</definedName>
     <definedName name="_YR2002">#REF!</definedName>
+    <definedName name="_yr200212" localSheetId="4">#REF!</definedName>
+    <definedName name="_yr200212" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200212" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200212" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200212">#REF!</definedName>
+    <definedName name="_yr200312" localSheetId="4">#REF!</definedName>
+    <definedName name="_yr200312" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200312" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200312" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200312">#REF!</definedName>
+    <definedName name="_yr200403" localSheetId="4">#REF!</definedName>
+    <definedName name="_yr200403" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200403" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200403" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200403">#REF!</definedName>
+    <definedName name="_yr200406" localSheetId="4">#REF!</definedName>
+    <definedName name="_yr200406" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200406" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200406" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200406">#REF!</definedName>
+    <definedName name="_yr200409" localSheetId="4">#REF!</definedName>
+    <definedName name="_yr200409" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200409" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200409" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200409">#REF!</definedName>
+    <definedName name="_yr200412" localSheetId="4">#REF!</definedName>
+    <definedName name="_yr200412" localSheetId="2">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="1">#REF!</definedName>
+    <definedName name="_yr200412" localSheetId="3">#REF!</definedName>
     <definedName name="_yr200412" localSheetId="0">#REF!</definedName>
     <definedName name="_yr200412">#REF!</definedName>
-    <definedName name="a" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!LenC2,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="a" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!LenC2,1)</definedName>
+    <definedName name="a" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
+    <definedName name="a" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
+    <definedName name="a" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="a" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="a" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="a">OFFSET(#REF!,0,0,LenC2,1)</definedName>
-    <definedName name="A1_Accounts" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A1Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A1_Accounts" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A1Len,1)</definedName>
+    <definedName name="A1_Accounts" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Accounts" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Accounts" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Accounts" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Accounts" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Accounts">OFFSET(#REF!,0,0,A1Len,1)</definedName>
-    <definedName name="A1_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A1Len,2)</definedName>
-[...9 lines deleted...]
-    <definedName name="A1_Lookup" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A1Len,2)</definedName>
+    <definedName name="A1_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,2)</definedName>
+    <definedName name="A1_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,2)</definedName>
+    <definedName name="A1_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,2)</definedName>
+    <definedName name="A1_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,2)</definedName>
+    <definedName name="A1_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,2)</definedName>
     <definedName name="A1_Lookup">OFFSET(#REF!,0,0,A1Len,2)</definedName>
-    <definedName name="A1_Q106" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A1Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A1_Q106" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A1Len,1)</definedName>
+    <definedName name="A1_Q106" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q106" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q106" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q106" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q106" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q106">OFFSET(#REF!,0,0,A1Len,1)</definedName>
-    <definedName name="A1_Q206" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A1Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A1_Q206" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A1Len,1)</definedName>
+    <definedName name="A1_Q206" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q206" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q206" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q206" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q206" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q206">OFFSET(#REF!,0,0,A1Len,1)</definedName>
-    <definedName name="A1_Q306" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A1Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A1_Q306" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A1Len,1)</definedName>
+    <definedName name="A1_Q306" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q306" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q306" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q306" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q306" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q306">OFFSET(#REF!,0,0,A1Len,1)</definedName>
-    <definedName name="A1_Q405" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A1Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A1_Q405" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A1Len,1)</definedName>
+    <definedName name="A1_Q405" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q405" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q405" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q405" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q405" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q405">OFFSET(#REF!,0,0,A1Len,1)</definedName>
-    <definedName name="A1_Q406" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A1Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A1_Q406" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A1Len,1)</definedName>
+    <definedName name="A1_Q406" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q406" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q406" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q406" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="A1_Q406" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="A1_Q406">OFFSET(#REF!,0,0,A1Len,1)</definedName>
+    <definedName name="A1Len" localSheetId="4">#REF!</definedName>
+    <definedName name="A1Len" localSheetId="2">#REF!</definedName>
+    <definedName name="A1Len" localSheetId="1">#REF!</definedName>
     <definedName name="A1Len" localSheetId="3">#REF!</definedName>
-    <definedName name="A1Len" localSheetId="7">#REF!</definedName>
-    <definedName name="A1Len" localSheetId="1">#REF!</definedName>
     <definedName name="A1Len" localSheetId="0">#REF!</definedName>
-    <definedName name="A1Len" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="A1Len" localSheetId="8">#REF!</definedName>
     <definedName name="A1Len">#REF!</definedName>
-    <definedName name="A2_Accounts" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A2Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A2_Accounts" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A2Len,1)</definedName>
+    <definedName name="A2_Accounts" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Accounts" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Accounts" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Accounts" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Accounts" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Accounts">OFFSET(#REF!,0,0,A2Len,1)</definedName>
-    <definedName name="A2_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A2Len,2)</definedName>
-[...9 lines deleted...]
-    <definedName name="A2_Lookup" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A2Len,2)</definedName>
+    <definedName name="A2_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,2)</definedName>
+    <definedName name="A2_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,2)</definedName>
+    <definedName name="A2_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,2)</definedName>
+    <definedName name="A2_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,2)</definedName>
+    <definedName name="A2_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,2)</definedName>
     <definedName name="A2_Lookup">OFFSET(#REF!,0,0,A2Len,2)</definedName>
-    <definedName name="A2_Q106" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A2Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A2_Q106" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A2Len,1)</definedName>
+    <definedName name="A2_Q106" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q106" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q106" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q106" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q106" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q106">OFFSET(#REF!,0,0,A2Len,1)</definedName>
-    <definedName name="A2_Q206" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A2Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A2_Q206" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A2Len,1)</definedName>
+    <definedName name="A2_Q206" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q206" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q206" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q206" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q206" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q206">OFFSET(#REF!,0,0,A2Len,1)</definedName>
-    <definedName name="A2_Q306" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A2Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A2_Q306" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A2Len,1)</definedName>
+    <definedName name="A2_Q306" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q306" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q306" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q306" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q306" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q306">OFFSET(#REF!,0,0,A2Len,1)</definedName>
-    <definedName name="A2_Q406" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A2Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="A2_Q406" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A2Len,1)</definedName>
+    <definedName name="A2_Q406" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q406" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q406" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q406" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,1)</definedName>
+    <definedName name="A2_Q406" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,1)</definedName>
     <definedName name="A2_Q406">OFFSET(#REF!,0,0,A2Len,1)</definedName>
+    <definedName name="A2Len" localSheetId="4">#REF!</definedName>
+    <definedName name="A2Len" localSheetId="2">#REF!</definedName>
+    <definedName name="A2Len" localSheetId="1">#REF!</definedName>
     <definedName name="A2Len" localSheetId="3">#REF!</definedName>
-    <definedName name="A2Len" localSheetId="7">#REF!</definedName>
-    <definedName name="A2Len" localSheetId="1">#REF!</definedName>
     <definedName name="A2Len" localSheetId="0">#REF!</definedName>
-    <definedName name="A2Len" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="A2Len" localSheetId="8">#REF!</definedName>
     <definedName name="A2Len">#REF!</definedName>
+    <definedName name="aaa" localSheetId="4">#REF!</definedName>
+    <definedName name="aaa" localSheetId="2">#REF!</definedName>
     <definedName name="aaa" localSheetId="1">#REF!</definedName>
+    <definedName name="aaa" localSheetId="3">#REF!</definedName>
     <definedName name="aaa" localSheetId="0">#REF!</definedName>
     <definedName name="aaa">#REF!</definedName>
+    <definedName name="AAA_Size" localSheetId="4">#REF!</definedName>
+    <definedName name="AAA_Size" localSheetId="2">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="1">#REF!</definedName>
+    <definedName name="AAA_Size" localSheetId="3">#REF!</definedName>
     <definedName name="AAA_Size" localSheetId="0">#REF!</definedName>
     <definedName name="AAA_Size">#REF!</definedName>
+    <definedName name="AAA_Sizes" localSheetId="4">#REF!</definedName>
+    <definedName name="AAA_Sizes" localSheetId="2">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="1">#REF!</definedName>
+    <definedName name="AAA_Sizes" localSheetId="3">#REF!</definedName>
     <definedName name="AAA_Sizes" localSheetId="0">#REF!</definedName>
     <definedName name="AAA_Sizes">#REF!</definedName>
+    <definedName name="AAA_Step_up" localSheetId="4">#REF!</definedName>
+    <definedName name="AAA_Step_up" localSheetId="2">#REF!</definedName>
+    <definedName name="AAA_Step_up" localSheetId="1">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="3">#REF!</definedName>
-    <definedName name="AAA_Step_up" localSheetId="7">#REF!</definedName>
-    <definedName name="AAA_Step_up" localSheetId="1">#REF!</definedName>
     <definedName name="AAA_Step_up" localSheetId="0">#REF!</definedName>
-    <definedName name="AAA_Step_up" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="AAA_Step_up" localSheetId="8">#REF!</definedName>
     <definedName name="AAA_Step_up">#REF!</definedName>
+    <definedName name="AAASize" localSheetId="4">#REF!</definedName>
+    <definedName name="AAASize" localSheetId="2">#REF!</definedName>
     <definedName name="AAASize" localSheetId="1">#REF!</definedName>
+    <definedName name="AAASize" localSheetId="3">#REF!</definedName>
     <definedName name="AAASize" localSheetId="0">#REF!</definedName>
     <definedName name="AAASize">#REF!</definedName>
     <definedName name="abc">#N/A</definedName>
+    <definedName name="access" localSheetId="4">#REF!</definedName>
+    <definedName name="access" localSheetId="2">#REF!</definedName>
     <definedName name="access" localSheetId="1">#REF!</definedName>
+    <definedName name="access" localSheetId="3">#REF!</definedName>
     <definedName name="access" localSheetId="0">#REF!</definedName>
     <definedName name="access">#REF!</definedName>
+    <definedName name="accLookup" localSheetId="4">#REF!</definedName>
+    <definedName name="accLookup" localSheetId="2">#REF!</definedName>
+    <definedName name="accLookup" localSheetId="1">#REF!</definedName>
     <definedName name="accLookup" localSheetId="3">#REF!</definedName>
-    <definedName name="accLookup" localSheetId="7">#REF!</definedName>
-    <definedName name="accLookup" localSheetId="1">#REF!</definedName>
     <definedName name="accLookup" localSheetId="0">#REF!</definedName>
-    <definedName name="accLookup" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="accLookup" localSheetId="8">#REF!</definedName>
     <definedName name="accLookup">#REF!</definedName>
+    <definedName name="Account" localSheetId="4">#REF!</definedName>
+    <definedName name="Account" localSheetId="2">#REF!</definedName>
     <definedName name="Account" localSheetId="1">#REF!</definedName>
+    <definedName name="Account" localSheetId="3">#REF!</definedName>
     <definedName name="Account" localSheetId="0">#REF!</definedName>
     <definedName name="Account">#REF!</definedName>
+    <definedName name="Account_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_C" localSheetId="2">#REF!</definedName>
     <definedName name="Account_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_C" localSheetId="3">#REF!</definedName>
     <definedName name="Account_C" localSheetId="0">#REF!</definedName>
     <definedName name="Account_C">#REF!</definedName>
+    <definedName name="Account_Codes" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_Codes" localSheetId="2">#REF!</definedName>
+    <definedName name="Account_Codes" localSheetId="1">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="3">#REF!</definedName>
-    <definedName name="Account_Codes" localSheetId="7">#REF!</definedName>
-    <definedName name="Account_Codes" localSheetId="1">#REF!</definedName>
     <definedName name="Account_Codes" localSheetId="0">#REF!</definedName>
-    <definedName name="Account_Codes" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Account_Codes" localSheetId="8">#REF!</definedName>
     <definedName name="Account_Codes">#REF!</definedName>
+    <definedName name="Account_Description" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_Description" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_Description" localSheetId="3">#REF!</definedName>
     <definedName name="Account_Description" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description">#REF!</definedName>
+    <definedName name="Account_Description_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_Description_C" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_Description_C" localSheetId="3">#REF!</definedName>
     <definedName name="Account_Description_C" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description_C">#REF!</definedName>
+    <definedName name="Account_Description_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_Description_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Account_Description_S" localSheetId="1">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Account_Description_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Account_Description_S" localSheetId="1">#REF!</definedName>
     <definedName name="Account_Description_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Account_Description_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Account_Description_S" localSheetId="8">#REF!</definedName>
     <definedName name="Account_Description_S">#REF!</definedName>
+    <definedName name="Account_Description_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_Description_T" localSheetId="2">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_Description_T" localSheetId="3">#REF!</definedName>
     <definedName name="Account_Description_T" localSheetId="0">#REF!</definedName>
     <definedName name="Account_Description_T">#REF!</definedName>
+    <definedName name="Account_DescriptionRS" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_DescriptionRS" localSheetId="2">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_DescriptionRS" localSheetId="3">#REF!</definedName>
     <definedName name="Account_DescriptionRS" localSheetId="0">#REF!</definedName>
     <definedName name="Account_DescriptionRS">#REF!</definedName>
+    <definedName name="Account_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_RB" localSheetId="3">#REF!</definedName>
     <definedName name="Account_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Account_RB">#REF!</definedName>
+    <definedName name="ACCOUNT_REO" localSheetId="4">#REF!</definedName>
+    <definedName name="ACCOUNT_REO" localSheetId="2">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="ACCOUNT_REO" localSheetId="3">#REF!</definedName>
     <definedName name="ACCOUNT_REO" localSheetId="0">#REF!</definedName>
     <definedName name="ACCOUNT_REO">#REF!</definedName>
+    <definedName name="Account_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Account_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Account_RS">#REF!</definedName>
+    <definedName name="Account_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Account_S" localSheetId="1">#REF!</definedName>
     <definedName name="Account_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Account_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Account_S" localSheetId="1">#REF!</definedName>
     <definedName name="Account_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Account_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Account_S" localSheetId="8">#REF!</definedName>
     <definedName name="Account_S">#REF!</definedName>
+    <definedName name="Account_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Account_T" localSheetId="2">#REF!</definedName>
     <definedName name="Account_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Account_T" localSheetId="3">#REF!</definedName>
     <definedName name="Account_T" localSheetId="0">#REF!</definedName>
     <definedName name="Account_T">#REF!</definedName>
+    <definedName name="ACTG_CLSFN_DESC" localSheetId="4">#REF!</definedName>
+    <definedName name="ACTG_CLSFN_DESC" localSheetId="2">#REF!</definedName>
+    <definedName name="ACTG_CLSFN_DESC" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="3">#REF!</definedName>
-    <definedName name="ACTG_CLSFN_DESC" localSheetId="7">#REF!</definedName>
-    <definedName name="ACTG_CLSFN_DESC" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC" localSheetId="0">#REF!</definedName>
-    <definedName name="ACTG_CLSFN_DESC" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ACTG_CLSFN_DESC" localSheetId="8">#REF!</definedName>
     <definedName name="ACTG_CLSFN_DESC">#REF!</definedName>
+    <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="4">#REF!</definedName>
+    <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="2">#REF!</definedName>
+    <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="3">#REF!</definedName>
-    <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="7">#REF!</definedName>
-    <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="0">#REF!</definedName>
-    <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="8">#REF!</definedName>
     <definedName name="ACTG_EVNT_TYP_DESC">#REF!</definedName>
+    <definedName name="ACTG_PRCS_REF_NO" localSheetId="4">#REF!</definedName>
+    <definedName name="ACTG_PRCS_REF_NO" localSheetId="2">#REF!</definedName>
+    <definedName name="ACTG_PRCS_REF_NO" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="3">#REF!</definedName>
-    <definedName name="ACTG_PRCS_REF_NO" localSheetId="7">#REF!</definedName>
-    <definedName name="ACTG_PRCS_REF_NO" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO" localSheetId="0">#REF!</definedName>
-    <definedName name="ACTG_PRCS_REF_NO" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ACTG_PRCS_REF_NO" localSheetId="8">#REF!</definedName>
     <definedName name="ACTG_PRCS_REF_NO">#REF!</definedName>
+    <definedName name="ACTG_STMT_TYP_IND" localSheetId="4">#REF!</definedName>
+    <definedName name="ACTG_STMT_TYP_IND" localSheetId="2">#REF!</definedName>
+    <definedName name="ACTG_STMT_TYP_IND" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="3">#REF!</definedName>
-    <definedName name="ACTG_STMT_TYP_IND" localSheetId="7">#REF!</definedName>
-    <definedName name="ACTG_STMT_TYP_IND" localSheetId="1">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND" localSheetId="0">#REF!</definedName>
-    <definedName name="ACTG_STMT_TYP_IND" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ACTG_STMT_TYP_IND" localSheetId="8">#REF!</definedName>
     <definedName name="ACTG_STMT_TYP_IND">#REF!</definedName>
+    <definedName name="Action_Items" localSheetId="4">#REF!</definedName>
+    <definedName name="Action_Items" localSheetId="2">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="1">#REF!</definedName>
+    <definedName name="Action_Items" localSheetId="3">#REF!</definedName>
     <definedName name="Action_Items" localSheetId="0">#REF!</definedName>
     <definedName name="Action_Items">#REF!</definedName>
+    <definedName name="ActLookUp" localSheetId="4">#REF!</definedName>
+    <definedName name="ActLookUp" localSheetId="2">#REF!</definedName>
+    <definedName name="ActLookUp" localSheetId="1">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="3">#REF!</definedName>
-    <definedName name="ActLookUp" localSheetId="7">#REF!</definedName>
-    <definedName name="ActLookUp" localSheetId="1">#REF!</definedName>
     <definedName name="ActLookUp" localSheetId="0">#REF!</definedName>
-    <definedName name="ActLookUp" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ActLookUp" localSheetId="8">#REF!</definedName>
     <definedName name="ActLookUp">#REF!</definedName>
-    <definedName name="Acvy_MBS" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!LenC2,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="Acvy_MBS" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!LenC2,1)</definedName>
+    <definedName name="Acvy_MBS" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!LenC2,1)</definedName>
+    <definedName name="Acvy_MBS" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!LenC2,1)</definedName>
+    <definedName name="Acvy_MBS" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!LenC2,1)</definedName>
+    <definedName name="Acvy_MBS" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!LenC2,1)</definedName>
+    <definedName name="Acvy_MBS" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!LenC2,1)</definedName>
     <definedName name="Acvy_MBS">OFFSET(#REF!,0,0,LenC2,1)</definedName>
-    <definedName name="ad" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A1Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="ad" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A1Len,1)</definedName>
+    <definedName name="ad" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A1Len,1)</definedName>
+    <definedName name="ad" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A1Len,1)</definedName>
+    <definedName name="ad" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A1Len,1)</definedName>
+    <definedName name="ad" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A1Len,1)</definedName>
+    <definedName name="ad" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A1Len,1)</definedName>
     <definedName name="ad">OFFSET(#REF!,0,0,A1Len,1)</definedName>
+    <definedName name="adj_array" localSheetId="4">#REF!</definedName>
+    <definedName name="adj_array" localSheetId="2">#REF!</definedName>
     <definedName name="adj_array" localSheetId="1">#REF!</definedName>
+    <definedName name="adj_array" localSheetId="3">#REF!</definedName>
     <definedName name="adj_array" localSheetId="0">#REF!</definedName>
     <definedName name="adj_array">#REF!</definedName>
+    <definedName name="adj_array_2" localSheetId="4">#REF!</definedName>
+    <definedName name="adj_array_2" localSheetId="2">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="1">#REF!</definedName>
+    <definedName name="adj_array_2" localSheetId="3">#REF!</definedName>
     <definedName name="adj_array_2" localSheetId="0">#REF!</definedName>
     <definedName name="adj_array_2">#REF!</definedName>
+    <definedName name="adj_data" localSheetId="4">#REF!</definedName>
+    <definedName name="adj_data" localSheetId="2">#REF!</definedName>
     <definedName name="adj_data" localSheetId="1">#REF!</definedName>
+    <definedName name="adj_data" localSheetId="3">#REF!</definedName>
     <definedName name="adj_data" localSheetId="0">#REF!</definedName>
     <definedName name="adj_data">#REF!</definedName>
+    <definedName name="AFC" localSheetId="4">#REF!</definedName>
+    <definedName name="AFC" localSheetId="2">#REF!</definedName>
+    <definedName name="AFC" localSheetId="1">#REF!</definedName>
     <definedName name="AFC" localSheetId="3">#REF!</definedName>
-    <definedName name="AFC" localSheetId="7">#REF!</definedName>
-    <definedName name="AFC" localSheetId="1">#REF!</definedName>
     <definedName name="AFC" localSheetId="0">#REF!</definedName>
-    <definedName name="AFC" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="AFC" localSheetId="8">#REF!</definedName>
     <definedName name="AFC">#REF!</definedName>
+    <definedName name="afs" localSheetId="4">#REF!</definedName>
+    <definedName name="afs" localSheetId="2">#REF!</definedName>
+    <definedName name="afs" localSheetId="1">#REF!</definedName>
     <definedName name="afs" localSheetId="3">#REF!</definedName>
-    <definedName name="afs" localSheetId="7">#REF!</definedName>
-    <definedName name="afs" localSheetId="1">#REF!</definedName>
     <definedName name="afs" localSheetId="0">#REF!</definedName>
-    <definedName name="afs" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="afs" localSheetId="8">#REF!</definedName>
     <definedName name="afs">#REF!</definedName>
+    <definedName name="am" localSheetId="4">#REF!</definedName>
+    <definedName name="am" localSheetId="2">#REF!</definedName>
     <definedName name="am" localSheetId="1">#REF!</definedName>
+    <definedName name="am" localSheetId="3">#REF!</definedName>
     <definedName name="am" localSheetId="0">#REF!</definedName>
     <definedName name="am">#REF!</definedName>
+    <definedName name="AMORT" localSheetId="4">#REF!</definedName>
+    <definedName name="AMORT" localSheetId="2">#REF!</definedName>
     <definedName name="AMORT" localSheetId="1">#REF!</definedName>
+    <definedName name="AMORT" localSheetId="3">#REF!</definedName>
     <definedName name="AMORT" localSheetId="0">#REF!</definedName>
     <definedName name="AMORT">#REF!</definedName>
+    <definedName name="Analyst" localSheetId="4">#REF!</definedName>
+    <definedName name="Analyst" localSheetId="2">#REF!</definedName>
     <definedName name="Analyst" localSheetId="1">#REF!</definedName>
+    <definedName name="Analyst" localSheetId="3">#REF!</definedName>
     <definedName name="Analyst" localSheetId="0">#REF!</definedName>
     <definedName name="Analyst">#REF!</definedName>
+    <definedName name="APA" localSheetId="4">#REF!</definedName>
+    <definedName name="APA" localSheetId="2">#REF!</definedName>
     <definedName name="APA" localSheetId="1">#REF!</definedName>
+    <definedName name="APA" localSheetId="3">#REF!</definedName>
     <definedName name="APA" localSheetId="0">#REF!</definedName>
     <definedName name="APA">#REF!</definedName>
+    <definedName name="AQCREDIT02" localSheetId="4">#REF!</definedName>
+    <definedName name="AQCREDIT02" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQCREDIT02" localSheetId="3">#REF!</definedName>
     <definedName name="AQCREDIT02" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT02">#REF!</definedName>
+    <definedName name="AQCREDIT03" localSheetId="4">#REF!</definedName>
+    <definedName name="AQCREDIT03" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQCREDIT03" localSheetId="3">#REF!</definedName>
     <definedName name="AQCREDIT03" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT03">#REF!</definedName>
+    <definedName name="AQCREDIT04" localSheetId="4">#REF!</definedName>
+    <definedName name="AQCREDIT04" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQCREDIT04" localSheetId="3">#REF!</definedName>
     <definedName name="AQCREDIT04" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT04">#REF!</definedName>
+    <definedName name="AQCREDIT05" localSheetId="4">#REF!</definedName>
+    <definedName name="AQCREDIT05" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQCREDIT05" localSheetId="3">#REF!</definedName>
     <definedName name="AQCREDIT05" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT05">#REF!</definedName>
+    <definedName name="AQCREDIT06" localSheetId="4">#REF!</definedName>
+    <definedName name="AQCREDIT06" localSheetId="2">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQCREDIT06" localSheetId="3">#REF!</definedName>
     <definedName name="AQCREDIT06" localSheetId="0">#REF!</definedName>
     <definedName name="AQCREDIT06">#REF!</definedName>
+    <definedName name="AQOCC02" localSheetId="4">#REF!</definedName>
+    <definedName name="AQOCC02" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOCC02" localSheetId="3">#REF!</definedName>
     <definedName name="AQOCC02" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC02">#REF!</definedName>
+    <definedName name="AQOCC03" localSheetId="4">#REF!</definedName>
+    <definedName name="AQOCC03" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOCC03" localSheetId="3">#REF!</definedName>
     <definedName name="AQOCC03" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC03">#REF!</definedName>
+    <definedName name="AQOCC04" localSheetId="4">#REF!</definedName>
+    <definedName name="AQOCC04" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOCC04" localSheetId="3">#REF!</definedName>
     <definedName name="AQOCC04" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC04">#REF!</definedName>
+    <definedName name="AQOCC05" localSheetId="4">#REF!</definedName>
+    <definedName name="AQOCC05" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOCC05" localSheetId="3">#REF!</definedName>
     <definedName name="AQOCC05" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC05">#REF!</definedName>
+    <definedName name="AQOCC06" localSheetId="4">#REF!</definedName>
+    <definedName name="AQOCC06" localSheetId="2">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOCC06" localSheetId="3">#REF!</definedName>
     <definedName name="AQOCC06" localSheetId="0">#REF!</definedName>
     <definedName name="AQOCC06">#REF!</definedName>
+    <definedName name="AQOLTV02" localSheetId="4">#REF!</definedName>
+    <definedName name="AQOLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOLTV02" localSheetId="3">#REF!</definedName>
     <definedName name="AQOLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV02">#REF!</definedName>
+    <definedName name="AQOLTV03" localSheetId="4">#REF!</definedName>
+    <definedName name="AQOLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOLTV03" localSheetId="3">#REF!</definedName>
     <definedName name="AQOLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV03">#REF!</definedName>
+    <definedName name="AQOLTV04" localSheetId="4">#REF!</definedName>
+    <definedName name="AQOLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOLTV04" localSheetId="3">#REF!</definedName>
     <definedName name="AQOLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV04">#REF!</definedName>
+    <definedName name="AQOLTV05" localSheetId="4">#REF!</definedName>
+    <definedName name="AQOLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOLTV05" localSheetId="3">#REF!</definedName>
     <definedName name="AQOLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV05">#REF!</definedName>
+    <definedName name="AQOLTV06" localSheetId="4">#REF!</definedName>
+    <definedName name="AQOLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQOLTV06" localSheetId="3">#REF!</definedName>
     <definedName name="AQOLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="AQOLTV06">#REF!</definedName>
+    <definedName name="AQPRJTYP02" localSheetId="4">#REF!</definedName>
+    <definedName name="AQPRJTYP02" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPRJTYP02" localSheetId="3">#REF!</definedName>
     <definedName name="AQPRJTYP02" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP02">#REF!</definedName>
+    <definedName name="AQPRJTYP03" localSheetId="4">#REF!</definedName>
+    <definedName name="AQPRJTYP03" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPRJTYP03" localSheetId="3">#REF!</definedName>
     <definedName name="AQPRJTYP03" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP03">#REF!</definedName>
+    <definedName name="AQPRJTYP04" localSheetId="4">#REF!</definedName>
+    <definedName name="AQPRJTYP04" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPRJTYP04" localSheetId="3">#REF!</definedName>
     <definedName name="AQPRJTYP04" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP04">#REF!</definedName>
+    <definedName name="AQPRJTYP05" localSheetId="4">#REF!</definedName>
+    <definedName name="AQPRJTYP05" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPRJTYP05" localSheetId="3">#REF!</definedName>
     <definedName name="AQPRJTYP05" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP05">#REF!</definedName>
+    <definedName name="AQPRJTYP06" localSheetId="4">#REF!</definedName>
+    <definedName name="AQPRJTYP06" localSheetId="2">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPRJTYP06" localSheetId="3">#REF!</definedName>
     <definedName name="AQPRJTYP06" localSheetId="0">#REF!</definedName>
     <definedName name="AQPRJTYP06">#REF!</definedName>
+    <definedName name="AQPROD02" localSheetId="4">#REF!</definedName>
+    <definedName name="AQPROD02" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPROD02" localSheetId="3">#REF!</definedName>
     <definedName name="AQPROD02" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD02">#REF!</definedName>
+    <definedName name="AQPROD03" localSheetId="4">#REF!</definedName>
+    <definedName name="AQPROD03" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPROD03" localSheetId="3">#REF!</definedName>
     <definedName name="AQPROD03" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD03">#REF!</definedName>
+    <definedName name="AQPROD04" localSheetId="4">#REF!</definedName>
+    <definedName name="AQPROD04" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPROD04" localSheetId="3">#REF!</definedName>
     <definedName name="AQPROD04" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD04">#REF!</definedName>
+    <definedName name="AQPROD05" localSheetId="4">#REF!</definedName>
+    <definedName name="AQPROD05" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPROD05" localSheetId="3">#REF!</definedName>
     <definedName name="AQPROD05" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD05">#REF!</definedName>
+    <definedName name="AQPROD06" localSheetId="4">#REF!</definedName>
+    <definedName name="AQPROD06" localSheetId="2">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQPROD06" localSheetId="3">#REF!</definedName>
     <definedName name="AQPROD06" localSheetId="0">#REF!</definedName>
     <definedName name="AQPROD06">#REF!</definedName>
+    <definedName name="AQREFI02" localSheetId="4">#REF!</definedName>
+    <definedName name="AQREFI02" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREFI02" localSheetId="3">#REF!</definedName>
     <definedName name="AQREFI02" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI02">#REF!</definedName>
+    <definedName name="AQREFI03" localSheetId="4">#REF!</definedName>
+    <definedName name="AQREFI03" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREFI03" localSheetId="3">#REF!</definedName>
     <definedName name="AQREFI03" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI03">#REF!</definedName>
+    <definedName name="AQREFI04" localSheetId="4">#REF!</definedName>
+    <definedName name="AQREFI04" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREFI04" localSheetId="3">#REF!</definedName>
     <definedName name="AQREFI04" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI04">#REF!</definedName>
+    <definedName name="AQREFI05" localSheetId="4">#REF!</definedName>
+    <definedName name="AQREFI05" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREFI05" localSheetId="3">#REF!</definedName>
     <definedName name="AQREFI05" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI05">#REF!</definedName>
+    <definedName name="AQREFI06" localSheetId="4">#REF!</definedName>
+    <definedName name="AQREFI06" localSheetId="2">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREFI06" localSheetId="3">#REF!</definedName>
     <definedName name="AQREFI06" localSheetId="0">#REF!</definedName>
     <definedName name="AQREFI06">#REF!</definedName>
+    <definedName name="AQREGION02" localSheetId="4">#REF!</definedName>
+    <definedName name="AQREGION02" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREGION02" localSheetId="3">#REF!</definedName>
     <definedName name="AQREGION02" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION02">#REF!</definedName>
+    <definedName name="AQREGION03" localSheetId="4">#REF!</definedName>
+    <definedName name="AQREGION03" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREGION03" localSheetId="3">#REF!</definedName>
     <definedName name="AQREGION03" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION03">#REF!</definedName>
+    <definedName name="AQREGION04" localSheetId="4">#REF!</definedName>
+    <definedName name="AQREGION04" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREGION04" localSheetId="3">#REF!</definedName>
     <definedName name="AQREGION04" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION04">#REF!</definedName>
+    <definedName name="AQREGION05" localSheetId="4">#REF!</definedName>
+    <definedName name="AQREGION05" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREGION05" localSheetId="3">#REF!</definedName>
     <definedName name="AQREGION05" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION05">#REF!</definedName>
+    <definedName name="AQREGION06" localSheetId="4">#REF!</definedName>
+    <definedName name="AQREGION06" localSheetId="2">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQREGION06" localSheetId="3">#REF!</definedName>
     <definedName name="AQREGION06" localSheetId="0">#REF!</definedName>
     <definedName name="AQREGION06">#REF!</definedName>
+    <definedName name="AQUNIT02" localSheetId="4">#REF!</definedName>
+    <definedName name="AQUNIT02" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQUNIT02" localSheetId="3">#REF!</definedName>
     <definedName name="AQUNIT02" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT02">#REF!</definedName>
+    <definedName name="AQUNIT03" localSheetId="4">#REF!</definedName>
+    <definedName name="AQUNIT03" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQUNIT03" localSheetId="3">#REF!</definedName>
     <definedName name="AQUNIT03" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT03">#REF!</definedName>
+    <definedName name="AQUNIT04" localSheetId="4">#REF!</definedName>
+    <definedName name="AQUNIT04" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQUNIT04" localSheetId="3">#REF!</definedName>
     <definedName name="AQUNIT04" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT04">#REF!</definedName>
+    <definedName name="AQUNIT05" localSheetId="4">#REF!</definedName>
+    <definedName name="AQUNIT05" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQUNIT05" localSheetId="3">#REF!</definedName>
     <definedName name="AQUNIT05" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT05">#REF!</definedName>
+    <definedName name="AQUNIT06" localSheetId="4">#REF!</definedName>
+    <definedName name="AQUNIT06" localSheetId="2">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQUNIT06" localSheetId="3">#REF!</definedName>
     <definedName name="AQUNIT06" localSheetId="0">#REF!</definedName>
     <definedName name="AQUNIT06">#REF!</definedName>
+    <definedName name="AQWGT02" localSheetId="4">#REF!</definedName>
+    <definedName name="AQWGT02" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="1">#REF!</definedName>
+    <definedName name="AQWGT02" localSheetId="3">#REF!</definedName>
     <definedName name="AQWGT02" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT02">#REF!</definedName>
+    <definedName name="AQWGT03" localSheetId="4">#REF!</definedName>
+    <definedName name="AQWGT03" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="1">#REF!</definedName>
+    <definedName name="AQWGT03" localSheetId="3">#REF!</definedName>
     <definedName name="AQWGT03" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT03">#REF!</definedName>
+    <definedName name="AQWGT04" localSheetId="4">#REF!</definedName>
+    <definedName name="AQWGT04" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="1">#REF!</definedName>
+    <definedName name="AQWGT04" localSheetId="3">#REF!</definedName>
     <definedName name="AQWGT04" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT04">#REF!</definedName>
+    <definedName name="AQWGT05" localSheetId="4">#REF!</definedName>
+    <definedName name="AQWGT05" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="1">#REF!</definedName>
+    <definedName name="AQWGT05" localSheetId="3">#REF!</definedName>
     <definedName name="AQWGT05" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT05">#REF!</definedName>
+    <definedName name="AQWGT06" localSheetId="4">#REF!</definedName>
+    <definedName name="AQWGT06" localSheetId="2">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="1">#REF!</definedName>
+    <definedName name="AQWGT06" localSheetId="3">#REF!</definedName>
     <definedName name="AQWGT06" localSheetId="0">#REF!</definedName>
     <definedName name="AQWGT06">#REF!</definedName>
+    <definedName name="array_99" localSheetId="4">#REF!</definedName>
+    <definedName name="array_99" localSheetId="2">#REF!</definedName>
+    <definedName name="array_99" localSheetId="1">#REF!</definedName>
     <definedName name="array_99" localSheetId="3">#REF!</definedName>
-    <definedName name="array_99" localSheetId="7">#REF!</definedName>
-    <definedName name="array_99" localSheetId="1">#REF!</definedName>
     <definedName name="array_99" localSheetId="0">#REF!</definedName>
-    <definedName name="array_99" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="array_99" localSheetId="8">#REF!</definedName>
     <definedName name="array_99">#REF!</definedName>
+    <definedName name="arrayrating" localSheetId="4">#REF!</definedName>
+    <definedName name="arrayrating" localSheetId="2">#REF!</definedName>
+    <definedName name="arrayrating" localSheetId="1">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="3">#REF!</definedName>
-    <definedName name="arrayrating" localSheetId="7">#REF!</definedName>
-    <definedName name="arrayrating" localSheetId="1">#REF!</definedName>
     <definedName name="arrayrating" localSheetId="0">#REF!</definedName>
-    <definedName name="arrayrating" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="arrayrating" localSheetId="8">#REF!</definedName>
     <definedName name="arrayrating">#REF!</definedName>
+    <definedName name="AS" localSheetId="4">#REF!</definedName>
+    <definedName name="AS" localSheetId="2">#REF!</definedName>
     <definedName name="AS" localSheetId="1">#REF!</definedName>
+    <definedName name="AS" localSheetId="3">#REF!</definedName>
     <definedName name="AS" localSheetId="0">#REF!</definedName>
     <definedName name="AS">#REF!</definedName>
+    <definedName name="As_of_December_31" localSheetId="4">#REF!</definedName>
+    <definedName name="As_of_December_31" localSheetId="2">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="1">#REF!</definedName>
+    <definedName name="As_of_December_31" localSheetId="3">#REF!</definedName>
     <definedName name="As_of_December_31" localSheetId="0">#REF!</definedName>
     <definedName name="As_of_December_31">#REF!</definedName>
     <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
+    <definedName name="ASD" localSheetId="4">#REF!</definedName>
+    <definedName name="ASD" localSheetId="2">#REF!</definedName>
     <definedName name="ASD" localSheetId="1">#REF!</definedName>
+    <definedName name="ASD" localSheetId="3">#REF!</definedName>
     <definedName name="ASD" localSheetId="0">#REF!</definedName>
     <definedName name="ASD">#REF!</definedName>
+    <definedName name="asdgf" localSheetId="4">#REF!</definedName>
+    <definedName name="asdgf" localSheetId="2">#REF!</definedName>
+    <definedName name="asdgf" localSheetId="1">#REF!</definedName>
     <definedName name="asdgf" localSheetId="3">#REF!</definedName>
-    <definedName name="asdgf" localSheetId="7">#REF!</definedName>
-    <definedName name="asdgf" localSheetId="1">#REF!</definedName>
     <definedName name="asdgf" localSheetId="0">#REF!</definedName>
-    <definedName name="asdgf" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="asdgf" localSheetId="8">#REF!</definedName>
     <definedName name="asdgf">#REF!</definedName>
+    <definedName name="Assured_Guaranty" localSheetId="4">#REF!</definedName>
+    <definedName name="Assured_Guaranty" localSheetId="2">#REF!</definedName>
+    <definedName name="Assured_Guaranty" localSheetId="1">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="3">#REF!</definedName>
-    <definedName name="Assured_Guaranty" localSheetId="7">#REF!</definedName>
-    <definedName name="Assured_Guaranty" localSheetId="1">#REF!</definedName>
     <definedName name="Assured_Guaranty" localSheetId="0">#REF!</definedName>
-    <definedName name="Assured_Guaranty" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Assured_Guaranty" localSheetId="8">#REF!</definedName>
     <definedName name="Assured_Guaranty">#REF!</definedName>
+    <definedName name="Auto_Range" localSheetId="4">#REF!</definedName>
+    <definedName name="Auto_Range" localSheetId="2">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="1">#REF!</definedName>
+    <definedName name="Auto_Range" localSheetId="3">#REF!</definedName>
     <definedName name="Auto_Range" localSheetId="0">#REF!</definedName>
     <definedName name="Auto_Range">#REF!</definedName>
+    <definedName name="autorange" localSheetId="4">#REF!</definedName>
+    <definedName name="autorange" localSheetId="2">#REF!</definedName>
+    <definedName name="autorange" localSheetId="1">#REF!</definedName>
     <definedName name="autorange" localSheetId="3">#REF!</definedName>
-    <definedName name="autorange" localSheetId="7">#REF!</definedName>
-    <definedName name="autorange" localSheetId="1">#REF!</definedName>
     <definedName name="autorange" localSheetId="0">#REF!</definedName>
-    <definedName name="autorange" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="autorange" localSheetId="8">#REF!</definedName>
     <definedName name="autorange">#REF!</definedName>
+    <definedName name="awer" localSheetId="4">#REF!</definedName>
+    <definedName name="awer" localSheetId="2">#REF!</definedName>
     <definedName name="awer" localSheetId="1">#REF!</definedName>
+    <definedName name="awer" localSheetId="3">#REF!</definedName>
     <definedName name="awer" localSheetId="0">#REF!</definedName>
     <definedName name="awer">#REF!</definedName>
+    <definedName name="awq" localSheetId="4">#REF!</definedName>
+    <definedName name="awq" localSheetId="2">#REF!</definedName>
     <definedName name="awq" localSheetId="1">#REF!</definedName>
+    <definedName name="awq" localSheetId="3">#REF!</definedName>
     <definedName name="awq" localSheetId="0">#REF!</definedName>
     <definedName name="awq">#REF!</definedName>
+    <definedName name="Balances" localSheetId="4">#REF!</definedName>
+    <definedName name="Balances" localSheetId="2">#REF!</definedName>
     <definedName name="Balances" localSheetId="1">#REF!</definedName>
+    <definedName name="Balances" localSheetId="3">#REF!</definedName>
     <definedName name="Balances" localSheetId="0">#REF!</definedName>
     <definedName name="Balances">#REF!</definedName>
+    <definedName name="Banker" localSheetId="4">#REF!</definedName>
+    <definedName name="Banker" localSheetId="2">#REF!</definedName>
     <definedName name="Banker" localSheetId="1">#REF!</definedName>
+    <definedName name="Banker" localSheetId="3">#REF!</definedName>
     <definedName name="Banker" localSheetId="0">#REF!</definedName>
     <definedName name="Banker">#REF!</definedName>
+    <definedName name="BaseAmtCol" localSheetId="4">#REF!</definedName>
+    <definedName name="BaseAmtCol" localSheetId="2">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="1">#REF!</definedName>
+    <definedName name="BaseAmtCol" localSheetId="3">#REF!</definedName>
     <definedName name="BaseAmtCol" localSheetId="0">#REF!</definedName>
     <definedName name="BaseAmtCol">#REF!</definedName>
+    <definedName name="BBRSETS" localSheetId="4">#REF!</definedName>
+    <definedName name="BBRSETS" localSheetId="2">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="1">#REF!</definedName>
+    <definedName name="BBRSETS" localSheetId="3">#REF!</definedName>
     <definedName name="BBRSETS" localSheetId="0">#REF!</definedName>
     <definedName name="BBRSETS">#REF!</definedName>
+    <definedName name="Beg_Bal" localSheetId="4">#REF!</definedName>
+    <definedName name="Beg_Bal" localSheetId="2">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="1">#REF!</definedName>
+    <definedName name="Beg_Bal" localSheetId="3">#REF!</definedName>
     <definedName name="Beg_Bal" localSheetId="0">#REF!</definedName>
     <definedName name="Beg_Bal">#REF!</definedName>
+    <definedName name="bgtb" localSheetId="4">#REF!</definedName>
+    <definedName name="bgtb" localSheetId="2">#REF!</definedName>
     <definedName name="bgtb" localSheetId="1">#REF!</definedName>
+    <definedName name="bgtb" localSheetId="3">#REF!</definedName>
     <definedName name="bgtb" localSheetId="0">#REF!</definedName>
     <definedName name="bgtb">#REF!</definedName>
+    <definedName name="Bid_Name" localSheetId="4">#REF!</definedName>
+    <definedName name="Bid_Name" localSheetId="2">#REF!</definedName>
+    <definedName name="Bid_Name" localSheetId="1">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="3">#REF!</definedName>
-    <definedName name="Bid_Name" localSheetId="7">#REF!</definedName>
-    <definedName name="Bid_Name" localSheetId="1">#REF!</definedName>
     <definedName name="Bid_Name" localSheetId="0">#REF!</definedName>
-    <definedName name="Bid_Name" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Bid_Name" localSheetId="8">#REF!</definedName>
     <definedName name="Bid_Name">#REF!</definedName>
+    <definedName name="Binder_ID" localSheetId="4">#REF!</definedName>
+    <definedName name="Binder_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="Binder_ID" localSheetId="3">#REF!</definedName>
     <definedName name="Binder_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Binder_ID">#REF!</definedName>
+    <definedName name="blank" localSheetId="4">#REF!</definedName>
+    <definedName name="blank" localSheetId="2">#REF!</definedName>
     <definedName name="blank" localSheetId="1">#REF!</definedName>
+    <definedName name="blank" localSheetId="3">#REF!</definedName>
     <definedName name="blank" localSheetId="0">#REF!</definedName>
     <definedName name="blank">#REF!</definedName>
+    <definedName name="Book_1" localSheetId="4">#REF!</definedName>
+    <definedName name="Book_1" localSheetId="2">#REF!</definedName>
     <definedName name="Book_1" localSheetId="1">#REF!</definedName>
+    <definedName name="Book_1" localSheetId="3">#REF!</definedName>
     <definedName name="Book_1" localSheetId="0">#REF!</definedName>
     <definedName name="Book_1">#REF!</definedName>
+    <definedName name="Book_2" localSheetId="4">#REF!</definedName>
+    <definedName name="Book_2" localSheetId="2">#REF!</definedName>
     <definedName name="Book_2" localSheetId="1">#REF!</definedName>
+    <definedName name="Book_2" localSheetId="3">#REF!</definedName>
     <definedName name="Book_2" localSheetId="0">#REF!</definedName>
     <definedName name="Book_2">#REF!</definedName>
+    <definedName name="Book_2_ID" localSheetId="4">#REF!</definedName>
+    <definedName name="Book_2_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="Book_2_ID" localSheetId="3">#REF!</definedName>
     <definedName name="Book_2_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Book_2_ID">#REF!</definedName>
+    <definedName name="BOOK_VALUE" localSheetId="4">#REF!</definedName>
+    <definedName name="BOOK_VALUE" localSheetId="2">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="1">#REF!</definedName>
+    <definedName name="BOOK_VALUE" localSheetId="3">#REF!</definedName>
     <definedName name="BOOK_VALUE" localSheetId="0">#REF!</definedName>
     <definedName name="BOOK_VALUE">#REF!</definedName>
+    <definedName name="BottomLine" localSheetId="4">#REF!</definedName>
+    <definedName name="BottomLine" localSheetId="2">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="1">#REF!</definedName>
+    <definedName name="BottomLine" localSheetId="3">#REF!</definedName>
     <definedName name="BottomLine" localSheetId="0">#REF!</definedName>
     <definedName name="BottomLine">#REF!</definedName>
+    <definedName name="boutLkup" localSheetId="4">#REF!</definedName>
+    <definedName name="boutLkup" localSheetId="2">#REF!</definedName>
+    <definedName name="boutLkup" localSheetId="1">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="3">#REF!</definedName>
-    <definedName name="boutLkup" localSheetId="7">#REF!</definedName>
-    <definedName name="boutLkup" localSheetId="1">#REF!</definedName>
     <definedName name="boutLkup" localSheetId="0">#REF!</definedName>
-    <definedName name="boutLkup" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="boutLkup" localSheetId="8">#REF!</definedName>
     <definedName name="boutLkup">#REF!</definedName>
+    <definedName name="boxi" localSheetId="4">#REF!</definedName>
+    <definedName name="boxi" localSheetId="2">#REF!</definedName>
     <definedName name="boxi" localSheetId="1">#REF!</definedName>
+    <definedName name="boxi" localSheetId="3">#REF!</definedName>
     <definedName name="boxi" localSheetId="0">#REF!</definedName>
     <definedName name="boxi">#REF!</definedName>
+    <definedName name="bs" localSheetId="4">#REF!</definedName>
+    <definedName name="bs" localSheetId="2">#REF!</definedName>
     <definedName name="bs" localSheetId="1">#REF!</definedName>
+    <definedName name="bs" localSheetId="3">#REF!</definedName>
     <definedName name="bs" localSheetId="0">#REF!</definedName>
     <definedName name="bs">#REF!</definedName>
+    <definedName name="BV___Redemp._Val." localSheetId="4">#REF!</definedName>
+    <definedName name="BV___Redemp._Val." localSheetId="2">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="1">#REF!</definedName>
+    <definedName name="BV___Redemp._Val." localSheetId="3">#REF!</definedName>
     <definedName name="BV___Redemp._Val." localSheetId="0">#REF!</definedName>
     <definedName name="BV___Redemp._Val.">#REF!</definedName>
+    <definedName name="bvc" localSheetId="4">#REF!</definedName>
+    <definedName name="bvc" localSheetId="2">#REF!</definedName>
     <definedName name="bvc" localSheetId="1">#REF!</definedName>
+    <definedName name="bvc" localSheetId="3">#REF!</definedName>
     <definedName name="bvc" localSheetId="0">#REF!</definedName>
     <definedName name="bvc">#REF!</definedName>
+    <definedName name="CACCOUNT" localSheetId="4">#REF!</definedName>
+    <definedName name="CACCOUNT" localSheetId="2">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="1">#REF!</definedName>
+    <definedName name="CACCOUNT" localSheetId="3">#REF!</definedName>
     <definedName name="CACCOUNT" localSheetId="0">#REF!</definedName>
     <definedName name="CACCOUNT">#REF!</definedName>
+    <definedName name="cancel" localSheetId="4">#REF!</definedName>
+    <definedName name="cancel" localSheetId="2">#REF!</definedName>
     <definedName name="cancel" localSheetId="1">#REF!</definedName>
+    <definedName name="cancel" localSheetId="3">#REF!</definedName>
     <definedName name="cancel" localSheetId="0">#REF!</definedName>
     <definedName name="cancel">#REF!</definedName>
+    <definedName name="CapRate1" localSheetId="4">#REF!</definedName>
+    <definedName name="CapRate1" localSheetId="2">#REF!</definedName>
+    <definedName name="CapRate1" localSheetId="1">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="3">#REF!</definedName>
-    <definedName name="CapRate1" localSheetId="7">#REF!</definedName>
-    <definedName name="CapRate1" localSheetId="1">#REF!</definedName>
     <definedName name="CapRate1" localSheetId="0">#REF!</definedName>
-    <definedName name="CapRate1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="CapRate1" localSheetId="8">#REF!</definedName>
     <definedName name="CapRate1">#REF!</definedName>
+    <definedName name="CapRate2" localSheetId="4">#REF!</definedName>
+    <definedName name="CapRate2" localSheetId="2">#REF!</definedName>
+    <definedName name="CapRate2" localSheetId="1">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="3">#REF!</definedName>
-    <definedName name="CapRate2" localSheetId="7">#REF!</definedName>
-    <definedName name="CapRate2" localSheetId="1">#REF!</definedName>
     <definedName name="CapRate2" localSheetId="0">#REF!</definedName>
-    <definedName name="CapRate2" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="CapRate2" localSheetId="8">#REF!</definedName>
     <definedName name="CapRate2">#REF!</definedName>
+    <definedName name="caprestr" localSheetId="4">#REF!</definedName>
+    <definedName name="caprestr" localSheetId="2">#REF!</definedName>
     <definedName name="caprestr" localSheetId="1">#REF!</definedName>
+    <definedName name="caprestr" localSheetId="3">#REF!</definedName>
     <definedName name="caprestr" localSheetId="0">#REF!</definedName>
     <definedName name="caprestr">#REF!</definedName>
+    <definedName name="CASH_DEC_01" localSheetId="4">#REF!</definedName>
+    <definedName name="CASH_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_DEC_01">#REF!</definedName>
+    <definedName name="CASH_DEC_02" localSheetId="4">#REF!</definedName>
+    <definedName name="CASH_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_DEC_02">#REF!</definedName>
+    <definedName name="CASH_DEC_04" localSheetId="4">#REF!</definedName>
+    <definedName name="CASH_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_DEC_04">#REF!</definedName>
+    <definedName name="CASH_JUN_03" localSheetId="4">#REF!</definedName>
+    <definedName name="CASH_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_JUN_03" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_JUN_03">#REF!</definedName>
+    <definedName name="CASH_JUN_04" localSheetId="4">#REF!</definedName>
+    <definedName name="CASH_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_JUN_04">#REF!</definedName>
+    <definedName name="CASH_MAR_03" localSheetId="4">#REF!</definedName>
+    <definedName name="CASH_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_MAR_03" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_MAR_03">#REF!</definedName>
+    <definedName name="CASH_MAR_04" localSheetId="4">#REF!</definedName>
+    <definedName name="CASH_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_MAR_04">#REF!</definedName>
+    <definedName name="CASH_SEP_03" localSheetId="4">#REF!</definedName>
+    <definedName name="CASH_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_SEP_03" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_SEP_03">#REF!</definedName>
+    <definedName name="CASH_SEP_04" localSheetId="4">#REF!</definedName>
+    <definedName name="CASH_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="CASH_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="CASH_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="CASH_SEP_04">#REF!</definedName>
+    <definedName name="CashFees" localSheetId="4">#REF!</definedName>
+    <definedName name="CashFees" localSheetId="2">#REF!</definedName>
+    <definedName name="CashFees" localSheetId="1">#REF!</definedName>
     <definedName name="CashFees" localSheetId="3">#REF!</definedName>
-    <definedName name="CashFees" localSheetId="7">#REF!</definedName>
-    <definedName name="CashFees" localSheetId="1">#REF!</definedName>
     <definedName name="CashFees" localSheetId="0">#REF!</definedName>
-    <definedName name="CashFees" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="CashFees" localSheetId="8">#REF!</definedName>
     <definedName name="CashFees">#REF!</definedName>
+    <definedName name="Category_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Category_C" localSheetId="2">#REF!</definedName>
     <definedName name="Category_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_C" localSheetId="3">#REF!</definedName>
     <definedName name="Category_C" localSheetId="0">#REF!</definedName>
     <definedName name="Category_C">#REF!</definedName>
+    <definedName name="Category_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="Category_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_RB" localSheetId="3">#REF!</definedName>
     <definedName name="Category_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Category_RB">#REF!</definedName>
+    <definedName name="Category_REO" localSheetId="4">#REF!</definedName>
+    <definedName name="Category_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Category_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Category_REO">#REF!</definedName>
+    <definedName name="Category_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Category_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Category_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Category_RS">#REF!</definedName>
+    <definedName name="Category_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Category_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Category_S" localSheetId="1">#REF!</definedName>
     <definedName name="Category_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Category_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Category_S" localSheetId="1">#REF!</definedName>
     <definedName name="Category_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Category_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Category_S" localSheetId="8">#REF!</definedName>
     <definedName name="Category_S">#REF!</definedName>
+    <definedName name="Category_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Category_T" localSheetId="2">#REF!</definedName>
     <definedName name="Category_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Category_T" localSheetId="3">#REF!</definedName>
     <definedName name="Category_T" localSheetId="0">#REF!</definedName>
     <definedName name="Category_T">#REF!</definedName>
+    <definedName name="CBAData" localSheetId="4">#REF!</definedName>
+    <definedName name="CBAData" localSheetId="2">#REF!</definedName>
+    <definedName name="CBAData" localSheetId="1">#REF!</definedName>
     <definedName name="CBAData" localSheetId="3">#REF!</definedName>
-    <definedName name="CBAData" localSheetId="7">#REF!</definedName>
-    <definedName name="CBAData" localSheetId="1">#REF!</definedName>
     <definedName name="CBAData" localSheetId="0">#REF!</definedName>
-    <definedName name="CBAData" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="CBAData" localSheetId="8">#REF!</definedName>
     <definedName name="CBAData">#REF!</definedName>
+    <definedName name="ccc" localSheetId="4">#REF!</definedName>
+    <definedName name="ccc" localSheetId="2">#REF!</definedName>
     <definedName name="ccc" localSheetId="1">#REF!</definedName>
+    <definedName name="ccc" localSheetId="3">#REF!</definedName>
     <definedName name="ccc" localSheetId="0">#REF!</definedName>
     <definedName name="ccc">#REF!</definedName>
+    <definedName name="CCost_Center" localSheetId="4">#REF!</definedName>
+    <definedName name="CCost_Center" localSheetId="2">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="1">#REF!</definedName>
+    <definedName name="CCost_Center" localSheetId="3">#REF!</definedName>
     <definedName name="CCost_Center" localSheetId="0">#REF!</definedName>
     <definedName name="CCost_Center">#REF!</definedName>
+    <definedName name="CDebit__Credit" localSheetId="4">#REF!</definedName>
+    <definedName name="CDebit__Credit" localSheetId="2">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="1">#REF!</definedName>
+    <definedName name="CDebit__Credit" localSheetId="3">#REF!</definedName>
     <definedName name="CDebit__Credit" localSheetId="0">#REF!</definedName>
     <definedName name="CDebit__Credit">#REF!</definedName>
+    <definedName name="CDescription" localSheetId="4">#REF!</definedName>
+    <definedName name="CDescription" localSheetId="2">#REF!</definedName>
     <definedName name="CDescription" localSheetId="1">#REF!</definedName>
+    <definedName name="CDescription" localSheetId="3">#REF!</definedName>
     <definedName name="CDescription" localSheetId="0">#REF!</definedName>
     <definedName name="CDescription">#REF!</definedName>
+    <definedName name="CEffective_Date" localSheetId="4">#REF!</definedName>
+    <definedName name="CEffective_Date" localSheetId="2">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="CEffective_Date" localSheetId="3">#REF!</definedName>
     <definedName name="CEffective_Date" localSheetId="0">#REF!</definedName>
     <definedName name="CEffective_Date">#REF!</definedName>
+    <definedName name="Cell_Reference" localSheetId="4">#REF!</definedName>
+    <definedName name="Cell_Reference" localSheetId="2">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="1">#REF!</definedName>
+    <definedName name="Cell_Reference" localSheetId="3">#REF!</definedName>
     <definedName name="Cell_Reference" localSheetId="0">#REF!</definedName>
     <definedName name="Cell_Reference">#REF!</definedName>
+    <definedName name="CFLW_ACVY_CD" localSheetId="4">#REF!</definedName>
+    <definedName name="CFLW_ACVY_CD" localSheetId="2">#REF!</definedName>
+    <definedName name="CFLW_ACVY_CD" localSheetId="1">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="3">#REF!</definedName>
-    <definedName name="CFLW_ACVY_CD" localSheetId="7">#REF!</definedName>
-    <definedName name="CFLW_ACVY_CD" localSheetId="1">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD" localSheetId="0">#REF!</definedName>
-    <definedName name="CFLW_ACVY_CD" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="CFLW_ACVY_CD" localSheetId="8">#REF!</definedName>
     <definedName name="CFLW_ACVY_CD">#REF!</definedName>
+    <definedName name="chemical" localSheetId="4">#REF!</definedName>
+    <definedName name="chemical" localSheetId="2">#REF!</definedName>
     <definedName name="chemical" localSheetId="1">#REF!</definedName>
+    <definedName name="chemical" localSheetId="3">#REF!</definedName>
     <definedName name="chemical" localSheetId="0">#REF!</definedName>
     <definedName name="chemical">#REF!</definedName>
+    <definedName name="Christine_BACONGAAPPROJECT" localSheetId="4">#REF!</definedName>
+    <definedName name="Christine_BACONGAAPPROJECT" localSheetId="2">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="1">#REF!</definedName>
+    <definedName name="Christine_BACONGAAPPROJECT" localSheetId="3">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT" localSheetId="0">#REF!</definedName>
     <definedName name="Christine_BACONGAAPPROJECT">#REF!</definedName>
+    <definedName name="CJournal_ID" localSheetId="4">#REF!</definedName>
+    <definedName name="CJournal_ID" localSheetId="2">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="CJournal_ID" localSheetId="3">#REF!</definedName>
     <definedName name="CJournal_ID" localSheetId="0">#REF!</definedName>
     <definedName name="CJournal_ID">#REF!</definedName>
+    <definedName name="Classes_Benefited" localSheetId="4">#REF!</definedName>
+    <definedName name="Classes_Benefited" localSheetId="2">#REF!</definedName>
+    <definedName name="Classes_Benefited" localSheetId="1">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="3">#REF!</definedName>
-    <definedName name="Classes_Benefited" localSheetId="7">#REF!</definedName>
-    <definedName name="Classes_Benefited" localSheetId="1">#REF!</definedName>
     <definedName name="Classes_Benefited" localSheetId="0">#REF!</definedName>
-    <definedName name="Classes_Benefited" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Classes_Benefited" localSheetId="8">#REF!</definedName>
     <definedName name="Classes_Benefited">#REF!</definedName>
+    <definedName name="CLine_Description" localSheetId="4">#REF!</definedName>
+    <definedName name="CLine_Description" localSheetId="2">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="1">#REF!</definedName>
+    <definedName name="CLine_Description" localSheetId="3">#REF!</definedName>
     <definedName name="CLine_Description" localSheetId="0">#REF!</definedName>
     <definedName name="CLine_Description">#REF!</definedName>
+    <definedName name="Closing_Date" localSheetId="4">#REF!</definedName>
+    <definedName name="Closing_Date" localSheetId="2">#REF!</definedName>
+    <definedName name="Closing_Date" localSheetId="1">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="3">#REF!</definedName>
-    <definedName name="Closing_Date" localSheetId="7">#REF!</definedName>
-    <definedName name="Closing_Date" localSheetId="1">#REF!</definedName>
     <definedName name="Closing_Date" localSheetId="0">#REF!</definedName>
-    <definedName name="Closing_Date" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Closing_Date" localSheetId="8">#REF!</definedName>
     <definedName name="Closing_Date">#REF!</definedName>
+    <definedName name="Closing_Tape_Balance" localSheetId="4">#REF!</definedName>
+    <definedName name="Closing_Tape_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="1">#REF!</definedName>
+    <definedName name="Closing_Tape_Balance" localSheetId="3">#REF!</definedName>
     <definedName name="Closing_Tape_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Closing_Tape_Balance">#REF!</definedName>
+    <definedName name="Closing_Tape_LoanCount" localSheetId="4">#REF!</definedName>
+    <definedName name="Closing_Tape_LoanCount" localSheetId="2">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="1">#REF!</definedName>
+    <definedName name="Closing_Tape_LoanCount" localSheetId="3">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount" localSheetId="0">#REF!</definedName>
     <definedName name="Closing_Tape_LoanCount">#REF!</definedName>
+    <definedName name="CLS_FLTR_IND" localSheetId="4">#REF!</definedName>
+    <definedName name="CLS_FLTR_IND" localSheetId="2">#REF!</definedName>
+    <definedName name="CLS_FLTR_IND" localSheetId="1">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="3">#REF!</definedName>
-    <definedName name="CLS_FLTR_IND" localSheetId="7">#REF!</definedName>
-    <definedName name="CLS_FLTR_IND" localSheetId="1">#REF!</definedName>
     <definedName name="CLS_FLTR_IND" localSheetId="0">#REF!</definedName>
-    <definedName name="CLS_FLTR_IND" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="CLS_FLTR_IND" localSheetId="8">#REF!</definedName>
     <definedName name="CLS_FLTR_IND">#REF!</definedName>
+    <definedName name="collateral" localSheetId="4">#REF!</definedName>
+    <definedName name="collateral" localSheetId="2">#REF!</definedName>
+    <definedName name="collateral" localSheetId="1">#REF!</definedName>
     <definedName name="collateral" localSheetId="3">#REF!</definedName>
-    <definedName name="collateral" localSheetId="7">#REF!</definedName>
-    <definedName name="collateral" localSheetId="1">#REF!</definedName>
     <definedName name="collateral" localSheetId="0">#REF!</definedName>
-    <definedName name="collateral" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="collateral" localSheetId="8">#REF!</definedName>
     <definedName name="collateral">#REF!</definedName>
+    <definedName name="Conforming" localSheetId="4">#REF!</definedName>
+    <definedName name="Conforming" localSheetId="2">#REF!</definedName>
+    <definedName name="Conforming" localSheetId="1">#REF!</definedName>
     <definedName name="Conforming" localSheetId="3">#REF!</definedName>
-    <definedName name="Conforming" localSheetId="7">#REF!</definedName>
-    <definedName name="Conforming" localSheetId="1">#REF!</definedName>
     <definedName name="Conforming" localSheetId="0">#REF!</definedName>
-    <definedName name="Conforming" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Conforming" localSheetId="8">#REF!</definedName>
     <definedName name="Conforming">#REF!</definedName>
+    <definedName name="conversion_lookup" localSheetId="4">#REF!</definedName>
+    <definedName name="conversion_lookup" localSheetId="2">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="1">#REF!</definedName>
+    <definedName name="conversion_lookup" localSheetId="3">#REF!</definedName>
     <definedName name="conversion_lookup" localSheetId="0">#REF!</definedName>
     <definedName name="conversion_lookup">#REF!</definedName>
+    <definedName name="Correct_Peoplesoft_truncation" localSheetId="4">#REF!</definedName>
+    <definedName name="Correct_Peoplesoft_truncation" localSheetId="2">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="1">#REF!</definedName>
+    <definedName name="Correct_Peoplesoft_truncation" localSheetId="3">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation" localSheetId="0">#REF!</definedName>
     <definedName name="Correct_Peoplesoft_truncation">#REF!</definedName>
+    <definedName name="CORRECT_SUBLEDGER" localSheetId="4">#REF!</definedName>
+    <definedName name="CORRECT_SUBLEDGER" localSheetId="2">#REF!</definedName>
+    <definedName name="CORRECT_SUBLEDGER" localSheetId="1">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="3">#REF!</definedName>
-    <definedName name="CORRECT_SUBLEDGER" localSheetId="7">#REF!</definedName>
-    <definedName name="CORRECT_SUBLEDGER" localSheetId="1">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER" localSheetId="0">#REF!</definedName>
-    <definedName name="CORRECT_SUBLEDGER" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="CORRECT_SUBLEDGER" localSheetId="8">#REF!</definedName>
     <definedName name="CORRECT_SUBLEDGER">#REF!</definedName>
+    <definedName name="Cost_Center" localSheetId="4">#REF!</definedName>
+    <definedName name="Cost_Center" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center">#REF!</definedName>
+    <definedName name="Cost_Center_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Cost_Center_C" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center_C" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center_C" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_C">#REF!</definedName>
+    <definedName name="Cost_Center_REO" localSheetId="4">#REF!</definedName>
+    <definedName name="Cost_Center_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_REO">#REF!</definedName>
+    <definedName name="Cost_Center_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Cost_Center_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_RS">#REF!</definedName>
+    <definedName name="Cost_Center_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Cost_Center_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Cost_Center_S" localSheetId="1">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Cost_Center_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Cost_Center_S" localSheetId="1">#REF!</definedName>
     <definedName name="Cost_Center_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Cost_Center_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Cost_Center_S" localSheetId="8">#REF!</definedName>
     <definedName name="Cost_Center_S">#REF!</definedName>
+    <definedName name="Cost_Center_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Cost_Center_T" localSheetId="2">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Cost_Center_T" localSheetId="3">#REF!</definedName>
     <definedName name="Cost_Center_T" localSheetId="0">#REF!</definedName>
     <definedName name="Cost_Center_T">#REF!</definedName>
+    <definedName name="Costenter_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Costenter_C" localSheetId="2">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Costenter_C" localSheetId="3">#REF!</definedName>
     <definedName name="Costenter_C" localSheetId="0">#REF!</definedName>
     <definedName name="Costenter_C">#REF!</definedName>
+    <definedName name="Costenter_O" localSheetId="4">#REF!</definedName>
+    <definedName name="Costenter_O" localSheetId="2">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="1">#REF!</definedName>
+    <definedName name="Costenter_O" localSheetId="3">#REF!</definedName>
     <definedName name="Costenter_O" localSheetId="0">#REF!</definedName>
     <definedName name="Costenter_O">#REF!</definedName>
+    <definedName name="Costenter_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Costenter_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Costenter_S" localSheetId="1">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Costenter_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Costenter_S" localSheetId="1">#REF!</definedName>
     <definedName name="Costenter_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Costenter_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Costenter_S" localSheetId="8">#REF!</definedName>
     <definedName name="Costenter_S">#REF!</definedName>
+    <definedName name="Counterparty" localSheetId="4">#REF!</definedName>
+    <definedName name="Counterparty" localSheetId="2">#REF!</definedName>
+    <definedName name="Counterparty" localSheetId="1">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="3">#REF!</definedName>
-    <definedName name="Counterparty" localSheetId="7">#REF!</definedName>
-    <definedName name="Counterparty" localSheetId="1">#REF!</definedName>
     <definedName name="Counterparty" localSheetId="0">#REF!</definedName>
-    <definedName name="Counterparty" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Counterparty" localSheetId="8">#REF!</definedName>
     <definedName name="Counterparty">#REF!</definedName>
+    <definedName name="COUPON_TYPE" localSheetId="4">#REF!</definedName>
+    <definedName name="COUPON_TYPE" localSheetId="2">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="1">#REF!</definedName>
+    <definedName name="COUPON_TYPE" localSheetId="3">#REF!</definedName>
     <definedName name="COUPON_TYPE" localSheetId="0">#REF!</definedName>
     <definedName name="COUPON_TYPE">#REF!</definedName>
+    <definedName name="CPrepared_by" localSheetId="4">#REF!</definedName>
+    <definedName name="CPrepared_by" localSheetId="2">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="1">#REF!</definedName>
+    <definedName name="CPrepared_by" localSheetId="3">#REF!</definedName>
     <definedName name="CPrepared_by" localSheetId="0">#REF!</definedName>
     <definedName name="CPrepared_by">#REF!</definedName>
+    <definedName name="CrAcct" localSheetId="4">#REF!</definedName>
+    <definedName name="CrAcct" localSheetId="2">#REF!</definedName>
+    <definedName name="CrAcct" localSheetId="1">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="3">#REF!</definedName>
-    <definedName name="CrAcct" localSheetId="7">#REF!</definedName>
-    <definedName name="CrAcct" localSheetId="1">#REF!</definedName>
     <definedName name="CrAcct" localSheetId="0">#REF!</definedName>
-    <definedName name="CrAcct" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="CrAcct" localSheetId="8">#REF!</definedName>
     <definedName name="CrAcct">#REF!</definedName>
+    <definedName name="CrAmt" localSheetId="4">#REF!</definedName>
+    <definedName name="CrAmt" localSheetId="2">#REF!</definedName>
+    <definedName name="CrAmt" localSheetId="1">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="3">#REF!</definedName>
-    <definedName name="CrAmt" localSheetId="7">#REF!</definedName>
-    <definedName name="CrAmt" localSheetId="1">#REF!</definedName>
     <definedName name="CrAmt" localSheetId="0">#REF!</definedName>
-    <definedName name="CrAmt" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="CrAmt" localSheetId="8">#REF!</definedName>
     <definedName name="CrAmt">#REF!</definedName>
+    <definedName name="CREDIT02" localSheetId="4">#REF!</definedName>
+    <definedName name="CREDIT02" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="1">#REF!</definedName>
+    <definedName name="CREDIT02" localSheetId="3">#REF!</definedName>
     <definedName name="CREDIT02" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT02">#REF!</definedName>
+    <definedName name="CREDIT03" localSheetId="4">#REF!</definedName>
+    <definedName name="CREDIT03" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="1">#REF!</definedName>
+    <definedName name="CREDIT03" localSheetId="3">#REF!</definedName>
     <definedName name="CREDIT03" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT03">#REF!</definedName>
+    <definedName name="CREDIT04" localSheetId="4">#REF!</definedName>
+    <definedName name="CREDIT04" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="1">#REF!</definedName>
+    <definedName name="CREDIT04" localSheetId="3">#REF!</definedName>
     <definedName name="CREDIT04" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT04">#REF!</definedName>
+    <definedName name="CREDIT05" localSheetId="4">#REF!</definedName>
+    <definedName name="CREDIT05" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="1">#REF!</definedName>
+    <definedName name="CREDIT05" localSheetId="3">#REF!</definedName>
     <definedName name="CREDIT05" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT05">#REF!</definedName>
+    <definedName name="CREDIT06" localSheetId="4">#REF!</definedName>
+    <definedName name="CREDIT06" localSheetId="2">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="1">#REF!</definedName>
+    <definedName name="CREDIT06" localSheetId="3">#REF!</definedName>
     <definedName name="CREDIT06" localSheetId="0">#REF!</definedName>
     <definedName name="CREDIT06">#REF!</definedName>
+    <definedName name="Credits" localSheetId="4">#REF!</definedName>
+    <definedName name="Credits" localSheetId="2">#REF!</definedName>
+    <definedName name="Credits" localSheetId="1">#REF!</definedName>
     <definedName name="Credits" localSheetId="3">#REF!</definedName>
-    <definedName name="Credits" localSheetId="7">#REF!</definedName>
-    <definedName name="Credits" localSheetId="1">#REF!</definedName>
     <definedName name="Credits" localSheetId="0">#REF!</definedName>
-    <definedName name="Credits" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Credits" localSheetId="8">#REF!</definedName>
     <definedName name="Credits">#REF!</definedName>
+    <definedName name="_xlnm.Criteria" localSheetId="4">#REF!</definedName>
+    <definedName name="_xlnm.Criteria" localSheetId="2">#REF!</definedName>
+    <definedName name="_xlnm.Criteria" localSheetId="1">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="3">#REF!</definedName>
-    <definedName name="_xlnm.Criteria" localSheetId="7">#REF!</definedName>
-    <definedName name="_xlnm.Criteria" localSheetId="1">#REF!</definedName>
     <definedName name="_xlnm.Criteria" localSheetId="0">#REF!</definedName>
-    <definedName name="_xlnm.Criteria" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Criteria" localSheetId="8">#REF!</definedName>
     <definedName name="_xlnm.Criteria">#REF!</definedName>
+    <definedName name="ctb" localSheetId="4">#REF!</definedName>
+    <definedName name="ctb" localSheetId="2">#REF!</definedName>
     <definedName name="ctb" localSheetId="1">#REF!</definedName>
+    <definedName name="ctb" localSheetId="3">#REF!</definedName>
     <definedName name="ctb" localSheetId="0">#REF!</definedName>
     <definedName name="ctb">#REF!</definedName>
+    <definedName name="CTime_posted" localSheetId="4">#REF!</definedName>
+    <definedName name="CTime_posted" localSheetId="2">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="1">#REF!</definedName>
+    <definedName name="CTime_posted" localSheetId="3">#REF!</definedName>
     <definedName name="CTime_posted" localSheetId="0">#REF!</definedName>
     <definedName name="CTime_posted">#REF!</definedName>
+    <definedName name="ctrpy_array" localSheetId="4">#REF!</definedName>
+    <definedName name="ctrpy_array" localSheetId="2">#REF!</definedName>
+    <definedName name="ctrpy_array" localSheetId="1">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="3">#REF!</definedName>
-    <definedName name="ctrpy_array" localSheetId="7">#REF!</definedName>
-    <definedName name="ctrpy_array" localSheetId="1">#REF!</definedName>
     <definedName name="ctrpy_array" localSheetId="0">#REF!</definedName>
-    <definedName name="ctrpy_array" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="ctrpy_array" localSheetId="8">#REF!</definedName>
     <definedName name="ctrpy_array">#REF!</definedName>
+    <definedName name="ctrpy_data" localSheetId="4">#REF!</definedName>
+    <definedName name="ctrpy_data" localSheetId="2">#REF!</definedName>
+    <definedName name="ctrpy_data" localSheetId="1">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="3">#REF!</definedName>
-    <definedName name="ctrpy_data" localSheetId="7">#REF!</definedName>
-    <definedName name="ctrpy_data" localSheetId="1">#REF!</definedName>
     <definedName name="ctrpy_data" localSheetId="0">#REF!</definedName>
-    <definedName name="ctrpy_data" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="ctrpy_data" localSheetId="8">#REF!</definedName>
     <definedName name="ctrpy_data">#REF!</definedName>
+    <definedName name="Cur_Callable" localSheetId="4">#REF!</definedName>
+    <definedName name="Cur_Callable" localSheetId="2">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="1">#REF!</definedName>
+    <definedName name="Cur_Callable" localSheetId="3">#REF!</definedName>
     <definedName name="Cur_Callable" localSheetId="0">#REF!</definedName>
     <definedName name="Cur_Callable">#REF!</definedName>
+    <definedName name="CURRENCY_CODE" localSheetId="4">#REF!</definedName>
+    <definedName name="CURRENCY_CODE" localSheetId="2">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="1">#REF!</definedName>
+    <definedName name="CURRENCY_CODE" localSheetId="3">#REF!</definedName>
     <definedName name="CURRENCY_CODE" localSheetId="0">#REF!</definedName>
     <definedName name="CURRENCY_CODE">#REF!</definedName>
+    <definedName name="Current_Deal_Balance" localSheetId="4">#REF!</definedName>
+    <definedName name="Current_Deal_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="1">#REF!</definedName>
+    <definedName name="Current_Deal_Balance" localSheetId="3">#REF!</definedName>
     <definedName name="Current_Deal_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Current_Deal_Balance">#REF!</definedName>
+    <definedName name="Current_Tape_Balance" localSheetId="4">#REF!</definedName>
+    <definedName name="Current_Tape_Balance" localSheetId="2">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="1">#REF!</definedName>
+    <definedName name="Current_Tape_Balance" localSheetId="3">#REF!</definedName>
     <definedName name="Current_Tape_Balance" localSheetId="0">#REF!</definedName>
     <definedName name="Current_Tape_Balance">#REF!</definedName>
+    <definedName name="Current_Tape_LoanCount" localSheetId="4">#REF!</definedName>
+    <definedName name="Current_Tape_LoanCount" localSheetId="2">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="1">#REF!</definedName>
+    <definedName name="Current_Tape_LoanCount" localSheetId="3">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount" localSheetId="0">#REF!</definedName>
     <definedName name="Current_Tape_LoanCount">#REF!</definedName>
+    <definedName name="cusip" localSheetId="4">#REF!</definedName>
+    <definedName name="cusip" localSheetId="2">#REF!</definedName>
+    <definedName name="cusip" localSheetId="1">#REF!</definedName>
     <definedName name="cusip" localSheetId="3">#REF!</definedName>
-    <definedName name="cusip" localSheetId="7">#REF!</definedName>
-    <definedName name="cusip" localSheetId="1">#REF!</definedName>
     <definedName name="cusip" localSheetId="0">#REF!</definedName>
-    <definedName name="cusip" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="cusip" localSheetId="8">#REF!</definedName>
     <definedName name="cusip">#REF!</definedName>
+    <definedName name="CUSIP_ID" localSheetId="4">#REF!</definedName>
+    <definedName name="CUSIP_ID" localSheetId="2">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="CUSIP_ID" localSheetId="3">#REF!</definedName>
     <definedName name="CUSIP_ID" localSheetId="0">#REF!</definedName>
     <definedName name="CUSIP_ID">#REF!</definedName>
+    <definedName name="d" localSheetId="4">#REF!</definedName>
+    <definedName name="d" localSheetId="2">#REF!</definedName>
     <definedName name="d" localSheetId="1">#REF!</definedName>
+    <definedName name="d" localSheetId="3">#REF!</definedName>
     <definedName name="d" localSheetId="0">#REF!</definedName>
     <definedName name="d">#REF!</definedName>
-    <definedName name="D3_VLookup" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,10)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3_VLookup" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,10)</definedName>
+    <definedName name="D3_VLookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,10)</definedName>
+    <definedName name="D3_VLookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,10)</definedName>
+    <definedName name="D3_VLookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,10)</definedName>
+    <definedName name="D3_VLookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,10)</definedName>
+    <definedName name="D3_VLookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,10)</definedName>
     <definedName name="D3_VLookup">OFFSET(#REF!,0,0,D3Len,10)</definedName>
-    <definedName name="D3Chk_CBAOrig" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_CBAOrig" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAOrig" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAOrig" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAOrig" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAOrig" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAOrig" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAOrig">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_CBAUnam" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_CBAUnam" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAUnam" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAUnam" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAUnam" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAUnam" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAUnam" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_CBAUnam">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_FV" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_FV" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_FV" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_FV" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_FV" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_FV" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_FV" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_FV">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_GFASUnam" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_GFASUnam" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFASUnam" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFASUnam" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFASUnam" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFASUnam" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFASUnam" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFASUnam">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_GFee" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_GFee" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFee" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFee" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFee" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFee" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFee" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_GFee">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_LOCOM" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_LOCOM" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_LOCOM" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_LOCOM" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_LOCOM" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_LOCOM" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_LOCOM" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_LOCOM">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_Lookup" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Lookup">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_MTM" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_MTM" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_MTM" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_MTM" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_MTM" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_MTM" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_MTM" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_MTM">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_Price" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_Price" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Price" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Price" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Price" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Price" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Price" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_Price">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_UPBBeg" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_UPBBeg" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBBeg" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBBeg" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBBeg" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBBeg" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBBeg" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBBeg">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_UPBEnd" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_UPBEnd" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBEnd" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBEnd" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBEnd" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBEnd" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBEnd" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="D3Chk_UPBEnd">OFFSET(#REF!,0,0,D3Len,1)</definedName>
-    <definedName name="D3Chk_VLookup" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,25)</definedName>
-[...9 lines deleted...]
-    <definedName name="D3Chk_VLookup" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,25)</definedName>
+    <definedName name="D3Chk_VLookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,25)</definedName>
+    <definedName name="D3Chk_VLookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,25)</definedName>
+    <definedName name="D3Chk_VLookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,25)</definedName>
+    <definedName name="D3Chk_VLookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,25)</definedName>
+    <definedName name="D3Chk_VLookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,25)</definedName>
     <definedName name="D3Chk_VLookup">OFFSET(#REF!,0,0,D3Len,25)</definedName>
+    <definedName name="D3Len" localSheetId="4">#REF!</definedName>
+    <definedName name="D3Len" localSheetId="2">#REF!</definedName>
+    <definedName name="D3Len" localSheetId="1">#REF!</definedName>
     <definedName name="D3Len" localSheetId="3">#REF!</definedName>
-    <definedName name="D3Len" localSheetId="7">#REF!</definedName>
-    <definedName name="D3Len" localSheetId="1">#REF!</definedName>
     <definedName name="D3Len" localSheetId="0">#REF!</definedName>
-    <definedName name="D3Len" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="D3Len" localSheetId="8">#REF!</definedName>
     <definedName name="D3Len">#REF!</definedName>
-    <definedName name="D4_CUSIP" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D4Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D4_CUSIP" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D4Len,1)</definedName>
+    <definedName name="D4_CUSIP" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D4Len,1)</definedName>
+    <definedName name="D4_CUSIP" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D4Len,1)</definedName>
+    <definedName name="D4_CUSIP" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D4Len,1)</definedName>
+    <definedName name="D4_CUSIP" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D4Len,1)</definedName>
+    <definedName name="D4_CUSIP" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D4Len,1)</definedName>
     <definedName name="D4_CUSIP">OFFSET(#REF!,0,0,D4Len,1)</definedName>
-    <definedName name="D4_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D4Len,25)</definedName>
-[...9 lines deleted...]
-    <definedName name="D4_Lookup" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D4Len,25)</definedName>
+    <definedName name="D4_Lookup" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D4Len,25)</definedName>
+    <definedName name="D4_Lookup" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D4Len,25)</definedName>
+    <definedName name="D4_Lookup" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D4Len,25)</definedName>
+    <definedName name="D4_Lookup" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D4Len,25)</definedName>
+    <definedName name="D4_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D4Len,25)</definedName>
     <definedName name="D4_Lookup">OFFSET(#REF!,0,0,D4Len,25)</definedName>
-    <definedName name="D4_Price" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D4Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="D4_Price" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D4Len,1)</definedName>
+    <definedName name="D4_Price" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D4Len,1)</definedName>
+    <definedName name="D4_Price" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D4Len,1)</definedName>
+    <definedName name="D4_Price" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D4Len,1)</definedName>
+    <definedName name="D4_Price" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D4Len,1)</definedName>
+    <definedName name="D4_Price" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D4Len,1)</definedName>
     <definedName name="D4_Price">OFFSET(#REF!,0,0,D4Len,1)</definedName>
+    <definedName name="D4Len" localSheetId="4">#REF!</definedName>
+    <definedName name="D4Len" localSheetId="2">#REF!</definedName>
+    <definedName name="D4Len" localSheetId="1">#REF!</definedName>
     <definedName name="D4Len" localSheetId="3">#REF!</definedName>
-    <definedName name="D4Len" localSheetId="7">#REF!</definedName>
-    <definedName name="D4Len" localSheetId="1">#REF!</definedName>
     <definedName name="D4Len" localSheetId="0">#REF!</definedName>
-    <definedName name="D4Len" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="D4Len" localSheetId="8">#REF!</definedName>
     <definedName name="D4Len">#REF!</definedName>
+    <definedName name="daQ" localSheetId="4">#REF!</definedName>
+    <definedName name="daQ" localSheetId="2">#REF!</definedName>
     <definedName name="daQ" localSheetId="1">#REF!</definedName>
+    <definedName name="daQ" localSheetId="3">#REF!</definedName>
     <definedName name="daQ" localSheetId="0">#REF!</definedName>
     <definedName name="daQ">#REF!</definedName>
+    <definedName name="daQw" localSheetId="4">#REF!</definedName>
+    <definedName name="daQw" localSheetId="2">#REF!</definedName>
     <definedName name="daQw" localSheetId="1">#REF!</definedName>
+    <definedName name="daQw" localSheetId="3">#REF!</definedName>
     <definedName name="daQw" localSheetId="0">#REF!</definedName>
     <definedName name="daQw">#REF!</definedName>
+    <definedName name="Data" localSheetId="4">#REF!</definedName>
+    <definedName name="Data" localSheetId="2">#REF!</definedName>
     <definedName name="Data" localSheetId="1">#REF!</definedName>
+    <definedName name="Data" localSheetId="3">#REF!</definedName>
     <definedName name="Data" localSheetId="0">#REF!</definedName>
     <definedName name="Data">#REF!</definedName>
+    <definedName name="Data__CPR" localSheetId="4">#REF!</definedName>
+    <definedName name="Data__CPR" localSheetId="2">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="1">#REF!</definedName>
+    <definedName name="Data__CPR" localSheetId="3">#REF!</definedName>
     <definedName name="Data__CPR" localSheetId="0">#REF!</definedName>
     <definedName name="Data__CPR">#REF!</definedName>
+    <definedName name="data_99" localSheetId="4">#REF!</definedName>
+    <definedName name="data_99" localSheetId="2">#REF!</definedName>
+    <definedName name="data_99" localSheetId="1">#REF!</definedName>
     <definedName name="data_99" localSheetId="3">#REF!</definedName>
-    <definedName name="data_99" localSheetId="7">#REF!</definedName>
-    <definedName name="data_99" localSheetId="1">#REF!</definedName>
     <definedName name="data_99" localSheetId="0">#REF!</definedName>
-    <definedName name="data_99" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="data_99" localSheetId="8">#REF!</definedName>
     <definedName name="data_99">#REF!</definedName>
+    <definedName name="Data_Source" localSheetId="4">#REF!</definedName>
+    <definedName name="Data_Source" localSheetId="2">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="1">#REF!</definedName>
+    <definedName name="Data_Source" localSheetId="3">#REF!</definedName>
     <definedName name="Data_Source" localSheetId="0">#REF!</definedName>
     <definedName name="Data_Source">#REF!</definedName>
+    <definedName name="data1231" localSheetId="4">#REF!</definedName>
+    <definedName name="data1231" localSheetId="2">#REF!</definedName>
     <definedName name="data1231" localSheetId="1">#REF!</definedName>
+    <definedName name="data1231" localSheetId="3">#REF!</definedName>
     <definedName name="data1231" localSheetId="0">#REF!</definedName>
     <definedName name="data1231">#REF!</definedName>
+    <definedName name="data930" localSheetId="4">#REF!</definedName>
+    <definedName name="data930" localSheetId="2">#REF!</definedName>
     <definedName name="data930" localSheetId="1">#REF!</definedName>
+    <definedName name="data930" localSheetId="3">#REF!</definedName>
     <definedName name="data930" localSheetId="0">#REF!</definedName>
     <definedName name="data930">#REF!</definedName>
+    <definedName name="dataacct" localSheetId="4">#REF!</definedName>
+    <definedName name="dataacct" localSheetId="2">#REF!</definedName>
+    <definedName name="dataacct" localSheetId="1">#REF!</definedName>
     <definedName name="dataacct" localSheetId="3">#REF!</definedName>
-    <definedName name="dataacct" localSheetId="7">#REF!</definedName>
-    <definedName name="dataacct" localSheetId="1">#REF!</definedName>
     <definedName name="dataacct" localSheetId="0">#REF!</definedName>
-    <definedName name="dataacct" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="dataacct" localSheetId="8">#REF!</definedName>
     <definedName name="dataacct">#REF!</definedName>
+    <definedName name="_xlnm.Database" localSheetId="4">#REF!</definedName>
+    <definedName name="_xlnm.Database" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="1">#REF!</definedName>
+    <definedName name="_xlnm.Database" localSheetId="3">#REF!</definedName>
     <definedName name="_xlnm.Database" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
+    <definedName name="Database_Conversion" localSheetId="4">#REF!</definedName>
+    <definedName name="Database_Conversion" localSheetId="2">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="1">#REF!</definedName>
+    <definedName name="Database_Conversion" localSheetId="3">#REF!</definedName>
     <definedName name="Database_Conversion" localSheetId="0">#REF!</definedName>
     <definedName name="Database_Conversion">#REF!</definedName>
+    <definedName name="database_other" localSheetId="4">#REF!</definedName>
+    <definedName name="database_other" localSheetId="2">#REF!</definedName>
     <definedName name="database_other" localSheetId="1">#REF!</definedName>
+    <definedName name="database_other" localSheetId="3">#REF!</definedName>
     <definedName name="database_other" localSheetId="0">#REF!</definedName>
     <definedName name="database_other">#REF!</definedName>
+    <definedName name="database_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="database_RB" localSheetId="2">#REF!</definedName>
     <definedName name="database_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="database_RB" localSheetId="3">#REF!</definedName>
     <definedName name="database_RB" localSheetId="0">#REF!</definedName>
     <definedName name="database_RB">#REF!</definedName>
+    <definedName name="database_REO" localSheetId="4">#REF!</definedName>
+    <definedName name="database_REO" localSheetId="2">#REF!</definedName>
     <definedName name="database_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="database_REO" localSheetId="3">#REF!</definedName>
     <definedName name="database_REO" localSheetId="0">#REF!</definedName>
     <definedName name="database_REO">#REF!</definedName>
+    <definedName name="Database_System" localSheetId="4">#REF!</definedName>
+    <definedName name="Database_System" localSheetId="2">#REF!</definedName>
     <definedName name="Database_System" localSheetId="1">#REF!</definedName>
+    <definedName name="Database_System" localSheetId="3">#REF!</definedName>
     <definedName name="Database_System" localSheetId="0">#REF!</definedName>
     <definedName name="Database_System">#REF!</definedName>
+    <definedName name="databse_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="databse_RB" localSheetId="2">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="databse_RB" localSheetId="3">#REF!</definedName>
     <definedName name="databse_RB" localSheetId="0">#REF!</definedName>
     <definedName name="databse_RB">#REF!</definedName>
+    <definedName name="dataicp" localSheetId="4">#REF!</definedName>
+    <definedName name="dataicp" localSheetId="2">#REF!</definedName>
+    <definedName name="dataicp" localSheetId="1">#REF!</definedName>
     <definedName name="dataicp" localSheetId="3">#REF!</definedName>
-    <definedName name="dataicp" localSheetId="7">#REF!</definedName>
-    <definedName name="dataicp" localSheetId="1">#REF!</definedName>
     <definedName name="dataicp" localSheetId="0">#REF!</definedName>
-    <definedName name="dataicp" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="dataicp" localSheetId="8">#REF!</definedName>
     <definedName name="dataicp">#REF!</definedName>
+    <definedName name="datarating" localSheetId="4">#REF!</definedName>
+    <definedName name="datarating" localSheetId="2">#REF!</definedName>
+    <definedName name="datarating" localSheetId="1">#REF!</definedName>
     <definedName name="datarating" localSheetId="3">#REF!</definedName>
-    <definedName name="datarating" localSheetId="7">#REF!</definedName>
-    <definedName name="datarating" localSheetId="1">#REF!</definedName>
     <definedName name="datarating" localSheetId="0">#REF!</definedName>
-    <definedName name="datarating" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="datarating" localSheetId="8">#REF!</definedName>
     <definedName name="datarating">#REF!</definedName>
+    <definedName name="date" localSheetId="4">#REF!</definedName>
+    <definedName name="date" localSheetId="2">#REF!</definedName>
+    <definedName name="date" localSheetId="1">#REF!</definedName>
     <definedName name="date" localSheetId="3">#REF!</definedName>
-    <definedName name="date" localSheetId="7">#REF!</definedName>
-    <definedName name="date" localSheetId="1">#REF!</definedName>
     <definedName name="date" localSheetId="0">#REF!</definedName>
-    <definedName name="date" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="date" localSheetId="8">#REF!</definedName>
     <definedName name="date">#REF!</definedName>
+    <definedName name="Date_Count" localSheetId="4">#REF!</definedName>
+    <definedName name="Date_Count" localSheetId="2">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="1">#REF!</definedName>
+    <definedName name="Date_Count" localSheetId="3">#REF!</definedName>
     <definedName name="Date_Count" localSheetId="0">#REF!</definedName>
     <definedName name="Date_Count">#REF!</definedName>
+    <definedName name="dawew" localSheetId="4">#REF!</definedName>
+    <definedName name="dawew" localSheetId="2">#REF!</definedName>
     <definedName name="dawew" localSheetId="1">#REF!</definedName>
+    <definedName name="dawew" localSheetId="3">#REF!</definedName>
     <definedName name="dawew" localSheetId="0">#REF!</definedName>
     <definedName name="dawew">#REF!</definedName>
+    <definedName name="Day1_2_Event" localSheetId="4">#REF!</definedName>
+    <definedName name="Day1_2_Event" localSheetId="2">#REF!</definedName>
+    <definedName name="Day1_2_Event" localSheetId="1">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="3">#REF!</definedName>
-    <definedName name="Day1_2_Event" localSheetId="7">#REF!</definedName>
-    <definedName name="Day1_2_Event" localSheetId="1">#REF!</definedName>
     <definedName name="Day1_2_Event" localSheetId="0">#REF!</definedName>
-    <definedName name="Day1_2_Event" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Day1_2_Event" localSheetId="8">#REF!</definedName>
     <definedName name="Day1_2_Event">#REF!</definedName>
+    <definedName name="dbo_Tckt" localSheetId="4">#REF!</definedName>
+    <definedName name="dbo_Tckt" localSheetId="2">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="1">#REF!</definedName>
+    <definedName name="dbo_Tckt" localSheetId="3">#REF!</definedName>
     <definedName name="dbo_Tckt" localSheetId="0">#REF!</definedName>
     <definedName name="dbo_Tckt">#REF!</definedName>
+    <definedName name="dczdsw" localSheetId="4">#REF!</definedName>
+    <definedName name="dczdsw" localSheetId="2">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="1">#REF!</definedName>
+    <definedName name="dczdsw" localSheetId="3">#REF!</definedName>
     <definedName name="dczdsw" localSheetId="0">#REF!</definedName>
     <definedName name="dczdsw">#REF!</definedName>
+    <definedName name="ddw" localSheetId="4">#REF!</definedName>
+    <definedName name="ddw" localSheetId="2">#REF!</definedName>
     <definedName name="ddw" localSheetId="1">#REF!</definedName>
+    <definedName name="ddw" localSheetId="3">#REF!</definedName>
     <definedName name="ddw" localSheetId="0">#REF!</definedName>
     <definedName name="ddw">#REF!</definedName>
+    <definedName name="de" localSheetId="4">#REF!</definedName>
+    <definedName name="de" localSheetId="2">#REF!</definedName>
     <definedName name="de" localSheetId="1">#REF!</definedName>
+    <definedName name="de" localSheetId="3">#REF!</definedName>
     <definedName name="de" localSheetId="0">#REF!</definedName>
     <definedName name="de">#REF!</definedName>
+    <definedName name="Deal_Manager" localSheetId="4">#REF!</definedName>
+    <definedName name="Deal_Manager" localSheetId="2">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="1">#REF!</definedName>
+    <definedName name="Deal_Manager" localSheetId="3">#REF!</definedName>
     <definedName name="Deal_Manager" localSheetId="0">#REF!</definedName>
     <definedName name="Deal_Manager">#REF!</definedName>
+    <definedName name="Deal_Name" localSheetId="4">#REF!</definedName>
+    <definedName name="Deal_Name" localSheetId="2">#REF!</definedName>
+    <definedName name="Deal_Name" localSheetId="1">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="3">#REF!</definedName>
-    <definedName name="Deal_Name" localSheetId="7">#REF!</definedName>
-    <definedName name="Deal_Name" localSheetId="1">#REF!</definedName>
     <definedName name="Deal_Name" localSheetId="0">#REF!</definedName>
-    <definedName name="Deal_Name" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Deal_Name" localSheetId="8">#REF!</definedName>
     <definedName name="Deal_Name">#REF!</definedName>
+    <definedName name="Deal_Summary" localSheetId="4">#REF!</definedName>
+    <definedName name="Deal_Summary" localSheetId="2">#REF!</definedName>
+    <definedName name="Deal_Summary" localSheetId="1">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="3">#REF!</definedName>
-    <definedName name="Deal_Summary" localSheetId="7">#REF!</definedName>
-    <definedName name="Deal_Summary" localSheetId="1">#REF!</definedName>
     <definedName name="Deal_Summary" localSheetId="0">#REF!</definedName>
-    <definedName name="Deal_Summary" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Deal_Summary" localSheetId="8">#REF!</definedName>
     <definedName name="Deal_Summary">#REF!</definedName>
+    <definedName name="Debit__Credit" localSheetId="4">#REF!</definedName>
+    <definedName name="Debit__Credit" localSheetId="2">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit__Credit" localSheetId="3">#REF!</definedName>
     <definedName name="Debit__Credit" localSheetId="0">#REF!</definedName>
     <definedName name="Debit__Credit">#REF!</definedName>
+    <definedName name="Debit__Credit__REO" localSheetId="4">#REF!</definedName>
+    <definedName name="Debit__Credit__REO" localSheetId="2">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit__Credit__REO" localSheetId="3">#REF!</definedName>
     <definedName name="Debit__Credit__REO" localSheetId="0">#REF!</definedName>
     <definedName name="Debit__Credit__REO">#REF!</definedName>
+    <definedName name="Debit_Credit_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Debit_Credit_C" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit_Credit_C" localSheetId="3">#REF!</definedName>
     <definedName name="Debit_Credit_C" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_C">#REF!</definedName>
+    <definedName name="Debit_Credit_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="Debit_Credit_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit_Credit_RB" localSheetId="3">#REF!</definedName>
     <definedName name="Debit_Credit_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_RB">#REF!</definedName>
+    <definedName name="Debit_Credit_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Debit_Credit_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit_Credit_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Debit_Credit_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_RS">#REF!</definedName>
+    <definedName name="Debit_Credit_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Debit_Credit_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Debit_Credit_S" localSheetId="1">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Debit_Credit_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Debit_Credit_S" localSheetId="1">#REF!</definedName>
     <definedName name="Debit_Credit_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Debit_Credit_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Debit_Credit_S" localSheetId="8">#REF!</definedName>
     <definedName name="Debit_Credit_S">#REF!</definedName>
+    <definedName name="Debit_Credit_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Debit_Credit_T" localSheetId="2">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Debit_Credit_T" localSheetId="3">#REF!</definedName>
     <definedName name="Debit_Credit_T" localSheetId="0">#REF!</definedName>
     <definedName name="Debit_Credit_T">#REF!</definedName>
+    <definedName name="Debits" localSheetId="4">#REF!</definedName>
+    <definedName name="Debits" localSheetId="2">#REF!</definedName>
+    <definedName name="Debits" localSheetId="1">#REF!</definedName>
     <definedName name="Debits" localSheetId="3">#REF!</definedName>
-    <definedName name="Debits" localSheetId="7">#REF!</definedName>
-    <definedName name="Debits" localSheetId="1">#REF!</definedName>
     <definedName name="Debits" localSheetId="0">#REF!</definedName>
-    <definedName name="Debits" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Debits" localSheetId="8">#REF!</definedName>
     <definedName name="Debits">#REF!</definedName>
+    <definedName name="DEC_2006" localSheetId="4">#REF!</definedName>
+    <definedName name="DEC_2006" localSheetId="2">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="DEC_2006" localSheetId="3">#REF!</definedName>
     <definedName name="DEC_2006" localSheetId="0">#REF!</definedName>
     <definedName name="DEC_2006">#REF!</definedName>
+    <definedName name="DefDate" localSheetId="4">#REF!</definedName>
+    <definedName name="DefDate" localSheetId="2">#REF!</definedName>
     <definedName name="DefDate" localSheetId="1">#REF!</definedName>
+    <definedName name="DefDate" localSheetId="3">#REF!</definedName>
     <definedName name="DefDate" localSheetId="0">#REF!</definedName>
     <definedName name="DefDate">#REF!</definedName>
+    <definedName name="DefLedger" localSheetId="4">#REF!</definedName>
+    <definedName name="DefLedger" localSheetId="2">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="1">#REF!</definedName>
+    <definedName name="DefLedger" localSheetId="3">#REF!</definedName>
     <definedName name="DefLedger" localSheetId="0">#REF!</definedName>
     <definedName name="DefLedger">#REF!</definedName>
+    <definedName name="DefMask" localSheetId="4">#REF!</definedName>
+    <definedName name="DefMask" localSheetId="2">#REF!</definedName>
     <definedName name="DefMask" localSheetId="1">#REF!</definedName>
+    <definedName name="DefMask" localSheetId="3">#REF!</definedName>
     <definedName name="DefMask" localSheetId="0">#REF!</definedName>
     <definedName name="DefMask">#REF!</definedName>
+    <definedName name="DefOprid" localSheetId="4">#REF!</definedName>
+    <definedName name="DefOprid" localSheetId="2">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="1">#REF!</definedName>
+    <definedName name="DefOprid" localSheetId="3">#REF!</definedName>
     <definedName name="DefOprid" localSheetId="0">#REF!</definedName>
     <definedName name="DefOprid">#REF!</definedName>
+    <definedName name="DefSource" localSheetId="4">#REF!</definedName>
+    <definedName name="DefSource" localSheetId="2">#REF!</definedName>
     <definedName name="DefSource" localSheetId="1">#REF!</definedName>
+    <definedName name="DefSource" localSheetId="3">#REF!</definedName>
     <definedName name="DefSource" localSheetId="0">#REF!</definedName>
     <definedName name="DefSource">#REF!</definedName>
+    <definedName name="DefUnit" localSheetId="4">#REF!</definedName>
+    <definedName name="DefUnit" localSheetId="2">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="1">#REF!</definedName>
+    <definedName name="DefUnit" localSheetId="3">#REF!</definedName>
     <definedName name="DefUnit" localSheetId="0">#REF!</definedName>
     <definedName name="DefUnit">#REF!</definedName>
+    <definedName name="DEPTNAM" localSheetId="4">#REF!</definedName>
+    <definedName name="DEPTNAM" localSheetId="2">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="1">#REF!</definedName>
+    <definedName name="DEPTNAM" localSheetId="3">#REF!</definedName>
     <definedName name="DEPTNAM" localSheetId="0">#REF!</definedName>
     <definedName name="DEPTNAM">#REF!</definedName>
+    <definedName name="Derivatives" localSheetId="4">#REF!</definedName>
+    <definedName name="Derivatives" localSheetId="2">#REF!</definedName>
+    <definedName name="Derivatives" localSheetId="1">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="3">#REF!</definedName>
-    <definedName name="Derivatives" localSheetId="7">#REF!</definedName>
-    <definedName name="Derivatives" localSheetId="1">#REF!</definedName>
     <definedName name="Derivatives" localSheetId="0">#REF!</definedName>
-    <definedName name="Derivatives" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Derivatives" localSheetId="8">#REF!</definedName>
     <definedName name="Derivatives">#REF!</definedName>
+    <definedName name="DescrCol" localSheetId="4">#REF!</definedName>
+    <definedName name="DescrCol" localSheetId="2">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="1">#REF!</definedName>
+    <definedName name="DescrCol" localSheetId="3">#REF!</definedName>
     <definedName name="DescrCol" localSheetId="0">#REF!</definedName>
     <definedName name="DescrCol">#REF!</definedName>
+    <definedName name="DESCRTREE" localSheetId="4">#REF!</definedName>
+    <definedName name="DESCRTREE" localSheetId="2">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="1">#REF!</definedName>
+    <definedName name="DESCRTREE" localSheetId="3">#REF!</definedName>
     <definedName name="DESCRTREE" localSheetId="0">#REF!</definedName>
     <definedName name="DESCRTREE">#REF!</definedName>
+    <definedName name="DF" localSheetId="4" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="DF" localSheetId="2" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="DF" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="3" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-    <definedName name="DF" localSheetId="7" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-    <definedName name="DF" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-    <definedName name="DF" localSheetId="6" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-[...5 lines deleted...]
-    <definedName name="DF" localSheetId="8" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="DF" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="dfgvb" localSheetId="4">#REF!</definedName>
+    <definedName name="dfgvb" localSheetId="2">#REF!</definedName>
+    <definedName name="dfgvb" localSheetId="1">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="3">#REF!</definedName>
-    <definedName name="dfgvb" localSheetId="7">#REF!</definedName>
-    <definedName name="dfgvb" localSheetId="1">#REF!</definedName>
     <definedName name="dfgvb" localSheetId="0">#REF!</definedName>
-    <definedName name="dfgvb" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="dfgvb" localSheetId="8">#REF!</definedName>
     <definedName name="dfgvb">#REF!</definedName>
     <definedName name="dgag">#REF!</definedName>
+    <definedName name="dict" localSheetId="4">#REF!</definedName>
+    <definedName name="dict" localSheetId="2">#REF!</definedName>
     <definedName name="dict" localSheetId="1">#REF!</definedName>
+    <definedName name="dict" localSheetId="3">#REF!</definedName>
     <definedName name="dict" localSheetId="0">#REF!</definedName>
     <definedName name="dict">#REF!</definedName>
+    <definedName name="DIG_DEC_01" localSheetId="4">#REF!</definedName>
+    <definedName name="DIG_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_DEC_01">#REF!</definedName>
+    <definedName name="DIG_DEC_02" localSheetId="4">#REF!</definedName>
+    <definedName name="DIG_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_DEC_02">#REF!</definedName>
+    <definedName name="DIg_DEC_04" localSheetId="4">#REF!</definedName>
+    <definedName name="DIg_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIg_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIg_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIg_DEC_04">#REF!</definedName>
+    <definedName name="DIG_JUN_03" localSheetId="4">#REF!</definedName>
+    <definedName name="DIG_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_JUN_03" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_JUN_03">#REF!</definedName>
+    <definedName name="DIG_JUN_04" localSheetId="4">#REF!</definedName>
+    <definedName name="DIG_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_JUN_04">#REF!</definedName>
+    <definedName name="DIG_MAR_04" localSheetId="4">#REF!</definedName>
+    <definedName name="DIG_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_MAR_04">#REF!</definedName>
+    <definedName name="DIG_SEP_04" localSheetId="4">#REF!</definedName>
+    <definedName name="DIG_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIG_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIG_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIG_SEP_04">#REF!</definedName>
+    <definedName name="DIL_DEC_01" localSheetId="4">#REF!</definedName>
+    <definedName name="DIL_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_DEC_01">#REF!</definedName>
+    <definedName name="DIL_DEC_04" localSheetId="4">#REF!</definedName>
+    <definedName name="DIL_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_DEC_04">#REF!</definedName>
+    <definedName name="DIL_JUN_04" localSheetId="4">#REF!</definedName>
+    <definedName name="DIL_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_JUN_04">#REF!</definedName>
+    <definedName name="DIL_MAR_03" localSheetId="4">#REF!</definedName>
+    <definedName name="DIL_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_MAR_03" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_MAR_03">#REF!</definedName>
+    <definedName name="DIL_MAR_04" localSheetId="4">#REF!</definedName>
+    <definedName name="DIL_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_MAR_04">#REF!</definedName>
+    <definedName name="DIL_SEP_03" localSheetId="4">#REF!</definedName>
+    <definedName name="DIL_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_SEP_03" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_SEP_03">#REF!</definedName>
+    <definedName name="DIL_SEP_04" localSheetId="4">#REF!</definedName>
+    <definedName name="DIL_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="DIL_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="DIL_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="DIL_SEP_04">#REF!</definedName>
+    <definedName name="Disposition" localSheetId="4">#REF!</definedName>
+    <definedName name="Disposition" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition" localSheetId="1">#REF!</definedName>
+    <definedName name="Disposition" localSheetId="3">#REF!</definedName>
     <definedName name="Disposition" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition">#REF!</definedName>
+    <definedName name="Disposition_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Disposition_C" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Disposition_C" localSheetId="3">#REF!</definedName>
     <definedName name="Disposition_C" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_C">#REF!</definedName>
+    <definedName name="Disposition_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Disposition_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Disposition_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Disposition_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_RS">#REF!</definedName>
+    <definedName name="Disposition_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Disposition_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Disposition_S" localSheetId="1">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Disposition_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Disposition_S" localSheetId="1">#REF!</definedName>
     <definedName name="Disposition_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Disposition_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Disposition_S" localSheetId="8">#REF!</definedName>
     <definedName name="Disposition_S">#REF!</definedName>
+    <definedName name="Disposition_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Disposition_T" localSheetId="2">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Disposition_T" localSheetId="3">#REF!</definedName>
     <definedName name="Disposition_T" localSheetId="0">#REF!</definedName>
     <definedName name="Disposition_T">#REF!</definedName>
+    <definedName name="DR_bal" localSheetId="4">#REF!</definedName>
+    <definedName name="DR_bal" localSheetId="2">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="1">#REF!</definedName>
+    <definedName name="DR_bal" localSheetId="3">#REF!</definedName>
     <definedName name="DR_bal" localSheetId="0">#REF!</definedName>
     <definedName name="DR_bal">#REF!</definedName>
+    <definedName name="DrAcct" localSheetId="4">#REF!</definedName>
+    <definedName name="DrAcct" localSheetId="2">#REF!</definedName>
+    <definedName name="DrAcct" localSheetId="1">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="3">#REF!</definedName>
-    <definedName name="DrAcct" localSheetId="7">#REF!</definedName>
-    <definedName name="DrAcct" localSheetId="1">#REF!</definedName>
     <definedName name="DrAcct" localSheetId="0">#REF!</definedName>
-    <definedName name="DrAcct" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="DrAcct" localSheetId="8">#REF!</definedName>
     <definedName name="DrAcct">#REF!</definedName>
+    <definedName name="DrAmt" localSheetId="4">#REF!</definedName>
+    <definedName name="DrAmt" localSheetId="2">#REF!</definedName>
+    <definedName name="DrAmt" localSheetId="1">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="3">#REF!</definedName>
-    <definedName name="DrAmt" localSheetId="7">#REF!</definedName>
-    <definedName name="DrAmt" localSheetId="1">#REF!</definedName>
     <definedName name="DrAmt" localSheetId="0">#REF!</definedName>
-    <definedName name="DrAmt" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="DrAmt" localSheetId="8">#REF!</definedName>
     <definedName name="DrAmt">#REF!</definedName>
+    <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="4">#REF!</definedName>
+    <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="2">#REF!</definedName>
+    <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="1">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="3">#REF!</definedName>
-    <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="7">#REF!</definedName>
-    <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="1">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="0">#REF!</definedName>
-    <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="8">#REF!</definedName>
     <definedName name="DRCN_CBA_RLF_ORIG">#REF!</definedName>
+    <definedName name="DRCR" localSheetId="4">#REF!</definedName>
+    <definedName name="DRCR" localSheetId="2">#REF!</definedName>
+    <definedName name="DRCR" localSheetId="1">#REF!</definedName>
     <definedName name="DRCR" localSheetId="3">#REF!</definedName>
-    <definedName name="DRCR" localSheetId="7">#REF!</definedName>
-    <definedName name="DRCR" localSheetId="1">#REF!</definedName>
     <definedName name="DRCR" localSheetId="0">#REF!</definedName>
-    <definedName name="DRCR" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="DRCR" localSheetId="8">#REF!</definedName>
     <definedName name="DRCR">#REF!</definedName>
+    <definedName name="dsae" localSheetId="4">#REF!</definedName>
+    <definedName name="dsae" localSheetId="2">#REF!</definedName>
     <definedName name="dsae" localSheetId="1">#REF!</definedName>
+    <definedName name="dsae" localSheetId="3">#REF!</definedName>
     <definedName name="dsae" localSheetId="0">#REF!</definedName>
     <definedName name="dsae">#REF!</definedName>
+    <definedName name="dsdaqw" localSheetId="4">#REF!</definedName>
+    <definedName name="dsdaqw" localSheetId="2">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="1">#REF!</definedName>
+    <definedName name="dsdaqw" localSheetId="3">#REF!</definedName>
     <definedName name="dsdaqw" localSheetId="0">#REF!</definedName>
     <definedName name="dsdaqw">#REF!</definedName>
+    <definedName name="dse" localSheetId="4">#REF!</definedName>
+    <definedName name="dse" localSheetId="2">#REF!</definedName>
     <definedName name="dse" localSheetId="1">#REF!</definedName>
+    <definedName name="dse" localSheetId="3">#REF!</definedName>
     <definedName name="dse" localSheetId="0">#REF!</definedName>
     <definedName name="dse">#REF!</definedName>
+    <definedName name="dsfd" localSheetId="4">#REF!</definedName>
+    <definedName name="dsfd" localSheetId="2">#REF!</definedName>
     <definedName name="dsfd" localSheetId="1">#REF!</definedName>
+    <definedName name="dsfd" localSheetId="3">#REF!</definedName>
     <definedName name="dsfd" localSheetId="0">#REF!</definedName>
     <definedName name="dsfd">#REF!</definedName>
+    <definedName name="dt" localSheetId="4">#REF!</definedName>
+    <definedName name="dt" localSheetId="2">#REF!</definedName>
     <definedName name="dt" localSheetId="1">#REF!</definedName>
+    <definedName name="dt" localSheetId="3">#REF!</definedName>
     <definedName name="dt" localSheetId="0">#REF!</definedName>
     <definedName name="dt">#REF!</definedName>
+    <definedName name="dweqw" localSheetId="4">#REF!</definedName>
+    <definedName name="dweqw" localSheetId="2">#REF!</definedName>
     <definedName name="dweqw" localSheetId="1">#REF!</definedName>
+    <definedName name="dweqw" localSheetId="3">#REF!</definedName>
     <definedName name="dweqw" localSheetId="0">#REF!</definedName>
     <definedName name="dweqw">#REF!</definedName>
+    <definedName name="dzscsd" localSheetId="4">#REF!</definedName>
+    <definedName name="dzscsd" localSheetId="2">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="1">#REF!</definedName>
+    <definedName name="dzscsd" localSheetId="3">#REF!</definedName>
     <definedName name="dzscsd" localSheetId="0">#REF!</definedName>
     <definedName name="dzscsd">#REF!</definedName>
+    <definedName name="e" localSheetId="4">#REF!</definedName>
+    <definedName name="e" localSheetId="2">#REF!</definedName>
+    <definedName name="e" localSheetId="1">#REF!</definedName>
     <definedName name="e" localSheetId="3">#REF!</definedName>
-    <definedName name="e" localSheetId="7">#REF!</definedName>
-    <definedName name="e" localSheetId="1">#REF!</definedName>
     <definedName name="e" localSheetId="0">#REF!</definedName>
-    <definedName name="e" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="e" localSheetId="8">#REF!</definedName>
     <definedName name="e">#REF!</definedName>
+    <definedName name="edc" localSheetId="4">#REF!</definedName>
+    <definedName name="edc" localSheetId="2">#REF!</definedName>
     <definedName name="edc" localSheetId="1">#REF!</definedName>
+    <definedName name="edc" localSheetId="3">#REF!</definedName>
     <definedName name="edc" localSheetId="0">#REF!</definedName>
     <definedName name="edc">#REF!</definedName>
+    <definedName name="edwa" localSheetId="4">#REF!</definedName>
+    <definedName name="edwa" localSheetId="2">#REF!</definedName>
     <definedName name="edwa" localSheetId="1">#REF!</definedName>
+    <definedName name="edwa" localSheetId="3">#REF!</definedName>
     <definedName name="edwa" localSheetId="0">#REF!</definedName>
     <definedName name="edwa">#REF!</definedName>
+    <definedName name="Effective_Date" localSheetId="4">#REF!</definedName>
+    <definedName name="Effective_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date">#REF!</definedName>
+    <definedName name="Effective_Date_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Effective_Date_C" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date_C" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date_C" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_C">#REF!</definedName>
+    <definedName name="Effective_Date_REO" localSheetId="4">#REF!</definedName>
+    <definedName name="Effective_Date_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_REO">#REF!</definedName>
+    <definedName name="Effective_Date_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Effective_Date_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_RS">#REF!</definedName>
+    <definedName name="Effective_Date_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Effective_Date_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Effective_Date_S" localSheetId="1">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Effective_Date_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Effective_Date_S" localSheetId="1">#REF!</definedName>
     <definedName name="Effective_Date_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Effective_Date_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Effective_Date_S" localSheetId="8">#REF!</definedName>
     <definedName name="Effective_Date_S">#REF!</definedName>
+    <definedName name="Effective_Date_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Effective_Date_T" localSheetId="2">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Effective_Date_T" localSheetId="3">#REF!</definedName>
     <definedName name="Effective_Date_T" localSheetId="0">#REF!</definedName>
     <definedName name="Effective_Date_T">#REF!</definedName>
+    <definedName name="egl" localSheetId="4">#REF!</definedName>
+    <definedName name="egl" localSheetId="2">#REF!</definedName>
+    <definedName name="egl" localSheetId="1">#REF!</definedName>
     <definedName name="egl" localSheetId="3">#REF!</definedName>
-    <definedName name="egl" localSheetId="7">#REF!</definedName>
-    <definedName name="egl" localSheetId="1">#REF!</definedName>
     <definedName name="egl" localSheetId="0">#REF!</definedName>
-    <definedName name="egl" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="egl" localSheetId="8">#REF!</definedName>
     <definedName name="egl">#REF!</definedName>
+    <definedName name="end" localSheetId="4">#REF!</definedName>
+    <definedName name="end" localSheetId="2">#REF!</definedName>
+    <definedName name="end" localSheetId="1">#REF!</definedName>
     <definedName name="end" localSheetId="3">#REF!</definedName>
-    <definedName name="end" localSheetId="7">#REF!</definedName>
-    <definedName name="end" localSheetId="1">#REF!</definedName>
     <definedName name="end" localSheetId="0">#REF!</definedName>
-    <definedName name="end" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="end" localSheetId="8">#REF!</definedName>
     <definedName name="end">#REF!</definedName>
+    <definedName name="End_Bal" localSheetId="4">#REF!</definedName>
+    <definedName name="End_Bal" localSheetId="2">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="1">#REF!</definedName>
+    <definedName name="End_Bal" localSheetId="3">#REF!</definedName>
     <definedName name="End_Bal" localSheetId="0">#REF!</definedName>
     <definedName name="End_Bal">#REF!</definedName>
+    <definedName name="EndingBalance" localSheetId="4">#REF!</definedName>
+    <definedName name="EndingBalance" localSheetId="2">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="1">#REF!</definedName>
+    <definedName name="EndingBalance" localSheetId="3">#REF!</definedName>
     <definedName name="EndingBalance" localSheetId="0">#REF!</definedName>
     <definedName name="EndingBalance">#REF!</definedName>
+    <definedName name="erfwe" localSheetId="4">#REF!</definedName>
+    <definedName name="erfwe" localSheetId="2">#REF!</definedName>
+    <definedName name="erfwe" localSheetId="1">#REF!</definedName>
     <definedName name="erfwe" localSheetId="3">#REF!</definedName>
-    <definedName name="erfwe" localSheetId="7">#REF!</definedName>
-    <definedName name="erfwe" localSheetId="1">#REF!</definedName>
     <definedName name="erfwe" localSheetId="0">#REF!</definedName>
-    <definedName name="erfwe" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="erfwe" localSheetId="8">#REF!</definedName>
     <definedName name="erfwe">#REF!</definedName>
+    <definedName name="ergerg" localSheetId="4">#REF!</definedName>
+    <definedName name="ergerg" localSheetId="2">#REF!</definedName>
     <definedName name="ergerg" localSheetId="1">#REF!</definedName>
+    <definedName name="ergerg" localSheetId="3">#REF!</definedName>
     <definedName name="ergerg" localSheetId="0">#REF!</definedName>
     <definedName name="ergerg">#REF!</definedName>
+    <definedName name="error" localSheetId="4">#REF!</definedName>
+    <definedName name="error" localSheetId="2">#REF!</definedName>
     <definedName name="error" localSheetId="1">#REF!</definedName>
+    <definedName name="error" localSheetId="3">#REF!</definedName>
     <definedName name="error" localSheetId="0">#REF!</definedName>
     <definedName name="error">#REF!</definedName>
+    <definedName name="Error_Amount" localSheetId="4">#REF!</definedName>
+    <definedName name="Error_Amount" localSheetId="2">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="1">#REF!</definedName>
+    <definedName name="Error_Amount" localSheetId="3">#REF!</definedName>
     <definedName name="Error_Amount" localSheetId="0">#REF!</definedName>
     <definedName name="Error_Amount">#REF!</definedName>
     <definedName name="EssAliasTable">"Default"</definedName>
     <definedName name="EssOptions">"110000000001010_"</definedName>
+    <definedName name="Estimated_NERD_Cost" localSheetId="4">#REF!</definedName>
+    <definedName name="Estimated_NERD_Cost" localSheetId="2">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="1">#REF!</definedName>
+    <definedName name="Estimated_NERD_Cost" localSheetId="3">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost" localSheetId="0">#REF!</definedName>
     <definedName name="Estimated_NERD_Cost">#REF!</definedName>
+    <definedName name="Estimated_NIM_Fee" localSheetId="4">#REF!</definedName>
+    <definedName name="Estimated_NIM_Fee" localSheetId="2">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="1">#REF!</definedName>
+    <definedName name="Estimated_NIM_Fee" localSheetId="3">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee" localSheetId="0">#REF!</definedName>
     <definedName name="Estimated_NIM_Fee">#REF!</definedName>
+    <definedName name="Estimated_UW_Fee" localSheetId="4">#REF!</definedName>
+    <definedName name="Estimated_UW_Fee" localSheetId="2">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="1">#REF!</definedName>
+    <definedName name="Estimated_UW_Fee" localSheetId="3">#REF!</definedName>
     <definedName name="Estimated_UW_Fee" localSheetId="0">#REF!</definedName>
     <definedName name="Estimated_UW_Fee">#REF!</definedName>
+    <definedName name="ewswa" localSheetId="4">#REF!</definedName>
+    <definedName name="ewswa" localSheetId="2">#REF!</definedName>
     <definedName name="ewswa" localSheetId="1">#REF!</definedName>
+    <definedName name="ewswa" localSheetId="3">#REF!</definedName>
     <definedName name="ewswa" localSheetId="0">#REF!</definedName>
     <definedName name="ewswa">#REF!</definedName>
+    <definedName name="Existing" localSheetId="4">#REF!</definedName>
+    <definedName name="Existing" localSheetId="2">#REF!</definedName>
     <definedName name="Existing" localSheetId="1">#REF!</definedName>
+    <definedName name="Existing" localSheetId="3">#REF!</definedName>
     <definedName name="Existing" localSheetId="0">#REF!</definedName>
     <definedName name="Existing">#REF!</definedName>
+    <definedName name="expense" localSheetId="4">#REF!</definedName>
+    <definedName name="expense" localSheetId="2">#REF!</definedName>
     <definedName name="expense" localSheetId="1">#REF!</definedName>
+    <definedName name="expense" localSheetId="3">#REF!</definedName>
     <definedName name="expense" localSheetId="0">#REF!</definedName>
     <definedName name="expense">#REF!</definedName>
+    <definedName name="Export_Acc_Range" localSheetId="4">#REF!</definedName>
+    <definedName name="Export_Acc_Range" localSheetId="2">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="1">#REF!</definedName>
+    <definedName name="Export_Acc_Range" localSheetId="3">#REF!</definedName>
     <definedName name="Export_Acc_Range" localSheetId="0">#REF!</definedName>
     <definedName name="Export_Acc_Range">#REF!</definedName>
+    <definedName name="Export_Account" localSheetId="4">#REF!</definedName>
+    <definedName name="Export_Account" localSheetId="2">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="1">#REF!</definedName>
+    <definedName name="Export_Account" localSheetId="3">#REF!</definedName>
     <definedName name="Export_Account" localSheetId="0">#REF!</definedName>
     <definedName name="Export_Account">#REF!</definedName>
+    <definedName name="Exposure_1_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Exposure_1_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Exposure_1_S" localSheetId="1">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Exposure_1_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Exposure_1_S" localSheetId="1">#REF!</definedName>
     <definedName name="Exposure_1_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Exposure_1_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Exposure_1_S" localSheetId="8">#REF!</definedName>
     <definedName name="Exposure_1_S">#REF!</definedName>
+    <definedName name="Exposure_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Exposure_T" localSheetId="2">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Exposure_T" localSheetId="3">#REF!</definedName>
     <definedName name="Exposure_T" localSheetId="0">#REF!</definedName>
     <definedName name="Exposure_T">#REF!</definedName>
+    <definedName name="Extra_Pay" localSheetId="4">#REF!</definedName>
+    <definedName name="Extra_Pay" localSheetId="2">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="1">#REF!</definedName>
+    <definedName name="Extra_Pay" localSheetId="3">#REF!</definedName>
     <definedName name="Extra_Pay" localSheetId="0">#REF!</definedName>
     <definedName name="Extra_Pay">#REF!</definedName>
-    <definedName name="f" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="f" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="f" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="f" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="f" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="f" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="f" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="f">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="FDW_LOAD_DT" localSheetId="4">#REF!</definedName>
+    <definedName name="FDW_LOAD_DT" localSheetId="2">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="1">#REF!</definedName>
+    <definedName name="FDW_LOAD_DT" localSheetId="3">#REF!</definedName>
     <definedName name="FDW_LOAD_DT" localSheetId="0">#REF!</definedName>
     <definedName name="FDW_LOAD_DT">#REF!</definedName>
-    <definedName name="fh" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!D3Len,1)</definedName>
-[...9 lines deleted...]
-    <definedName name="fh" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!D3Len,1)</definedName>
+    <definedName name="fh" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!D3Len,1)</definedName>
+    <definedName name="fh" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!D3Len,1)</definedName>
+    <definedName name="fh" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!D3Len,1)</definedName>
+    <definedName name="fh" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!D3Len,1)</definedName>
+    <definedName name="fh" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!D3Len,1)</definedName>
     <definedName name="fh">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="Filter" localSheetId="4">#REF!</definedName>
+    <definedName name="Filter" localSheetId="2">#REF!</definedName>
     <definedName name="Filter" localSheetId="1">#REF!</definedName>
+    <definedName name="Filter" localSheetId="3">#REF!</definedName>
     <definedName name="Filter" localSheetId="0">#REF!</definedName>
     <definedName name="Filter">#REF!</definedName>
+    <definedName name="FILTER_DETAILS" localSheetId="4">#REF!</definedName>
+    <definedName name="FILTER_DETAILS" localSheetId="2">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="1">#REF!</definedName>
+    <definedName name="FILTER_DETAILS" localSheetId="3">#REF!</definedName>
     <definedName name="FILTER_DETAILS" localSheetId="0">#REF!</definedName>
     <definedName name="FILTER_DETAILS">#REF!</definedName>
+    <definedName name="Filter_On" localSheetId="4">#REF!</definedName>
+    <definedName name="Filter_On" localSheetId="2">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="1">#REF!</definedName>
+    <definedName name="Filter_On" localSheetId="3">#REF!</definedName>
     <definedName name="Filter_On" localSheetId="0">#REF!</definedName>
     <definedName name="Filter_On">#REF!</definedName>
+    <definedName name="Fin_Ctmnt_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Fin_Ctmnt_C" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Ctmnt_C" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Ctmnt_C">#REF!</definedName>
+    <definedName name="Fin_Otmnt_O" localSheetId="4">#REF!</definedName>
+    <definedName name="Fin_Otmnt_O" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Otmnt_O" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Otmnt_O" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Otmnt_O">#REF!</definedName>
+    <definedName name="Fin_Stmnt_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Fin_Stmnt_C" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Stmnt_C" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Stmnt_C" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_C">#REF!</definedName>
+    <definedName name="Fin_Stmnt_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Fin_Stmnt_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Stmnt_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_RS">#REF!</definedName>
+    <definedName name="Fin_Stmnt_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Fin_Stmnt_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Fin_Stmnt_S" localSheetId="1">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Fin_Stmnt_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Fin_Stmnt_S" localSheetId="1">#REF!</definedName>
     <definedName name="Fin_Stmnt_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Fin_Stmnt_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Fin_Stmnt_S" localSheetId="8">#REF!</definedName>
     <definedName name="Fin_Stmnt_S">#REF!</definedName>
+    <definedName name="Fin_Stmnt_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Fin_Stmnt_T" localSheetId="2">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Fin_Stmnt_T" localSheetId="3">#REF!</definedName>
     <definedName name="Fin_Stmnt_T" localSheetId="0">#REF!</definedName>
     <definedName name="Fin_Stmnt_T">#REF!</definedName>
+    <definedName name="Final_Securitized_Balance" localSheetId="4">#REF!</definedName>
+    <definedName name="Final_Securitized_Balance" localSheetId="2">#REF!</definedName>
+    <definedName name="Final_Securitized_Balance" localSheetId="1">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="3">#REF!</definedName>
-    <definedName name="Final_Securitized_Balance" localSheetId="7">#REF!</definedName>
-    <definedName name="Final_Securitized_Balance" localSheetId="1">#REF!</definedName>
     <definedName name="Final_Securitized_Balance" localSheetId="0">#REF!</definedName>
-    <definedName name="Final_Securitized_Balance" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Final_Securitized_Balance" localSheetId="8">#REF!</definedName>
     <definedName name="Final_Securitized_Balance">#REF!</definedName>
+    <definedName name="findcat" localSheetId="4">#REF!</definedName>
+    <definedName name="findcat" localSheetId="2">#REF!</definedName>
     <definedName name="findcat" localSheetId="1">#REF!</definedName>
+    <definedName name="findcat" localSheetId="3">#REF!</definedName>
     <definedName name="findcat" localSheetId="0">#REF!</definedName>
     <definedName name="findcat">#REF!</definedName>
+    <definedName name="FINS_ID" localSheetId="4">#REF!</definedName>
+    <definedName name="FINS_ID" localSheetId="2">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="FINS_ID" localSheetId="3">#REF!</definedName>
     <definedName name="FINS_ID" localSheetId="0">#REF!</definedName>
     <definedName name="FINS_ID">#REF!</definedName>
+    <definedName name="First_Bond_Payment" localSheetId="4">#REF!</definedName>
+    <definedName name="First_Bond_Payment" localSheetId="2">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="1">#REF!</definedName>
+    <definedName name="First_Bond_Payment" localSheetId="3">#REF!</definedName>
     <definedName name="First_Bond_Payment" localSheetId="0">#REF!</definedName>
     <definedName name="First_Bond_Payment">#REF!</definedName>
+    <definedName name="FIRST_ISSUE_DT" localSheetId="4">#REF!</definedName>
+    <definedName name="FIRST_ISSUE_DT" localSheetId="2">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="1">#REF!</definedName>
+    <definedName name="FIRST_ISSUE_DT" localSheetId="3">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT" localSheetId="0">#REF!</definedName>
     <definedName name="FIRST_ISSUE_DT">#REF!</definedName>
+    <definedName name="FIRST_OPT_EXER_DT" localSheetId="4">#REF!</definedName>
+    <definedName name="FIRST_OPT_EXER_DT" localSheetId="2">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="1">#REF!</definedName>
+    <definedName name="FIRST_OPT_EXER_DT" localSheetId="3">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT" localSheetId="0">#REF!</definedName>
     <definedName name="FIRST_OPT_EXER_DT">#REF!</definedName>
+    <definedName name="Fixed_Settlement" localSheetId="4">#REF!</definedName>
+    <definedName name="Fixed_Settlement" localSheetId="2">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="1">#REF!</definedName>
+    <definedName name="Fixed_Settlement" localSheetId="3">#REF!</definedName>
     <definedName name="Fixed_Settlement" localSheetId="0">#REF!</definedName>
     <definedName name="Fixed_Settlement">#REF!</definedName>
+    <definedName name="FN_0301Q" localSheetId="4">#REF!</definedName>
+    <definedName name="FN_0301Q" localSheetId="2">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="1">#REF!</definedName>
+    <definedName name="FN_0301Q" localSheetId="3">#REF!</definedName>
     <definedName name="FN_0301Q" localSheetId="0">#REF!</definedName>
     <definedName name="FN_0301Q">#REF!</definedName>
+    <definedName name="FN_0600Q" localSheetId="4">#REF!</definedName>
+    <definedName name="FN_0600Q" localSheetId="2">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="1">#REF!</definedName>
+    <definedName name="FN_0600Q" localSheetId="3">#REF!</definedName>
     <definedName name="FN_0600Q" localSheetId="0">#REF!</definedName>
     <definedName name="FN_0600Q">#REF!</definedName>
+    <definedName name="FN8g" localSheetId="4">#REF!</definedName>
+    <definedName name="FN8g" localSheetId="2">#REF!</definedName>
     <definedName name="FN8g" localSheetId="1">#REF!</definedName>
+    <definedName name="FN8g" localSheetId="3">#REF!</definedName>
     <definedName name="FN8g" localSheetId="0">#REF!</definedName>
     <definedName name="FN8g">#REF!</definedName>
+    <definedName name="FNMLoss" localSheetId="4">#REF!</definedName>
+    <definedName name="FNMLoss" localSheetId="2">#REF!</definedName>
+    <definedName name="FNMLoss" localSheetId="1">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="3">#REF!</definedName>
-    <definedName name="FNMLoss" localSheetId="7">#REF!</definedName>
-    <definedName name="FNMLoss" localSheetId="1">#REF!</definedName>
     <definedName name="FNMLoss" localSheetId="0">#REF!</definedName>
-    <definedName name="FNMLoss" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="FNMLoss" localSheetId="8">#REF!</definedName>
     <definedName name="FNMLoss">#REF!</definedName>
+    <definedName name="FOI_DEC_01" localSheetId="4">#REF!</definedName>
+    <definedName name="FOI_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_DEC_01">#REF!</definedName>
+    <definedName name="FOI_DEC_02" localSheetId="4">#REF!</definedName>
+    <definedName name="FOI_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_DEC_02">#REF!</definedName>
+    <definedName name="FOI_DEC_04" localSheetId="4">#REF!</definedName>
+    <definedName name="FOI_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_DEC_04">#REF!</definedName>
+    <definedName name="FOI_JUN_03" localSheetId="4">#REF!</definedName>
+    <definedName name="FOI_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_JUN_03" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_JUN_03">#REF!</definedName>
+    <definedName name="FOI_JUN_04" localSheetId="4">#REF!</definedName>
+    <definedName name="FOI_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_JUN_04">#REF!</definedName>
+    <definedName name="FOI_MAR_03" localSheetId="4">#REF!</definedName>
+    <definedName name="FOI_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_MAR_03" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_MAR_03">#REF!</definedName>
+    <definedName name="FOI_MAR_04" localSheetId="4">#REF!</definedName>
+    <definedName name="FOI_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_MAR_04">#REF!</definedName>
+    <definedName name="FOI_SEP_03" localSheetId="4">#REF!</definedName>
+    <definedName name="FOI_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_SEP_03" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_SEP_03">#REF!</definedName>
+    <definedName name="FOI_SEP_04" localSheetId="4">#REF!</definedName>
+    <definedName name="FOI_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="FOI_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="FOI_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="FOI_SEP_04">#REF!</definedName>
+    <definedName name="Folder_2" localSheetId="4">#REF!</definedName>
+    <definedName name="Folder_2" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_2" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_2" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_2">#REF!</definedName>
+    <definedName name="Folder_3" localSheetId="4">#REF!</definedName>
+    <definedName name="Folder_3" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_3" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_3" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_3">#REF!</definedName>
+    <definedName name="Folder_4" localSheetId="4">#REF!</definedName>
+    <definedName name="Folder_4" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_4" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_4" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_4">#REF!</definedName>
+    <definedName name="Folder_5" localSheetId="4">#REF!</definedName>
+    <definedName name="Folder_5" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_5" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_5" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_5">#REF!</definedName>
+    <definedName name="Folder_6" localSheetId="4">#REF!</definedName>
+    <definedName name="Folder_6" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_6" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_6" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_6">#REF!</definedName>
+    <definedName name="Folder_7" localSheetId="4">#REF!</definedName>
+    <definedName name="Folder_7" localSheetId="2">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="1">#REF!</definedName>
+    <definedName name="Folder_7" localSheetId="3">#REF!</definedName>
     <definedName name="Folder_7" localSheetId="0">#REF!</definedName>
     <definedName name="Folder_7">#REF!</definedName>
+    <definedName name="ForAmtCol" localSheetId="4">#REF!</definedName>
+    <definedName name="ForAmtCol" localSheetId="2">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="1">#REF!</definedName>
+    <definedName name="ForAmtCol" localSheetId="3">#REF!</definedName>
     <definedName name="ForAmtCol" localSheetId="0">#REF!</definedName>
     <definedName name="ForAmtCol">#REF!</definedName>
+    <definedName name="FR_Table" localSheetId="4">#REF!</definedName>
+    <definedName name="FR_Table" localSheetId="2">#REF!</definedName>
+    <definedName name="FR_Table" localSheetId="1">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="3">#REF!</definedName>
-    <definedName name="FR_Table" localSheetId="7">#REF!</definedName>
-    <definedName name="FR_Table" localSheetId="1">#REF!</definedName>
     <definedName name="FR_Table" localSheetId="0">#REF!</definedName>
-    <definedName name="FR_Table" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="FR_Table" localSheetId="8">#REF!</definedName>
     <definedName name="FR_Table">#REF!</definedName>
+    <definedName name="frv" localSheetId="4">#REF!</definedName>
+    <definedName name="frv" localSheetId="2">#REF!</definedName>
     <definedName name="frv" localSheetId="1">#REF!</definedName>
+    <definedName name="frv" localSheetId="3">#REF!</definedName>
     <definedName name="frv" localSheetId="0">#REF!</definedName>
     <definedName name="frv">#REF!</definedName>
+    <definedName name="Full_Print" localSheetId="4">#REF!</definedName>
+    <definedName name="Full_Print" localSheetId="2">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="1">#REF!</definedName>
+    <definedName name="Full_Print" localSheetId="3">#REF!</definedName>
     <definedName name="Full_Print" localSheetId="0">#REF!</definedName>
     <definedName name="Full_Print">#REF!</definedName>
+    <definedName name="FV_INPUT" localSheetId="4">#REF!</definedName>
+    <definedName name="FV_INPUT" localSheetId="2">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="1">#REF!</definedName>
+    <definedName name="FV_INPUT" localSheetId="3">#REF!</definedName>
     <definedName name="FV_INPUT" localSheetId="0">#REF!</definedName>
     <definedName name="FV_INPUT">#REF!</definedName>
+    <definedName name="g" localSheetId="4">#REF!</definedName>
+    <definedName name="g" localSheetId="2">#REF!</definedName>
+    <definedName name="g" localSheetId="1">#REF!</definedName>
     <definedName name="g" localSheetId="3">#REF!</definedName>
-    <definedName name="g" localSheetId="7">#REF!</definedName>
-    <definedName name="g" localSheetId="1">#REF!</definedName>
     <definedName name="g" localSheetId="0">#REF!</definedName>
-    <definedName name="g" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="g" localSheetId="8">#REF!</definedName>
     <definedName name="g">#REF!</definedName>
+    <definedName name="getGoodBal" localSheetId="4">#REF!</definedName>
+    <definedName name="getGoodBal" localSheetId="2">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="1">#REF!</definedName>
+    <definedName name="getGoodBal" localSheetId="3">#REF!</definedName>
     <definedName name="getGoodBal" localSheetId="0">#REF!</definedName>
     <definedName name="getGoodBal">#REF!</definedName>
+    <definedName name="gfds" localSheetId="4">#REF!</definedName>
+    <definedName name="gfds" localSheetId="2">#REF!</definedName>
     <definedName name="gfds" localSheetId="1">#REF!</definedName>
+    <definedName name="gfds" localSheetId="3">#REF!</definedName>
     <definedName name="gfds" localSheetId="0">#REF!</definedName>
     <definedName name="gfds">#REF!</definedName>
+    <definedName name="GFE_RULE" localSheetId="4">#REF!</definedName>
+    <definedName name="GFE_RULE" localSheetId="2">#REF!</definedName>
+    <definedName name="GFE_RULE" localSheetId="1">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="3">#REF!</definedName>
-    <definedName name="GFE_RULE" localSheetId="7">#REF!</definedName>
-    <definedName name="GFE_RULE" localSheetId="1">#REF!</definedName>
     <definedName name="GFE_RULE" localSheetId="0">#REF!</definedName>
-    <definedName name="GFE_RULE" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="GFE_RULE" localSheetId="8">#REF!</definedName>
     <definedName name="GFE_RULE">#REF!</definedName>
+    <definedName name="GL_Account_No" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_Account_No" localSheetId="2">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_Account_No" localSheetId="3">#REF!</definedName>
     <definedName name="GL_Account_No" localSheetId="0">#REF!</definedName>
     <definedName name="GL_Account_No">#REF!</definedName>
+    <definedName name="GL_ACCT_NO" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_ACCT_NO" localSheetId="2">#REF!</definedName>
+    <definedName name="GL_ACCT_NO" localSheetId="1">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="3">#REF!</definedName>
-    <definedName name="GL_ACCT_NO" localSheetId="7">#REF!</definedName>
-    <definedName name="GL_ACCT_NO" localSheetId="1">#REF!</definedName>
     <definedName name="GL_ACCT_NO" localSheetId="0">#REF!</definedName>
-    <definedName name="GL_ACCT_NO" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="GL_ACCT_NO" localSheetId="8">#REF!</definedName>
     <definedName name="GL_ACCT_NO">#REF!</definedName>
+    <definedName name="GL_Bal" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_Bal" localSheetId="2">#REF!</definedName>
+    <definedName name="GL_Bal" localSheetId="1">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="3">#REF!</definedName>
-    <definedName name="GL_Bal" localSheetId="7">#REF!</definedName>
-    <definedName name="GL_Bal" localSheetId="1">#REF!</definedName>
     <definedName name="GL_Bal" localSheetId="0">#REF!</definedName>
-    <definedName name="GL_Bal" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="GL_Bal" localSheetId="8">#REF!</definedName>
     <definedName name="GL_Bal">#REF!</definedName>
+    <definedName name="GL_Balances" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_Balances" localSheetId="2">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_Balances" localSheetId="3">#REF!</definedName>
     <definedName name="GL_Balances" localSheetId="0">#REF!</definedName>
     <definedName name="GL_Balances">#REF!</definedName>
+    <definedName name="GL_COST_CTR_CD" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_COST_CTR_CD" localSheetId="2">#REF!</definedName>
+    <definedName name="GL_COST_CTR_CD" localSheetId="1">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="3">#REF!</definedName>
-    <definedName name="GL_COST_CTR_CD" localSheetId="7">#REF!</definedName>
-    <definedName name="GL_COST_CTR_CD" localSheetId="1">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD" localSheetId="0">#REF!</definedName>
-    <definedName name="GL_COST_CTR_CD" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="GL_COST_CTR_CD" localSheetId="8">#REF!</definedName>
     <definedName name="GL_COST_CTR_CD">#REF!</definedName>
+    <definedName name="GL_date" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_date" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date">#REF!</definedName>
+    <definedName name="GL_date_C" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_date_C" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_C" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_C" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_C">#REF!</definedName>
+    <definedName name="GL_date_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_date_RB" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_RB" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_RB" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_RB">#REF!</definedName>
+    <definedName name="GL_date_REO" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_date_REO" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_REO" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_REO" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_REO">#REF!</definedName>
+    <definedName name="GL_date_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_date_RS" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_RS" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_RS" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_RS">#REF!</definedName>
+    <definedName name="GL_date_S" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_date_S" localSheetId="2">#REF!</definedName>
+    <definedName name="GL_date_S" localSheetId="1">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="3">#REF!</definedName>
-    <definedName name="GL_date_S" localSheetId="7">#REF!</definedName>
-    <definedName name="GL_date_S" localSheetId="1">#REF!</definedName>
     <definedName name="GL_date_S" localSheetId="0">#REF!</definedName>
-    <definedName name="GL_date_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="GL_date_S" localSheetId="8">#REF!</definedName>
     <definedName name="GL_date_S">#REF!</definedName>
+    <definedName name="GL_date_T" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_date_T" localSheetId="2">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_date_T" localSheetId="3">#REF!</definedName>
     <definedName name="GL_date_T" localSheetId="0">#REF!</definedName>
     <definedName name="GL_date_T">#REF!</definedName>
+    <definedName name="GL_LOOKUP" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_LOOKUP" localSheetId="2">#REF!</definedName>
+    <definedName name="GL_LOOKUP" localSheetId="1">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="3">#REF!</definedName>
-    <definedName name="GL_LOOKUP" localSheetId="7">#REF!</definedName>
-    <definedName name="GL_LOOKUP" localSheetId="1">#REF!</definedName>
     <definedName name="GL_LOOKUP" localSheetId="0">#REF!</definedName>
-    <definedName name="GL_LOOKUP" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="GL_LOOKUP" localSheetId="8">#REF!</definedName>
     <definedName name="GL_LOOKUP">#REF!</definedName>
+    <definedName name="GL_MAPPING" localSheetId="4">#REF!</definedName>
+    <definedName name="GL_MAPPING" localSheetId="2">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="1">#REF!</definedName>
+    <definedName name="GL_MAPPING" localSheetId="3">#REF!</definedName>
     <definedName name="GL_MAPPING" localSheetId="0">#REF!</definedName>
     <definedName name="GL_MAPPING">#REF!</definedName>
+    <definedName name="GOS_Excess_Interest" localSheetId="4">#REF!</definedName>
+    <definedName name="GOS_Excess_Interest" localSheetId="2">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="1">#REF!</definedName>
+    <definedName name="GOS_Excess_Interest" localSheetId="3">#REF!</definedName>
     <definedName name="GOS_Excess_Interest" localSheetId="0">#REF!</definedName>
     <definedName name="GOS_Excess_Interest">#REF!</definedName>
+    <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="4">#REF!</definedName>
+    <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="2">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="1">#REF!</definedName>
+    <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="3">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="0">#REF!</definedName>
     <definedName name="GOS_Loss_Adj_Excess_Interest">#REF!</definedName>
+    <definedName name="Groups" localSheetId="4">#REF!</definedName>
+    <definedName name="Groups" localSheetId="2">#REF!</definedName>
+    <definedName name="Groups" localSheetId="1">#REF!</definedName>
     <definedName name="Groups" localSheetId="3">#REF!</definedName>
-    <definedName name="Groups" localSheetId="7">#REF!</definedName>
-    <definedName name="Groups" localSheetId="1">#REF!</definedName>
     <definedName name="Groups" localSheetId="0">#REF!</definedName>
-    <definedName name="Groups" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Groups" localSheetId="8">#REF!</definedName>
     <definedName name="Groups">#REF!</definedName>
+    <definedName name="GRPRKDATA" localSheetId="4">#REF!</definedName>
+    <definedName name="GRPRKDATA" localSheetId="2">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="1">#REF!</definedName>
+    <definedName name="GRPRKDATA" localSheetId="3">#REF!</definedName>
     <definedName name="GRPRKDATA" localSheetId="0">#REF!</definedName>
     <definedName name="GRPRKDATA">#REF!</definedName>
+    <definedName name="HdrUnit" localSheetId="4">#REF!</definedName>
+    <definedName name="HdrUnit" localSheetId="2">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="1">#REF!</definedName>
+    <definedName name="HdrUnit" localSheetId="3">#REF!</definedName>
     <definedName name="HdrUnit" localSheetId="0">#REF!</definedName>
     <definedName name="HdrUnit">#REF!</definedName>
+    <definedName name="HEADER" localSheetId="4">#REF!</definedName>
+    <definedName name="HEADER" localSheetId="2">#REF!</definedName>
     <definedName name="HEADER" localSheetId="1">#REF!</definedName>
+    <definedName name="HEADER" localSheetId="3">#REF!</definedName>
     <definedName name="HEADER" localSheetId="0">#REF!</definedName>
     <definedName name="HEADER">#REF!</definedName>
     <definedName name="Header_Row">ROW(#REF!)</definedName>
+    <definedName name="HeaderKeys" localSheetId="4">#REF!</definedName>
+    <definedName name="HeaderKeys" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="1">#REF!</definedName>
+    <definedName name="HeaderKeys" localSheetId="3">#REF!</definedName>
     <definedName name="HeaderKeys" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderKeys">#REF!</definedName>
+    <definedName name="HeaderLabels" localSheetId="4">#REF!</definedName>
+    <definedName name="HeaderLabels" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="1">#REF!</definedName>
+    <definedName name="HeaderLabels" localSheetId="3">#REF!</definedName>
     <definedName name="HeaderLabels" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderLabels">#REF!</definedName>
+    <definedName name="HeaderLine" localSheetId="4">#REF!</definedName>
+    <definedName name="HeaderLine" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="1">#REF!</definedName>
+    <definedName name="HeaderLine" localSheetId="3">#REF!</definedName>
     <definedName name="HeaderLine" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderLine">#REF!</definedName>
+    <definedName name="HeaderSeq" localSheetId="4">#REF!</definedName>
+    <definedName name="HeaderSeq" localSheetId="2">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="1">#REF!</definedName>
+    <definedName name="HeaderSeq" localSheetId="3">#REF!</definedName>
     <definedName name="HeaderSeq" localSheetId="0">#REF!</definedName>
     <definedName name="HeaderSeq">#REF!</definedName>
+    <definedName name="hft" localSheetId="4">#REF!</definedName>
+    <definedName name="hft" localSheetId="2">#REF!</definedName>
     <definedName name="hft" localSheetId="1">#REF!</definedName>
+    <definedName name="hft" localSheetId="3">#REF!</definedName>
     <definedName name="hft" localSheetId="0">#REF!</definedName>
     <definedName name="hft">#REF!</definedName>
+    <definedName name="hgfdx" localSheetId="4">#REF!</definedName>
+    <definedName name="hgfdx" localSheetId="2">#REF!</definedName>
+    <definedName name="hgfdx" localSheetId="1">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="3">#REF!</definedName>
-    <definedName name="hgfdx" localSheetId="7">#REF!</definedName>
-    <definedName name="hgfdx" localSheetId="1">#REF!</definedName>
     <definedName name="hgfdx" localSheetId="0">#REF!</definedName>
-    <definedName name="hgfdx" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="hgfdx" localSheetId="8">#REF!</definedName>
     <definedName name="hgfdx">#REF!</definedName>
+    <definedName name="hgtre" localSheetId="4">#REF!</definedName>
+    <definedName name="hgtre" localSheetId="2">#REF!</definedName>
     <definedName name="hgtre" localSheetId="1">#REF!</definedName>
+    <definedName name="hgtre" localSheetId="3">#REF!</definedName>
     <definedName name="hgtre" localSheetId="0">#REF!</definedName>
     <definedName name="hgtre">#REF!</definedName>
+    <definedName name="hnh" localSheetId="4">#REF!</definedName>
+    <definedName name="hnh" localSheetId="2">#REF!</definedName>
+    <definedName name="hnh" localSheetId="1">#REF!</definedName>
     <definedName name="hnh" localSheetId="3">#REF!</definedName>
-    <definedName name="hnh" localSheetId="7">#REF!</definedName>
-    <definedName name="hnh" localSheetId="1">#REF!</definedName>
     <definedName name="hnh" localSheetId="0">#REF!</definedName>
-    <definedName name="hnh" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="hnh" localSheetId="8">#REF!</definedName>
     <definedName name="hnh">#REF!</definedName>
+    <definedName name="IDN" localSheetId="4">#REF!</definedName>
+    <definedName name="IDN" localSheetId="2">#REF!</definedName>
     <definedName name="IDN" localSheetId="1">#REF!</definedName>
+    <definedName name="IDN" localSheetId="3">#REF!</definedName>
     <definedName name="IDN" localSheetId="0">#REF!</definedName>
     <definedName name="IDN">#REF!</definedName>
+    <definedName name="idpi2002_08" localSheetId="4">#REF!</definedName>
+    <definedName name="idpi2002_08" localSheetId="2">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="idpi2002_08" localSheetId="3">#REF!</definedName>
     <definedName name="idpi2002_08" localSheetId="0">#REF!</definedName>
     <definedName name="idpi2002_08">#REF!</definedName>
+    <definedName name="IFN" localSheetId="4">#REF!</definedName>
+    <definedName name="IFN" localSheetId="2">#REF!</definedName>
     <definedName name="IFN" localSheetId="1">#REF!</definedName>
+    <definedName name="IFN" localSheetId="3">#REF!</definedName>
     <definedName name="IFN" localSheetId="0">#REF!</definedName>
     <definedName name="IFN">#REF!</definedName>
+    <definedName name="ikmn" localSheetId="4">#REF!</definedName>
+    <definedName name="ikmn" localSheetId="2">#REF!</definedName>
+    <definedName name="ikmn" localSheetId="1">#REF!</definedName>
     <definedName name="ikmn" localSheetId="3">#REF!</definedName>
-    <definedName name="ikmn" localSheetId="7">#REF!</definedName>
-    <definedName name="ikmn" localSheetId="1">#REF!</definedName>
     <definedName name="ikmn" localSheetId="0">#REF!</definedName>
-    <definedName name="ikmn" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ikmn" localSheetId="8">#REF!</definedName>
     <definedName name="ikmn">#REF!</definedName>
+    <definedName name="Imported_File_Count" localSheetId="4">#REF!</definedName>
+    <definedName name="Imported_File_Count" localSheetId="2">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="1">#REF!</definedName>
+    <definedName name="Imported_File_Count" localSheetId="3">#REF!</definedName>
     <definedName name="Imported_File_Count" localSheetId="0">#REF!</definedName>
     <definedName name="Imported_File_Count">#REF!</definedName>
+    <definedName name="InsertLine" localSheetId="4">#REF!</definedName>
+    <definedName name="InsertLine" localSheetId="2">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="1">#REF!</definedName>
+    <definedName name="InsertLine" localSheetId="3">#REF!</definedName>
     <definedName name="InsertLine" localSheetId="0">#REF!</definedName>
     <definedName name="InsertLine">#REF!</definedName>
+    <definedName name="int" localSheetId="4">#REF!</definedName>
+    <definedName name="int" localSheetId="2">#REF!</definedName>
     <definedName name="int" localSheetId="1">#REF!</definedName>
+    <definedName name="int" localSheetId="3">#REF!</definedName>
     <definedName name="int" localSheetId="0">#REF!</definedName>
     <definedName name="int">#REF!</definedName>
+    <definedName name="Interest_Due_Detail" localSheetId="4">#REF!</definedName>
+    <definedName name="Interest_Due_Detail" localSheetId="2">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="1">#REF!</definedName>
+    <definedName name="Interest_Due_Detail" localSheetId="3">#REF!</definedName>
     <definedName name="Interest_Due_Detail" localSheetId="0">#REF!</definedName>
     <definedName name="Interest_Due_Detail">#REF!</definedName>
+    <definedName name="Interest_Rate" localSheetId="4">#REF!</definedName>
+    <definedName name="Interest_Rate" localSheetId="2">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="1">#REF!</definedName>
+    <definedName name="Interest_Rate" localSheetId="3">#REF!</definedName>
     <definedName name="Interest_Rate" localSheetId="0">#REF!</definedName>
     <definedName name="Interest_Rate">#REF!</definedName>
+    <definedName name="ioLookup" localSheetId="4">#REF!</definedName>
+    <definedName name="ioLookup" localSheetId="2">#REF!</definedName>
+    <definedName name="ioLookup" localSheetId="1">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="3">#REF!</definedName>
-    <definedName name="ioLookup" localSheetId="7">#REF!</definedName>
-    <definedName name="ioLookup" localSheetId="1">#REF!</definedName>
     <definedName name="ioLookup" localSheetId="0">#REF!</definedName>
-    <definedName name="ioLookup" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ioLookup" localSheetId="8">#REF!</definedName>
     <definedName name="ioLookup">#REF!</definedName>
+    <definedName name="ioMktPrice" localSheetId="4">#REF!</definedName>
+    <definedName name="ioMktPrice" localSheetId="2">#REF!</definedName>
+    <definedName name="ioMktPrice" localSheetId="1">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="3">#REF!</definedName>
-    <definedName name="ioMktPrice" localSheetId="7">#REF!</definedName>
-    <definedName name="ioMktPrice" localSheetId="1">#REF!</definedName>
     <definedName name="ioMktPrice" localSheetId="0">#REF!</definedName>
-    <definedName name="ioMktPrice" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ioMktPrice" localSheetId="8">#REF!</definedName>
     <definedName name="ioMktPrice">#REF!</definedName>
+    <definedName name="ioMktValue" localSheetId="4">#REF!</definedName>
+    <definedName name="ioMktValue" localSheetId="2">#REF!</definedName>
+    <definedName name="ioMktValue" localSheetId="1">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="3">#REF!</definedName>
-    <definedName name="ioMktValue" localSheetId="7">#REF!</definedName>
-    <definedName name="ioMktValue" localSheetId="1">#REF!</definedName>
     <definedName name="ioMktValue" localSheetId="0">#REF!</definedName>
-    <definedName name="ioMktValue" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ioMktValue" localSheetId="8">#REF!</definedName>
     <definedName name="ioMktValue">#REF!</definedName>
+    <definedName name="ipdi2002_01" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_01" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_01" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_01" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_01">#REF!</definedName>
+    <definedName name="ipdi2002_02" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_02" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_02" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_02" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_02">#REF!</definedName>
+    <definedName name="ipdi2002_03" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_03" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_03" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_03" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_03">#REF!</definedName>
+    <definedName name="ipdi2002_04" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_04" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_04" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_04" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_04">#REF!</definedName>
+    <definedName name="ipdi2002_05" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_05" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_05" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_05" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_05">#REF!</definedName>
+    <definedName name="ipdi2002_06" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_06" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_06" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_06" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_06">#REF!</definedName>
+    <definedName name="ipdi2002_07" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_07" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_07" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_07" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_07">#REF!</definedName>
+    <definedName name="ipdi2002_08" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_08" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_08" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_08" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_08">#REF!</definedName>
+    <definedName name="ipdi2002_09" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_09" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_09" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_09" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_09">#REF!</definedName>
+    <definedName name="ipdi2002_10" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_10" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_10" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_10" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_10">#REF!</definedName>
+    <definedName name="ipdi2002_11" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_11" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_11" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_11" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_11">#REF!</definedName>
+    <definedName name="ipdi2002_12" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2002_12" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2002_12" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2002_12" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2002_12">#REF!</definedName>
+    <definedName name="ipdi2003_01" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_01" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_01" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_01" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_01">#REF!</definedName>
+    <definedName name="ipdi2003_02" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_02" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_02" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_02" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_02">#REF!</definedName>
+    <definedName name="ipdi2003_03" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_03" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_03" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_03" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_03">#REF!</definedName>
+    <definedName name="ipdi2003_04" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_04" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_04" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_04" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_04">#REF!</definedName>
+    <definedName name="ipdi2003_05" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_05" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_05" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_05" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_05">#REF!</definedName>
+    <definedName name="ipdi2003_06" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_06" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_06" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_06" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_06">#REF!</definedName>
+    <definedName name="ipdi2003_07" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_07" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_07" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_07" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_07">#REF!</definedName>
+    <definedName name="ipdi2003_08" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_08" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_08" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_08" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_08">#REF!</definedName>
+    <definedName name="ipdi2003_09" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_09" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_09" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_09" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_09">#REF!</definedName>
+    <definedName name="ipdi2003_10" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_10" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_10" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_10" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_10">#REF!</definedName>
+    <definedName name="ipdi2003_11" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_11" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_11" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_11" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_11">#REF!</definedName>
+    <definedName name="ipdi2003_12" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2003_12" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2003_12" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2003_12" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2003_12">#REF!</definedName>
+    <definedName name="ipdi2004_01" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_01" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_01" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_01" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_01">#REF!</definedName>
+    <definedName name="ipdi2004_02" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_02" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_02" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_02" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_02">#REF!</definedName>
+    <definedName name="ipdi2004_03" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_03" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_03" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_03" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_03">#REF!</definedName>
+    <definedName name="ipdi2004_04" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_04" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_04" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_04" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_04">#REF!</definedName>
+    <definedName name="ipdi2004_05" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_05" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_05" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_05" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_05">#REF!</definedName>
+    <definedName name="ipdi2004_06" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_06" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_06" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_06" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_06">#REF!</definedName>
+    <definedName name="ipdi2004_07" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_07" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_07" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_07" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_07">#REF!</definedName>
+    <definedName name="ipdi2004_08" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_08" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_08" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_08" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_08">#REF!</definedName>
+    <definedName name="ipdi2004_09" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_09" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_09" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_09" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_09">#REF!</definedName>
+    <definedName name="ipdi2004_10" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_10" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_10" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_10" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_10">#REF!</definedName>
+    <definedName name="ipdi2004_11" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_11" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_11" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_11" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_11">#REF!</definedName>
+    <definedName name="ipdi2004_12" localSheetId="4">#REF!</definedName>
+    <definedName name="ipdi2004_12" localSheetId="2">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="1">#REF!</definedName>
+    <definedName name="ipdi2004_12" localSheetId="3">#REF!</definedName>
     <definedName name="ipdi2004_12" localSheetId="0">#REF!</definedName>
     <definedName name="ipdi2004_12">#REF!</definedName>
+    <definedName name="IRRSolver" localSheetId="4">#REF!</definedName>
+    <definedName name="IRRSolver" localSheetId="2">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="1">#REF!</definedName>
+    <definedName name="IRRSolver" localSheetId="3">#REF!</definedName>
     <definedName name="IRRSolver" localSheetId="0">#REF!</definedName>
     <definedName name="IRRSolver">#REF!</definedName>
+    <definedName name="isat2002" localSheetId="4">#REF!</definedName>
+    <definedName name="isat2002" localSheetId="2">#REF!</definedName>
+    <definedName name="isat2002" localSheetId="1">#REF!</definedName>
     <definedName name="isat2002" localSheetId="3">#REF!</definedName>
-    <definedName name="isat2002" localSheetId="7">#REF!</definedName>
-    <definedName name="isat2002" localSheetId="1">#REF!</definedName>
     <definedName name="isat2002" localSheetId="0">#REF!</definedName>
-    <definedName name="isat2002" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="isat2002" localSheetId="8">#REF!</definedName>
     <definedName name="isat2002">#REF!</definedName>
+    <definedName name="iSatrQ304" localSheetId="4">#REF!</definedName>
+    <definedName name="iSatrQ304" localSheetId="2">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="1">#REF!</definedName>
+    <definedName name="iSatrQ304" localSheetId="3">#REF!</definedName>
     <definedName name="iSatrQ304" localSheetId="0">#REF!</definedName>
     <definedName name="iSatrQ304">#REF!</definedName>
+    <definedName name="isretrieve" localSheetId="4">#REF!</definedName>
+    <definedName name="isretrieve" localSheetId="2">#REF!</definedName>
+    <definedName name="isretrieve" localSheetId="1">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="3">#REF!</definedName>
-    <definedName name="isretrieve" localSheetId="7">#REF!</definedName>
-    <definedName name="isretrieve" localSheetId="1">#REF!</definedName>
     <definedName name="isretrieve" localSheetId="0">#REF!</definedName>
-    <definedName name="isretrieve" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="isretrieve" localSheetId="8">#REF!</definedName>
     <definedName name="isretrieve">#REF!</definedName>
+    <definedName name="Issuance" localSheetId="4">#REF!</definedName>
+    <definedName name="Issuance" localSheetId="2">#REF!</definedName>
+    <definedName name="Issuance" localSheetId="1">#REF!</definedName>
     <definedName name="Issuance" localSheetId="3">#REF!</definedName>
-    <definedName name="Issuance" localSheetId="7">#REF!</definedName>
-    <definedName name="Issuance" localSheetId="1">#REF!</definedName>
     <definedName name="Issuance" localSheetId="0">#REF!</definedName>
-    <definedName name="Issuance" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Issuance" localSheetId="8">#REF!</definedName>
     <definedName name="Issuance">#REF!</definedName>
+    <definedName name="issue_month" localSheetId="4">#REF!</definedName>
+    <definedName name="issue_month" localSheetId="2">#REF!</definedName>
     <definedName name="issue_month" localSheetId="1">#REF!</definedName>
+    <definedName name="issue_month" localSheetId="3">#REF!</definedName>
     <definedName name="issue_month" localSheetId="0">#REF!</definedName>
     <definedName name="issue_month">#REF!</definedName>
+    <definedName name="issue_year" localSheetId="4">#REF!</definedName>
+    <definedName name="issue_year" localSheetId="2">#REF!</definedName>
     <definedName name="issue_year" localSheetId="1">#REF!</definedName>
+    <definedName name="issue_year" localSheetId="3">#REF!</definedName>
     <definedName name="issue_year" localSheetId="0">#REF!</definedName>
     <definedName name="issue_year">#REF!</definedName>
+    <definedName name="Issuer_Lookup_FF" localSheetId="4">#REF!</definedName>
+    <definedName name="Issuer_Lookup_FF" localSheetId="2">#REF!</definedName>
+    <definedName name="Issuer_Lookup_FF" localSheetId="1">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="3">#REF!</definedName>
-    <definedName name="Issuer_Lookup_FF" localSheetId="7">#REF!</definedName>
-    <definedName name="Issuer_Lookup_FF" localSheetId="1">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF" localSheetId="0">#REF!</definedName>
-    <definedName name="Issuer_Lookup_FF" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Issuer_Lookup_FF" localSheetId="8">#REF!</definedName>
     <definedName name="Issuer_Lookup_FF">#REF!</definedName>
+    <definedName name="Issuer_Lookup_RM" localSheetId="4">#REF!</definedName>
+    <definedName name="Issuer_Lookup_RM" localSheetId="2">#REF!</definedName>
+    <definedName name="Issuer_Lookup_RM" localSheetId="1">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="3">#REF!</definedName>
-    <definedName name="Issuer_Lookup_RM" localSheetId="7">#REF!</definedName>
-    <definedName name="Issuer_Lookup_RM" localSheetId="1">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM" localSheetId="0">#REF!</definedName>
-    <definedName name="Issuer_Lookup_RM" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Issuer_Lookup_RM" localSheetId="8">#REF!</definedName>
     <definedName name="Issuer_Lookup_RM">#REF!</definedName>
+    <definedName name="Issuer_Lookup_WMC" localSheetId="4">#REF!</definedName>
+    <definedName name="Issuer_Lookup_WMC" localSheetId="2">#REF!</definedName>
+    <definedName name="Issuer_Lookup_WMC" localSheetId="1">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="3">#REF!</definedName>
-    <definedName name="Issuer_Lookup_WMC" localSheetId="7">#REF!</definedName>
-    <definedName name="Issuer_Lookup_WMC" localSheetId="1">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC" localSheetId="0">#REF!</definedName>
-    <definedName name="Issuer_Lookup_WMC" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Issuer_Lookup_WMC" localSheetId="8">#REF!</definedName>
     <definedName name="Issuer_Lookup_WMC">#REF!</definedName>
+    <definedName name="Issuer_Rank_By_60_" localSheetId="4">#REF!</definedName>
+    <definedName name="Issuer_Rank_By_60_" localSheetId="2">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="1">#REF!</definedName>
+    <definedName name="Issuer_Rank_By_60_" localSheetId="3">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_" localSheetId="0">#REF!</definedName>
     <definedName name="Issuer_Rank_By_60_">#REF!</definedName>
+    <definedName name="iStarq104" localSheetId="4">#REF!</definedName>
+    <definedName name="iStarq104" localSheetId="2">#REF!</definedName>
+    <definedName name="iStarq104" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="3">#REF!</definedName>
-    <definedName name="iStarq104" localSheetId="7">#REF!</definedName>
-    <definedName name="iStarq104" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq104" localSheetId="0">#REF!</definedName>
-    <definedName name="iStarq104" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="iStarq104" localSheetId="8">#REF!</definedName>
     <definedName name="iStarq104">#REF!</definedName>
+    <definedName name="iStarq204" localSheetId="4">#REF!</definedName>
+    <definedName name="iStarq204" localSheetId="2">#REF!</definedName>
+    <definedName name="iStarq204" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="3">#REF!</definedName>
-    <definedName name="iStarq204" localSheetId="7">#REF!</definedName>
-    <definedName name="iStarq204" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq204" localSheetId="0">#REF!</definedName>
-    <definedName name="iStarq204" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="iStarq204" localSheetId="8">#REF!</definedName>
     <definedName name="iStarq204">#REF!</definedName>
+    <definedName name="iStarq304" localSheetId="4">#REF!</definedName>
+    <definedName name="iStarq304" localSheetId="2">#REF!</definedName>
+    <definedName name="iStarq304" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="3">#REF!</definedName>
-    <definedName name="iStarq304" localSheetId="7">#REF!</definedName>
-    <definedName name="iStarq304" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq304" localSheetId="0">#REF!</definedName>
-    <definedName name="iStarq304" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="iStarq304" localSheetId="8">#REF!</definedName>
     <definedName name="iStarq304">#REF!</definedName>
+    <definedName name="iStarq404" localSheetId="4">#REF!</definedName>
+    <definedName name="iStarq404" localSheetId="2">#REF!</definedName>
+    <definedName name="iStarq404" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="3">#REF!</definedName>
-    <definedName name="iStarq404" localSheetId="7">#REF!</definedName>
-    <definedName name="iStarq404" localSheetId="1">#REF!</definedName>
     <definedName name="iStarq404" localSheetId="0">#REF!</definedName>
-    <definedName name="iStarq404" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="iStarq404" localSheetId="8">#REF!</definedName>
     <definedName name="iStarq404">#REF!</definedName>
+    <definedName name="J3_" localSheetId="4">#REF!</definedName>
+    <definedName name="J3_" localSheetId="2">#REF!</definedName>
     <definedName name="J3_" localSheetId="1">#REF!</definedName>
+    <definedName name="J3_" localSheetId="3">#REF!</definedName>
     <definedName name="J3_" localSheetId="0">#REF!</definedName>
     <definedName name="J3_">#REF!</definedName>
+    <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="4">#REF!</definedName>
+    <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="2">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="1">#REF!</definedName>
+    <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="3">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="0">#REF!</definedName>
     <definedName name="JE26184_____Correct_Peoplesoft_truncation">#REF!</definedName>
+    <definedName name="jhg" localSheetId="4">#REF!</definedName>
+    <definedName name="jhg" localSheetId="2">#REF!</definedName>
     <definedName name="jhg" localSheetId="1">#REF!</definedName>
+    <definedName name="jhg" localSheetId="3">#REF!</definedName>
     <definedName name="jhg" localSheetId="0">#REF!</definedName>
     <definedName name="jhg">#REF!</definedName>
+    <definedName name="jmnbvgf" localSheetId="4">#REF!</definedName>
+    <definedName name="jmnbvgf" localSheetId="2">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="1">#REF!</definedName>
+    <definedName name="jmnbvgf" localSheetId="3">#REF!</definedName>
     <definedName name="jmnbvgf" localSheetId="0">#REF!</definedName>
     <definedName name="jmnbvgf">#REF!</definedName>
+    <definedName name="jnbv" localSheetId="4">#REF!</definedName>
+    <definedName name="jnbv" localSheetId="2">#REF!</definedName>
+    <definedName name="jnbv" localSheetId="1">#REF!</definedName>
     <definedName name="jnbv" localSheetId="3">#REF!</definedName>
-    <definedName name="jnbv" localSheetId="7">#REF!</definedName>
-    <definedName name="jnbv" localSheetId="1">#REF!</definedName>
     <definedName name="jnbv" localSheetId="0">#REF!</definedName>
-    <definedName name="jnbv" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="jnbv" localSheetId="8">#REF!</definedName>
     <definedName name="jnbv">#REF!</definedName>
+    <definedName name="jnydtr" localSheetId="4">#REF!</definedName>
+    <definedName name="jnydtr" localSheetId="2">#REF!</definedName>
+    <definedName name="jnydtr" localSheetId="1">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="3">#REF!</definedName>
-    <definedName name="jnydtr" localSheetId="7">#REF!</definedName>
-    <definedName name="jnydtr" localSheetId="1">#REF!</definedName>
     <definedName name="jnydtr" localSheetId="0">#REF!</definedName>
-    <definedName name="jnydtr" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="jnydtr" localSheetId="8">#REF!</definedName>
     <definedName name="jnydtr">#REF!</definedName>
+    <definedName name="Journal_Entry_No" localSheetId="4">#REF!</definedName>
+    <definedName name="Journal_Entry_No" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_Entry_No" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_Entry_No" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_Entry_No">#REF!</definedName>
+    <definedName name="Journal_Entry_Source" localSheetId="4">#REF!</definedName>
+    <definedName name="Journal_Entry_Source" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_Entry_Source" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_Entry_Source" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_Entry_Source">#REF!</definedName>
+    <definedName name="Journal_ID" localSheetId="4">#REF!</definedName>
+    <definedName name="Journal_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID">#REF!</definedName>
+    <definedName name="Journal_ID_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Journal_ID_C" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID_C" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID_C" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_C">#REF!</definedName>
+    <definedName name="Journal_ID_REO" localSheetId="4">#REF!</definedName>
+    <definedName name="Journal_ID_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_REO">#REF!</definedName>
+    <definedName name="Journal_ID_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Journal_ID_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_RS">#REF!</definedName>
+    <definedName name="Journal_ID_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Journal_ID_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Journal_ID_S" localSheetId="1">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Journal_ID_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Journal_ID_S" localSheetId="1">#REF!</definedName>
     <definedName name="Journal_ID_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Journal_ID_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Journal_ID_S" localSheetId="8">#REF!</definedName>
     <definedName name="Journal_ID_S">#REF!</definedName>
+    <definedName name="Journal_ID_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Journal_ID_T" localSheetId="2">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Journal_ID_T" localSheetId="3">#REF!</definedName>
     <definedName name="Journal_ID_T" localSheetId="0">#REF!</definedName>
     <definedName name="Journal_ID_T">#REF!</definedName>
+    <definedName name="JRNL_IDTN_CD" localSheetId="4">#REF!</definedName>
+    <definedName name="JRNL_IDTN_CD" localSheetId="2">#REF!</definedName>
+    <definedName name="JRNL_IDTN_CD" localSheetId="1">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="3">#REF!</definedName>
-    <definedName name="JRNL_IDTN_CD" localSheetId="7">#REF!</definedName>
-    <definedName name="JRNL_IDTN_CD" localSheetId="1">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD" localSheetId="0">#REF!</definedName>
-    <definedName name="JRNL_IDTN_CD" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="JRNL_IDTN_CD" localSheetId="8">#REF!</definedName>
     <definedName name="JRNL_IDTN_CD">#REF!</definedName>
+    <definedName name="jufgb" localSheetId="4">#REF!</definedName>
+    <definedName name="jufgb" localSheetId="2">#REF!</definedName>
+    <definedName name="jufgb" localSheetId="1">#REF!</definedName>
     <definedName name="jufgb" localSheetId="3">#REF!</definedName>
-    <definedName name="jufgb" localSheetId="7">#REF!</definedName>
-    <definedName name="jufgb" localSheetId="1">#REF!</definedName>
     <definedName name="jufgb" localSheetId="0">#REF!</definedName>
-    <definedName name="jufgb" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="jufgb" localSheetId="8">#REF!</definedName>
     <definedName name="jufgb">#REF!</definedName>
     <definedName name="June">#REF!</definedName>
+    <definedName name="JV" localSheetId="4">#REF!</definedName>
+    <definedName name="JV" localSheetId="2">#REF!</definedName>
     <definedName name="JV" localSheetId="1">#REF!</definedName>
+    <definedName name="JV" localSheetId="3">#REF!</definedName>
     <definedName name="JV" localSheetId="0">#REF!</definedName>
     <definedName name="JV">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_C" localSheetId="4">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_C" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_C" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_C">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_O" localSheetId="4">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_O" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_O" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_O">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_S" localSheetId="4">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_S" localSheetId="2">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_S" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="3">#REF!</definedName>
-    <definedName name="JV_Cntrl_Tot_S" localSheetId="7">#REF!</definedName>
-    <definedName name="JV_Cntrl_Tot_S" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S" localSheetId="0">#REF!</definedName>
-    <definedName name="JV_Cntrl_Tot_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="JV_Cntrl_Tot_S" localSheetId="8">#REF!</definedName>
     <definedName name="JV_Cntrl_Tot_S">#REF!</definedName>
+    <definedName name="JV_hash_2002" localSheetId="4">#REF!</definedName>
+    <definedName name="JV_hash_2002" localSheetId="2">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_hash_2002" localSheetId="3">#REF!</definedName>
     <definedName name="JV_hash_2002" localSheetId="0">#REF!</definedName>
     <definedName name="JV_hash_2002">#REF!</definedName>
+    <definedName name="JV_Type_C" localSheetId="4">#REF!</definedName>
+    <definedName name="JV_Type_C" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Type_C" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Type_C" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_C">#REF!</definedName>
+    <definedName name="JV_Type_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="JV_Type_RS" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Type_RS" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Type_RS" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_RS">#REF!</definedName>
+    <definedName name="JV_Type_S" localSheetId="4">#REF!</definedName>
+    <definedName name="JV_Type_S" localSheetId="2">#REF!</definedName>
+    <definedName name="JV_Type_S" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="3">#REF!</definedName>
-    <definedName name="JV_Type_S" localSheetId="7">#REF!</definedName>
-    <definedName name="JV_Type_S" localSheetId="1">#REF!</definedName>
     <definedName name="JV_Type_S" localSheetId="0">#REF!</definedName>
-    <definedName name="JV_Type_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="JV_Type_S" localSheetId="8">#REF!</definedName>
     <definedName name="JV_Type_S">#REF!</definedName>
+    <definedName name="JV_Type_T" localSheetId="4">#REF!</definedName>
+    <definedName name="JV_Type_T" localSheetId="2">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="1">#REF!</definedName>
+    <definedName name="JV_Type_T" localSheetId="3">#REF!</definedName>
     <definedName name="JV_Type_T" localSheetId="0">#REF!</definedName>
     <definedName name="JV_Type_T">#REF!</definedName>
+    <definedName name="kata_array" localSheetId="4">#REF!</definedName>
+    <definedName name="kata_array" localSheetId="2">#REF!</definedName>
     <definedName name="kata_array" localSheetId="1">#REF!</definedName>
+    <definedName name="kata_array" localSheetId="3">#REF!</definedName>
     <definedName name="kata_array" localSheetId="0">#REF!</definedName>
     <definedName name="kata_array">#REF!</definedName>
+    <definedName name="kata_data" localSheetId="4">#REF!</definedName>
+    <definedName name="kata_data" localSheetId="2">#REF!</definedName>
     <definedName name="kata_data" localSheetId="1">#REF!</definedName>
+    <definedName name="kata_data" localSheetId="3">#REF!</definedName>
     <definedName name="kata_data" localSheetId="0">#REF!</definedName>
     <definedName name="kata_data">#REF!</definedName>
+    <definedName name="Key" localSheetId="4">#REF!</definedName>
+    <definedName name="Key" localSheetId="2">#REF!</definedName>
     <definedName name="Key" localSheetId="1">#REF!</definedName>
+    <definedName name="Key" localSheetId="3">#REF!</definedName>
     <definedName name="Key" localSheetId="0">#REF!</definedName>
     <definedName name="Key">#REF!</definedName>
+    <definedName name="kikuk" localSheetId="4">#REF!</definedName>
+    <definedName name="kikuk" localSheetId="2">#REF!</definedName>
     <definedName name="kikuk" localSheetId="1">#REF!</definedName>
+    <definedName name="kikuk" localSheetId="3">#REF!</definedName>
     <definedName name="kikuk" localSheetId="0">#REF!</definedName>
     <definedName name="kikuk">#REF!</definedName>
+    <definedName name="kjhgf" localSheetId="4">#REF!</definedName>
+    <definedName name="kjhgf" localSheetId="2">#REF!</definedName>
+    <definedName name="kjhgf" localSheetId="1">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="3">#REF!</definedName>
-    <definedName name="kjhgf" localSheetId="7">#REF!</definedName>
-    <definedName name="kjhgf" localSheetId="1">#REF!</definedName>
     <definedName name="kjhgf" localSheetId="0">#REF!</definedName>
-    <definedName name="kjhgf" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="kjhgf" localSheetId="8">#REF!</definedName>
     <definedName name="kjhgf">#REF!</definedName>
+    <definedName name="kjhgfv" localSheetId="4">#REF!</definedName>
+    <definedName name="kjhgfv" localSheetId="2">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="1">#REF!</definedName>
+    <definedName name="kjhgfv" localSheetId="3">#REF!</definedName>
     <definedName name="kjhgfv" localSheetId="0">#REF!</definedName>
     <definedName name="kjhgfv">#REF!</definedName>
+    <definedName name="LAST_OPT_EXER_DT" localSheetId="4">#REF!</definedName>
+    <definedName name="LAST_OPT_EXER_DT" localSheetId="2">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="1">#REF!</definedName>
+    <definedName name="LAST_OPT_EXER_DT" localSheetId="3">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT" localSheetId="0">#REF!</definedName>
     <definedName name="LAST_OPT_EXER_DT">#REF!</definedName>
+    <definedName name="Last_Row" localSheetId="4">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
+    <definedName name="Last_Row" localSheetId="2">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
+    <definedName name="Last_Row" localSheetId="1">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="3">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
-    <definedName name="Last_Row" localSheetId="7">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
-    <definedName name="Last_Row" localSheetId="1">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row" localSheetId="0">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
-    <definedName name="Last_Row" localSheetId="6">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
-[...5 lines deleted...]
-    <definedName name="Last_Row" localSheetId="8">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
     <definedName name="Last_Row">IF([0]!Values_Entered,[0]!Header_Row+[0]!Number_of_Payments,[0]!Header_Row)</definedName>
+    <definedName name="Last_Updated" localSheetId="4">#REF!</definedName>
+    <definedName name="Last_Updated" localSheetId="2">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="1">#REF!</definedName>
+    <definedName name="Last_Updated" localSheetId="3">#REF!</definedName>
     <definedName name="Last_Updated" localSheetId="0">#REF!</definedName>
     <definedName name="Last_Updated">#REF!</definedName>
+    <definedName name="LastHeaderCol" localSheetId="4">#REF!</definedName>
+    <definedName name="LastHeaderCol" localSheetId="2">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="1">#REF!</definedName>
+    <definedName name="LastHeaderCol" localSheetId="3">#REF!</definedName>
     <definedName name="LastHeaderCol" localSheetId="0">#REF!</definedName>
     <definedName name="LastHeaderCol">#REF!</definedName>
+    <definedName name="LastLineCol" localSheetId="4">#REF!</definedName>
+    <definedName name="LastLineCol" localSheetId="2">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="1">#REF!</definedName>
+    <definedName name="LastLineCol" localSheetId="3">#REF!</definedName>
     <definedName name="LastLineCol" localSheetId="0">#REF!</definedName>
     <definedName name="LastLineCol">#REF!</definedName>
+    <definedName name="Lead" localSheetId="4">#REF!</definedName>
+    <definedName name="Lead" localSheetId="2">#REF!</definedName>
+    <definedName name="Lead" localSheetId="1">#REF!</definedName>
     <definedName name="Lead" localSheetId="3">#REF!</definedName>
-    <definedName name="Lead" localSheetId="7">#REF!</definedName>
-    <definedName name="Lead" localSheetId="1">#REF!</definedName>
     <definedName name="Lead" localSheetId="0">#REF!</definedName>
-    <definedName name="Lead" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Lead" localSheetId="8">#REF!</definedName>
     <definedName name="Lead">#REF!</definedName>
+    <definedName name="Ledger" localSheetId="4">#REF!</definedName>
+    <definedName name="Ledger" localSheetId="2">#REF!</definedName>
     <definedName name="Ledger" localSheetId="1">#REF!</definedName>
+    <definedName name="Ledger" localSheetId="3">#REF!</definedName>
     <definedName name="Ledger" localSheetId="0">#REF!</definedName>
     <definedName name="Ledger">#REF!</definedName>
+    <definedName name="LenC2" localSheetId="4">#REF!</definedName>
+    <definedName name="LenC2" localSheetId="2">#REF!</definedName>
+    <definedName name="LenC2" localSheetId="1">#REF!</definedName>
     <definedName name="LenC2" localSheetId="3">#REF!</definedName>
-    <definedName name="LenC2" localSheetId="7">#REF!</definedName>
-    <definedName name="LenC2" localSheetId="1">#REF!</definedName>
     <definedName name="LenC2" localSheetId="0">#REF!</definedName>
-    <definedName name="LenC2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="LenC2" localSheetId="8">#REF!</definedName>
     <definedName name="LenC2">#REF!</definedName>
+    <definedName name="Lender1stLoss" localSheetId="4">#REF!</definedName>
+    <definedName name="Lender1stLoss" localSheetId="2">#REF!</definedName>
+    <definedName name="Lender1stLoss" localSheetId="1">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="3">#REF!</definedName>
-    <definedName name="Lender1stLoss" localSheetId="7">#REF!</definedName>
-    <definedName name="Lender1stLoss" localSheetId="1">#REF!</definedName>
     <definedName name="Lender1stLoss" localSheetId="0">#REF!</definedName>
-    <definedName name="Lender1stLoss" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Lender1stLoss" localSheetId="8">#REF!</definedName>
     <definedName name="Lender1stLoss">#REF!</definedName>
+    <definedName name="LenderLoss" localSheetId="4">#REF!</definedName>
+    <definedName name="LenderLoss" localSheetId="2">#REF!</definedName>
+    <definedName name="LenderLoss" localSheetId="1">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="3">#REF!</definedName>
-    <definedName name="LenderLoss" localSheetId="7">#REF!</definedName>
-    <definedName name="LenderLoss" localSheetId="1">#REF!</definedName>
     <definedName name="LenderLoss" localSheetId="0">#REF!</definedName>
-    <definedName name="LenderLoss" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="LenderLoss" localSheetId="8">#REF!</definedName>
     <definedName name="LenderLoss">#REF!</definedName>
+    <definedName name="LIHTC" localSheetId="4">#REF!</definedName>
+    <definedName name="LIHTC" localSheetId="2">#REF!</definedName>
+    <definedName name="LIHTC" localSheetId="1">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="3">#REF!</definedName>
-    <definedName name="LIHTC" localSheetId="7">#REF!</definedName>
-    <definedName name="LIHTC" localSheetId="1">#REF!</definedName>
     <definedName name="LIHTC" localSheetId="0">#REF!</definedName>
-    <definedName name="LIHTC" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="LIHTC" localSheetId="8">#REF!</definedName>
     <definedName name="LIHTC">#REF!</definedName>
+    <definedName name="Line_Description" localSheetId="4">#REF!</definedName>
+    <definedName name="Line_Description" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description">#REF!</definedName>
+    <definedName name="Line_Description_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Line_Description_C" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description_C" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description_C" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_C">#REF!</definedName>
+    <definedName name="Line_Description_REO" localSheetId="4">#REF!</definedName>
+    <definedName name="Line_Description_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_REO">#REF!</definedName>
+    <definedName name="Line_Description_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Line_Description_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_RS">#REF!</definedName>
+    <definedName name="Line_Description_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Line_Description_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Line_Description_S" localSheetId="1">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Line_Description_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Line_Description_S" localSheetId="1">#REF!</definedName>
     <definedName name="Line_Description_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Line_Description_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Line_Description_S" localSheetId="8">#REF!</definedName>
     <definedName name="Line_Description_S">#REF!</definedName>
+    <definedName name="Line_Description_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Line_Description_T" localSheetId="2">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Line_Description_T" localSheetId="3">#REF!</definedName>
     <definedName name="Line_Description_T" localSheetId="0">#REF!</definedName>
     <definedName name="Line_Description_T">#REF!</definedName>
+    <definedName name="LIP_Monthly_Matrix" localSheetId="4">#REF!</definedName>
+    <definedName name="LIP_Monthly_Matrix" localSheetId="2">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="1">#REF!</definedName>
+    <definedName name="LIP_Monthly_Matrix" localSheetId="3">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix" localSheetId="0">#REF!</definedName>
     <definedName name="LIP_Monthly_Matrix">#REF!</definedName>
+    <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="4">#REF!</definedName>
+    <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="2">#REF!</definedName>
+    <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="1">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="3">#REF!</definedName>
-    <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="7">#REF!</definedName>
-    <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="1">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="0">#REF!</definedName>
-    <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="8">#REF!</definedName>
     <definedName name="LIP_Monthly_Stat_Accounts">#REF!</definedName>
+    <definedName name="lllll" localSheetId="4">#REF!</definedName>
+    <definedName name="lllll" localSheetId="2">#REF!</definedName>
     <definedName name="lllll" localSheetId="1">#REF!</definedName>
+    <definedName name="lllll" localSheetId="3">#REF!</definedName>
     <definedName name="lllll" localSheetId="0">#REF!</definedName>
     <definedName name="lllll">#REF!</definedName>
+    <definedName name="Loan_Amount" localSheetId="4">#REF!</definedName>
+    <definedName name="Loan_Amount" localSheetId="2">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="1">#REF!</definedName>
+    <definedName name="Loan_Amount" localSheetId="3">#REF!</definedName>
     <definedName name="Loan_Amount" localSheetId="0">#REF!</definedName>
     <definedName name="Loan_Amount">#REF!</definedName>
+    <definedName name="Loan_Start" localSheetId="4">#REF!</definedName>
+    <definedName name="Loan_Start" localSheetId="2">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="1">#REF!</definedName>
+    <definedName name="Loan_Start" localSheetId="3">#REF!</definedName>
     <definedName name="Loan_Start" localSheetId="0">#REF!</definedName>
     <definedName name="Loan_Start">#REF!</definedName>
+    <definedName name="Loan_Years" localSheetId="4">#REF!</definedName>
+    <definedName name="Loan_Years" localSheetId="2">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="1">#REF!</definedName>
+    <definedName name="Loan_Years" localSheetId="3">#REF!</definedName>
     <definedName name="Loan_Years" localSheetId="0">#REF!</definedName>
     <definedName name="Loan_Years">#REF!</definedName>
+    <definedName name="Lookup_Account_Codes" localSheetId="4">#REF!</definedName>
+    <definedName name="Lookup_Account_Codes" localSheetId="2">#REF!</definedName>
+    <definedName name="Lookup_Account_Codes" localSheetId="1">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="3">#REF!</definedName>
-    <definedName name="Lookup_Account_Codes" localSheetId="7">#REF!</definedName>
-    <definedName name="Lookup_Account_Codes" localSheetId="1">#REF!</definedName>
     <definedName name="Lookup_Account_Codes" localSheetId="0">#REF!</definedName>
-    <definedName name="Lookup_Account_Codes" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Lookup_Account_Codes" localSheetId="8">#REF!</definedName>
     <definedName name="Lookup_Account_Codes">#REF!</definedName>
+    <definedName name="Lookups_2" localSheetId="4">#REF!</definedName>
+    <definedName name="Lookups_2" localSheetId="2">#REF!</definedName>
+    <definedName name="Lookups_2" localSheetId="1">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="3">#REF!</definedName>
-    <definedName name="Lookups_2" localSheetId="7">#REF!</definedName>
-    <definedName name="Lookups_2" localSheetId="1">#REF!</definedName>
     <definedName name="Lookups_2" localSheetId="0">#REF!</definedName>
-    <definedName name="Lookups_2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Lookups_2" localSheetId="8">#REF!</definedName>
     <definedName name="Lookups_2">#REF!</definedName>
+    <definedName name="Lookups_3" localSheetId="4">#REF!</definedName>
+    <definedName name="Lookups_3" localSheetId="2">#REF!</definedName>
+    <definedName name="Lookups_3" localSheetId="1">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="3">#REF!</definedName>
-    <definedName name="Lookups_3" localSheetId="7">#REF!</definedName>
-    <definedName name="Lookups_3" localSheetId="1">#REF!</definedName>
     <definedName name="Lookups_3" localSheetId="0">#REF!</definedName>
-    <definedName name="Lookups_3" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Lookups_3" localSheetId="8">#REF!</definedName>
     <definedName name="Lookups_3">#REF!</definedName>
+    <definedName name="LossInputsKeystone" localSheetId="4">#REF!</definedName>
+    <definedName name="LossInputsKeystone" localSheetId="2">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="1">#REF!</definedName>
+    <definedName name="LossInputsKeystone" localSheetId="3">#REF!</definedName>
     <definedName name="LossInputsKeystone" localSheetId="0">#REF!</definedName>
     <definedName name="LossInputsKeystone">#REF!</definedName>
+    <definedName name="LossResultsKeystone" localSheetId="4">#REF!</definedName>
+    <definedName name="LossResultsKeystone" localSheetId="2">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="1">#REF!</definedName>
+    <definedName name="LossResultsKeystone" localSheetId="3">#REF!</definedName>
     <definedName name="LossResultsKeystone" localSheetId="0">#REF!</definedName>
     <definedName name="LossResultsKeystone">#REF!</definedName>
+    <definedName name="LossSharing" localSheetId="4">#REF!</definedName>
+    <definedName name="LossSharing" localSheetId="2">#REF!</definedName>
+    <definedName name="LossSharing" localSheetId="1">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="3">#REF!</definedName>
-    <definedName name="LossSharing" localSheetId="7">#REF!</definedName>
-    <definedName name="LossSharing" localSheetId="1">#REF!</definedName>
     <definedName name="LossSharing" localSheetId="0">#REF!</definedName>
-    <definedName name="LossSharing" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="LossSharing" localSheetId="8">#REF!</definedName>
     <definedName name="LossSharing">#REF!</definedName>
+    <definedName name="Main_Path" localSheetId="4">#REF!</definedName>
+    <definedName name="Main_Path" localSheetId="2">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="1">#REF!</definedName>
+    <definedName name="Main_Path" localSheetId="3">#REF!</definedName>
     <definedName name="Main_Path" localSheetId="0">#REF!</definedName>
     <definedName name="Main_Path">#REF!</definedName>
+    <definedName name="MAN_IPDI_ISTAR" localSheetId="4">#REF!</definedName>
+    <definedName name="MAN_IPDI_ISTAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_IPDI_ISTAR" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_IPDI_ISTAR">#REF!</definedName>
+    <definedName name="MAN_IPDI_STAR" localSheetId="4">#REF!</definedName>
+    <definedName name="MAN_IPDI_STAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_IPDI_STAR" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_IPDI_STAR">#REF!</definedName>
+    <definedName name="MAN_JV_ISTAR" localSheetId="4">#REF!</definedName>
+    <definedName name="MAN_JV_ISTAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_JV_ISTAR" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_JV_ISTAR">#REF!</definedName>
+    <definedName name="MAN_JV_STAR" localSheetId="4">#REF!</definedName>
+    <definedName name="MAN_JV_STAR" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_JV_STAR" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_JV_STAR" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_JV_STAR">#REF!</definedName>
+    <definedName name="MAN_NO_REVERSE" localSheetId="4">#REF!</definedName>
+    <definedName name="MAN_NO_REVERSE" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_NO_REVERSE" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_NO_REVERSE">#REF!</definedName>
+    <definedName name="MAN_REVERSE_DEBT" localSheetId="4">#REF!</definedName>
+    <definedName name="MAN_REVERSE_DEBT" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_REVERSE_DEBT" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_REVERSE_DEBT">#REF!</definedName>
+    <definedName name="MAN_REVERSE_FAS" localSheetId="4">#REF!</definedName>
+    <definedName name="MAN_REVERSE_FAS" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_REVERSE_FAS" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_REVERSE_FAS">#REF!</definedName>
+    <definedName name="MAN_SPECIAL" localSheetId="4">#REF!</definedName>
+    <definedName name="MAN_SPECIAL" localSheetId="2">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="1">#REF!</definedName>
+    <definedName name="MAN_SPECIAL" localSheetId="3">#REF!</definedName>
     <definedName name="MAN_SPECIAL" localSheetId="0">#REF!</definedName>
     <definedName name="MAN_SPECIAL">#REF!</definedName>
+    <definedName name="man_special_debt" localSheetId="4">#REF!</definedName>
+    <definedName name="man_special_debt" localSheetId="2">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="1">#REF!</definedName>
+    <definedName name="man_special_debt" localSheetId="3">#REF!</definedName>
     <definedName name="man_special_debt" localSheetId="0">#REF!</definedName>
     <definedName name="man_special_debt">#REF!</definedName>
+    <definedName name="man_special_ipdi" localSheetId="4">#REF!</definedName>
+    <definedName name="man_special_ipdi" localSheetId="2">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="1">#REF!</definedName>
+    <definedName name="man_special_ipdi" localSheetId="3">#REF!</definedName>
     <definedName name="man_special_ipdi" localSheetId="0">#REF!</definedName>
     <definedName name="man_special_ipdi">#REF!</definedName>
+    <definedName name="Mandate_Date" localSheetId="4">#REF!</definedName>
+    <definedName name="Mandate_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Mandate_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Mandate_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Mandate_Date">#REF!</definedName>
+    <definedName name="manual_2002" localSheetId="4">#REF!</definedName>
+    <definedName name="manual_2002" localSheetId="2">#REF!</definedName>
+    <definedName name="manual_2002" localSheetId="1">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="3">#REF!</definedName>
-    <definedName name="manual_2002" localSheetId="7">#REF!</definedName>
-    <definedName name="manual_2002" localSheetId="1">#REF!</definedName>
     <definedName name="manual_2002" localSheetId="0">#REF!</definedName>
-    <definedName name="manual_2002" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="manual_2002" localSheetId="8">#REF!</definedName>
     <definedName name="manual_2002">#REF!</definedName>
+    <definedName name="manual_2003" localSheetId="4">#REF!</definedName>
+    <definedName name="manual_2003" localSheetId="2">#REF!</definedName>
+    <definedName name="manual_2003" localSheetId="1">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="3">#REF!</definedName>
-    <definedName name="manual_2003" localSheetId="7">#REF!</definedName>
-    <definedName name="manual_2003" localSheetId="1">#REF!</definedName>
     <definedName name="manual_2003" localSheetId="0">#REF!</definedName>
-    <definedName name="manual_2003" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="manual_2003" localSheetId="8">#REF!</definedName>
     <definedName name="manual_2003">#REF!</definedName>
+    <definedName name="manual_2004" localSheetId="4">#REF!</definedName>
+    <definedName name="manual_2004" localSheetId="2">#REF!</definedName>
+    <definedName name="manual_2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="3">#REF!</definedName>
-    <definedName name="manual_2004" localSheetId="7">#REF!</definedName>
-    <definedName name="manual_2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual_2004" localSheetId="0">#REF!</definedName>
-    <definedName name="manual_2004" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="manual_2004" localSheetId="8">#REF!</definedName>
     <definedName name="manual_2004">#REF!</definedName>
+    <definedName name="manual2q2004" localSheetId="4">#REF!</definedName>
+    <definedName name="manual2q2004" localSheetId="2">#REF!</definedName>
+    <definedName name="manual2q2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="3">#REF!</definedName>
-    <definedName name="manual2q2004" localSheetId="7">#REF!</definedName>
-    <definedName name="manual2q2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual2q2004" localSheetId="0">#REF!</definedName>
-    <definedName name="manual2q2004" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="manual2q2004" localSheetId="8">#REF!</definedName>
     <definedName name="manual2q2004">#REF!</definedName>
+    <definedName name="manual3q2004" localSheetId="4">#REF!</definedName>
+    <definedName name="manual3q2004" localSheetId="2">#REF!</definedName>
+    <definedName name="manual3q2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="3">#REF!</definedName>
-    <definedName name="manual3q2004" localSheetId="7">#REF!</definedName>
-    <definedName name="manual3q2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual3q2004" localSheetId="0">#REF!</definedName>
-    <definedName name="manual3q2004" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="manual3q2004" localSheetId="8">#REF!</definedName>
     <definedName name="manual3q2004">#REF!</definedName>
+    <definedName name="manual4q2004" localSheetId="4">#REF!</definedName>
+    <definedName name="manual4q2004" localSheetId="2">#REF!</definedName>
+    <definedName name="manual4q2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="3">#REF!</definedName>
-    <definedName name="manual4q2004" localSheetId="7">#REF!</definedName>
-    <definedName name="manual4q2004" localSheetId="1">#REF!</definedName>
     <definedName name="manual4q2004" localSheetId="0">#REF!</definedName>
-    <definedName name="manual4q2004" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="manual4q2004" localSheetId="8">#REF!</definedName>
     <definedName name="manual4q2004">#REF!</definedName>
+    <definedName name="manualq104" localSheetId="4">#REF!</definedName>
+    <definedName name="manualq104" localSheetId="2">#REF!</definedName>
+    <definedName name="manualq104" localSheetId="1">#REF!</definedName>
     <definedName name="manualq104" localSheetId="3">#REF!</definedName>
-    <definedName name="manualq104" localSheetId="7">#REF!</definedName>
-    <definedName name="manualq104" localSheetId="1">#REF!</definedName>
     <definedName name="manualq104" localSheetId="0">#REF!</definedName>
-    <definedName name="manualq104" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="manualq104" localSheetId="8">#REF!</definedName>
     <definedName name="manualq104">#REF!</definedName>
+    <definedName name="manualq204" localSheetId="4">#REF!</definedName>
+    <definedName name="manualq204" localSheetId="2">#REF!</definedName>
+    <definedName name="manualq204" localSheetId="1">#REF!</definedName>
     <definedName name="manualq204" localSheetId="3">#REF!</definedName>
-    <definedName name="manualq204" localSheetId="7">#REF!</definedName>
-    <definedName name="manualq204" localSheetId="1">#REF!</definedName>
     <definedName name="manualq204" localSheetId="0">#REF!</definedName>
-    <definedName name="manualq204" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="manualq204" localSheetId="8">#REF!</definedName>
     <definedName name="manualq204">#REF!</definedName>
+    <definedName name="manualq304" localSheetId="4">#REF!</definedName>
+    <definedName name="manualq304" localSheetId="2">#REF!</definedName>
+    <definedName name="manualq304" localSheetId="1">#REF!</definedName>
     <definedName name="manualq304" localSheetId="3">#REF!</definedName>
-    <definedName name="manualq304" localSheetId="7">#REF!</definedName>
-    <definedName name="manualq304" localSheetId="1">#REF!</definedName>
     <definedName name="manualq304" localSheetId="0">#REF!</definedName>
-    <definedName name="manualq304" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="manualq304" localSheetId="8">#REF!</definedName>
     <definedName name="manualq304">#REF!</definedName>
+    <definedName name="manualq404" localSheetId="4">#REF!</definedName>
+    <definedName name="manualq404" localSheetId="2">#REF!</definedName>
+    <definedName name="manualq404" localSheetId="1">#REF!</definedName>
     <definedName name="manualq404" localSheetId="3">#REF!</definedName>
-    <definedName name="manualq404" localSheetId="7">#REF!</definedName>
-    <definedName name="manualq404" localSheetId="1">#REF!</definedName>
     <definedName name="manualq404" localSheetId="0">#REF!</definedName>
-    <definedName name="manualq404" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="manualq404" localSheetId="8">#REF!</definedName>
     <definedName name="manualq404">#REF!</definedName>
+    <definedName name="map" localSheetId="4">#REF!</definedName>
+    <definedName name="map" localSheetId="2">#REF!</definedName>
     <definedName name="map" localSheetId="1">#REF!</definedName>
+    <definedName name="map" localSheetId="3">#REF!</definedName>
     <definedName name="map" localSheetId="0">#REF!</definedName>
     <definedName name="map">#REF!</definedName>
+    <definedName name="Match" localSheetId="4">#REF!</definedName>
+    <definedName name="Match" localSheetId="2">#REF!</definedName>
     <definedName name="Match" localSheetId="1">#REF!</definedName>
+    <definedName name="Match" localSheetId="3">#REF!</definedName>
     <definedName name="Match" localSheetId="0">#REF!</definedName>
     <definedName name="Match">#REF!</definedName>
+    <definedName name="Match2" localSheetId="4">#REF!</definedName>
+    <definedName name="Match2" localSheetId="2">#REF!</definedName>
     <definedName name="Match2" localSheetId="1">#REF!</definedName>
+    <definedName name="Match2" localSheetId="3">#REF!</definedName>
     <definedName name="Match2" localSheetId="0">#REF!</definedName>
     <definedName name="Match2">#REF!</definedName>
+    <definedName name="MATURITY_DT" localSheetId="4">#REF!</definedName>
+    <definedName name="MATURITY_DT" localSheetId="2">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="1">#REF!</definedName>
+    <definedName name="MATURITY_DT" localSheetId="3">#REF!</definedName>
     <definedName name="MATURITY_DT" localSheetId="0">#REF!</definedName>
     <definedName name="MATURITY_DT">#REF!</definedName>
+    <definedName name="MATURITY_TERM_CODE" localSheetId="4">#REF!</definedName>
+    <definedName name="MATURITY_TERM_CODE" localSheetId="2">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="1">#REF!</definedName>
+    <definedName name="MATURITY_TERM_CODE" localSheetId="3">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE" localSheetId="0">#REF!</definedName>
     <definedName name="MATURITY_TERM_CODE">#REF!</definedName>
+    <definedName name="maturity_year" localSheetId="4">#REF!</definedName>
+    <definedName name="maturity_year" localSheetId="2">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="1">#REF!</definedName>
+    <definedName name="maturity_year" localSheetId="3">#REF!</definedName>
     <definedName name="maturity_year" localSheetId="0">#REF!</definedName>
     <definedName name="maturity_year">#REF!</definedName>
     <definedName name="MBS">"1a"</definedName>
+    <definedName name="MBS_GOVT_CONVL_IND" localSheetId="4">#REF!</definedName>
+    <definedName name="MBS_GOVT_CONVL_IND" localSheetId="2">#REF!</definedName>
+    <definedName name="MBS_GOVT_CONVL_IND" localSheetId="1">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="3">#REF!</definedName>
-    <definedName name="MBS_GOVT_CONVL_IND" localSheetId="7">#REF!</definedName>
-    <definedName name="MBS_GOVT_CONVL_IND" localSheetId="1">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND" localSheetId="0">#REF!</definedName>
-    <definedName name="MBS_GOVT_CONVL_IND" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="MBS_GOVT_CONVL_IND" localSheetId="8">#REF!</definedName>
     <definedName name="MBS_GOVT_CONVL_IND">#REF!</definedName>
+    <definedName name="mfLookup" localSheetId="4">#REF!</definedName>
+    <definedName name="mfLookup" localSheetId="2">#REF!</definedName>
+    <definedName name="mfLookup" localSheetId="1">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="3">#REF!</definedName>
-    <definedName name="mfLookup" localSheetId="7">#REF!</definedName>
-    <definedName name="mfLookup" localSheetId="1">#REF!</definedName>
     <definedName name="mfLookup" localSheetId="0">#REF!</definedName>
-    <definedName name="mfLookup" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="mfLookup" localSheetId="8">#REF!</definedName>
     <definedName name="mfLookup">#REF!</definedName>
+    <definedName name="ML_Role" localSheetId="4">#REF!</definedName>
+    <definedName name="ML_Role" localSheetId="2">#REF!</definedName>
+    <definedName name="ML_Role" localSheetId="1">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="3">#REF!</definedName>
-    <definedName name="ML_Role" localSheetId="7">#REF!</definedName>
-    <definedName name="ML_Role" localSheetId="1">#REF!</definedName>
     <definedName name="ML_Role" localSheetId="0">#REF!</definedName>
-    <definedName name="ML_Role" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ML_Role" localSheetId="8">#REF!</definedName>
     <definedName name="ML_Role">#REF!</definedName>
+    <definedName name="MLCC" localSheetId="4">#REF!</definedName>
+    <definedName name="MLCC" localSheetId="2">#REF!</definedName>
     <definedName name="MLCC" localSheetId="1">#REF!</definedName>
+    <definedName name="MLCC" localSheetId="3">#REF!</definedName>
     <definedName name="MLCC" localSheetId="0">#REF!</definedName>
     <definedName name="MLCC">#REF!</definedName>
+    <definedName name="MLCC_Data" localSheetId="4">#REF!</definedName>
+    <definedName name="MLCC_Data" localSheetId="2">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="1">#REF!</definedName>
+    <definedName name="MLCC_Data" localSheetId="3">#REF!</definedName>
     <definedName name="MLCC_Data" localSheetId="0">#REF!</definedName>
     <definedName name="MLCC_Data">#REF!</definedName>
+    <definedName name="MLCC_Data_3" localSheetId="4">#REF!</definedName>
+    <definedName name="MLCC_Data_3" localSheetId="2">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="1">#REF!</definedName>
+    <definedName name="MLCC_Data_3" localSheetId="3">#REF!</definedName>
     <definedName name="MLCC_Data_3" localSheetId="0">#REF!</definedName>
     <definedName name="MLCC_Data_3">#REF!</definedName>
+    <definedName name="mnbv" localSheetId="4">#REF!</definedName>
+    <definedName name="mnbv" localSheetId="2">#REF!</definedName>
+    <definedName name="mnbv" localSheetId="1">#REF!</definedName>
     <definedName name="mnbv" localSheetId="3">#REF!</definedName>
-    <definedName name="mnbv" localSheetId="7">#REF!</definedName>
-    <definedName name="mnbv" localSheetId="1">#REF!</definedName>
     <definedName name="mnbv" localSheetId="0">#REF!</definedName>
-    <definedName name="mnbv" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="mnbv" localSheetId="8">#REF!</definedName>
     <definedName name="mnbv">#REF!</definedName>
+    <definedName name="mnbvc" localSheetId="4">#REF!</definedName>
+    <definedName name="mnbvc" localSheetId="2">#REF!</definedName>
+    <definedName name="mnbvc" localSheetId="1">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="3">#REF!</definedName>
-    <definedName name="mnbvc" localSheetId="7">#REF!</definedName>
-    <definedName name="mnbvc" localSheetId="1">#REF!</definedName>
     <definedName name="mnbvc" localSheetId="0">#REF!</definedName>
-    <definedName name="mnbvc" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="mnbvc" localSheetId="8">#REF!</definedName>
     <definedName name="mnbvc">#REF!</definedName>
+    <definedName name="MONTH_ENDED" localSheetId="4">#REF!</definedName>
+    <definedName name="MONTH_ENDED" localSheetId="2">#REF!</definedName>
+    <definedName name="MONTH_ENDED" localSheetId="1">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="3">#REF!</definedName>
-    <definedName name="MONTH_ENDED" localSheetId="7">#REF!</definedName>
-    <definedName name="MONTH_ENDED" localSheetId="1">#REF!</definedName>
     <definedName name="MONTH_ENDED" localSheetId="0">#REF!</definedName>
-    <definedName name="MONTH_ENDED" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="MONTH_ENDED" localSheetId="8">#REF!</definedName>
     <definedName name="MONTH_ENDED">#REF!</definedName>
+    <definedName name="Mortgage" localSheetId="4">#REF!</definedName>
+    <definedName name="Mortgage" localSheetId="2">#REF!</definedName>
+    <definedName name="Mortgage" localSheetId="1">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="3">#REF!</definedName>
-    <definedName name="Mortgage" localSheetId="7">#REF!</definedName>
-    <definedName name="Mortgage" localSheetId="1">#REF!</definedName>
     <definedName name="Mortgage" localSheetId="0">#REF!</definedName>
-    <definedName name="Mortgage" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Mortgage" localSheetId="8">#REF!</definedName>
     <definedName name="Mortgage">#REF!</definedName>
+    <definedName name="Mortgage_Ins." localSheetId="4">#REF!</definedName>
+    <definedName name="Mortgage_Ins." localSheetId="2">#REF!</definedName>
+    <definedName name="Mortgage_Ins." localSheetId="1">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="3">#REF!</definedName>
-    <definedName name="Mortgage_Ins." localSheetId="7">#REF!</definedName>
-    <definedName name="Mortgage_Ins." localSheetId="1">#REF!</definedName>
     <definedName name="Mortgage_Ins." localSheetId="0">#REF!</definedName>
-    <definedName name="Mortgage_Ins." localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Mortgage_Ins." localSheetId="8">#REF!</definedName>
     <definedName name="Mortgage_Ins.">#REF!</definedName>
+    <definedName name="MOVE" localSheetId="4">#REF!</definedName>
+    <definedName name="MOVE" localSheetId="2">#REF!</definedName>
     <definedName name="MOVE" localSheetId="1">#REF!</definedName>
+    <definedName name="MOVE" localSheetId="3">#REF!</definedName>
     <definedName name="MOVE" localSheetId="0">#REF!</definedName>
     <definedName name="MOVE">#REF!</definedName>
+    <definedName name="MTMLTV02" localSheetId="4">#REF!</definedName>
+    <definedName name="MTMLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="1">#REF!</definedName>
+    <definedName name="MTMLTV02" localSheetId="3">#REF!</definedName>
     <definedName name="MTMLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV02">#REF!</definedName>
+    <definedName name="MTMLTV03" localSheetId="4">#REF!</definedName>
+    <definedName name="MTMLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="1">#REF!</definedName>
+    <definedName name="MTMLTV03" localSheetId="3">#REF!</definedName>
     <definedName name="MTMLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV03">#REF!</definedName>
+    <definedName name="MTMLTV04" localSheetId="4">#REF!</definedName>
+    <definedName name="MTMLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="1">#REF!</definedName>
+    <definedName name="MTMLTV04" localSheetId="3">#REF!</definedName>
     <definedName name="MTMLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV04">#REF!</definedName>
+    <definedName name="MTMLTV05" localSheetId="4">#REF!</definedName>
+    <definedName name="MTMLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="1">#REF!</definedName>
+    <definedName name="MTMLTV05" localSheetId="3">#REF!</definedName>
     <definedName name="MTMLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV05">#REF!</definedName>
+    <definedName name="MTMLTV06" localSheetId="4">#REF!</definedName>
+    <definedName name="MTMLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="1">#REF!</definedName>
+    <definedName name="MTMLTV06" localSheetId="3">#REF!</definedName>
     <definedName name="MTMLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="MTMLTV06">#REF!</definedName>
+    <definedName name="mujm" localSheetId="4">#REF!</definedName>
+    <definedName name="mujm" localSheetId="2">#REF!</definedName>
     <definedName name="mujm" localSheetId="1">#REF!</definedName>
+    <definedName name="mujm" localSheetId="3">#REF!</definedName>
     <definedName name="mujm" localSheetId="0">#REF!</definedName>
     <definedName name="mujm">#REF!</definedName>
+    <definedName name="nafs" localSheetId="4">#REF!</definedName>
+    <definedName name="nafs" localSheetId="2">#REF!</definedName>
     <definedName name="nafs" localSheetId="1">#REF!</definedName>
+    <definedName name="nafs" localSheetId="3">#REF!</definedName>
     <definedName name="nafs" localSheetId="0">#REF!</definedName>
     <definedName name="nafs">#REF!</definedName>
+    <definedName name="netAct" localSheetId="4">#REF!</definedName>
+    <definedName name="netAct" localSheetId="2">#REF!</definedName>
     <definedName name="netAct" localSheetId="1">#REF!</definedName>
+    <definedName name="netAct" localSheetId="3">#REF!</definedName>
     <definedName name="netAct" localSheetId="0">#REF!</definedName>
     <definedName name="netAct">#REF!</definedName>
+    <definedName name="NEW_MTM" localSheetId="4">#REF!</definedName>
+    <definedName name="NEW_MTM" localSheetId="2">#REF!</definedName>
+    <definedName name="NEW_MTM" localSheetId="1">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="3">#REF!</definedName>
-    <definedName name="NEW_MTM" localSheetId="7">#REF!</definedName>
-    <definedName name="NEW_MTM" localSheetId="1">#REF!</definedName>
     <definedName name="NEW_MTM" localSheetId="0">#REF!</definedName>
-    <definedName name="NEW_MTM" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="NEW_MTM" localSheetId="8">#REF!</definedName>
     <definedName name="NEW_MTM">#REF!</definedName>
+    <definedName name="NewInvestment" localSheetId="4">#REF!</definedName>
+    <definedName name="NewInvestment" localSheetId="2">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="1">#REF!</definedName>
+    <definedName name="NewInvestment" localSheetId="3">#REF!</definedName>
     <definedName name="NewInvestment" localSheetId="0">#REF!</definedName>
     <definedName name="NewInvestment">#REF!</definedName>
+    <definedName name="newMarks" localSheetId="4">#REF!</definedName>
+    <definedName name="newMarks" localSheetId="2">#REF!</definedName>
+    <definedName name="newMarks" localSheetId="1">#REF!</definedName>
     <definedName name="newMarks" localSheetId="3">#REF!</definedName>
-    <definedName name="newMarks" localSheetId="7">#REF!</definedName>
-    <definedName name="newMarks" localSheetId="1">#REF!</definedName>
     <definedName name="newMarks" localSheetId="0">#REF!</definedName>
-    <definedName name="newMarks" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="newMarks" localSheetId="8">#REF!</definedName>
     <definedName name="newMarks">#REF!</definedName>
+    <definedName name="nhyny" localSheetId="4">#REF!</definedName>
+    <definedName name="nhyny" localSheetId="2">#REF!</definedName>
     <definedName name="nhyny" localSheetId="1">#REF!</definedName>
+    <definedName name="nhyny" localSheetId="3">#REF!</definedName>
     <definedName name="nhyny" localSheetId="0">#REF!</definedName>
     <definedName name="nhyny">#REF!</definedName>
+    <definedName name="NIM_150_150_Window" localSheetId="4">#REF!</definedName>
+    <definedName name="NIM_150_150_Window" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_150_150_Window" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_150_150_Window" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_150_150_Window">#REF!</definedName>
+    <definedName name="NIM_150_150_Yield" localSheetId="4">#REF!</definedName>
+    <definedName name="NIM_150_150_Yield" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_150_150_Yield" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_150_150_Yield" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_150_150_Yield">#REF!</definedName>
+    <definedName name="NIM_200_200_Window" localSheetId="4">#REF!</definedName>
+    <definedName name="NIM_200_200_Window" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_200_200_Window" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_200_200_Window" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_200_200_Window">#REF!</definedName>
+    <definedName name="NIM_200_200_Yield" localSheetId="4">#REF!</definedName>
+    <definedName name="NIM_200_200_Yield" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_200_200_Yield" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_200_200_Yield" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_200_200_Yield">#REF!</definedName>
+    <definedName name="NIM_Cap_Flow" localSheetId="4">#REF!</definedName>
+    <definedName name="NIM_Cap_Flow" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Cap_Flow" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Cap_Flow" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Cap_Flow">#REF!</definedName>
+    <definedName name="NIM_Closing_Date" localSheetId="4">#REF!</definedName>
+    <definedName name="NIM_Closing_Date" localSheetId="2">#REF!</definedName>
+    <definedName name="NIM_Closing_Date" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="3">#REF!</definedName>
-    <definedName name="NIM_Closing_Date" localSheetId="7">#REF!</definedName>
-    <definedName name="NIM_Closing_Date" localSheetId="1">#REF!</definedName>
     <definedName name="NIM_Closing_Date" localSheetId="0">#REF!</definedName>
-    <definedName name="NIM_Closing_Date" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="NIM_Closing_Date" localSheetId="8">#REF!</definedName>
     <definedName name="NIM_Closing_Date">#REF!</definedName>
+    <definedName name="NIM_Cum_Loss" localSheetId="4">#REF!</definedName>
+    <definedName name="NIM_Cum_Loss" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Cum_Loss" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Cum_Loss" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Cum_Loss">#REF!</definedName>
+    <definedName name="NIM_Flows" localSheetId="4">#REF!</definedName>
+    <definedName name="NIM_Flows" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Flows" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Flows" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Flows">#REF!</definedName>
+    <definedName name="NIM_Loss_Severity" localSheetId="4">#REF!</definedName>
+    <definedName name="NIM_Loss_Severity" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Loss_Severity" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Loss_Severity" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Loss_Severity">#REF!</definedName>
+    <definedName name="NIM_Prepay_Penalty" localSheetId="4">#REF!</definedName>
+    <definedName name="NIM_Prepay_Penalty" localSheetId="2">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="1">#REF!</definedName>
+    <definedName name="NIM_Prepay_Penalty" localSheetId="3">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty" localSheetId="0">#REF!</definedName>
     <definedName name="NIM_Prepay_Penalty">#REF!</definedName>
     <definedName name="No">#N/A</definedName>
+    <definedName name="NOI" localSheetId="4">#REF!</definedName>
+    <definedName name="NOI" localSheetId="2">#REF!</definedName>
+    <definedName name="NOI" localSheetId="1">#REF!</definedName>
     <definedName name="NOI" localSheetId="3">#REF!</definedName>
-    <definedName name="NOI" localSheetId="7">#REF!</definedName>
-    <definedName name="NOI" localSheetId="1">#REF!</definedName>
     <definedName name="NOI" localSheetId="0">#REF!</definedName>
-    <definedName name="NOI" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="NOI" localSheetId="8">#REF!</definedName>
     <definedName name="NOI">#REF!</definedName>
+    <definedName name="norev_2002" localSheetId="4">#REF!</definedName>
+    <definedName name="norev_2002" localSheetId="2">#REF!</definedName>
+    <definedName name="norev_2002" localSheetId="1">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="3">#REF!</definedName>
-    <definedName name="norev_2002" localSheetId="7">#REF!</definedName>
-    <definedName name="norev_2002" localSheetId="1">#REF!</definedName>
     <definedName name="norev_2002" localSheetId="0">#REF!</definedName>
-    <definedName name="norev_2002" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="norev_2002" localSheetId="8">#REF!</definedName>
     <definedName name="norev_2002">#REF!</definedName>
+    <definedName name="norev_2003" localSheetId="4">#REF!</definedName>
+    <definedName name="norev_2003" localSheetId="2">#REF!</definedName>
+    <definedName name="norev_2003" localSheetId="1">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="3">#REF!</definedName>
-    <definedName name="norev_2003" localSheetId="7">#REF!</definedName>
-    <definedName name="norev_2003" localSheetId="1">#REF!</definedName>
     <definedName name="norev_2003" localSheetId="0">#REF!</definedName>
-    <definedName name="norev_2003" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="norev_2003" localSheetId="8">#REF!</definedName>
     <definedName name="norev_2003">#REF!</definedName>
+    <definedName name="norev_2004" localSheetId="4">#REF!</definedName>
+    <definedName name="norev_2004" localSheetId="2">#REF!</definedName>
+    <definedName name="norev_2004" localSheetId="1">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="3">#REF!</definedName>
-    <definedName name="norev_2004" localSheetId="7">#REF!</definedName>
-    <definedName name="norev_2004" localSheetId="1">#REF!</definedName>
     <definedName name="norev_2004" localSheetId="0">#REF!</definedName>
-    <definedName name="norev_2004" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="norev_2004" localSheetId="8">#REF!</definedName>
     <definedName name="norev_2004">#REF!</definedName>
+    <definedName name="NoteRateSearch" localSheetId="4">#REF!</definedName>
+    <definedName name="NoteRateSearch" localSheetId="2">#REF!</definedName>
+    <definedName name="NoteRateSearch" localSheetId="1">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="3">#REF!</definedName>
-    <definedName name="NoteRateSearch" localSheetId="7">#REF!</definedName>
-    <definedName name="NoteRateSearch" localSheetId="1">#REF!</definedName>
     <definedName name="NoteRateSearch" localSheetId="0">#REF!</definedName>
-    <definedName name="NoteRateSearch" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="NoteRateSearch" localSheetId="8">#REF!</definedName>
     <definedName name="NoteRateSearch">#REF!</definedName>
+    <definedName name="novdata" localSheetId="4">#REF!</definedName>
+    <definedName name="novdata" localSheetId="2">#REF!</definedName>
     <definedName name="novdata" localSheetId="1">#REF!</definedName>
+    <definedName name="novdata" localSheetId="3">#REF!</definedName>
     <definedName name="novdata" localSheetId="0">#REF!</definedName>
     <definedName name="novdata">#REF!</definedName>
+    <definedName name="NRNUPB" localSheetId="4">#REF!</definedName>
+    <definedName name="NRNUPB" localSheetId="2">#REF!</definedName>
+    <definedName name="NRNUPB" localSheetId="1">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="3">#REF!</definedName>
-    <definedName name="NRNUPB" localSheetId="7">#REF!</definedName>
-    <definedName name="NRNUPB" localSheetId="1">#REF!</definedName>
     <definedName name="NRNUPB" localSheetId="0">#REF!</definedName>
-    <definedName name="NRNUPB" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="NRNUPB" localSheetId="8">#REF!</definedName>
     <definedName name="NRNUPB">#REF!</definedName>
+    <definedName name="Num_Pmt_Per_Year" localSheetId="4">#REF!</definedName>
+    <definedName name="Num_Pmt_Per_Year" localSheetId="2">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="1">#REF!</definedName>
+    <definedName name="Num_Pmt_Per_Year" localSheetId="3">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year" localSheetId="0">#REF!</definedName>
     <definedName name="Num_Pmt_Per_Year">#REF!</definedName>
+    <definedName name="Number_of_Payments" localSheetId="4">MATCH(0.01,#REF!,-1)+1</definedName>
+    <definedName name="Number_of_Payments" localSheetId="2">MATCH(0.01,#REF!,-1)+1</definedName>
+    <definedName name="Number_of_Payments" localSheetId="1">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="3">MATCH(0.01,#REF!,-1)+1</definedName>
-    <definedName name="Number_of_Payments" localSheetId="7">MATCH(0.01,#REF!,-1)+1</definedName>
-    <definedName name="Number_of_Payments" localSheetId="1">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments" localSheetId="0">MATCH(0.01,#REF!,-1)+1</definedName>
-    <definedName name="Number_of_Payments" localSheetId="6">MATCH(0.01,#REF!,-1)+1</definedName>
-[...5 lines deleted...]
-    <definedName name="Number_of_Payments" localSheetId="8">MATCH(0.01,#REF!,-1)+1</definedName>
     <definedName name="Number_of_Payments">MATCH(0.01,[0]!End_Bal,-1)+1</definedName>
     <definedName name="NvsAnswerCol">"[PROD_RESTATEMENT_ACTIVITY_ALL_YEARS_R0703.xls]Sheet1!$A$10:$A$33"</definedName>
     <definedName name="NvsASD">"V2006-03-31"</definedName>
     <definedName name="NvsAutoDrillOk">"VY"</definedName>
     <definedName name="NvsElapsedTime">0.00555555555911269</definedName>
     <definedName name="NvsEndTime">39262.3285069444</definedName>
     <definedName name="NvsImportActivity">"Import Journals from nVision"</definedName>
     <definedName name="NvsInstLang">"VENG"</definedName>
     <definedName name="NvsInstSpec">"%"</definedName>
     <definedName name="NvsInstSpec1">","</definedName>
     <definedName name="NvsInstSpec2">","</definedName>
     <definedName name="NvsInstSpec3">","</definedName>
     <definedName name="NvsInstSpec4">","</definedName>
     <definedName name="NvsInstSpec5">","</definedName>
     <definedName name="NvsInstSpec6">","</definedName>
     <definedName name="NvsInstSpec7">","</definedName>
     <definedName name="NvsInstSpec8">","</definedName>
     <definedName name="NvsInstSpec9">","</definedName>
     <definedName name="NvsLayoutType">"M3"</definedName>
     <definedName name="NvsNplSpec">"%,X,RZF..,CZF.."</definedName>
     <definedName name="NvsPanelBusUnit">"V"</definedName>
     <definedName name="NvsPanelEffdt">"V2050-01-01"</definedName>
     <definedName name="NvsPanelSetid">"VFM1"</definedName>
     <definedName name="NvsReqBU">"VFM1"</definedName>
     <definedName name="NvsReqBUOnly">"VN"</definedName>
     <definedName name="NvsStyleNme">"Classical.xls"</definedName>
     <definedName name="NvsTransLed">"VN"</definedName>
     <definedName name="NvsTreeASD">"V2006-03-31"</definedName>
     <definedName name="NvsValTbl.ACCOUNT">"GL_ACCOUNT_TBL"</definedName>
     <definedName name="NvsValTbl.ACCT">"SUMTREE_ACT_VW"</definedName>
     <definedName name="NvsValTbl.CLASS_FLD">"CLASS_CF_TBL"</definedName>
     <definedName name="NvsValTbl.CURRENCY_CD">"CURRENCY_CD_TBL"</definedName>
     <definedName name="NvsValTbl.DEPTID">"DEPARTMENT_TBL"</definedName>
     <definedName name="NvsValTbl.PROJECT_ID">"PROJECT_FS"</definedName>
+    <definedName name="October" localSheetId="4">#REF!</definedName>
+    <definedName name="October" localSheetId="2">#REF!</definedName>
     <definedName name="October" localSheetId="1">#REF!</definedName>
+    <definedName name="October" localSheetId="3">#REF!</definedName>
     <definedName name="October" localSheetId="0">#REF!</definedName>
     <definedName name="October">#REF!</definedName>
+    <definedName name="oiuyhb" localSheetId="4">#REF!</definedName>
+    <definedName name="oiuyhb" localSheetId="2">#REF!</definedName>
+    <definedName name="oiuyhb" localSheetId="1">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="3">#REF!</definedName>
-    <definedName name="oiuyhb" localSheetId="7">#REF!</definedName>
-    <definedName name="oiuyhb" localSheetId="1">#REF!</definedName>
     <definedName name="oiuyhb" localSheetId="0">#REF!</definedName>
-    <definedName name="oiuyhb" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="oiuyhb" localSheetId="8">#REF!</definedName>
     <definedName name="oiuyhb">#REF!</definedName>
+    <definedName name="oiuyt" localSheetId="4">#REF!</definedName>
+    <definedName name="oiuyt" localSheetId="2">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="1">#REF!</definedName>
+    <definedName name="oiuyt" localSheetId="3">#REF!</definedName>
     <definedName name="oiuyt" localSheetId="0">#REF!</definedName>
     <definedName name="oiuyt">#REF!</definedName>
+    <definedName name="okm" localSheetId="4">#REF!</definedName>
+    <definedName name="okm" localSheetId="2">#REF!</definedName>
     <definedName name="okm" localSheetId="1">#REF!</definedName>
+    <definedName name="okm" localSheetId="3">#REF!</definedName>
     <definedName name="okm" localSheetId="0">#REF!</definedName>
     <definedName name="okm">#REF!</definedName>
+    <definedName name="OLD_DATA_CPR" localSheetId="4">#REF!</definedName>
+    <definedName name="OLD_DATA_CPR" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="1">#REF!</definedName>
+    <definedName name="OLD_DATA_CPR" localSheetId="3">#REF!</definedName>
     <definedName name="OLD_DATA_CPR" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_DATA_CPR">#REF!</definedName>
+    <definedName name="OLD_DATE" localSheetId="4">#REF!</definedName>
+    <definedName name="OLD_DATE" localSheetId="2">#REF!</definedName>
+    <definedName name="OLD_DATE" localSheetId="1">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="3">#REF!</definedName>
-    <definedName name="OLD_DATE" localSheetId="7">#REF!</definedName>
-    <definedName name="OLD_DATE" localSheetId="1">#REF!</definedName>
     <definedName name="OLD_DATE" localSheetId="0">#REF!</definedName>
-    <definedName name="OLD_DATE" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="OLD_DATE" localSheetId="8">#REF!</definedName>
     <definedName name="OLD_DATE">#REF!</definedName>
+    <definedName name="OLD_Issuer_Rank_By_60" localSheetId="4">#REF!</definedName>
+    <definedName name="OLD_Issuer_Rank_By_60" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="1">#REF!</definedName>
+    <definedName name="OLD_Issuer_Rank_By_60" localSheetId="3">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_Issuer_Rank_By_60">#REF!</definedName>
+    <definedName name="Old_MLCC_Data" localSheetId="4">#REF!</definedName>
+    <definedName name="Old_MLCC_Data" localSheetId="2">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="1">#REF!</definedName>
+    <definedName name="Old_MLCC_Data" localSheetId="3">#REF!</definedName>
     <definedName name="Old_MLCC_Data" localSheetId="0">#REF!</definedName>
     <definedName name="Old_MLCC_Data">#REF!</definedName>
+    <definedName name="OLD_MLCC_DATA_3" localSheetId="4">#REF!</definedName>
+    <definedName name="OLD_MLCC_DATA_3" localSheetId="2">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="1">#REF!</definedName>
+    <definedName name="OLD_MLCC_DATA_3" localSheetId="3">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3" localSheetId="0">#REF!</definedName>
     <definedName name="OLD_MLCC_DATA_3">#REF!</definedName>
+    <definedName name="OLTV02" localSheetId="4">#REF!</definedName>
+    <definedName name="OLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="1">#REF!</definedName>
+    <definedName name="OLTV02" localSheetId="3">#REF!</definedName>
     <definedName name="OLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV02">#REF!</definedName>
+    <definedName name="OLTV03" localSheetId="4">#REF!</definedName>
+    <definedName name="OLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="1">#REF!</definedName>
+    <definedName name="OLTV03" localSheetId="3">#REF!</definedName>
     <definedName name="OLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV03">#REF!</definedName>
+    <definedName name="OLTV04" localSheetId="4">#REF!</definedName>
+    <definedName name="OLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="1">#REF!</definedName>
+    <definedName name="OLTV04" localSheetId="3">#REF!</definedName>
     <definedName name="OLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV04">#REF!</definedName>
+    <definedName name="OLTV05" localSheetId="4">#REF!</definedName>
+    <definedName name="OLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="1">#REF!</definedName>
+    <definedName name="OLTV05" localSheetId="3">#REF!</definedName>
     <definedName name="OLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV05">#REF!</definedName>
+    <definedName name="OLTV06" localSheetId="4">#REF!</definedName>
+    <definedName name="OLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="1">#REF!</definedName>
+    <definedName name="OLTV06" localSheetId="3">#REF!</definedName>
     <definedName name="OLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="OLTV06">#REF!</definedName>
+    <definedName name="One10KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="One10KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="One10KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="One10KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One10KeyStone">#REF!</definedName>
+    <definedName name="One11KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="One11KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="One11KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="One11KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One11KeyStone">#REF!</definedName>
+    <definedName name="One12KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="One12KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="One12KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="One12KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One12KeyStone">#REF!</definedName>
+    <definedName name="One13KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="One13KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="One13KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="One13KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One13KeyStone">#REF!</definedName>
+    <definedName name="One1KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="One1KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="One1KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="One1KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="One1KeyStone">#REF!</definedName>
+    <definedName name="OneTwo" localSheetId="4">#REF!</definedName>
+    <definedName name="OneTwo" localSheetId="2">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="1">#REF!</definedName>
+    <definedName name="OneTwo" localSheetId="3">#REF!</definedName>
     <definedName name="OneTwo" localSheetId="0">#REF!</definedName>
     <definedName name="OneTwo">#REF!</definedName>
     <definedName name="oooooo">#N/A</definedName>
+    <definedName name="oop4plus" localSheetId="4">#REF!</definedName>
+    <definedName name="oop4plus" localSheetId="2">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="1">#REF!</definedName>
+    <definedName name="oop4plus" localSheetId="3">#REF!</definedName>
     <definedName name="oop4plus" localSheetId="0">#REF!</definedName>
     <definedName name="oop4plus">#REF!</definedName>
+    <definedName name="OPTION_TYPE" localSheetId="4">#REF!</definedName>
+    <definedName name="OPTION_TYPE" localSheetId="2">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="1">#REF!</definedName>
+    <definedName name="OPTION_TYPE" localSheetId="3">#REF!</definedName>
     <definedName name="OPTION_TYPE" localSheetId="0">#REF!</definedName>
     <definedName name="OPTION_TYPE">#REF!</definedName>
+    <definedName name="Optional_Termination" localSheetId="4">#REF!</definedName>
+    <definedName name="Optional_Termination" localSheetId="2">#REF!</definedName>
+    <definedName name="Optional_Termination" localSheetId="1">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="3">#REF!</definedName>
-    <definedName name="Optional_Termination" localSheetId="7">#REF!</definedName>
-    <definedName name="Optional_Termination" localSheetId="1">#REF!</definedName>
     <definedName name="Optional_Termination" localSheetId="0">#REF!</definedName>
-    <definedName name="Optional_Termination" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Optional_Termination" localSheetId="8">#REF!</definedName>
     <definedName name="Optional_Termination">#REF!</definedName>
+    <definedName name="ORG_RLF_RULE" localSheetId="4">#REF!</definedName>
+    <definedName name="ORG_RLF_RULE" localSheetId="2">#REF!</definedName>
+    <definedName name="ORG_RLF_RULE" localSheetId="1">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="3">#REF!</definedName>
-    <definedName name="ORG_RLF_RULE" localSheetId="7">#REF!</definedName>
-    <definedName name="ORG_RLF_RULE" localSheetId="1">#REF!</definedName>
     <definedName name="ORG_RLF_RULE" localSheetId="0">#REF!</definedName>
-    <definedName name="ORG_RLF_RULE" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ORG_RLF_RULE" localSheetId="8">#REF!</definedName>
     <definedName name="ORG_RLF_RULE">#REF!</definedName>
+    <definedName name="Orig_Account_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_Account_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Account_C" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Account_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_C">#REF!</definedName>
+    <definedName name="Orig_Account_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_Account_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Account_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Account_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_RS">#REF!</definedName>
+    <definedName name="Orig_Account_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_Account_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Orig_Account_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Orig_Account_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Orig_Account_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_Account_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Orig_Account_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Orig_Account_S" localSheetId="8">#REF!</definedName>
     <definedName name="Orig_Account_S">#REF!</definedName>
+    <definedName name="Orig_Account_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_Account_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Account_T" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Account_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Account_T">#REF!</definedName>
+    <definedName name="Orig_Cub_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_Cub_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Cub_C" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Cub_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Cub_C">#REF!</definedName>
+    <definedName name="Orig_JV_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_JV_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_JV_C" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_JV_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_C">#REF!</definedName>
+    <definedName name="Orig_JV_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_JV_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_JV_RB" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_JV_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_RB">#REF!</definedName>
+    <definedName name="Orig_JV_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_JV_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_JV_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_JV_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_RS">#REF!</definedName>
+    <definedName name="Orig_JV_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_JV_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Orig_JV_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Orig_JV_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Orig_JV_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_JV_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Orig_JV_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Orig_JV_S" localSheetId="8">#REF!</definedName>
     <definedName name="Orig_JV_S">#REF!</definedName>
+    <definedName name="Orig_JV_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_JV_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_JV_T" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_JV_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_JV_T">#REF!</definedName>
+    <definedName name="Orig_Oub_O" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_Oub_O" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_Oub_O" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_Oub_O" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_Oub_O">#REF!</definedName>
+    <definedName name="Orig_reason_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_reason_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_reason_C" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_reason_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_C">#REF!</definedName>
+    <definedName name="Orig_reason_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_reason_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_reason_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_reason_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_RS">#REF!</definedName>
+    <definedName name="Orig_reason_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_reason_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Orig_reason_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Orig_reason_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Orig_reason_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_reason_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Orig_reason_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Orig_reason_S" localSheetId="8">#REF!</definedName>
     <definedName name="Orig_reason_S">#REF!</definedName>
+    <definedName name="Orig_reason_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_reason_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_reason_T" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_reason_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_reason_T">#REF!</definedName>
+    <definedName name="Orig_sub_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_sub_C" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_sub_C" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_sub_C" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_C">#REF!</definedName>
+    <definedName name="Orig_sub_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_sub_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_sub_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_sub_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_RS">#REF!</definedName>
+    <definedName name="Orig_sub_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_sub_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Orig_sub_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Orig_sub_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Orig_sub_S" localSheetId="1">#REF!</definedName>
     <definedName name="Orig_sub_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Orig_sub_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Orig_sub_S" localSheetId="8">#REF!</definedName>
     <definedName name="Orig_sub_S">#REF!</definedName>
+    <definedName name="Orig_sub_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Orig_sub_T" localSheetId="2">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Orig_sub_T" localSheetId="3">#REF!</definedName>
     <definedName name="Orig_sub_T" localSheetId="0">#REF!</definedName>
     <definedName name="Orig_sub_T">#REF!</definedName>
+    <definedName name="ORIGDT02" localSheetId="4">#REF!</definedName>
+    <definedName name="ORIGDT02" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGDT02" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGDT02" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT02">#REF!</definedName>
+    <definedName name="ORIGDT03" localSheetId="4">#REF!</definedName>
+    <definedName name="ORIGDT03" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGDT03" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGDT03" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT03">#REF!</definedName>
+    <definedName name="ORIGDT04" localSheetId="4">#REF!</definedName>
+    <definedName name="ORIGDT04" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGDT04" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGDT04" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT04">#REF!</definedName>
+    <definedName name="ORIGDT05" localSheetId="4">#REF!</definedName>
+    <definedName name="ORIGDT05" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGDT05" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGDT05" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT05">#REF!</definedName>
+    <definedName name="ORIGDT06" localSheetId="4">#REF!</definedName>
+    <definedName name="ORIGDT06" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGDT06" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGDT06" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGDT06">#REF!</definedName>
+    <definedName name="ORIGINAL_TERM" localSheetId="4">#REF!</definedName>
+    <definedName name="ORIGINAL_TERM" localSheetId="2">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="1">#REF!</definedName>
+    <definedName name="ORIGINAL_TERM" localSheetId="3">#REF!</definedName>
     <definedName name="ORIGINAL_TERM" localSheetId="0">#REF!</definedName>
     <definedName name="ORIGINAL_TERM">#REF!</definedName>
+    <definedName name="Originators" localSheetId="4">#REF!</definedName>
+    <definedName name="Originators" localSheetId="2">#REF!</definedName>
+    <definedName name="Originators" localSheetId="1">#REF!</definedName>
     <definedName name="Originators" localSheetId="3">#REF!</definedName>
-    <definedName name="Originators" localSheetId="7">#REF!</definedName>
-    <definedName name="Originators" localSheetId="1">#REF!</definedName>
     <definedName name="Originators" localSheetId="0">#REF!</definedName>
-    <definedName name="Originators" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Originators" localSheetId="8">#REF!</definedName>
     <definedName name="Originators">#REF!</definedName>
+    <definedName name="Other" localSheetId="4">#REF!</definedName>
+    <definedName name="Other" localSheetId="2">#REF!</definedName>
+    <definedName name="Other" localSheetId="1">#REF!</definedName>
     <definedName name="Other" localSheetId="3">#REF!</definedName>
-    <definedName name="Other" localSheetId="7">#REF!</definedName>
-    <definedName name="Other" localSheetId="1">#REF!</definedName>
     <definedName name="Other" localSheetId="0">#REF!</definedName>
-    <definedName name="Other" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Other" localSheetId="8">#REF!</definedName>
     <definedName name="Other">#REF!</definedName>
+    <definedName name="OUTA" localSheetId="4">#REF!</definedName>
+    <definedName name="OUTA" localSheetId="2">#REF!</definedName>
     <definedName name="OUTA" localSheetId="1">#REF!</definedName>
+    <definedName name="OUTA" localSheetId="3">#REF!</definedName>
     <definedName name="OUTA" localSheetId="0">#REF!</definedName>
     <definedName name="OUTA">#REF!</definedName>
+    <definedName name="p" localSheetId="4">#REF!</definedName>
+    <definedName name="p" localSheetId="2">#REF!</definedName>
     <definedName name="p" localSheetId="1">#REF!</definedName>
+    <definedName name="p" localSheetId="3">#REF!</definedName>
     <definedName name="p" localSheetId="0">#REF!</definedName>
     <definedName name="p">#REF!</definedName>
+    <definedName name="Package" localSheetId="4">#REF!</definedName>
+    <definedName name="Package" localSheetId="2">#REF!</definedName>
     <definedName name="Package" localSheetId="1">#REF!</definedName>
+    <definedName name="Package" localSheetId="3">#REF!</definedName>
     <definedName name="Package" localSheetId="0">#REF!</definedName>
     <definedName name="Package">#REF!</definedName>
+    <definedName name="PAGE1" localSheetId="4">#REF!</definedName>
+    <definedName name="PAGE1" localSheetId="2">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="1">#REF!</definedName>
+    <definedName name="PAGE1" localSheetId="3">#REF!</definedName>
     <definedName name="PAGE1" localSheetId="0">#REF!</definedName>
     <definedName name="PAGE1">#REF!</definedName>
+    <definedName name="PAT2DATA" localSheetId="4">#REF!</definedName>
+    <definedName name="PAT2DATA" localSheetId="2">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="1">#REF!</definedName>
+    <definedName name="PAT2DATA" localSheetId="3">#REF!</definedName>
     <definedName name="PAT2DATA" localSheetId="0">#REF!</definedName>
     <definedName name="PAT2DATA">#REF!</definedName>
+    <definedName name="PATDATA" localSheetId="4">#REF!</definedName>
+    <definedName name="PATDATA" localSheetId="2">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="1">#REF!</definedName>
+    <definedName name="PATDATA" localSheetId="3">#REF!</definedName>
     <definedName name="PATDATA" localSheetId="0">#REF!</definedName>
     <definedName name="PATDATA">#REF!</definedName>
+    <definedName name="PAth" localSheetId="4">#REF!</definedName>
+    <definedName name="PAth" localSheetId="2">#REF!</definedName>
     <definedName name="PAth" localSheetId="1">#REF!</definedName>
+    <definedName name="PAth" localSheetId="3">#REF!</definedName>
     <definedName name="PAth" localSheetId="0">#REF!</definedName>
     <definedName name="PAth">#REF!</definedName>
+    <definedName name="Pay_Date" localSheetId="4">#REF!</definedName>
+    <definedName name="Pay_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Pay_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Pay_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Pay_Date">#REF!</definedName>
+    <definedName name="Pay_Down" localSheetId="4">#REF!</definedName>
+    <definedName name="Pay_Down" localSheetId="2">#REF!</definedName>
+    <definedName name="Pay_Down" localSheetId="1">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="3">#REF!</definedName>
-    <definedName name="Pay_Down" localSheetId="7">#REF!</definedName>
-    <definedName name="Pay_Down" localSheetId="1">#REF!</definedName>
     <definedName name="Pay_Down" localSheetId="0">#REF!</definedName>
-    <definedName name="Pay_Down" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Pay_Down" localSheetId="8">#REF!</definedName>
     <definedName name="Pay_Down">#REF!</definedName>
+    <definedName name="Pay_Num" localSheetId="4">#REF!</definedName>
+    <definedName name="Pay_Num" localSheetId="2">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="1">#REF!</definedName>
+    <definedName name="Pay_Num" localSheetId="3">#REF!</definedName>
     <definedName name="Pay_Num" localSheetId="0">#REF!</definedName>
     <definedName name="Pay_Num">#REF!</definedName>
+    <definedName name="PAYABLE_PREM_PRICE" localSheetId="4">#REF!</definedName>
+    <definedName name="PAYABLE_PREM_PRICE" localSheetId="2">#REF!</definedName>
+    <definedName name="PAYABLE_PREM_PRICE" localSheetId="1">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="3">#REF!</definedName>
-    <definedName name="PAYABLE_PREM_PRICE" localSheetId="7">#REF!</definedName>
-    <definedName name="PAYABLE_PREM_PRICE" localSheetId="1">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE" localSheetId="0">#REF!</definedName>
-    <definedName name="PAYABLE_PREM_PRICE" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="PAYABLE_PREM_PRICE" localSheetId="8">#REF!</definedName>
     <definedName name="PAYABLE_PREM_PRICE">#REF!</definedName>
-    <definedName name="Payment_Date" localSheetId="3">DATE(YEAR([0]!Loan_Start),MONTH([0]!Loan_Start)+Payment_Number,DAY([0]!Loan_Start))</definedName>
-[...9 lines deleted...]
-    <definedName name="Payment_Date" localSheetId="8">DATE(YEAR([0]!Loan_Start),MONTH([0]!Loan_Start)+Payment_Number,DAY([0]!Loan_Start))</definedName>
+    <definedName name="Payment_Date" localSheetId="4">DATE(YEAR('APR 2026'!Loan_Start),MONTH('APR 2026'!Loan_Start)+Payment_Number,DAY('APR 2026'!Loan_Start))</definedName>
+    <definedName name="Payment_Date" localSheetId="2">DATE(YEAR('FEB 2026'!Loan_Start),MONTH('FEB 2026'!Loan_Start)+Payment_Number,DAY('FEB 2026'!Loan_Start))</definedName>
+    <definedName name="Payment_Date" localSheetId="1">DATE(YEAR('JAN 2026'!Loan_Start),MONTH('JAN 2026'!Loan_Start)+Payment_Number,DAY('JAN 2026'!Loan_Start))</definedName>
+    <definedName name="Payment_Date" localSheetId="3">DATE(YEAR('MAR 2026'!Loan_Start),MONTH('MAR 2026'!Loan_Start)+Payment_Number,DAY('MAR 2026'!Loan_Start))</definedName>
+    <definedName name="Payment_Date" localSheetId="0">DATE(YEAR('YTD 2026'!Loan_Start),MONTH('YTD 2026'!Loan_Start)+Payment_Number,DAY('YTD 2026'!Loan_Start))</definedName>
     <definedName name="Payment_Date">DATE(YEAR(Loan_Start),MONTH(Loan_Start)+Payment_Number,DAY(Loan_Start))</definedName>
+    <definedName name="period" localSheetId="4">#REF!</definedName>
+    <definedName name="period" localSheetId="2">#REF!</definedName>
     <definedName name="period" localSheetId="1">#REF!</definedName>
+    <definedName name="period" localSheetId="3">#REF!</definedName>
     <definedName name="period" localSheetId="0">#REF!</definedName>
     <definedName name="period">#REF!</definedName>
+    <definedName name="Periods" localSheetId="4">#REF!</definedName>
+    <definedName name="Periods" localSheetId="2">#REF!</definedName>
+    <definedName name="Periods" localSheetId="1">#REF!</definedName>
     <definedName name="Periods" localSheetId="3">#REF!</definedName>
-    <definedName name="Periods" localSheetId="7">#REF!</definedName>
-    <definedName name="Periods" localSheetId="1">#REF!</definedName>
     <definedName name="Periods" localSheetId="0">#REF!</definedName>
-    <definedName name="Periods" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Periods" localSheetId="8">#REF!</definedName>
     <definedName name="Periods">#REF!</definedName>
+    <definedName name="PL3Q" localSheetId="4">#REF!</definedName>
+    <definedName name="PL3Q" localSheetId="2">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="1">#REF!</definedName>
+    <definedName name="PL3Q" localSheetId="3">#REF!</definedName>
     <definedName name="PL3Q" localSheetId="0">#REF!</definedName>
     <definedName name="PL3Q">#REF!</definedName>
+    <definedName name="PlanData" localSheetId="4">#REF!</definedName>
+    <definedName name="PlanData" localSheetId="2">#REF!</definedName>
+    <definedName name="PlanData" localSheetId="1">#REF!</definedName>
     <definedName name="PlanData" localSheetId="3">#REF!</definedName>
-    <definedName name="PlanData" localSheetId="7">#REF!</definedName>
-    <definedName name="PlanData" localSheetId="1">#REF!</definedName>
     <definedName name="PlanData" localSheetId="0">#REF!</definedName>
-    <definedName name="PlanData" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="PlanData" localSheetId="8">#REF!</definedName>
     <definedName name="PlanData">#REF!</definedName>
+    <definedName name="Pledged" localSheetId="4">#REF!</definedName>
+    <definedName name="Pledged" localSheetId="2">#REF!</definedName>
+    <definedName name="Pledged" localSheetId="1">#REF!</definedName>
     <definedName name="Pledged" localSheetId="3">#REF!</definedName>
-    <definedName name="Pledged" localSheetId="7">#REF!</definedName>
-    <definedName name="Pledged" localSheetId="1">#REF!</definedName>
     <definedName name="Pledged" localSheetId="0">#REF!</definedName>
-    <definedName name="Pledged" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Pledged" localSheetId="8">#REF!</definedName>
     <definedName name="Pledged">#REF!</definedName>
+    <definedName name="poiuyt" localSheetId="4">#REF!</definedName>
+    <definedName name="poiuyt" localSheetId="2">#REF!</definedName>
+    <definedName name="poiuyt" localSheetId="1">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="3">#REF!</definedName>
-    <definedName name="poiuyt" localSheetId="7">#REF!</definedName>
-    <definedName name="poiuyt" localSheetId="1">#REF!</definedName>
     <definedName name="poiuyt" localSheetId="0">#REF!</definedName>
-    <definedName name="poiuyt" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="poiuyt" localSheetId="8">#REF!</definedName>
     <definedName name="poiuyt">#REF!</definedName>
+    <definedName name="POOL1" localSheetId="4">#REF!</definedName>
+    <definedName name="POOL1" localSheetId="2">#REF!</definedName>
+    <definedName name="POOL1" localSheetId="1">#REF!</definedName>
     <definedName name="POOL1" localSheetId="3">#REF!</definedName>
-    <definedName name="POOL1" localSheetId="7">#REF!</definedName>
-    <definedName name="POOL1" localSheetId="1">#REF!</definedName>
     <definedName name="POOL1" localSheetId="0">#REF!</definedName>
-    <definedName name="POOL1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="POOL1" localSheetId="8">#REF!</definedName>
     <definedName name="POOL1">#REF!</definedName>
+    <definedName name="POOL2" localSheetId="4">#REF!</definedName>
+    <definedName name="POOL2" localSheetId="2">#REF!</definedName>
+    <definedName name="POOL2" localSheetId="1">#REF!</definedName>
     <definedName name="POOL2" localSheetId="3">#REF!</definedName>
-    <definedName name="POOL2" localSheetId="7">#REF!</definedName>
-    <definedName name="POOL2" localSheetId="1">#REF!</definedName>
     <definedName name="POOL2" localSheetId="0">#REF!</definedName>
-    <definedName name="POOL2" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="POOL2" localSheetId="8">#REF!</definedName>
     <definedName name="POOL2">#REF!</definedName>
+    <definedName name="Pre_Market" localSheetId="4">#REF!</definedName>
+    <definedName name="Pre_Market" localSheetId="2">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="1">#REF!</definedName>
+    <definedName name="Pre_Market" localSheetId="3">#REF!</definedName>
     <definedName name="Pre_Market" localSheetId="0">#REF!</definedName>
     <definedName name="Pre_Market">#REF!</definedName>
+    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="4">#REF!</definedName>
+    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="2">#REF!</definedName>
+    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="1">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="3">#REF!</definedName>
-    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="7">#REF!</definedName>
-    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="1">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="0">#REF!</definedName>
-    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="8">#REF!</definedName>
     <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE">#REF!</definedName>
+    <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="4">#REF!</definedName>
+    <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="2">#REF!</definedName>
+    <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="1">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="3">#REF!</definedName>
-    <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="7">#REF!</definedName>
-    <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="1">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="0">#REF!</definedName>
-    <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="8">#REF!</definedName>
     <definedName name="PREM.PRICED_LOANS_PAIDOFF">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_FF" localSheetId="4">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_FF" localSheetId="2">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_FF" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="3">#REF!</definedName>
-    <definedName name="PREM_PAYABLE_FF" localSheetId="7">#REF!</definedName>
-    <definedName name="PREM_PAYABLE_FF" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF" localSheetId="0">#REF!</definedName>
-    <definedName name="PREM_PAYABLE_FF" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="PREM_PAYABLE_FF" localSheetId="8">#REF!</definedName>
     <definedName name="PREM_PAYABLE_FF">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_WF" localSheetId="4">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_WF" localSheetId="2">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_WF" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="3">#REF!</definedName>
-    <definedName name="PREM_PAYABLE_WF" localSheetId="7">#REF!</definedName>
-    <definedName name="PREM_PAYABLE_WF" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF" localSheetId="0">#REF!</definedName>
-    <definedName name="PREM_PAYABLE_WF" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="PREM_PAYABLE_WF" localSheetId="8">#REF!</definedName>
     <definedName name="PREM_PAYABLE_WF">#REF!</definedName>
+    <definedName name="PREM_PAYOFFS" localSheetId="4">#REF!</definedName>
+    <definedName name="PREM_PAYOFFS" localSheetId="2">#REF!</definedName>
+    <definedName name="PREM_PAYOFFS" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="3">#REF!</definedName>
-    <definedName name="PREM_PAYOFFS" localSheetId="7">#REF!</definedName>
-    <definedName name="PREM_PAYOFFS" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PAYOFFS" localSheetId="0">#REF!</definedName>
-    <definedName name="PREM_PAYOFFS" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="PREM_PAYOFFS" localSheetId="8">#REF!</definedName>
     <definedName name="PREM_PAYOFFS">#REF!</definedName>
+    <definedName name="PREM_PRICED_CORRECTION" localSheetId="4">#REF!</definedName>
+    <definedName name="PREM_PRICED_CORRECTION" localSheetId="2">#REF!</definedName>
+    <definedName name="PREM_PRICED_CORRECTION" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="3">#REF!</definedName>
-    <definedName name="PREM_PRICED_CORRECTION" localSheetId="7">#REF!</definedName>
-    <definedName name="PREM_PRICED_CORRECTION" localSheetId="1">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION" localSheetId="0">#REF!</definedName>
-    <definedName name="PREM_PRICED_CORRECTION" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="PREM_PRICED_CORRECTION" localSheetId="8">#REF!</definedName>
     <definedName name="PREM_PRICED_CORRECTION">#REF!</definedName>
+    <definedName name="Prepared_by" localSheetId="4">#REF!</definedName>
+    <definedName name="Prepared_by" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="1">#REF!</definedName>
+    <definedName name="Prepared_by" localSheetId="3">#REF!</definedName>
     <definedName name="Prepared_by" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by">#REF!</definedName>
+    <definedName name="Prepared_by_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Prepared_by_C" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Prepared_by_C" localSheetId="3">#REF!</definedName>
     <definedName name="Prepared_by_C" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_C">#REF!</definedName>
+    <definedName name="Prepared_by_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Prepared_by_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Prepared_by_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Prepared_by_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_RS">#REF!</definedName>
+    <definedName name="Prepared_by_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Prepared_by_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Prepared_by_S" localSheetId="1">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Prepared_by_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Prepared_by_S" localSheetId="1">#REF!</definedName>
     <definedName name="Prepared_by_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Prepared_by_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Prepared_by_S" localSheetId="8">#REF!</definedName>
     <definedName name="Prepared_by_S">#REF!</definedName>
+    <definedName name="Prepared_by_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Prepared_by_T" localSheetId="2">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Prepared_by_T" localSheetId="3">#REF!</definedName>
     <definedName name="Prepared_by_T" localSheetId="0">#REF!</definedName>
     <definedName name="Prepared_by_T">#REF!</definedName>
+    <definedName name="Price_Date" localSheetId="4">#REF!</definedName>
+    <definedName name="Price_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Price_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Price_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Price_Date">#REF!</definedName>
+    <definedName name="prin" localSheetId="4">#REF!</definedName>
+    <definedName name="prin" localSheetId="2">#REF!</definedName>
     <definedName name="prin" localSheetId="1">#REF!</definedName>
+    <definedName name="prin" localSheetId="3">#REF!</definedName>
     <definedName name="prin" localSheetId="0">#REF!</definedName>
     <definedName name="prin">#REF!</definedName>
+    <definedName name="Princ" localSheetId="4">#REF!</definedName>
+    <definedName name="Princ" localSheetId="2">#REF!</definedName>
     <definedName name="Princ" localSheetId="1">#REF!</definedName>
+    <definedName name="Princ" localSheetId="3">#REF!</definedName>
     <definedName name="Princ" localSheetId="0">#REF!</definedName>
     <definedName name="Princ">#REF!</definedName>
+    <definedName name="print" localSheetId="4">#REF!</definedName>
+    <definedName name="print" localSheetId="2">#REF!</definedName>
     <definedName name="print" localSheetId="1">#REF!</definedName>
+    <definedName name="print" localSheetId="3">#REF!</definedName>
     <definedName name="print" localSheetId="0">#REF!</definedName>
     <definedName name="print">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'APR 2025'!$A$1:$G$20</definedName>
-[...9 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'SEP 2025'!$A$1:$G$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'APR 2026'!$A$1:$G$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'FEB 2026'!$A$1:$G$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'JAN 2026'!$A$1:$G$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'MAR 2026'!$A$1:$G$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'YTD 2026'!$A$1:$G$19</definedName>
     <definedName name="_xlnm.Print_Area">#REF!</definedName>
+    <definedName name="Print_Area_MI" localSheetId="4">#REF!</definedName>
+    <definedName name="Print_Area_MI" localSheetId="2">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="1">#REF!</definedName>
+    <definedName name="Print_Area_MI" localSheetId="3">#REF!</definedName>
     <definedName name="Print_Area_MI" localSheetId="0">#REF!</definedName>
     <definedName name="Print_Area_MI">#REF!</definedName>
-    <definedName name="Print_Area_Reset" localSheetId="3">OFFSET([0]!Full_Print,0,0,'APR 2025'!Last_Row)</definedName>
-[...9 lines deleted...]
-    <definedName name="Print_Area_Reset" localSheetId="8">OFFSET([0]!Full_Print,0,0,'SEP 2025'!Last_Row)</definedName>
+    <definedName name="Print_Area_Reset" localSheetId="4">OFFSET('APR 2026'!Full_Print,0,0,'APR 2026'!Last_Row)</definedName>
+    <definedName name="Print_Area_Reset" localSheetId="2">OFFSET('FEB 2026'!Full_Print,0,0,'FEB 2026'!Last_Row)</definedName>
+    <definedName name="Print_Area_Reset" localSheetId="1">OFFSET('JAN 2026'!Full_Print,0,0,'JAN 2026'!Last_Row)</definedName>
+    <definedName name="Print_Area_Reset" localSheetId="3">OFFSET('MAR 2026'!Full_Print,0,0,'MAR 2026'!Last_Row)</definedName>
+    <definedName name="Print_Area_Reset" localSheetId="0">OFFSET('YTD 2026'!Full_Print,0,0,'YTD 2026'!Last_Row)</definedName>
     <definedName name="Print_Area_Reset">OFFSET(Full_Print,0,0,Last_Row)</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles">#REF!</definedName>
+    <definedName name="Print_Titles_MI" localSheetId="4">#REF!</definedName>
+    <definedName name="Print_Titles_MI" localSheetId="2">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="1">#REF!</definedName>
+    <definedName name="Print_Titles_MI" localSheetId="3">#REF!</definedName>
     <definedName name="Print_Titles_MI" localSheetId="0">#REF!</definedName>
     <definedName name="Print_Titles_MI">#REF!</definedName>
+    <definedName name="PrintArea" localSheetId="4">#REF!</definedName>
+    <definedName name="PrintArea" localSheetId="2">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="1">#REF!</definedName>
+    <definedName name="PrintArea" localSheetId="3">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="0">#REF!</definedName>
     <definedName name="PrintArea">#REF!</definedName>
+    <definedName name="PRJTYP02" localSheetId="4">#REF!</definedName>
+    <definedName name="PRJTYP02" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="1">#REF!</definedName>
+    <definedName name="PRJTYP02" localSheetId="3">#REF!</definedName>
     <definedName name="PRJTYP02" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP02">#REF!</definedName>
+    <definedName name="PRJTYP03" localSheetId="4">#REF!</definedName>
+    <definedName name="PRJTYP03" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="1">#REF!</definedName>
+    <definedName name="PRJTYP03" localSheetId="3">#REF!</definedName>
     <definedName name="PRJTYP03" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP03">#REF!</definedName>
+    <definedName name="PRJTYP04" localSheetId="4">#REF!</definedName>
+    <definedName name="PRJTYP04" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="1">#REF!</definedName>
+    <definedName name="PRJTYP04" localSheetId="3">#REF!</definedName>
     <definedName name="PRJTYP04" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP04">#REF!</definedName>
+    <definedName name="PRJTYP05" localSheetId="4">#REF!</definedName>
+    <definedName name="PRJTYP05" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="1">#REF!</definedName>
+    <definedName name="PRJTYP05" localSheetId="3">#REF!</definedName>
     <definedName name="PRJTYP05" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP05">#REF!</definedName>
+    <definedName name="PRJTYP06" localSheetId="4">#REF!</definedName>
+    <definedName name="PRJTYP06" localSheetId="2">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="1">#REF!</definedName>
+    <definedName name="PRJTYP06" localSheetId="3">#REF!</definedName>
     <definedName name="PRJTYP06" localSheetId="0">#REF!</definedName>
     <definedName name="PRJTYP06">#REF!</definedName>
+    <definedName name="PROD02" localSheetId="4">#REF!</definedName>
+    <definedName name="PROD02" localSheetId="2">#REF!</definedName>
     <definedName name="PROD02" localSheetId="1">#REF!</definedName>
+    <definedName name="PROD02" localSheetId="3">#REF!</definedName>
     <definedName name="PROD02" localSheetId="0">#REF!</definedName>
     <definedName name="PROD02">#REF!</definedName>
+    <definedName name="PROD03" localSheetId="4">#REF!</definedName>
+    <definedName name="PROD03" localSheetId="2">#REF!</definedName>
     <definedName name="PROD03" localSheetId="1">#REF!</definedName>
+    <definedName name="PROD03" localSheetId="3">#REF!</definedName>
     <definedName name="PROD03" localSheetId="0">#REF!</definedName>
     <definedName name="PROD03">#REF!</definedName>
+    <definedName name="PROD04" localSheetId="4">#REF!</definedName>
+    <definedName name="PROD04" localSheetId="2">#REF!</definedName>
     <definedName name="PROD04" localSheetId="1">#REF!</definedName>
+    <definedName name="PROD04" localSheetId="3">#REF!</definedName>
     <definedName name="PROD04" localSheetId="0">#REF!</definedName>
     <definedName name="PROD04">#REF!</definedName>
+    <definedName name="PROD05" localSheetId="4">#REF!</definedName>
+    <definedName name="PROD05" localSheetId="2">#REF!</definedName>
     <definedName name="PROD05" localSheetId="1">#REF!</definedName>
+    <definedName name="PROD05" localSheetId="3">#REF!</definedName>
     <definedName name="PROD05" localSheetId="0">#REF!</definedName>
     <definedName name="PROD05">#REF!</definedName>
+    <definedName name="PROD06" localSheetId="4">#REF!</definedName>
+    <definedName name="PROD06" localSheetId="2">#REF!</definedName>
     <definedName name="PROD06" localSheetId="1">#REF!</definedName>
+    <definedName name="PROD06" localSheetId="3">#REF!</definedName>
     <definedName name="PROD06" localSheetId="0">#REF!</definedName>
     <definedName name="PROD06">#REF!</definedName>
+    <definedName name="PRODUCT_CODE" localSheetId="4">#REF!</definedName>
+    <definedName name="PRODUCT_CODE" localSheetId="2">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="1">#REF!</definedName>
+    <definedName name="PRODUCT_CODE" localSheetId="3">#REF!</definedName>
     <definedName name="PRODUCT_CODE" localSheetId="0">#REF!</definedName>
     <definedName name="PRODUCT_CODE">#REF!</definedName>
+    <definedName name="PRODUCT_NAME" localSheetId="4">#REF!</definedName>
+    <definedName name="PRODUCT_NAME" localSheetId="2">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="1">#REF!</definedName>
+    <definedName name="PRODUCT_NAME" localSheetId="3">#REF!</definedName>
     <definedName name="PRODUCT_NAME" localSheetId="0">#REF!</definedName>
     <definedName name="PRODUCT_NAME">#REF!</definedName>
+    <definedName name="Product_TB" localSheetId="4">#REF!</definedName>
+    <definedName name="Product_TB" localSheetId="2">#REF!</definedName>
+    <definedName name="Product_TB" localSheetId="1">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="3">#REF!</definedName>
-    <definedName name="Product_TB" localSheetId="7">#REF!</definedName>
-    <definedName name="Product_TB" localSheetId="1">#REF!</definedName>
     <definedName name="Product_TB" localSheetId="0">#REF!</definedName>
-    <definedName name="Product_TB" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Product_TB" localSheetId="8">#REF!</definedName>
     <definedName name="Product_TB">#REF!</definedName>
+    <definedName name="Project_ID_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Project_ID_C" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Project_ID_C" localSheetId="3">#REF!</definedName>
     <definedName name="Project_ID_C" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_C">#REF!</definedName>
+    <definedName name="Project_ID_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Project_ID_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Project_ID_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Project_ID_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_RS">#REF!</definedName>
+    <definedName name="Project_ID_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Project_ID_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Project_ID_S" localSheetId="1">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Project_ID_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Project_ID_S" localSheetId="1">#REF!</definedName>
     <definedName name="Project_ID_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Project_ID_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Project_ID_S" localSheetId="8">#REF!</definedName>
     <definedName name="Project_ID_S">#REF!</definedName>
+    <definedName name="Project_ID_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Project_ID_T" localSheetId="2">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Project_ID_T" localSheetId="3">#REF!</definedName>
     <definedName name="Project_ID_T" localSheetId="0">#REF!</definedName>
     <definedName name="Project_ID_T">#REF!</definedName>
+    <definedName name="PROVISIONS" localSheetId="4">#REF!</definedName>
+    <definedName name="PROVISIONS" localSheetId="2">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="1">#REF!</definedName>
+    <definedName name="PROVISIONS" localSheetId="3">#REF!</definedName>
     <definedName name="PROVISIONS" localSheetId="0">#REF!</definedName>
     <definedName name="PROVISIONS">#REF!</definedName>
+    <definedName name="PS_Account" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_Account" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Account" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Account" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Account">#REF!</definedName>
+    <definedName name="PS_Category_Cde" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_Category_Cde" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Category_Cde" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Category_Cde" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Category_Cde">#REF!</definedName>
+    <definedName name="PS_Cost_Center" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_Cost_Center" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Cost_Center" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Cost_Center" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Cost_Center">#REF!</definedName>
+    <definedName name="PS_Debit__Credit" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_Debit__Credit" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Debit__Credit" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Debit__Credit" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Debit__Credit">#REF!</definedName>
+    <definedName name="PS_description" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_description" localSheetId="2">#REF!</definedName>
     <definedName name="PS_description" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_description" localSheetId="3">#REF!</definedName>
     <definedName name="PS_description" localSheetId="0">#REF!</definedName>
     <definedName name="PS_description">#REF!</definedName>
+    <definedName name="PS_Effective_Date" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_Effective_Date" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Effective_Date" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Effective_Date" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Effective_Date">#REF!</definedName>
+    <definedName name="PS_GL_date" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_GL_date" localSheetId="2">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_GL_date" localSheetId="3">#REF!</definedName>
     <definedName name="PS_GL_date" localSheetId="0">#REF!</definedName>
     <definedName name="PS_GL_date">#REF!</definedName>
+    <definedName name="PS_Journal_ID" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_Journal_ID" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Journal_ID" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Journal_ID" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Journal_ID">#REF!</definedName>
+    <definedName name="PS_Line_Description" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_Line_Description" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Line_Description" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Line_Description" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Line_Description">#REF!</definedName>
+    <definedName name="PS_Recon_Code" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_Recon_Code" localSheetId="2">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_Recon_Code" localSheetId="3">#REF!</definedName>
     <definedName name="PS_Recon_Code" localSheetId="0">#REF!</definedName>
     <definedName name="PS_Recon_Code">#REF!</definedName>
+    <definedName name="PS_STAR_iSTAR" localSheetId="4">#REF!</definedName>
+    <definedName name="PS_STAR_iSTAR" localSheetId="2">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="1">#REF!</definedName>
+    <definedName name="PS_STAR_iSTAR" localSheetId="3">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR" localSheetId="0">#REF!</definedName>
     <definedName name="PS_STAR_iSTAR">#REF!</definedName>
+    <definedName name="purch112913" localSheetId="4">#REF!</definedName>
+    <definedName name="purch112913" localSheetId="2">#REF!</definedName>
+    <definedName name="purch112913" localSheetId="1">#REF!</definedName>
     <definedName name="purch112913" localSheetId="3">#REF!</definedName>
-    <definedName name="purch112913" localSheetId="7">#REF!</definedName>
-    <definedName name="purch112913" localSheetId="1">#REF!</definedName>
     <definedName name="purch112913" localSheetId="0">#REF!</definedName>
-    <definedName name="purch112913" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="purch112913" localSheetId="8">#REF!</definedName>
     <definedName name="purch112913">#REF!</definedName>
+    <definedName name="purch113020" localSheetId="4">#REF!</definedName>
+    <definedName name="purch113020" localSheetId="2">#REF!</definedName>
+    <definedName name="purch113020" localSheetId="1">#REF!</definedName>
     <definedName name="purch113020" localSheetId="3">#REF!</definedName>
-    <definedName name="purch113020" localSheetId="7">#REF!</definedName>
-    <definedName name="purch113020" localSheetId="1">#REF!</definedName>
     <definedName name="purch113020" localSheetId="0">#REF!</definedName>
-    <definedName name="purch113020" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="purch113020" localSheetId="8">#REF!</definedName>
     <definedName name="purch113020">#REF!</definedName>
+    <definedName name="PURCHASE" localSheetId="4">#REF!</definedName>
+    <definedName name="PURCHASE" localSheetId="2">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="1">#REF!</definedName>
+    <definedName name="PURCHASE" localSheetId="3">#REF!</definedName>
     <definedName name="PURCHASE" localSheetId="0">#REF!</definedName>
     <definedName name="PURCHASE">#REF!</definedName>
+    <definedName name="purchDiff" localSheetId="4">#REF!</definedName>
+    <definedName name="purchDiff" localSheetId="2">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="1">#REF!</definedName>
+    <definedName name="purchDiff" localSheetId="3">#REF!</definedName>
     <definedName name="purchDiff" localSheetId="0">#REF!</definedName>
     <definedName name="purchDiff">#REF!</definedName>
     <definedName name="q">#N/A</definedName>
+    <definedName name="Q1GL" localSheetId="4">#REF!</definedName>
+    <definedName name="Q1GL" localSheetId="2">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="1">#REF!</definedName>
+    <definedName name="Q1GL" localSheetId="3">#REF!</definedName>
     <definedName name="Q1GL" localSheetId="0">#REF!</definedName>
     <definedName name="Q1GL">#REF!</definedName>
+    <definedName name="Q2GL" localSheetId="4">#REF!</definedName>
+    <definedName name="Q2GL" localSheetId="2">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="1">#REF!</definedName>
+    <definedName name="Q2GL" localSheetId="3">#REF!</definedName>
     <definedName name="Q2GL" localSheetId="0">#REF!</definedName>
     <definedName name="Q2GL">#REF!</definedName>
+    <definedName name="qasz" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="qasz" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="qasz" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="qasz" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="qasz" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="qasz" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="qasz" localSheetId="6" hidden="1">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="qasz" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="qasz" hidden="1">#REF!</definedName>
+    <definedName name="qaz" localSheetId="4">#REF!</definedName>
+    <definedName name="qaz" localSheetId="2">#REF!</definedName>
+    <definedName name="qaz" localSheetId="1">#REF!</definedName>
     <definedName name="qaz" localSheetId="3">#REF!</definedName>
-    <definedName name="qaz" localSheetId="7">#REF!</definedName>
-    <definedName name="qaz" localSheetId="1">#REF!</definedName>
     <definedName name="qaz" localSheetId="0">#REF!</definedName>
-    <definedName name="qaz" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="qaz" localSheetId="8">#REF!</definedName>
     <definedName name="qaz">#REF!</definedName>
+    <definedName name="QRY_PIVTOT_JE" localSheetId="4">#REF!</definedName>
+    <definedName name="QRY_PIVTOT_JE" localSheetId="2">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="1">#REF!</definedName>
+    <definedName name="QRY_PIVTOT_JE" localSheetId="3">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE" localSheetId="0">#REF!</definedName>
     <definedName name="QRY_PIVTOT_JE">#REF!</definedName>
+    <definedName name="QTR_C" localSheetId="4">#REF!</definedName>
+    <definedName name="QTR_C" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_C" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_C" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_C">#REF!</definedName>
+    <definedName name="QTR_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="QTR_RB" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_RB" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_RB" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_RB">#REF!</definedName>
+    <definedName name="QTR_REO" localSheetId="4">#REF!</definedName>
+    <definedName name="QTR_REO" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_REO" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_REO" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_REO">#REF!</definedName>
+    <definedName name="QTR_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="QTR_RS" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_RS" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_RS" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_RS">#REF!</definedName>
+    <definedName name="QTR_S" localSheetId="4">#REF!</definedName>
+    <definedName name="QTR_S" localSheetId="2">#REF!</definedName>
+    <definedName name="QTR_S" localSheetId="1">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="3">#REF!</definedName>
-    <definedName name="QTR_S" localSheetId="7">#REF!</definedName>
-    <definedName name="QTR_S" localSheetId="1">#REF!</definedName>
     <definedName name="QTR_S" localSheetId="0">#REF!</definedName>
-    <definedName name="QTR_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="QTR_S" localSheetId="8">#REF!</definedName>
     <definedName name="QTR_S">#REF!</definedName>
+    <definedName name="QTR_T" localSheetId="4">#REF!</definedName>
+    <definedName name="QTR_T" localSheetId="2">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="1">#REF!</definedName>
+    <definedName name="QTR_T" localSheetId="3">#REF!</definedName>
     <definedName name="QTR_T" localSheetId="0">#REF!</definedName>
     <definedName name="QTR_T">#REF!</definedName>
+    <definedName name="queryResults" localSheetId="4">#REF!</definedName>
+    <definedName name="queryResults" localSheetId="2">#REF!</definedName>
     <definedName name="queryResults" localSheetId="1">#REF!</definedName>
+    <definedName name="queryResults" localSheetId="3">#REF!</definedName>
     <definedName name="queryResults" localSheetId="0">#REF!</definedName>
     <definedName name="queryResults">#REF!</definedName>
+    <definedName name="qwasd" localSheetId="4">#REF!</definedName>
+    <definedName name="qwasd" localSheetId="2">#REF!</definedName>
+    <definedName name="qwasd" localSheetId="1">#REF!</definedName>
     <definedName name="qwasd" localSheetId="3">#REF!</definedName>
-    <definedName name="qwasd" localSheetId="7">#REF!</definedName>
-    <definedName name="qwasd" localSheetId="1">#REF!</definedName>
     <definedName name="qwasd" localSheetId="0">#REF!</definedName>
-    <definedName name="qwasd" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="qwasd" localSheetId="8">#REF!</definedName>
     <definedName name="qwasd">#REF!</definedName>
+    <definedName name="qwe" localSheetId="4">#REF!</definedName>
+    <definedName name="qwe" localSheetId="2">#REF!</definedName>
     <definedName name="qwe" localSheetId="1">#REF!</definedName>
+    <definedName name="qwe" localSheetId="3">#REF!</definedName>
     <definedName name="qwe" localSheetId="0">#REF!</definedName>
     <definedName name="qwe">#REF!</definedName>
+    <definedName name="qwerty" localSheetId="4" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="qwerty" localSheetId="2" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="qwerty" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="3" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-    <definedName name="qwerty" localSheetId="7" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-    <definedName name="qwerty" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-    <definedName name="qwerty" localSheetId="6" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-[...5 lines deleted...]
-    <definedName name="qwerty" localSheetId="8" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="qwerty" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="qwwdqw" localSheetId="4">#REF!</definedName>
+    <definedName name="qwwdqw" localSheetId="2">#REF!</definedName>
+    <definedName name="qwwdqw" localSheetId="1">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="3">#REF!</definedName>
-    <definedName name="qwwdqw" localSheetId="7">#REF!</definedName>
-    <definedName name="qwwdqw" localSheetId="1">#REF!</definedName>
     <definedName name="qwwdqw" localSheetId="0">#REF!</definedName>
-    <definedName name="qwwdqw" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="qwwdqw" localSheetId="8">#REF!</definedName>
     <definedName name="qwwdqw">#REF!</definedName>
+    <definedName name="rangetounprotect" localSheetId="4">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="rangetounprotect" localSheetId="2">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="1">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="rangetounprotect" localSheetId="3">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
     <definedName name="rangetounprotect">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="rating_11" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_11" localSheetId="2">#REF!</definedName>
     <definedName name="rating_11" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_11" localSheetId="3">#REF!</definedName>
     <definedName name="rating_11" localSheetId="0">#REF!</definedName>
     <definedName name="rating_11">#REF!</definedName>
+    <definedName name="rating_12" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_12" localSheetId="2">#REF!</definedName>
     <definedName name="rating_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_12" localSheetId="3">#REF!</definedName>
     <definedName name="rating_12" localSheetId="0">#REF!</definedName>
     <definedName name="rating_12">#REF!</definedName>
+    <definedName name="rating_13" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_13" localSheetId="2">#REF!</definedName>
     <definedName name="rating_13" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_13" localSheetId="3">#REF!</definedName>
     <definedName name="rating_13" localSheetId="0">#REF!</definedName>
     <definedName name="rating_13">#REF!</definedName>
+    <definedName name="rating_14" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_14" localSheetId="2">#REF!</definedName>
     <definedName name="rating_14" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_14" localSheetId="3">#REF!</definedName>
     <definedName name="rating_14" localSheetId="0">#REF!</definedName>
     <definedName name="rating_14">#REF!</definedName>
+    <definedName name="rating_21" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_21" localSheetId="2">#REF!</definedName>
     <definedName name="rating_21" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_21" localSheetId="3">#REF!</definedName>
     <definedName name="rating_21" localSheetId="0">#REF!</definedName>
     <definedName name="rating_21">#REF!</definedName>
+    <definedName name="rating_22" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_22" localSheetId="2">#REF!</definedName>
     <definedName name="rating_22" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_22" localSheetId="3">#REF!</definedName>
     <definedName name="rating_22" localSheetId="0">#REF!</definedName>
     <definedName name="rating_22">#REF!</definedName>
+    <definedName name="rating_23" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_23" localSheetId="2">#REF!</definedName>
     <definedName name="rating_23" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_23" localSheetId="3">#REF!</definedName>
     <definedName name="rating_23" localSheetId="0">#REF!</definedName>
     <definedName name="rating_23">#REF!</definedName>
+    <definedName name="rating_24" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_24" localSheetId="2">#REF!</definedName>
     <definedName name="rating_24" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_24" localSheetId="3">#REF!</definedName>
     <definedName name="rating_24" localSheetId="0">#REF!</definedName>
     <definedName name="rating_24">#REF!</definedName>
+    <definedName name="rating_31" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_31" localSheetId="2">#REF!</definedName>
     <definedName name="rating_31" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_31" localSheetId="3">#REF!</definedName>
     <definedName name="rating_31" localSheetId="0">#REF!</definedName>
     <definedName name="rating_31">#REF!</definedName>
+    <definedName name="rating_32" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_32" localSheetId="2">#REF!</definedName>
     <definedName name="rating_32" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_32" localSheetId="3">#REF!</definedName>
     <definedName name="rating_32" localSheetId="0">#REF!</definedName>
     <definedName name="rating_32">#REF!</definedName>
+    <definedName name="rating_33" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_33" localSheetId="2">#REF!</definedName>
     <definedName name="rating_33" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_33" localSheetId="3">#REF!</definedName>
     <definedName name="rating_33" localSheetId="0">#REF!</definedName>
     <definedName name="rating_33">#REF!</definedName>
+    <definedName name="rating_34" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_34" localSheetId="2">#REF!</definedName>
     <definedName name="rating_34" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_34" localSheetId="3">#REF!</definedName>
     <definedName name="rating_34" localSheetId="0">#REF!</definedName>
     <definedName name="rating_34">#REF!</definedName>
+    <definedName name="rating_41" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_41" localSheetId="2">#REF!</definedName>
     <definedName name="rating_41" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_41" localSheetId="3">#REF!</definedName>
     <definedName name="rating_41" localSheetId="0">#REF!</definedName>
     <definedName name="rating_41">#REF!</definedName>
+    <definedName name="rating_42" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_42" localSheetId="2">#REF!</definedName>
     <definedName name="rating_42" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_42" localSheetId="3">#REF!</definedName>
     <definedName name="rating_42" localSheetId="0">#REF!</definedName>
     <definedName name="rating_42">#REF!</definedName>
+    <definedName name="rating_43" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_43" localSheetId="2">#REF!</definedName>
     <definedName name="rating_43" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_43" localSheetId="3">#REF!</definedName>
     <definedName name="rating_43" localSheetId="0">#REF!</definedName>
     <definedName name="rating_43">#REF!</definedName>
+    <definedName name="rating_44" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_44" localSheetId="2">#REF!</definedName>
     <definedName name="rating_44" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_44" localSheetId="3">#REF!</definedName>
     <definedName name="rating_44" localSheetId="0">#REF!</definedName>
     <definedName name="rating_44">#REF!</definedName>
+    <definedName name="RATING_51" localSheetId="4">#REF!</definedName>
+    <definedName name="RATING_51" localSheetId="2">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="1">#REF!</definedName>
+    <definedName name="RATING_51" localSheetId="3">#REF!</definedName>
     <definedName name="RATING_51" localSheetId="0">#REF!</definedName>
     <definedName name="RATING_51">#REF!</definedName>
+    <definedName name="RATING_52" localSheetId="4">#REF!</definedName>
+    <definedName name="RATING_52" localSheetId="2">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="1">#REF!</definedName>
+    <definedName name="RATING_52" localSheetId="3">#REF!</definedName>
     <definedName name="RATING_52" localSheetId="0">#REF!</definedName>
     <definedName name="RATING_52">#REF!</definedName>
+    <definedName name="rating_53" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_53" localSheetId="2">#REF!</definedName>
     <definedName name="rating_53" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_53" localSheetId="3">#REF!</definedName>
     <definedName name="rating_53" localSheetId="0">#REF!</definedName>
     <definedName name="rating_53">#REF!</definedName>
+    <definedName name="rating_54" localSheetId="4">#REF!</definedName>
+    <definedName name="rating_54" localSheetId="2">#REF!</definedName>
     <definedName name="rating_54" localSheetId="1">#REF!</definedName>
+    <definedName name="rating_54" localSheetId="3">#REF!</definedName>
     <definedName name="rating_54" localSheetId="0">#REF!</definedName>
     <definedName name="rating_54">#REF!</definedName>
+    <definedName name="Rating_Agency_Tape" localSheetId="4">#REF!</definedName>
+    <definedName name="Rating_Agency_Tape" localSheetId="2">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="1">#REF!</definedName>
+    <definedName name="Rating_Agency_Tape" localSheetId="3">#REF!</definedName>
     <definedName name="Rating_Agency_Tape" localSheetId="0">#REF!</definedName>
     <definedName name="Rating_Agency_Tape">#REF!</definedName>
+    <definedName name="ratingarray" localSheetId="4">#REF!</definedName>
+    <definedName name="ratingarray" localSheetId="2">#REF!</definedName>
+    <definedName name="ratingarray" localSheetId="1">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="3">#REF!</definedName>
-    <definedName name="ratingarray" localSheetId="7">#REF!</definedName>
-    <definedName name="ratingarray" localSheetId="1">#REF!</definedName>
     <definedName name="ratingarray" localSheetId="0">#REF!</definedName>
-    <definedName name="ratingarray" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ratingarray" localSheetId="8">#REF!</definedName>
     <definedName name="ratingarray">#REF!</definedName>
+    <definedName name="ratingdata" localSheetId="4">#REF!</definedName>
+    <definedName name="ratingdata" localSheetId="2">#REF!</definedName>
+    <definedName name="ratingdata" localSheetId="1">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="3">#REF!</definedName>
-    <definedName name="ratingdata" localSheetId="7">#REF!</definedName>
-    <definedName name="ratingdata" localSheetId="1">#REF!</definedName>
     <definedName name="ratingdata" localSheetId="0">#REF!</definedName>
-    <definedName name="ratingdata" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ratingdata" localSheetId="8">#REF!</definedName>
     <definedName name="ratingdata">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch" localSheetId="4">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="4">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Fitch_NIM">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys" localSheetId="4">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="4">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_Moodys_NIM">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP" localSheetId="4">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="4">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Ratings_Estimated_SandP_NIM">#REF!</definedName>
+    <definedName name="RB_Amt_C" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_Amt_C" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_Amt_C" localSheetId="3">#REF!</definedName>
     <definedName name="RB_Amt_C" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_C">#REF!</definedName>
+    <definedName name="RB_Amt_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_Amt_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_Amt_RB" localSheetId="3">#REF!</definedName>
     <definedName name="RB_Amt_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_RB">#REF!</definedName>
+    <definedName name="RB_Amt_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_Amt_RS" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_Amt_RS" localSheetId="3">#REF!</definedName>
     <definedName name="RB_Amt_RS" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_RS">#REF!</definedName>
+    <definedName name="RB_Amt_S" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_Amt_S" localSheetId="2">#REF!</definedName>
+    <definedName name="RB_Amt_S" localSheetId="1">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="3">#REF!</definedName>
-    <definedName name="RB_Amt_S" localSheetId="7">#REF!</definedName>
-    <definedName name="RB_Amt_S" localSheetId="1">#REF!</definedName>
     <definedName name="RB_Amt_S" localSheetId="0">#REF!</definedName>
-    <definedName name="RB_Amt_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="RB_Amt_S" localSheetId="8">#REF!</definedName>
     <definedName name="RB_Amt_S">#REF!</definedName>
+    <definedName name="RB_Amt_T" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_Amt_T" localSheetId="2">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_Amt_T" localSheetId="3">#REF!</definedName>
     <definedName name="RB_Amt_T" localSheetId="0">#REF!</definedName>
     <definedName name="RB_Amt_T">#REF!</definedName>
+    <definedName name="RB_CR_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_CR_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_CR_RB" localSheetId="3">#REF!</definedName>
     <definedName name="RB_CR_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_CR_RB">#REF!</definedName>
+    <definedName name="RB_DR_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_DR_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_DR_RB" localSheetId="3">#REF!</definedName>
     <definedName name="RB_DR_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_DR_RB">#REF!</definedName>
+    <definedName name="RB_JV_No_C" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_JV_No_C" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_JV_No_C" localSheetId="3">#REF!</definedName>
     <definedName name="RB_JV_No_C" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_C">#REF!</definedName>
+    <definedName name="RB_JV_No_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_JV_No_RB" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_JV_No_RB" localSheetId="3">#REF!</definedName>
     <definedName name="RB_JV_No_RB" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_RB">#REF!</definedName>
+    <definedName name="RB_JV_No_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_JV_No_RS" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_JV_No_RS" localSheetId="3">#REF!</definedName>
     <definedName name="RB_JV_No_RS" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_RS">#REF!</definedName>
+    <definedName name="RB_JV_No_S" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_JV_No_S" localSheetId="2">#REF!</definedName>
+    <definedName name="RB_JV_No_S" localSheetId="1">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="3">#REF!</definedName>
-    <definedName name="RB_JV_No_S" localSheetId="7">#REF!</definedName>
-    <definedName name="RB_JV_No_S" localSheetId="1">#REF!</definedName>
     <definedName name="RB_JV_No_S" localSheetId="0">#REF!</definedName>
-    <definedName name="RB_JV_No_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="RB_JV_No_S" localSheetId="8">#REF!</definedName>
     <definedName name="RB_JV_No_S">#REF!</definedName>
+    <definedName name="RB_JV_No_T" localSheetId="4">#REF!</definedName>
+    <definedName name="RB_JV_No_T" localSheetId="2">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="1">#REF!</definedName>
+    <definedName name="RB_JV_No_T" localSheetId="3">#REF!</definedName>
     <definedName name="RB_JV_No_T" localSheetId="0">#REF!</definedName>
     <definedName name="RB_JV_No_T">#REF!</definedName>
+    <definedName name="RB291022003_04" localSheetId="4">#REF!</definedName>
+    <definedName name="RB291022003_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291022003_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB291022003_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB291022003_04">#REF!</definedName>
+    <definedName name="rb291022003_12" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291022003_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291022003_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291022003_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291022003_12">#REF!</definedName>
+    <definedName name="rb291032002_01" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032002_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032002_01" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032002_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032002_01">#REF!</definedName>
+    <definedName name="rb291032002_02" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032002_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032002_02" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032002_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032002_02">#REF!</definedName>
+    <definedName name="rb291032002_03" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032002_03" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032002_03" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032002_03" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032002_03">#REF!</definedName>
+    <definedName name="RB291032002_07" localSheetId="4">#REF!</definedName>
+    <definedName name="RB291032002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032002_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_07">#REF!</definedName>
+    <definedName name="RB291032002_08" localSheetId="4">#REF!</definedName>
+    <definedName name="RB291032002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032002_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_08">#REF!</definedName>
+    <definedName name="RB291032002_09" localSheetId="4">#REF!</definedName>
+    <definedName name="RB291032002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032002_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_09">#REF!</definedName>
+    <definedName name="RB291032002_10" localSheetId="4">#REF!</definedName>
+    <definedName name="RB291032002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032002_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_10">#REF!</definedName>
+    <definedName name="RB291032002_11" localSheetId="4">#REF!</definedName>
+    <definedName name="RB291032002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032002_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032002_11">#REF!</definedName>
+    <definedName name="RB291032003_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB291032003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032003_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032003_01">#REF!</definedName>
+    <definedName name="RB291032003_02" localSheetId="4">#REF!</definedName>
+    <definedName name="RB291032003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032003_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032003_02">#REF!</definedName>
+    <definedName name="RB291032003_03" localSheetId="4">#REF!</definedName>
+    <definedName name="RB291032003_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB291032003_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB291032003_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB291032003_03">#REF!</definedName>
+    <definedName name="rb291032003_04" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032003_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_04" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_04">#REF!</definedName>
+    <definedName name="rb291032003_05" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032003_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_05" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_05">#REF!</definedName>
+    <definedName name="rb291032003_07" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032003_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_07" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_07">#REF!</definedName>
+    <definedName name="rb291032003_08" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032003_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_08" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_08">#REF!</definedName>
+    <definedName name="rb291032003_09" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032003_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_09" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_09">#REF!</definedName>
+    <definedName name="rb291032003_10" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032003_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_10" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_10">#REF!</definedName>
+    <definedName name="rb291032003_12" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032003_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032003_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032003_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032003_12">#REF!</definedName>
+    <definedName name="rb291032004_01" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032004_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_01" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_01">#REF!</definedName>
+    <definedName name="rb291032004_02" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032004_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_02" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_02">#REF!</definedName>
+    <definedName name="rb291032004_04" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032004_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_04" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_04">#REF!</definedName>
+    <definedName name="rb291032004_05" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032004_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_05" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_05">#REF!</definedName>
+    <definedName name="rb291032004_06" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032004_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_06" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_06">#REF!</definedName>
+    <definedName name="rb291032004_07" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032004_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_07" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_07">#REF!</definedName>
+    <definedName name="rb291032004_09" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032004_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_09" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_09">#REF!</definedName>
+    <definedName name="rb291032004_10" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032004_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_10" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_10">#REF!</definedName>
+    <definedName name="rb291032004_12" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291032004_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291032004_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291032004_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291032004_12">#REF!</definedName>
+    <definedName name="rb291042002_01" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042002_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_01" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_01">#REF!</definedName>
+    <definedName name="rb291042002_02" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042002_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_02" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_02">#REF!</definedName>
+    <definedName name="rb291042002_04" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042002_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_04" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_04">#REF!</definedName>
+    <definedName name="rb291042002_05" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042002_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_05" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_05">#REF!</definedName>
+    <definedName name="rb291042002_06" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042002_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_06" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_06">#REF!</definedName>
+    <definedName name="rb291042002_08" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042002_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_08" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_08">#REF!</definedName>
+    <definedName name="rb291042002_09" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042002_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_09" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_09">#REF!</definedName>
+    <definedName name="rb291042002_10" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042002_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_10" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_10">#REF!</definedName>
+    <definedName name="rb291042002_11" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042002_11" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_11" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_11" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_11">#REF!</definedName>
+    <definedName name="rb291042002_12" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042002_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042002_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042002_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042002_12">#REF!</definedName>
+    <definedName name="rb291042003_01" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_01" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_01">#REF!</definedName>
+    <definedName name="rb291042003_02" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_02" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_02">#REF!</definedName>
+    <definedName name="rb291042003_03" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_03" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_03" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_03" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_03">#REF!</definedName>
+    <definedName name="rb291042003_04" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_04" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_04">#REF!</definedName>
+    <definedName name="rb291042003_05" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_05" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_05">#REF!</definedName>
+    <definedName name="rb291042003_06" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_06" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_06">#REF!</definedName>
+    <definedName name="rb291042003_07" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_07" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_07">#REF!</definedName>
+    <definedName name="rb291042003_08" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_08" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_08">#REF!</definedName>
+    <definedName name="rb291042003_09" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_09" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_09">#REF!</definedName>
+    <definedName name="rb291042003_10" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_10" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_10">#REF!</definedName>
+    <definedName name="rb291042003_11" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_11" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_11" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_11" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_11">#REF!</definedName>
+    <definedName name="rb291042003_12" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042003_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042003_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042003_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042003_12">#REF!</definedName>
+    <definedName name="rb291042004_01" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_01" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_01" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_01" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_01">#REF!</definedName>
+    <definedName name="rb291042004_02" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_02" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_02" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_02" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_02">#REF!</definedName>
+    <definedName name="rb291042004_03" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_03" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_03" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_03" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_03">#REF!</definedName>
+    <definedName name="rb291042004_04" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_04" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_04" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_04" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_04">#REF!</definedName>
+    <definedName name="rb291042004_05" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_05" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_05" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_05" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_05">#REF!</definedName>
+    <definedName name="rb291042004_06" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_06" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_06" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_06" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_06">#REF!</definedName>
+    <definedName name="rb291042004_07" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_07" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_07" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_07" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_07">#REF!</definedName>
+    <definedName name="rb291042004_08" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_08" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_08" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_08" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_08">#REF!</definedName>
+    <definedName name="rb291042004_09" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_09" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_09" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_09" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_09">#REF!</definedName>
+    <definedName name="rb291042004_10" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_10" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_10" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_10" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_10">#REF!</definedName>
+    <definedName name="rb291042004_11" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_11" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_11" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_11" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_11">#REF!</definedName>
+    <definedName name="rb291042004_12" localSheetId="4">#REF!</definedName>
+    <definedName name="rb291042004_12" localSheetId="2">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="1">#REF!</definedName>
+    <definedName name="rb291042004_12" localSheetId="3">#REF!</definedName>
     <definedName name="rb291042004_12" localSheetId="0">#REF!</definedName>
     <definedName name="rb291042004_12">#REF!</definedName>
+    <definedName name="RB298002002_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_01">#REF!</definedName>
+    <definedName name="RB298002002_02" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_02">#REF!</definedName>
+    <definedName name="RB298002002_03" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_03">#REF!</definedName>
+    <definedName name="RB298002002_04" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_04">#REF!</definedName>
+    <definedName name="RB298002002_05" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_05">#REF!</definedName>
+    <definedName name="RB298002002_06" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_06">#REF!</definedName>
+    <definedName name="RB298002002_07" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_07">#REF!</definedName>
+    <definedName name="RB298002002_08" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_08">#REF!</definedName>
+    <definedName name="RB298002002_09" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_09">#REF!</definedName>
+    <definedName name="RB298002002_10" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_10">#REF!</definedName>
+    <definedName name="RB298002002_11" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_11">#REF!</definedName>
+    <definedName name="RB298002002_12" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002002_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002002_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002002_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002002_12">#REF!</definedName>
+    <definedName name="RB298002003_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002003_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_01">#REF!</definedName>
+    <definedName name="RB298002003_02" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002003_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_02">#REF!</definedName>
+    <definedName name="RB298002003_03" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002003_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002003_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002003_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_03">#REF!</definedName>
+    <definedName name="RB298002003_04" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002003_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002003_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002003_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002003_04">#REF!</definedName>
+    <definedName name="RB298002009_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298002009_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298002009_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298002009_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298002009_01">#REF!</definedName>
+    <definedName name="RB298012003_05" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_05">#REF!</definedName>
+    <definedName name="RB298012003_06" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012003_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_06">#REF!</definedName>
+    <definedName name="RB298012003_07" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012003_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_07">#REF!</definedName>
+    <definedName name="RB298012003_08" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012003_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_08">#REF!</definedName>
+    <definedName name="RB298012003_09" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012003_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_09">#REF!</definedName>
+    <definedName name="RB298012003_10" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012003_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_10">#REF!</definedName>
+    <definedName name="RB298012003_11" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012003_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_11">#REF!</definedName>
+    <definedName name="RB298012003_12" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012003_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012003_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012003_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012003_12">#REF!</definedName>
+    <definedName name="RB298012004_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_01">#REF!</definedName>
+    <definedName name="RB298012004_02" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_02">#REF!</definedName>
+    <definedName name="RB298012004_03" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_03">#REF!</definedName>
+    <definedName name="RB298012004_04" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_04">#REF!</definedName>
+    <definedName name="RB298012004_05" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_05">#REF!</definedName>
+    <definedName name="RB298012004_06" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_06">#REF!</definedName>
+    <definedName name="RB298012004_07" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_07">#REF!</definedName>
+    <definedName name="RB298012004_08" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_08">#REF!</definedName>
+    <definedName name="RB298012004_09" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_09">#REF!</definedName>
+    <definedName name="RB298012004_10" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_10">#REF!</definedName>
+    <definedName name="RB298012004_11" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_11">#REF!</definedName>
+    <definedName name="RB298012004_12" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298012004_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298012004_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298012004_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298012004_12">#REF!</definedName>
+    <definedName name="RB298022003_05" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298022003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298022003_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298022003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298022003_05">#REF!</definedName>
+    <definedName name="RB298032002_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_01">#REF!</definedName>
+    <definedName name="RB298032002_02" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_02">#REF!</definedName>
+    <definedName name="RB298032002_03" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_03">#REF!</definedName>
+    <definedName name="RB298032002_04" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_04">#REF!</definedName>
+    <definedName name="RB298032002_05" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_05">#REF!</definedName>
+    <definedName name="RB298032002_06" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_06">#REF!</definedName>
+    <definedName name="RB298032002_07" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_07">#REF!</definedName>
+    <definedName name="RB298032002_08" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_08">#REF!</definedName>
+    <definedName name="RB298032002_09" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_09">#REF!</definedName>
+    <definedName name="RB298032002_10" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_10">#REF!</definedName>
+    <definedName name="RB298032002_11" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_11">#REF!</definedName>
+    <definedName name="RB298032002_12" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032002_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032002_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032002_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032002_12">#REF!</definedName>
+    <definedName name="RB298032003_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_01">#REF!</definedName>
+    <definedName name="RB298032003_02" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_02">#REF!</definedName>
+    <definedName name="RB298032003_03" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_03">#REF!</definedName>
+    <definedName name="RB298032003_04" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_04">#REF!</definedName>
+    <definedName name="RB298032003_05" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_05">#REF!</definedName>
+    <definedName name="RB298032003_06" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_06">#REF!</definedName>
+    <definedName name="RB298032003_07" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_07">#REF!</definedName>
+    <definedName name="RB298032003_08" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_08">#REF!</definedName>
+    <definedName name="RB298032003_09" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_09">#REF!</definedName>
+    <definedName name="RB298032003_10" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_10">#REF!</definedName>
+    <definedName name="RB298032003_11" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_11">#REF!</definedName>
+    <definedName name="RB298032003_12" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032003_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032003_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032003_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032003_12">#REF!</definedName>
+    <definedName name="RB298032004_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_01">#REF!</definedName>
+    <definedName name="RB298032004_02" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_02">#REF!</definedName>
+    <definedName name="RB298032004_03" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_03">#REF!</definedName>
+    <definedName name="RB298032004_04" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_04">#REF!</definedName>
+    <definedName name="RB298032004_05" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_05">#REF!</definedName>
+    <definedName name="RB298032004_06" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_06">#REF!</definedName>
+    <definedName name="RB298032004_07" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_07">#REF!</definedName>
+    <definedName name="RB298032004_08" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_08">#REF!</definedName>
+    <definedName name="RB298032004_09" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_09">#REF!</definedName>
+    <definedName name="RB298032004_10" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_10">#REF!</definedName>
+    <definedName name="RB298032004_11" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_11">#REF!</definedName>
+    <definedName name="RB298032004_12" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298032004_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298032004_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298032004_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298032004_12">#REF!</definedName>
+    <definedName name="RB298042002_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_01">#REF!</definedName>
+    <definedName name="RB298042002_02" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_02">#REF!</definedName>
+    <definedName name="RB298042002_03" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_03" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_03" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_03" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_03">#REF!</definedName>
+    <definedName name="RB298042002_04" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_04" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_04" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_04" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_04">#REF!</definedName>
+    <definedName name="RB298042002_05" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_05">#REF!</definedName>
+    <definedName name="RB298042002_06" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_06" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_06" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_06" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_06">#REF!</definedName>
+    <definedName name="RB298042002_07" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_07">#REF!</definedName>
+    <definedName name="RB298042002_08" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_08" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_08" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_08" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_08">#REF!</definedName>
+    <definedName name="RB298042002_09" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_09">#REF!</definedName>
+    <definedName name="RB298042002_10" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_10" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_10" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_10" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_10">#REF!</definedName>
+    <definedName name="RB298042002_11" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_11">#REF!</definedName>
+    <definedName name="RB298042002_12" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042002_12" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042002_12" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042002_12" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042002_12">#REF!</definedName>
+    <definedName name="RB298042003_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042003_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042003_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042003_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_01">#REF!</definedName>
+    <definedName name="RB298042003_02" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042003_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042003_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042003_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_02">#REF!</definedName>
+    <definedName name="RB298042003_05" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042003_05" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042003_05" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042003_05" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_05">#REF!</definedName>
+    <definedName name="RB298042003_07" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042003_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042003_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042003_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_07">#REF!</definedName>
+    <definedName name="RB298042003_11" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042003_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042003_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042003_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042003_11">#REF!</definedName>
+    <definedName name="RB298042004_01" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042004_01" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042004_01" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042004_01" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_01">#REF!</definedName>
+    <definedName name="RB298042004_02" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042004_02" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042004_02" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042004_02" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_02">#REF!</definedName>
+    <definedName name="RB298042004_07" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042004_07" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042004_07" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042004_07" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_07">#REF!</definedName>
+    <definedName name="RB298042004_09" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042004_09" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042004_09" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042004_09" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_09">#REF!</definedName>
+    <definedName name="RB298042004_11" localSheetId="4">#REF!</definedName>
+    <definedName name="RB298042004_11" localSheetId="2">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="1">#REF!</definedName>
+    <definedName name="RB298042004_11" localSheetId="3">#REF!</definedName>
     <definedName name="RB298042004_11" localSheetId="0">#REF!</definedName>
     <definedName name="RB298042004_11">#REF!</definedName>
+    <definedName name="Reason_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Reason_C" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Reason_C" localSheetId="3">#REF!</definedName>
     <definedName name="Reason_C" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_C">#REF!</definedName>
+    <definedName name="Reason_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Reason_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Reason_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Reason_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_RS">#REF!</definedName>
+    <definedName name="Reason_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Reason_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Reason_S" localSheetId="1">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Reason_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Reason_S" localSheetId="1">#REF!</definedName>
     <definedName name="Reason_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Reason_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Reason_S" localSheetId="8">#REF!</definedName>
     <definedName name="Reason_S">#REF!</definedName>
+    <definedName name="Reason_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Reason_T" localSheetId="2">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Reason_T" localSheetId="3">#REF!</definedName>
     <definedName name="Reason_T" localSheetId="0">#REF!</definedName>
     <definedName name="Reason_T">#REF!</definedName>
+    <definedName name="reclassDiff" localSheetId="4">#REF!</definedName>
+    <definedName name="reclassDiff" localSheetId="2">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="1">#REF!</definedName>
+    <definedName name="reclassDiff" localSheetId="3">#REF!</definedName>
     <definedName name="reclassDiff" localSheetId="0">#REF!</definedName>
     <definedName name="reclassDiff">#REF!</definedName>
+    <definedName name="Recon_code_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Recon_code_C" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Recon_code_C" localSheetId="3">#REF!</definedName>
     <definedName name="Recon_code_C" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_C">#REF!</definedName>
+    <definedName name="Recon_code_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Recon_code_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Recon_code_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Recon_code_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_RS">#REF!</definedName>
+    <definedName name="Recon_code_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Recon_code_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Recon_code_S" localSheetId="1">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Recon_code_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Recon_code_S" localSheetId="1">#REF!</definedName>
     <definedName name="Recon_code_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Recon_code_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Recon_code_S" localSheetId="8">#REF!</definedName>
     <definedName name="Recon_code_S">#REF!</definedName>
+    <definedName name="Recon_code_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Recon_code_T" localSheetId="2">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Recon_code_T" localSheetId="3">#REF!</definedName>
     <definedName name="Recon_code_T" localSheetId="0">#REF!</definedName>
     <definedName name="Recon_code_T">#REF!</definedName>
+    <definedName name="_xlnm.Recorder" localSheetId="4">#REF!</definedName>
+    <definedName name="_xlnm.Recorder" localSheetId="2">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="1">#REF!</definedName>
+    <definedName name="_xlnm.Recorder" localSheetId="3">#REF!</definedName>
     <definedName name="_xlnm.Recorder" localSheetId="0">#REF!</definedName>
     <definedName name="_xlnm.Recorder">#REF!</definedName>
+    <definedName name="REDEMPTION_AMT" localSheetId="4">#REF!</definedName>
+    <definedName name="REDEMPTION_AMT" localSheetId="2">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="1">#REF!</definedName>
+    <definedName name="REDEMPTION_AMT" localSheetId="3">#REF!</definedName>
     <definedName name="REDEMPTION_AMT" localSheetId="0">#REF!</definedName>
     <definedName name="REDEMPTION_AMT">#REF!</definedName>
+    <definedName name="REFI02" localSheetId="4">#REF!</definedName>
+    <definedName name="REFI02" localSheetId="2">#REF!</definedName>
     <definedName name="REFI02" localSheetId="1">#REF!</definedName>
+    <definedName name="REFI02" localSheetId="3">#REF!</definedName>
     <definedName name="REFI02" localSheetId="0">#REF!</definedName>
     <definedName name="REFI02">#REF!</definedName>
+    <definedName name="REFI03" localSheetId="4">#REF!</definedName>
+    <definedName name="REFI03" localSheetId="2">#REF!</definedName>
     <definedName name="REFI03" localSheetId="1">#REF!</definedName>
+    <definedName name="REFI03" localSheetId="3">#REF!</definedName>
     <definedName name="REFI03" localSheetId="0">#REF!</definedName>
     <definedName name="REFI03">#REF!</definedName>
+    <definedName name="REFI04" localSheetId="4">#REF!</definedName>
+    <definedName name="REFI04" localSheetId="2">#REF!</definedName>
     <definedName name="REFI04" localSheetId="1">#REF!</definedName>
+    <definedName name="REFI04" localSheetId="3">#REF!</definedName>
     <definedName name="REFI04" localSheetId="0">#REF!</definedName>
     <definedName name="REFI04">#REF!</definedName>
+    <definedName name="REFI05" localSheetId="4">#REF!</definedName>
+    <definedName name="REFI05" localSheetId="2">#REF!</definedName>
     <definedName name="REFI05" localSheetId="1">#REF!</definedName>
+    <definedName name="REFI05" localSheetId="3">#REF!</definedName>
     <definedName name="REFI05" localSheetId="0">#REF!</definedName>
     <definedName name="REFI05">#REF!</definedName>
+    <definedName name="REFI06" localSheetId="4">#REF!</definedName>
+    <definedName name="REFI06" localSheetId="2">#REF!</definedName>
     <definedName name="REFI06" localSheetId="1">#REF!</definedName>
+    <definedName name="REFI06" localSheetId="3">#REF!</definedName>
     <definedName name="REFI06" localSheetId="0">#REF!</definedName>
     <definedName name="REFI06">#REF!</definedName>
+    <definedName name="REGION02" localSheetId="4">#REF!</definedName>
+    <definedName name="REGION02" localSheetId="2">#REF!</definedName>
     <definedName name="REGION02" localSheetId="1">#REF!</definedName>
+    <definedName name="REGION02" localSheetId="3">#REF!</definedName>
     <definedName name="REGION02" localSheetId="0">#REF!</definedName>
     <definedName name="REGION02">#REF!</definedName>
+    <definedName name="REGION03" localSheetId="4">#REF!</definedName>
+    <definedName name="REGION03" localSheetId="2">#REF!</definedName>
     <definedName name="REGION03" localSheetId="1">#REF!</definedName>
+    <definedName name="REGION03" localSheetId="3">#REF!</definedName>
     <definedName name="REGION03" localSheetId="0">#REF!</definedName>
     <definedName name="REGION03">#REF!</definedName>
+    <definedName name="REGION04" localSheetId="4">#REF!</definedName>
+    <definedName name="REGION04" localSheetId="2">#REF!</definedName>
     <definedName name="REGION04" localSheetId="1">#REF!</definedName>
+    <definedName name="REGION04" localSheetId="3">#REF!</definedName>
     <definedName name="REGION04" localSheetId="0">#REF!</definedName>
     <definedName name="REGION04">#REF!</definedName>
+    <definedName name="REGION05" localSheetId="4">#REF!</definedName>
+    <definedName name="REGION05" localSheetId="2">#REF!</definedName>
     <definedName name="REGION05" localSheetId="1">#REF!</definedName>
+    <definedName name="REGION05" localSheetId="3">#REF!</definedName>
     <definedName name="REGION05" localSheetId="0">#REF!</definedName>
     <definedName name="REGION05">#REF!</definedName>
+    <definedName name="REGION06" localSheetId="4">#REF!</definedName>
+    <definedName name="REGION06" localSheetId="2">#REF!</definedName>
     <definedName name="REGION06" localSheetId="1">#REF!</definedName>
+    <definedName name="REGION06" localSheetId="3">#REF!</definedName>
     <definedName name="REGION06" localSheetId="0">#REF!</definedName>
     <definedName name="REGION06">#REF!</definedName>
+    <definedName name="REGIONLTV02" localSheetId="4">#REF!</definedName>
+    <definedName name="REGIONLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONLTV02" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV02">#REF!</definedName>
+    <definedName name="REGIONLTV03" localSheetId="4">#REF!</definedName>
+    <definedName name="REGIONLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONLTV03" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV03">#REF!</definedName>
+    <definedName name="REGIONLTV04" localSheetId="4">#REF!</definedName>
+    <definedName name="REGIONLTV04" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONLTV04" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONLTV04" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV04">#REF!</definedName>
+    <definedName name="REGIONLTV05" localSheetId="4">#REF!</definedName>
+    <definedName name="REGIONLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONLTV05" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV05">#REF!</definedName>
+    <definedName name="REGIONLTV06" localSheetId="4">#REF!</definedName>
+    <definedName name="REGIONLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONLTV06" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONLTV06">#REF!</definedName>
+    <definedName name="REGIONMTMLEV04" localSheetId="4">#REF!</definedName>
+    <definedName name="REGIONMTMLEV04" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONMTMLEV04" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONMTMLEV04" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLEV04">#REF!</definedName>
+    <definedName name="REGIONMTMLTV02" localSheetId="4">#REF!</definedName>
+    <definedName name="REGIONMTMLTV02" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONMTMLTV02" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONMTMLTV02" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV02">#REF!</definedName>
+    <definedName name="REGIONMTMLTV03" localSheetId="4">#REF!</definedName>
+    <definedName name="REGIONMTMLTV03" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONMTMLTV03" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONMTMLTV03" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV03">#REF!</definedName>
+    <definedName name="REGIONMTMLTV05" localSheetId="4">#REF!</definedName>
+    <definedName name="REGIONMTMLTV05" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONMTMLTV05" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONMTMLTV05" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV05">#REF!</definedName>
+    <definedName name="REGIONMTMLTV06" localSheetId="4">#REF!</definedName>
+    <definedName name="REGIONMTMLTV06" localSheetId="2">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="1">#REF!</definedName>
+    <definedName name="REGIONMTMLTV06" localSheetId="3">#REF!</definedName>
     <definedName name="REGIONMTMLTV06" localSheetId="0">#REF!</definedName>
     <definedName name="REGIONMTMLTV06">#REF!</definedName>
+    <definedName name="REMAINING_TERM" localSheetId="4">#REF!</definedName>
+    <definedName name="REMAINING_TERM" localSheetId="2">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="1">#REF!</definedName>
+    <definedName name="REMAINING_TERM" localSheetId="3">#REF!</definedName>
     <definedName name="REMAINING_TERM" localSheetId="0">#REF!</definedName>
     <definedName name="REMAINING_TERM">#REF!</definedName>
+    <definedName name="repay" localSheetId="4">#REF!</definedName>
+    <definedName name="repay" localSheetId="2">#REF!</definedName>
     <definedName name="repay" localSheetId="1">#REF!</definedName>
+    <definedName name="repay" localSheetId="3">#REF!</definedName>
     <definedName name="repay" localSheetId="0">#REF!</definedName>
     <definedName name="repay">#REF!</definedName>
+    <definedName name="repay113020" localSheetId="4">#REF!</definedName>
+    <definedName name="repay113020" localSheetId="2">#REF!</definedName>
+    <definedName name="repay113020" localSheetId="1">#REF!</definedName>
     <definedName name="repay113020" localSheetId="3">#REF!</definedName>
-    <definedName name="repay113020" localSheetId="7">#REF!</definedName>
-    <definedName name="repay113020" localSheetId="1">#REF!</definedName>
     <definedName name="repay113020" localSheetId="0">#REF!</definedName>
-    <definedName name="repay113020" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="repay113020" localSheetId="8">#REF!</definedName>
     <definedName name="repay113020">#REF!</definedName>
+    <definedName name="repline_data" localSheetId="4">#REF!</definedName>
+    <definedName name="repline_data" localSheetId="2">#REF!</definedName>
     <definedName name="repline_data" localSheetId="1">#REF!</definedName>
+    <definedName name="repline_data" localSheetId="3">#REF!</definedName>
     <definedName name="repline_data" localSheetId="0">#REF!</definedName>
     <definedName name="repline_data">#REF!</definedName>
+    <definedName name="Report_Line_Item_Name" localSheetId="4">#REF!</definedName>
+    <definedName name="Report_Line_Item_Name" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="1">#REF!</definedName>
+    <definedName name="Report_Line_Item_Name" localSheetId="3">#REF!</definedName>
     <definedName name="Report_Line_Item_Name" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Line_Item_Name">#REF!</definedName>
+    <definedName name="Report_Name" localSheetId="4">#REF!</definedName>
+    <definedName name="Report_Name" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="1">#REF!</definedName>
+    <definedName name="Report_Name" localSheetId="3">#REF!</definedName>
     <definedName name="Report_Name" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Name">#REF!</definedName>
+    <definedName name="Report_No" localSheetId="4">#REF!</definedName>
+    <definedName name="Report_No" localSheetId="2">#REF!</definedName>
     <definedName name="Report_No" localSheetId="1">#REF!</definedName>
+    <definedName name="Report_No" localSheetId="3">#REF!</definedName>
     <definedName name="Report_No" localSheetId="0">#REF!</definedName>
     <definedName name="Report_No">#REF!</definedName>
+    <definedName name="Report_Period" localSheetId="4">#REF!</definedName>
+    <definedName name="Report_Period" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="1">#REF!</definedName>
+    <definedName name="Report_Period" localSheetId="3">#REF!</definedName>
     <definedName name="Report_Period" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Period">#REF!</definedName>
+    <definedName name="Report_Reference" localSheetId="4">#REF!</definedName>
+    <definedName name="Report_Reference" localSheetId="2">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="1">#REF!</definedName>
+    <definedName name="Report_Reference" localSheetId="3">#REF!</definedName>
     <definedName name="Report_Reference" localSheetId="0">#REF!</definedName>
     <definedName name="Report_Reference">#REF!</definedName>
+    <definedName name="ReportVersion" localSheetId="4">#REF!</definedName>
+    <definedName name="ReportVersion" localSheetId="2">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="1">#REF!</definedName>
+    <definedName name="ReportVersion" localSheetId="3">#REF!</definedName>
     <definedName name="ReportVersion" localSheetId="0">#REF!</definedName>
     <definedName name="ReportVersion">#REF!</definedName>
+    <definedName name="RESEC_PER_ID" localSheetId="4">#REF!</definedName>
+    <definedName name="RESEC_PER_ID" localSheetId="2">#REF!</definedName>
+    <definedName name="RESEC_PER_ID" localSheetId="1">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="3">#REF!</definedName>
-    <definedName name="RESEC_PER_ID" localSheetId="7">#REF!</definedName>
-    <definedName name="RESEC_PER_ID" localSheetId="1">#REF!</definedName>
     <definedName name="RESEC_PER_ID" localSheetId="0">#REF!</definedName>
-    <definedName name="RESEC_PER_ID" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="RESEC_PER_ID" localSheetId="8">#REF!</definedName>
     <definedName name="RESEC_PER_ID">#REF!</definedName>
+    <definedName name="RFDWLoad" localSheetId="4">#REF!</definedName>
+    <definedName name="RFDWLoad" localSheetId="2">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="1">#REF!</definedName>
+    <definedName name="RFDWLoad" localSheetId="3">#REF!</definedName>
     <definedName name="RFDWLoad" localSheetId="0">#REF!</definedName>
     <definedName name="RFDWLoad">#REF!</definedName>
+    <definedName name="rfv" localSheetId="4">#REF!</definedName>
+    <definedName name="rfv" localSheetId="2">#REF!</definedName>
     <definedName name="rfv" localSheetId="1">#REF!</definedName>
+    <definedName name="rfv" localSheetId="3">#REF!</definedName>
     <definedName name="rfv" localSheetId="0">#REF!</definedName>
     <definedName name="rfv">#REF!</definedName>
+    <definedName name="RID" localSheetId="4">#REF!</definedName>
+    <definedName name="RID" localSheetId="2">#REF!</definedName>
     <definedName name="RID" localSheetId="1">#REF!</definedName>
+    <definedName name="RID" localSheetId="3">#REF!</definedName>
     <definedName name="RID" localSheetId="0">#REF!</definedName>
     <definedName name="RID">#REF!</definedName>
+    <definedName name="RiskNeutralUPB" localSheetId="4">#REF!</definedName>
+    <definedName name="RiskNeutralUPB" localSheetId="2">#REF!</definedName>
+    <definedName name="RiskNeutralUPB" localSheetId="1">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="3">#REF!</definedName>
-    <definedName name="RiskNeutralUPB" localSheetId="7">#REF!</definedName>
-    <definedName name="RiskNeutralUPB" localSheetId="1">#REF!</definedName>
     <definedName name="RiskNeutralUPB" localSheetId="0">#REF!</definedName>
-    <definedName name="RiskNeutralUPB" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="RiskNeutralUPB" localSheetId="8">#REF!</definedName>
     <definedName name="RiskNeutralUPB">#REF!</definedName>
+    <definedName name="RNDUSKeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="RNDUSKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="RNDUSKeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="RNDUSKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="RNDUSKeyStone">#REF!</definedName>
+    <definedName name="rngDatabase" localSheetId="4">#REF!</definedName>
+    <definedName name="rngDatabase" localSheetId="2">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="1">#REF!</definedName>
+    <definedName name="rngDatabase" localSheetId="3">#REF!</definedName>
     <definedName name="rngDatabase" localSheetId="0">#REF!</definedName>
     <definedName name="rngDatabase">#REF!</definedName>
+    <definedName name="rngFirstDataCell" localSheetId="4">#REF!</definedName>
+    <definedName name="rngFirstDataCell" localSheetId="2">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="1">#REF!</definedName>
+    <definedName name="rngFirstDataCell" localSheetId="3">#REF!</definedName>
     <definedName name="rngFirstDataCell" localSheetId="0">#REF!</definedName>
     <definedName name="rngFirstDataCell">#REF!</definedName>
+    <definedName name="rngRptDT" localSheetId="4">#REF!</definedName>
+    <definedName name="rngRptDT" localSheetId="2">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="1">#REF!</definedName>
+    <definedName name="rngRptDT" localSheetId="3">#REF!</definedName>
     <definedName name="rngRptDT" localSheetId="0">#REF!</definedName>
     <definedName name="rngRptDT">#REF!</definedName>
+    <definedName name="RNTLKeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="RNTLKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="RNTLKeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="RNTLKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="RNTLKeyStone">#REF!</definedName>
+    <definedName name="RptABN" localSheetId="4">#REF!</definedName>
+    <definedName name="RptABN" localSheetId="2">#REF!</definedName>
     <definedName name="RptABN" localSheetId="1">#REF!</definedName>
+    <definedName name="RptABN" localSheetId="3">#REF!</definedName>
     <definedName name="RptABN" localSheetId="0">#REF!</definedName>
     <definedName name="RptABN">#REF!</definedName>
+    <definedName name="RptAIG" localSheetId="4">#REF!</definedName>
+    <definedName name="RptAIG" localSheetId="2">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="1">#REF!</definedName>
+    <definedName name="RptAIG" localSheetId="3">#REF!</definedName>
     <definedName name="RptAIG" localSheetId="0">#REF!</definedName>
     <definedName name="RptAIG">#REF!</definedName>
+    <definedName name="RptBARC" localSheetId="4">#REF!</definedName>
+    <definedName name="RptBARC" localSheetId="2">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="1">#REF!</definedName>
+    <definedName name="RptBARC" localSheetId="3">#REF!</definedName>
     <definedName name="RptBARC" localSheetId="0">#REF!</definedName>
     <definedName name="RptBARC">#REF!</definedName>
+    <definedName name="RptBEAR" localSheetId="4">#REF!</definedName>
+    <definedName name="RptBEAR" localSheetId="2">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="1">#REF!</definedName>
+    <definedName name="RptBEAR" localSheetId="3">#REF!</definedName>
     <definedName name="RptBEAR" localSheetId="0">#REF!</definedName>
     <definedName name="RptBEAR">#REF!</definedName>
+    <definedName name="RptBNP" localSheetId="4">#REF!</definedName>
+    <definedName name="RptBNP" localSheetId="2">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="1">#REF!</definedName>
+    <definedName name="RptBNP" localSheetId="3">#REF!</definedName>
     <definedName name="RptBNP" localSheetId="0">#REF!</definedName>
     <definedName name="RptBNP">#REF!</definedName>
+    <definedName name="RptBOA" localSheetId="4">#REF!</definedName>
+    <definedName name="RptBOA" localSheetId="2">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="1">#REF!</definedName>
+    <definedName name="RptBOA" localSheetId="3">#REF!</definedName>
     <definedName name="RptBOA" localSheetId="0">#REF!</definedName>
     <definedName name="RptBOA">#REF!</definedName>
+    <definedName name="RptBONY" localSheetId="4">#REF!</definedName>
+    <definedName name="RptBONY" localSheetId="2">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="1">#REF!</definedName>
+    <definedName name="RptBONY" localSheetId="3">#REF!</definedName>
     <definedName name="RptBONY" localSheetId="0">#REF!</definedName>
     <definedName name="RptBONY">#REF!</definedName>
+    <definedName name="RptCDC" localSheetId="4">#REF!</definedName>
+    <definedName name="RptCDC" localSheetId="2">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="1">#REF!</definedName>
+    <definedName name="RptCDC" localSheetId="3">#REF!</definedName>
     <definedName name="RptCDC" localSheetId="0">#REF!</definedName>
     <definedName name="RptCDC">#REF!</definedName>
+    <definedName name="RptCITI" localSheetId="4">#REF!</definedName>
+    <definedName name="RptCITI" localSheetId="2">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="1">#REF!</definedName>
+    <definedName name="RptCITI" localSheetId="3">#REF!</definedName>
     <definedName name="RptCITI" localSheetId="0">#REF!</definedName>
     <definedName name="RptCITI">#REF!</definedName>
+    <definedName name="RptCSFBI" localSheetId="4">#REF!</definedName>
+    <definedName name="RptCSFBI" localSheetId="2">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="1">#REF!</definedName>
+    <definedName name="RptCSFBI" localSheetId="3">#REF!</definedName>
     <definedName name="RptCSFBI" localSheetId="0">#REF!</definedName>
     <definedName name="RptCSFBI">#REF!</definedName>
+    <definedName name="RptCSFBL" localSheetId="4">#REF!</definedName>
+    <definedName name="RptCSFBL" localSheetId="2">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="1">#REF!</definedName>
+    <definedName name="RptCSFBL" localSheetId="3">#REF!</definedName>
     <definedName name="RptCSFBL" localSheetId="0">#REF!</definedName>
     <definedName name="RptCSFBL">#REF!</definedName>
+    <definedName name="RptDEUT" localSheetId="4">#REF!</definedName>
+    <definedName name="RptDEUT" localSheetId="2">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="1">#REF!</definedName>
+    <definedName name="RptDEUT" localSheetId="3">#REF!</definedName>
     <definedName name="RptDEUT" localSheetId="0">#REF!</definedName>
     <definedName name="RptDEUT">#REF!</definedName>
+    <definedName name="RptFICC" localSheetId="4">#REF!</definedName>
+    <definedName name="RptFICC" localSheetId="2">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="1">#REF!</definedName>
+    <definedName name="RptFICC" localSheetId="3">#REF!</definedName>
     <definedName name="RptFICC" localSheetId="0">#REF!</definedName>
     <definedName name="RptFICC">#REF!</definedName>
+    <definedName name="RptFNMInv" localSheetId="4">#REF!</definedName>
+    <definedName name="RptFNMInv" localSheetId="2">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="1">#REF!</definedName>
+    <definedName name="RptFNMInv" localSheetId="3">#REF!</definedName>
     <definedName name="RptFNMInv" localSheetId="0">#REF!</definedName>
     <definedName name="RptFNMInv">#REF!</definedName>
+    <definedName name="RptGOLD" localSheetId="4">#REF!</definedName>
+    <definedName name="RptGOLD" localSheetId="2">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="1">#REF!</definedName>
+    <definedName name="RptGOLD" localSheetId="3">#REF!</definedName>
     <definedName name="RptGOLD" localSheetId="0">#REF!</definedName>
     <definedName name="RptGOLD">#REF!</definedName>
+    <definedName name="RptGREEN" localSheetId="4">#REF!</definedName>
+    <definedName name="RptGREEN" localSheetId="2">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="1">#REF!</definedName>
+    <definedName name="RptGREEN" localSheetId="3">#REF!</definedName>
     <definedName name="RptGREEN" localSheetId="0">#REF!</definedName>
     <definedName name="RptGREEN">#REF!</definedName>
+    <definedName name="RptHSBC" localSheetId="4">#REF!</definedName>
+    <definedName name="RptHSBC" localSheetId="2">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="1">#REF!</definedName>
+    <definedName name="RptHSBC" localSheetId="3">#REF!</definedName>
     <definedName name="RptHSBC" localSheetId="0">#REF!</definedName>
     <definedName name="RptHSBC">#REF!</definedName>
+    <definedName name="RptIXIS" localSheetId="4">#REF!</definedName>
+    <definedName name="RptIXIS" localSheetId="2">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="1">#REF!</definedName>
+    <definedName name="RptIXIS" localSheetId="3">#REF!</definedName>
     <definedName name="RptIXIS" localSheetId="0">#REF!</definedName>
     <definedName name="RptIXIS">#REF!</definedName>
+    <definedName name="RptJPMORG" localSheetId="4">#REF!</definedName>
+    <definedName name="RptJPMORG" localSheetId="2">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="1">#REF!</definedName>
+    <definedName name="RptJPMORG" localSheetId="3">#REF!</definedName>
     <definedName name="RptJPMORG" localSheetId="0">#REF!</definedName>
     <definedName name="RptJPMORG">#REF!</definedName>
+    <definedName name="RptLEHM" localSheetId="4">#REF!</definedName>
+    <definedName name="RptLEHM" localSheetId="2">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="1">#REF!</definedName>
+    <definedName name="RptLEHM" localSheetId="3">#REF!</definedName>
     <definedName name="RptLEHM" localSheetId="0">#REF!</definedName>
     <definedName name="RptLEHM">#REF!</definedName>
+    <definedName name="RptMERR" localSheetId="4">#REF!</definedName>
+    <definedName name="RptMERR" localSheetId="2">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="1">#REF!</definedName>
+    <definedName name="RptMERR" localSheetId="3">#REF!</definedName>
     <definedName name="RptMERR" localSheetId="0">#REF!</definedName>
     <definedName name="RptMERR">#REF!</definedName>
+    <definedName name="RptMORGSTN" localSheetId="4">#REF!</definedName>
+    <definedName name="RptMORGSTN" localSheetId="2">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="1">#REF!</definedName>
+    <definedName name="RptMORGSTN" localSheetId="3">#REF!</definedName>
     <definedName name="RptMORGSTN" localSheetId="0">#REF!</definedName>
     <definedName name="RptMORGSTN">#REF!</definedName>
+    <definedName name="RptNOMU" localSheetId="4">#REF!</definedName>
+    <definedName name="RptNOMU" localSheetId="2">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="1">#REF!</definedName>
+    <definedName name="RptNOMU" localSheetId="3">#REF!</definedName>
     <definedName name="RptNOMU" localSheetId="0">#REF!</definedName>
     <definedName name="RptNOMU">#REF!</definedName>
+    <definedName name="RptRBOC" localSheetId="4">#REF!</definedName>
+    <definedName name="RptRBOC" localSheetId="2">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="1">#REF!</definedName>
+    <definedName name="RptRBOC" localSheetId="3">#REF!</definedName>
     <definedName name="RptRBOC" localSheetId="0">#REF!</definedName>
     <definedName name="RptRBOC">#REF!</definedName>
+    <definedName name="RptRBOS" localSheetId="4">#REF!</definedName>
+    <definedName name="RptRBOS" localSheetId="2">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="1">#REF!</definedName>
+    <definedName name="RptRBOS" localSheetId="3">#REF!</definedName>
     <definedName name="RptRBOS" localSheetId="0">#REF!</definedName>
     <definedName name="RptRBOS">#REF!</definedName>
+    <definedName name="RptUBS" localSheetId="4">#REF!</definedName>
+    <definedName name="RptUBS" localSheetId="2">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="1">#REF!</definedName>
+    <definedName name="RptUBS" localSheetId="3">#REF!</definedName>
     <definedName name="RptUBS" localSheetId="0">#REF!</definedName>
     <definedName name="RptUBS">#REF!</definedName>
+    <definedName name="RptWACH" localSheetId="4">#REF!</definedName>
+    <definedName name="RptWACH" localSheetId="2">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="1">#REF!</definedName>
+    <definedName name="RptWACH" localSheetId="3">#REF!</definedName>
     <definedName name="RptWACH" localSheetId="0">#REF!</definedName>
     <definedName name="RptWACH">#REF!</definedName>
+    <definedName name="rs_JV_Table" localSheetId="4">#REF!</definedName>
+    <definedName name="rs_JV_Table" localSheetId="2">#REF!</definedName>
+    <definedName name="rs_JV_Table" localSheetId="1">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="3">#REF!</definedName>
-    <definedName name="rs_JV_Table" localSheetId="7">#REF!</definedName>
-    <definedName name="rs_JV_Table" localSheetId="1">#REF!</definedName>
     <definedName name="rs_JV_Table" localSheetId="0">#REF!</definedName>
-    <definedName name="rs_JV_Table" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="rs_JV_Table" localSheetId="8">#REF!</definedName>
     <definedName name="rs_JV_Table">#REF!</definedName>
+    <definedName name="RS_Owner" localSheetId="4">#REF!</definedName>
+    <definedName name="RS_Owner" localSheetId="2">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="1">#REF!</definedName>
+    <definedName name="RS_Owner" localSheetId="3">#REF!</definedName>
     <definedName name="RS_Owner" localSheetId="0">#REF!</definedName>
     <definedName name="RS_Owner">#REF!</definedName>
+    <definedName name="RS2002012" localSheetId="4">#REF!</definedName>
+    <definedName name="RS2002012" localSheetId="2">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="1">#REF!</definedName>
+    <definedName name="RS2002012" localSheetId="3">#REF!</definedName>
     <definedName name="RS2002012" localSheetId="0">#REF!</definedName>
     <definedName name="RS2002012">#REF!</definedName>
+    <definedName name="RS29913_200201" localSheetId="4">#REF!</definedName>
+    <definedName name="RS29913_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="1">#REF!</definedName>
+    <definedName name="RS29913_200201" localSheetId="3">#REF!</definedName>
     <definedName name="RS29913_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29913_200201">#REF!</definedName>
+    <definedName name="RS29914_200201" localSheetId="4">#REF!</definedName>
+    <definedName name="RS29914_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="1">#REF!</definedName>
+    <definedName name="RS29914_200201" localSheetId="3">#REF!</definedName>
     <definedName name="RS29914_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29914_200201">#REF!</definedName>
+    <definedName name="RS29914_200202" localSheetId="4">#REF!</definedName>
+    <definedName name="RS29914_200202" localSheetId="2">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="1">#REF!</definedName>
+    <definedName name="RS29914_200202" localSheetId="3">#REF!</definedName>
     <definedName name="RS29914_200202" localSheetId="0">#REF!</definedName>
     <definedName name="RS29914_200202">#REF!</definedName>
+    <definedName name="RS29915_200201" localSheetId="4">#REF!</definedName>
+    <definedName name="RS29915_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="1">#REF!</definedName>
+    <definedName name="RS29915_200201" localSheetId="3">#REF!</definedName>
     <definedName name="RS29915_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29915_200201">#REF!</definedName>
+    <definedName name="RS29916_200201" localSheetId="4">#REF!</definedName>
+    <definedName name="RS29916_200201" localSheetId="2">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="1">#REF!</definedName>
+    <definedName name="RS29916_200201" localSheetId="3">#REF!</definedName>
     <definedName name="RS29916_200201" localSheetId="0">#REF!</definedName>
     <definedName name="RS29916_200201">#REF!</definedName>
+    <definedName name="Run10KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run10KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run10KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run10KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run10KeyStone">#REF!</definedName>
+    <definedName name="Run11KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run11KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run11KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run11KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run11KeyStone">#REF!</definedName>
+    <definedName name="Run12KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run12KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run12KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run12KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run12KeyStone">#REF!</definedName>
+    <definedName name="Run2KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run2KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run2KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run2KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone">#REF!</definedName>
+    <definedName name="Run2KeyStone1" localSheetId="4">#REF!</definedName>
+    <definedName name="Run2KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run2KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run2KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone1">#REF!</definedName>
+    <definedName name="Run2KeyStone2" localSheetId="4">#REF!</definedName>
+    <definedName name="Run2KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run2KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run2KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone2">#REF!</definedName>
+    <definedName name="Run2KeyStone3" localSheetId="4">#REF!</definedName>
+    <definedName name="Run2KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run2KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run2KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone3">#REF!</definedName>
+    <definedName name="Run2KeyStone4" localSheetId="4">#REF!</definedName>
+    <definedName name="Run2KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run2KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run2KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run2KeyStone4">#REF!</definedName>
+    <definedName name="Run3KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run3KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run3KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run3KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone">#REF!</definedName>
+    <definedName name="Run3KeyStone1" localSheetId="4">#REF!</definedName>
+    <definedName name="Run3KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run3KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run3KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone1">#REF!</definedName>
+    <definedName name="Run3KeyStone2" localSheetId="4">#REF!</definedName>
+    <definedName name="Run3KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run3KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run3KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone2">#REF!</definedName>
+    <definedName name="Run3KeyStone3" localSheetId="4">#REF!</definedName>
+    <definedName name="Run3KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run3KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run3KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone3">#REF!</definedName>
+    <definedName name="Run3KeyStone4" localSheetId="4">#REF!</definedName>
+    <definedName name="Run3KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run3KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run3KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run3KeyStone4">#REF!</definedName>
+    <definedName name="Run4KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run4KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run4KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run4KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone">#REF!</definedName>
+    <definedName name="Run4KeyStone1" localSheetId="4">#REF!</definedName>
+    <definedName name="Run4KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run4KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run4KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone1">#REF!</definedName>
+    <definedName name="Run4KeyStone2" localSheetId="4">#REF!</definedName>
+    <definedName name="Run4KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run4KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run4KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone2">#REF!</definedName>
+    <definedName name="Run4KeyStone3" localSheetId="4">#REF!</definedName>
+    <definedName name="Run4KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run4KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run4KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone3">#REF!</definedName>
+    <definedName name="Run4KeyStone4" localSheetId="4">#REF!</definedName>
+    <definedName name="Run4KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run4KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run4KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run4KeyStone4">#REF!</definedName>
+    <definedName name="Run5KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run5KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run5KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run5KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone">#REF!</definedName>
+    <definedName name="Run5KeyStone1" localSheetId="4">#REF!</definedName>
+    <definedName name="Run5KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run5KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run5KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone1">#REF!</definedName>
+    <definedName name="Run5KeyStone2" localSheetId="4">#REF!</definedName>
+    <definedName name="Run5KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run5KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run5KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone2">#REF!</definedName>
+    <definedName name="Run5KeyStone3" localSheetId="4">#REF!</definedName>
+    <definedName name="Run5KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run5KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run5KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone3">#REF!</definedName>
+    <definedName name="Run5KeyStone4" localSheetId="4">#REF!</definedName>
+    <definedName name="Run5KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run5KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run5KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run5KeyStone4">#REF!</definedName>
+    <definedName name="Run6KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run6KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run6KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run6KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone">#REF!</definedName>
+    <definedName name="Run6KeyStone1" localSheetId="4">#REF!</definedName>
+    <definedName name="Run6KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run6KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run6KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone1">#REF!</definedName>
+    <definedName name="Run6KeyStone2" localSheetId="4">#REF!</definedName>
+    <definedName name="Run6KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run6KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run6KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone2">#REF!</definedName>
+    <definedName name="Run6KeyStone3" localSheetId="4">#REF!</definedName>
+    <definedName name="Run6KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run6KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run6KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone3">#REF!</definedName>
+    <definedName name="Run6KeyStone4" localSheetId="4">#REF!</definedName>
+    <definedName name="Run6KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run6KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run6KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run6KeyStone4">#REF!</definedName>
+    <definedName name="Run7KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run7KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run7KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run7KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone">#REF!</definedName>
+    <definedName name="Run7KeyStone1" localSheetId="4">#REF!</definedName>
+    <definedName name="Run7KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run7KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run7KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone1">#REF!</definedName>
+    <definedName name="Run7KeyStone2" localSheetId="4">#REF!</definedName>
+    <definedName name="Run7KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run7KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run7KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone2">#REF!</definedName>
+    <definedName name="Run7KeyStone3" localSheetId="4">#REF!</definedName>
+    <definedName name="Run7KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run7KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run7KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone3">#REF!</definedName>
+    <definedName name="Run7KeyStone4" localSheetId="4">#REF!</definedName>
+    <definedName name="Run7KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run7KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run7KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run7KeyStone4">#REF!</definedName>
+    <definedName name="Run8KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run8KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run8KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run8KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone">#REF!</definedName>
+    <definedName name="Run8KeyStone1" localSheetId="4">#REF!</definedName>
+    <definedName name="Run8KeyStone1" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="1">#REF!</definedName>
+    <definedName name="Run8KeyStone1" localSheetId="3">#REF!</definedName>
     <definedName name="Run8KeyStone1" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone1">#REF!</definedName>
+    <definedName name="Run8KeyStone2" localSheetId="4">#REF!</definedName>
+    <definedName name="Run8KeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="Run8KeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="Run8KeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone2">#REF!</definedName>
+    <definedName name="Run8KeyStone3" localSheetId="4">#REF!</definedName>
+    <definedName name="Run8KeyStone3" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="1">#REF!</definedName>
+    <definedName name="Run8KeyStone3" localSheetId="3">#REF!</definedName>
     <definedName name="Run8KeyStone3" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone3">#REF!</definedName>
+    <definedName name="Run8KeyStone4" localSheetId="4">#REF!</definedName>
+    <definedName name="Run8KeyStone4" localSheetId="2">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="1">#REF!</definedName>
+    <definedName name="Run8KeyStone4" localSheetId="3">#REF!</definedName>
     <definedName name="Run8KeyStone4" localSheetId="0">#REF!</definedName>
     <definedName name="Run8KeyStone4">#REF!</definedName>
+    <definedName name="Run9KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Run9KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Run9KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Run9KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Run9KeyStone">#REF!</definedName>
+    <definedName name="s" localSheetId="4">#REF!</definedName>
+    <definedName name="s" localSheetId="2">#REF!</definedName>
     <definedName name="s" localSheetId="1">#REF!</definedName>
+    <definedName name="s" localSheetId="3">#REF!</definedName>
     <definedName name="s" localSheetId="0">#REF!</definedName>
     <definedName name="s">#REF!</definedName>
+    <definedName name="s_category" localSheetId="4">#REF!</definedName>
+    <definedName name="s_category" localSheetId="2">#REF!</definedName>
     <definedName name="s_category" localSheetId="1">#REF!</definedName>
+    <definedName name="s_category" localSheetId="3">#REF!</definedName>
     <definedName name="s_category" localSheetId="0">#REF!</definedName>
     <definedName name="s_category">#REF!</definedName>
+    <definedName name="SAA" localSheetId="4">#REF!</definedName>
+    <definedName name="SAA" localSheetId="2">#REF!</definedName>
     <definedName name="SAA" localSheetId="1">#REF!</definedName>
+    <definedName name="SAA" localSheetId="3">#REF!</definedName>
     <definedName name="SAA" localSheetId="0">#REF!</definedName>
     <definedName name="SAA">#REF!</definedName>
+    <definedName name="salesDiff" localSheetId="4">#REF!</definedName>
+    <definedName name="salesDiff" localSheetId="2">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="1">#REF!</definedName>
+    <definedName name="salesDiff" localSheetId="3">#REF!</definedName>
     <definedName name="salesDiff" localSheetId="0">#REF!</definedName>
     <definedName name="salesDiff">#REF!</definedName>
+    <definedName name="saWq" localSheetId="4">#REF!</definedName>
+    <definedName name="saWq" localSheetId="2">#REF!</definedName>
     <definedName name="saWq" localSheetId="1">#REF!</definedName>
+    <definedName name="saWq" localSheetId="3">#REF!</definedName>
     <definedName name="saWq" localSheetId="0">#REF!</definedName>
     <definedName name="saWq">#REF!</definedName>
+    <definedName name="sawsq" localSheetId="4">#REF!</definedName>
+    <definedName name="sawsq" localSheetId="2">#REF!</definedName>
     <definedName name="sawsq" localSheetId="1">#REF!</definedName>
+    <definedName name="sawsq" localSheetId="3">#REF!</definedName>
     <definedName name="sawsq" localSheetId="0">#REF!</definedName>
     <definedName name="sawsq">#REF!</definedName>
+    <definedName name="Scenerio_IDs" localSheetId="4">#REF!</definedName>
+    <definedName name="Scenerio_IDs" localSheetId="2">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="1">#REF!</definedName>
+    <definedName name="Scenerio_IDs" localSheetId="3">#REF!</definedName>
     <definedName name="Scenerio_IDs" localSheetId="0">#REF!</definedName>
     <definedName name="Scenerio_IDs">#REF!</definedName>
+    <definedName name="Sched_Pay" localSheetId="4">#REF!</definedName>
+    <definedName name="Sched_Pay" localSheetId="2">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="1">#REF!</definedName>
+    <definedName name="Sched_Pay" localSheetId="3">#REF!</definedName>
     <definedName name="Sched_Pay" localSheetId="0">#REF!</definedName>
     <definedName name="Sched_Pay">#REF!</definedName>
+    <definedName name="Scheduled_Extra_Payments" localSheetId="4">#REF!</definedName>
+    <definedName name="Scheduled_Extra_Payments" localSheetId="2">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="1">#REF!</definedName>
+    <definedName name="Scheduled_Extra_Payments" localSheetId="3">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments" localSheetId="0">#REF!</definedName>
     <definedName name="Scheduled_Extra_Payments">#REF!</definedName>
+    <definedName name="Scheduled_Interest_Rate" localSheetId="4">#REF!</definedName>
+    <definedName name="Scheduled_Interest_Rate" localSheetId="2">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="1">#REF!</definedName>
+    <definedName name="Scheduled_Interest_Rate" localSheetId="3">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate" localSheetId="0">#REF!</definedName>
     <definedName name="Scheduled_Interest_Rate">#REF!</definedName>
+    <definedName name="Scheduled_Monthly_Payment" localSheetId="4">#REF!</definedName>
+    <definedName name="Scheduled_Monthly_Payment" localSheetId="2">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="1">#REF!</definedName>
+    <definedName name="Scheduled_Monthly_Payment" localSheetId="3">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment" localSheetId="0">#REF!</definedName>
     <definedName name="Scheduled_Monthly_Payment">#REF!</definedName>
+    <definedName name="sdaW2q" localSheetId="4">#REF!</definedName>
+    <definedName name="sdaW2q" localSheetId="2">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="1">#REF!</definedName>
+    <definedName name="sdaW2q" localSheetId="3">#REF!</definedName>
     <definedName name="sdaW2q" localSheetId="0">#REF!</definedName>
     <definedName name="sdaW2q">#REF!</definedName>
+    <definedName name="SDF" localSheetId="4" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="SDF" localSheetId="2" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="SDF" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="3" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-    <definedName name="SDF" localSheetId="7" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-    <definedName name="SDF" localSheetId="1" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-    <definedName name="SDF" localSheetId="6" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
-[...5 lines deleted...]
-    <definedName name="SDF" localSheetId="8" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
     <definedName name="SDF" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="sdgsdfgsd" localSheetId="4">#REF!</definedName>
+    <definedName name="sdgsdfgsd" localSheetId="2">#REF!</definedName>
+    <definedName name="sdgsdfgsd" localSheetId="1">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="3">#REF!</definedName>
-    <definedName name="sdgsdfgsd" localSheetId="7">#REF!</definedName>
-    <definedName name="sdgsdfgsd" localSheetId="1">#REF!</definedName>
     <definedName name="sdgsdfgsd" localSheetId="0">#REF!</definedName>
-    <definedName name="sdgsdfgsd" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="sdgsdfgsd" localSheetId="8">#REF!</definedName>
     <definedName name="sdgsdfgsd">#REF!</definedName>
+    <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="4">#REF!</definedName>
+    <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="2">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="1">#REF!</definedName>
+    <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="3">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="0">#REF!</definedName>
     <definedName name="SEC_Shelf_Expense_in_Bps">#REF!</definedName>
+    <definedName name="section_list" localSheetId="4">#REF!</definedName>
+    <definedName name="section_list" localSheetId="2">#REF!</definedName>
+    <definedName name="section_list" localSheetId="1">#REF!</definedName>
     <definedName name="section_list" localSheetId="3">#REF!</definedName>
-    <definedName name="section_list" localSheetId="7">#REF!</definedName>
-    <definedName name="section_list" localSheetId="1">#REF!</definedName>
     <definedName name="section_list" localSheetId="0">#REF!</definedName>
-    <definedName name="section_list" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="section_list" localSheetId="8">#REF!</definedName>
     <definedName name="section_list">#REF!</definedName>
+    <definedName name="SECU_ACCT_TYP_CD" localSheetId="4">#REF!</definedName>
+    <definedName name="SECU_ACCT_TYP_CD" localSheetId="2">#REF!</definedName>
+    <definedName name="SECU_ACCT_TYP_CD" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="3">#REF!</definedName>
-    <definedName name="SECU_ACCT_TYP_CD" localSheetId="7">#REF!</definedName>
-    <definedName name="SECU_ACCT_TYP_CD" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD" localSheetId="0">#REF!</definedName>
-    <definedName name="SECU_ACCT_TYP_CD" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="SECU_ACCT_TYP_CD" localSheetId="8">#REF!</definedName>
     <definedName name="SECU_ACCT_TYP_CD">#REF!</definedName>
+    <definedName name="SECU_ADJB_IND" localSheetId="4">#REF!</definedName>
+    <definedName name="SECU_ADJB_IND" localSheetId="2">#REF!</definedName>
+    <definedName name="SECU_ADJB_IND" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="3">#REF!</definedName>
-    <definedName name="SECU_ADJB_IND" localSheetId="7">#REF!</definedName>
-    <definedName name="SECU_ADJB_IND" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_ADJB_IND" localSheetId="0">#REF!</definedName>
-    <definedName name="SECU_ADJB_IND" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="SECU_ADJB_IND" localSheetId="8">#REF!</definedName>
     <definedName name="SECU_ADJB_IND">#REF!</definedName>
+    <definedName name="SECU_DB_CR_IND" localSheetId="4">#REF!</definedName>
+    <definedName name="SECU_DB_CR_IND" localSheetId="2">#REF!</definedName>
+    <definedName name="SECU_DB_CR_IND" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="3">#REF!</definedName>
-    <definedName name="SECU_DB_CR_IND" localSheetId="7">#REF!</definedName>
-    <definedName name="SECU_DB_CR_IND" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND" localSheetId="0">#REF!</definedName>
-    <definedName name="SECU_DB_CR_IND" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="SECU_DB_CR_IND" localSheetId="8">#REF!</definedName>
     <definedName name="SECU_DB_CR_IND">#REF!</definedName>
+    <definedName name="SECU_SF_MF_CD" localSheetId="4">#REF!</definedName>
+    <definedName name="SECU_SF_MF_CD" localSheetId="2">#REF!</definedName>
+    <definedName name="SECU_SF_MF_CD" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="3">#REF!</definedName>
-    <definedName name="SECU_SF_MF_CD" localSheetId="7">#REF!</definedName>
-    <definedName name="SECU_SF_MF_CD" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD" localSheetId="0">#REF!</definedName>
-    <definedName name="SECU_SF_MF_CD" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="SECU_SF_MF_CD" localSheetId="8">#REF!</definedName>
     <definedName name="SECU_SF_MF_CD">#REF!</definedName>
+    <definedName name="SECU_TYP_CD" localSheetId="4">#REF!</definedName>
+    <definedName name="SECU_TYP_CD" localSheetId="2">#REF!</definedName>
+    <definedName name="SECU_TYP_CD" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="3">#REF!</definedName>
-    <definedName name="SECU_TYP_CD" localSheetId="7">#REF!</definedName>
-    <definedName name="SECU_TYP_CD" localSheetId="1">#REF!</definedName>
     <definedName name="SECU_TYP_CD" localSheetId="0">#REF!</definedName>
-    <definedName name="SECU_TYP_CD" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="SECU_TYP_CD" localSheetId="8">#REF!</definedName>
     <definedName name="SECU_TYP_CD">#REF!</definedName>
+    <definedName name="seeme" localSheetId="4">#REF!</definedName>
+    <definedName name="seeme" localSheetId="2">#REF!</definedName>
     <definedName name="seeme" localSheetId="1">#REF!</definedName>
+    <definedName name="seeme" localSheetId="3">#REF!</definedName>
     <definedName name="seeme" localSheetId="0">#REF!</definedName>
     <definedName name="seeme">#REF!</definedName>
+    <definedName name="Sept_2006" localSheetId="4">#REF!</definedName>
+    <definedName name="Sept_2006" localSheetId="2">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="1">#REF!</definedName>
+    <definedName name="Sept_2006" localSheetId="3">#REF!</definedName>
     <definedName name="Sept_2006" localSheetId="0">#REF!</definedName>
     <definedName name="Sept_2006">#REF!</definedName>
+    <definedName name="September" localSheetId="4">#REF!</definedName>
+    <definedName name="September" localSheetId="2">#REF!</definedName>
     <definedName name="September" localSheetId="1">#REF!</definedName>
+    <definedName name="September" localSheetId="3">#REF!</definedName>
     <definedName name="September" localSheetId="0">#REF!</definedName>
     <definedName name="September">#REF!</definedName>
+    <definedName name="Seq" localSheetId="4">#REF!</definedName>
+    <definedName name="Seq" localSheetId="2">#REF!</definedName>
     <definedName name="Seq" localSheetId="1">#REF!</definedName>
+    <definedName name="Seq" localSheetId="3">#REF!</definedName>
     <definedName name="Seq" localSheetId="0">#REF!</definedName>
     <definedName name="Seq">#REF!</definedName>
+    <definedName name="Servicer" localSheetId="4">#REF!</definedName>
+    <definedName name="Servicer" localSheetId="2">#REF!</definedName>
+    <definedName name="Servicer" localSheetId="1">#REF!</definedName>
     <definedName name="Servicer" localSheetId="3">#REF!</definedName>
-    <definedName name="Servicer" localSheetId="7">#REF!</definedName>
-    <definedName name="Servicer" localSheetId="1">#REF!</definedName>
     <definedName name="Servicer" localSheetId="0">#REF!</definedName>
-    <definedName name="Servicer" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Servicer" localSheetId="8">#REF!</definedName>
     <definedName name="Servicer">#REF!</definedName>
+    <definedName name="SET_UP_PAYABLE_022004" localSheetId="4">#REF!</definedName>
+    <definedName name="SET_UP_PAYABLE_022004" localSheetId="2">#REF!</definedName>
+    <definedName name="SET_UP_PAYABLE_022004" localSheetId="1">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="3">#REF!</definedName>
-    <definedName name="SET_UP_PAYABLE_022004" localSheetId="7">#REF!</definedName>
-    <definedName name="SET_UP_PAYABLE_022004" localSheetId="1">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004" localSheetId="0">#REF!</definedName>
-    <definedName name="SET_UP_PAYABLE_022004" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="SET_UP_PAYABLE_022004" localSheetId="8">#REF!</definedName>
     <definedName name="SET_UP_PAYABLE_022004">#REF!</definedName>
+    <definedName name="settleCash" localSheetId="4">#REF!</definedName>
+    <definedName name="settleCash" localSheetId="2">#REF!</definedName>
+    <definedName name="settleCash" localSheetId="1">#REF!</definedName>
     <definedName name="settleCash" localSheetId="3">#REF!</definedName>
-    <definedName name="settleCash" localSheetId="7">#REF!</definedName>
-    <definedName name="settleCash" localSheetId="1">#REF!</definedName>
     <definedName name="settleCash" localSheetId="0">#REF!</definedName>
-    <definedName name="settleCash" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="settleCash" localSheetId="8">#REF!</definedName>
     <definedName name="settleCash">#REF!</definedName>
+    <definedName name="Settlement_Date" localSheetId="4">#REF!</definedName>
+    <definedName name="Settlement_Date" localSheetId="2">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="1">#REF!</definedName>
+    <definedName name="Settlement_Date" localSheetId="3">#REF!</definedName>
     <definedName name="Settlement_Date" localSheetId="0">#REF!</definedName>
     <definedName name="Settlement_Date">#REF!</definedName>
+    <definedName name="SFD" localSheetId="4">#REF!</definedName>
+    <definedName name="SFD" localSheetId="2">#REF!</definedName>
     <definedName name="SFD" localSheetId="1">#REF!</definedName>
+    <definedName name="SFD" localSheetId="3">#REF!</definedName>
     <definedName name="SFD" localSheetId="0">#REF!</definedName>
     <definedName name="SFD">#REF!</definedName>
+    <definedName name="sfdvcx" localSheetId="4">#REF!</definedName>
+    <definedName name="sfdvcx" localSheetId="2">#REF!</definedName>
+    <definedName name="sfdvcx" localSheetId="1">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="3">#REF!</definedName>
-    <definedName name="sfdvcx" localSheetId="7">#REF!</definedName>
-    <definedName name="sfdvcx" localSheetId="1">#REF!</definedName>
     <definedName name="sfdvcx" localSheetId="0">#REF!</definedName>
-    <definedName name="sfdvcx" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="sfdvcx" localSheetId="8">#REF!</definedName>
     <definedName name="sfdvcx">#REF!</definedName>
+    <definedName name="SFV" localSheetId="4">#REF!</definedName>
+    <definedName name="SFV" localSheetId="2">#REF!</definedName>
     <definedName name="SFV" localSheetId="1">#REF!</definedName>
+    <definedName name="SFV" localSheetId="3">#REF!</definedName>
     <definedName name="SFV" localSheetId="0">#REF!</definedName>
     <definedName name="SFV">#REF!</definedName>
+    <definedName name="ShockDown" localSheetId="4">#REF!</definedName>
+    <definedName name="ShockDown" localSheetId="2">#REF!</definedName>
+    <definedName name="ShockDown" localSheetId="1">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="3">#REF!</definedName>
-    <definedName name="ShockDown" localSheetId="7">#REF!</definedName>
-    <definedName name="ShockDown" localSheetId="1">#REF!</definedName>
     <definedName name="ShockDown" localSheetId="0">#REF!</definedName>
-    <definedName name="ShockDown" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ShockDown" localSheetId="8">#REF!</definedName>
     <definedName name="ShockDown">#REF!</definedName>
+    <definedName name="Shocks" localSheetId="4">#REF!</definedName>
+    <definedName name="Shocks" localSheetId="2">#REF!</definedName>
+    <definedName name="Shocks" localSheetId="1">#REF!</definedName>
     <definedName name="Shocks" localSheetId="3">#REF!</definedName>
-    <definedName name="Shocks" localSheetId="7">#REF!</definedName>
-    <definedName name="Shocks" localSheetId="1">#REF!</definedName>
     <definedName name="Shocks" localSheetId="0">#REF!</definedName>
-    <definedName name="Shocks" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Shocks" localSheetId="8">#REF!</definedName>
     <definedName name="Shocks">#REF!</definedName>
+    <definedName name="ShockUp" localSheetId="4">#REF!</definedName>
+    <definedName name="ShockUp" localSheetId="2">#REF!</definedName>
+    <definedName name="ShockUp" localSheetId="1">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="3">#REF!</definedName>
-    <definedName name="ShockUp" localSheetId="7">#REF!</definedName>
-    <definedName name="ShockUp" localSheetId="1">#REF!</definedName>
     <definedName name="ShockUp" localSheetId="0">#REF!</definedName>
-    <definedName name="ShockUp" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ShockUp" localSheetId="8">#REF!</definedName>
     <definedName name="ShockUp">#REF!</definedName>
+    <definedName name="Show_All" localSheetId="4">#REF!</definedName>
+    <definedName name="Show_All" localSheetId="2">#REF!</definedName>
     <definedName name="Show_All" localSheetId="1">#REF!</definedName>
+    <definedName name="Show_All" localSheetId="3">#REF!</definedName>
     <definedName name="Show_All" localSheetId="0">#REF!</definedName>
     <definedName name="Show_All">#REF!</definedName>
+    <definedName name="Show_all1" localSheetId="4">#REF!</definedName>
+    <definedName name="Show_all1" localSheetId="2">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="1">#REF!</definedName>
+    <definedName name="Show_all1" localSheetId="3">#REF!</definedName>
     <definedName name="Show_all1" localSheetId="0">#REF!</definedName>
     <definedName name="Show_all1">#REF!</definedName>
+    <definedName name="sl_200012" localSheetId="4">#REF!</definedName>
+    <definedName name="sl_200012" localSheetId="2">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="1">#REF!</definedName>
+    <definedName name="sl_200012" localSheetId="3">#REF!</definedName>
     <definedName name="sl_200012" localSheetId="0">#REF!</definedName>
     <definedName name="sl_200012">#REF!</definedName>
+    <definedName name="sl_200304" localSheetId="4">#REF!</definedName>
+    <definedName name="sl_200304" localSheetId="2">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="1">#REF!</definedName>
+    <definedName name="sl_200304" localSheetId="3">#REF!</definedName>
     <definedName name="sl_200304" localSheetId="0">#REF!</definedName>
     <definedName name="sl_200304">#REF!</definedName>
+    <definedName name="sl_200412" localSheetId="4">#REF!</definedName>
+    <definedName name="sl_200412" localSheetId="2">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="1">#REF!</definedName>
+    <definedName name="sl_200412" localSheetId="3">#REF!</definedName>
     <definedName name="sl_200412" localSheetId="0">#REF!</definedName>
     <definedName name="sl_200412">#REF!</definedName>
+    <definedName name="SL_ACCOUNTS" localSheetId="4">#REF!</definedName>
+    <definedName name="SL_ACCOUNTS" localSheetId="2">#REF!</definedName>
+    <definedName name="SL_ACCOUNTS" localSheetId="1">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="3">#REF!</definedName>
-    <definedName name="SL_ACCOUNTS" localSheetId="7">#REF!</definedName>
-    <definedName name="SL_ACCOUNTS" localSheetId="1">#REF!</definedName>
     <definedName name="SL_ACCOUNTS" localSheetId="0">#REF!</definedName>
-    <definedName name="SL_ACCOUNTS" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="SL_ACCOUNTS" localSheetId="8">#REF!</definedName>
     <definedName name="SL_ACCOUNTS">#REF!</definedName>
+    <definedName name="SL_NEW_2" localSheetId="4">#REF!</definedName>
+    <definedName name="SL_NEW_2" localSheetId="2">#REF!</definedName>
+    <definedName name="SL_NEW_2" localSheetId="1">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="3">#REF!</definedName>
-    <definedName name="SL_NEW_2" localSheetId="7">#REF!</definedName>
-    <definedName name="SL_NEW_2" localSheetId="1">#REF!</definedName>
     <definedName name="SL_NEW_2" localSheetId="0">#REF!</definedName>
-    <definedName name="SL_NEW_2" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="SL_NEW_2" localSheetId="8">#REF!</definedName>
     <definedName name="SL_NEW_2">#REF!</definedName>
+    <definedName name="SLN" localSheetId="4">#REF!</definedName>
+    <definedName name="SLN" localSheetId="2">#REF!</definedName>
     <definedName name="SLN" localSheetId="1">#REF!</definedName>
+    <definedName name="SLN" localSheetId="3">#REF!</definedName>
     <definedName name="SLN" localSheetId="0">#REF!</definedName>
     <definedName name="SLN">#REF!</definedName>
+    <definedName name="solver_adj" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="solver_adj" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="solver_adj" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="solver_adj" hidden="1">#REF!</definedName>
+    <definedName name="solver_opt" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="solver_opt" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="solver_opt" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="solver_opt" hidden="1">#REF!</definedName>
     <definedName name="solver_typ" hidden="1">3</definedName>
     <definedName name="solver_val" hidden="1">0</definedName>
+    <definedName name="Sort" localSheetId="4">#REF!</definedName>
+    <definedName name="Sort" localSheetId="2">#REF!</definedName>
     <definedName name="Sort" localSheetId="1">#REF!</definedName>
+    <definedName name="Sort" localSheetId="3">#REF!</definedName>
     <definedName name="Sort" localSheetId="0">#REF!</definedName>
     <definedName name="Sort">#REF!</definedName>
+    <definedName name="Sort1" localSheetId="4">#REF!</definedName>
+    <definedName name="Sort1" localSheetId="2">#REF!</definedName>
     <definedName name="Sort1" localSheetId="1">#REF!</definedName>
+    <definedName name="Sort1" localSheetId="3">#REF!</definedName>
     <definedName name="Sort1" localSheetId="0">#REF!</definedName>
     <definedName name="Sort1">#REF!</definedName>
+    <definedName name="Source_O" localSheetId="4">#REF!</definedName>
+    <definedName name="Source_O" localSheetId="2">#REF!</definedName>
     <definedName name="Source_O" localSheetId="1">#REF!</definedName>
+    <definedName name="Source_O" localSheetId="3">#REF!</definedName>
     <definedName name="Source_O" localSheetId="0">#REF!</definedName>
     <definedName name="Source_O">#REF!</definedName>
+    <definedName name="SpreadKeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="SpreadKeyStone" localSheetId="2">#REF!</definedName>
+    <definedName name="SpreadKeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="3">#REF!</definedName>
-    <definedName name="SpreadKeyStone" localSheetId="7">#REF!</definedName>
-    <definedName name="SpreadKeyStone" localSheetId="1">#REF!</definedName>
     <definedName name="SpreadKeyStone" localSheetId="0">#REF!</definedName>
-    <definedName name="SpreadKeyStone" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="SpreadKeyStone" localSheetId="8">#REF!</definedName>
     <definedName name="SpreadKeyStone">#REF!</definedName>
+    <definedName name="SR_122001" localSheetId="4">#REF!</definedName>
+    <definedName name="SR_122001" localSheetId="2">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="1">#REF!</definedName>
+    <definedName name="SR_122001" localSheetId="3">#REF!</definedName>
     <definedName name="SR_122001" localSheetId="0">#REF!</definedName>
     <definedName name="SR_122001">#REF!</definedName>
+    <definedName name="sss" localSheetId="4">#REF!</definedName>
+    <definedName name="sss" localSheetId="2">#REF!</definedName>
     <definedName name="sss" localSheetId="1">#REF!</definedName>
+    <definedName name="sss" localSheetId="3">#REF!</definedName>
     <definedName name="sss" localSheetId="0">#REF!</definedName>
     <definedName name="sss">#REF!</definedName>
+    <definedName name="Stamp" localSheetId="4">#REF!</definedName>
+    <definedName name="Stamp" localSheetId="2">#REF!</definedName>
     <definedName name="Stamp" localSheetId="1">#REF!</definedName>
+    <definedName name="Stamp" localSheetId="3">#REF!</definedName>
     <definedName name="Stamp" localSheetId="0">#REF!</definedName>
     <definedName name="Stamp">#REF!</definedName>
+    <definedName name="STAR_iStar" localSheetId="4">#REF!</definedName>
+    <definedName name="STAR_iStar" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="1">#REF!</definedName>
+    <definedName name="STAR_iStar" localSheetId="3">#REF!</definedName>
     <definedName name="STAR_iStar" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar">#REF!</definedName>
+    <definedName name="STAR_iStar_C" localSheetId="4">#REF!</definedName>
+    <definedName name="STAR_iStar_C" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="1">#REF!</definedName>
+    <definedName name="STAR_iStar_C" localSheetId="3">#REF!</definedName>
     <definedName name="STAR_iStar_C" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_C">#REF!</definedName>
+    <definedName name="STAR_iStar_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="STAR_iStar_RS" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="STAR_iStar_RS" localSheetId="3">#REF!</definedName>
     <definedName name="STAR_iStar_RS" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_RS">#REF!</definedName>
+    <definedName name="STAR_iStar_S" localSheetId="4">#REF!</definedName>
+    <definedName name="STAR_iStar_S" localSheetId="2">#REF!</definedName>
+    <definedName name="STAR_iStar_S" localSheetId="1">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="3">#REF!</definedName>
-    <definedName name="STAR_iStar_S" localSheetId="7">#REF!</definedName>
-    <definedName name="STAR_iStar_S" localSheetId="1">#REF!</definedName>
     <definedName name="STAR_iStar_S" localSheetId="0">#REF!</definedName>
-    <definedName name="STAR_iStar_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="STAR_iStar_S" localSheetId="8">#REF!</definedName>
     <definedName name="STAR_iStar_S">#REF!</definedName>
+    <definedName name="STAR_iStar_T" localSheetId="4">#REF!</definedName>
+    <definedName name="STAR_iStar_T" localSheetId="2">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="1">#REF!</definedName>
+    <definedName name="STAR_iStar_T" localSheetId="3">#REF!</definedName>
     <definedName name="STAR_iStar_T" localSheetId="0">#REF!</definedName>
     <definedName name="STAR_iStar_T">#REF!</definedName>
+    <definedName name="Start" localSheetId="4">#REF!</definedName>
+    <definedName name="Start" localSheetId="2">#REF!</definedName>
     <definedName name="Start" localSheetId="1">#REF!</definedName>
+    <definedName name="Start" localSheetId="3">#REF!</definedName>
     <definedName name="Start" localSheetId="0">#REF!</definedName>
     <definedName name="Start">#REF!</definedName>
+    <definedName name="Start1" localSheetId="4">#REF!</definedName>
+    <definedName name="Start1" localSheetId="2">#REF!</definedName>
     <definedName name="Start1" localSheetId="1">#REF!</definedName>
+    <definedName name="Start1" localSheetId="3">#REF!</definedName>
     <definedName name="Start1" localSheetId="0">#REF!</definedName>
     <definedName name="Start1">#REF!</definedName>
+    <definedName name="StatAmtCol" localSheetId="4">#REF!</definedName>
+    <definedName name="StatAmtCol" localSheetId="2">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="1">#REF!</definedName>
+    <definedName name="StatAmtCol" localSheetId="3">#REF!</definedName>
     <definedName name="StatAmtCol" localSheetId="0">#REF!</definedName>
     <definedName name="StatAmtCol">#REF!</definedName>
+    <definedName name="Status" localSheetId="4">#REF!</definedName>
+    <definedName name="Status" localSheetId="2">#REF!</definedName>
     <definedName name="Status" localSheetId="1">#REF!</definedName>
+    <definedName name="Status" localSheetId="3">#REF!</definedName>
     <definedName name="Status" localSheetId="0">#REF!</definedName>
     <definedName name="Status">#REF!</definedName>
+    <definedName name="STD_JE" localSheetId="4">#REF!</definedName>
+    <definedName name="STD_JE" localSheetId="2">#REF!</definedName>
+    <definedName name="STD_JE" localSheetId="1">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="3">#REF!</definedName>
-    <definedName name="STD_JE" localSheetId="7">#REF!</definedName>
-    <definedName name="STD_JE" localSheetId="1">#REF!</definedName>
     <definedName name="STD_JE" localSheetId="0">#REF!</definedName>
-    <definedName name="STD_JE" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="STD_JE" localSheetId="8">#REF!</definedName>
     <definedName name="STD_JE">#REF!</definedName>
+    <definedName name="Step_up_at" localSheetId="4">#REF!</definedName>
+    <definedName name="Step_up_at" localSheetId="2">#REF!</definedName>
+    <definedName name="Step_up_at" localSheetId="1">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="3">#REF!</definedName>
-    <definedName name="Step_up_at" localSheetId="7">#REF!</definedName>
-    <definedName name="Step_up_at" localSheetId="1">#REF!</definedName>
     <definedName name="Step_up_at" localSheetId="0">#REF!</definedName>
-    <definedName name="Step_up_at" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Step_up_at" localSheetId="8">#REF!</definedName>
     <definedName name="Step_up_at">#REF!</definedName>
+    <definedName name="Step11" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
+    <definedName name="Step11" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
+    <definedName name="Step11" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
-    <definedName name="Step11" localSheetId="7">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
-    <definedName name="Step11" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
-    <definedName name="Step11" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
-[...5 lines deleted...]
-    <definedName name="Step11" localSheetId="8">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
     <definedName name="Step11">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
+    <definedName name="Step12" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
+    <definedName name="Step12" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
+    <definedName name="Step12" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
-    <definedName name="Step12" localSheetId="7">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
-    <definedName name="Step12" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
-    <definedName name="Step12" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
-[...5 lines deleted...]
-    <definedName name="Step12" localSheetId="8">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
     <definedName name="Step12">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
+    <definedName name="Step13" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step13" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step13" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-    <definedName name="Step13" localSheetId="7">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-    <definedName name="Step13" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-    <definedName name="Step13" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-[...5 lines deleted...]
-    <definedName name="Step13" localSheetId="8">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step13">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step14" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
+    <definedName name="Step14" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
+    <definedName name="Step14" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
-    <definedName name="Step14" localSheetId="7">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
-    <definedName name="Step14" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
-    <definedName name="Step14" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
-[...5 lines deleted...]
-    <definedName name="Step14" localSheetId="8">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
     <definedName name="Step14">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
+    <definedName name="Step3" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
+    <definedName name="Step3" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
+    <definedName name="Step3" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
-    <definedName name="Step3" localSheetId="7">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
-    <definedName name="Step3" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
-    <definedName name="Step3" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
-[...5 lines deleted...]
-    <definedName name="Step3" localSheetId="8">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
     <definedName name="Step3">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
+    <definedName name="Step4a" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
+    <definedName name="Step4a" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
+    <definedName name="Step4a" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
-    <definedName name="Step4a" localSheetId="7">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
-    <definedName name="Step4a" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
-    <definedName name="Step4a" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
-[...5 lines deleted...]
-    <definedName name="Step4a" localSheetId="8">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
     <definedName name="Step4a">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
+    <definedName name="Step4b" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step4b" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step4b" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-    <definedName name="Step4b" localSheetId="7">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-    <definedName name="Step4b" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-    <definedName name="Step4b" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-[...5 lines deleted...]
-    <definedName name="Step4b" localSheetId="8">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step4b">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step6a1" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
+    <definedName name="Step6a1" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
+    <definedName name="Step6a1" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
     <definedName name="Step6a1">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
+    <definedName name="Step6a2" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6a2" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6a2" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6a2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6b" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
+    <definedName name="Step6b" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
+    <definedName name="Step6b" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
     <definedName name="Step6b">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
+    <definedName name="Step6b2" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6b2" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6b2" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6b2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6c" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6c" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6c" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
-    <definedName name="Step6c" localSheetId="7">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
-    <definedName name="Step6c" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
-    <definedName name="Step6c" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
-[...5 lines deleted...]
-    <definedName name="Step6c" localSheetId="8">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
     <definedName name="Step6c">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step9" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step9" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step9" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-    <definedName name="Step9" localSheetId="7">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-    <definedName name="Step9" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-    <definedName name="Step9" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
-[...5 lines deleted...]
-    <definedName name="Step9" localSheetId="8">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
     <definedName name="Step9">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="StepHFS" localSheetId="4">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
+    <definedName name="StepHFS" localSheetId="2">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
+    <definedName name="StepHFS" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="3">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
-    <definedName name="StepHFS" localSheetId="7">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
-    <definedName name="StepHFS" localSheetId="1">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
-    <definedName name="StepHFS" localSheetId="6">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
-[...5 lines deleted...]
-    <definedName name="StepHFS" localSheetId="8">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
     <definedName name="StepHFS">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
+    <definedName name="STIS__2005_01" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2005_01" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2005_01" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2005_01" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2005_01">#REF!</definedName>
+    <definedName name="STIS__2006_01" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_01" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_01" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_01" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_01">#REF!</definedName>
+    <definedName name="STIS__2006_02" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_02" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_02" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_02" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_02">#REF!</definedName>
+    <definedName name="STIS__2006_03" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_03" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_03" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_03" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_03">#REF!</definedName>
+    <definedName name="STIS__2006_04" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_04" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_04" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_04" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_04">#REF!</definedName>
+    <definedName name="STIS__2006_05" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_05" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_05" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_05" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_05">#REF!</definedName>
+    <definedName name="STIS__2006_06" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_06" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_06" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_06" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_06">#REF!</definedName>
+    <definedName name="STIS__2006_07" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_07" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_07" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_07" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_07">#REF!</definedName>
+    <definedName name="STIS__2006_08" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_08" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_08" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_08" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_08">#REF!</definedName>
+    <definedName name="STIS__2006_09" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_09" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_09" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_09" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_09">#REF!</definedName>
+    <definedName name="STIS__2006_10" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_10" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_10" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_10" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_10">#REF!</definedName>
+    <definedName name="STIS__2006_11" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_11" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_11" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_11" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_11">#REF!</definedName>
+    <definedName name="STIS__2006_12" localSheetId="4">#REF!</definedName>
+    <definedName name="STIS__2006_12" localSheetId="2">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="1">#REF!</definedName>
+    <definedName name="STIS__2006_12" localSheetId="3">#REF!</definedName>
     <definedName name="STIS__2006_12" localSheetId="0">#REF!</definedName>
     <definedName name="STIS__2006_12">#REF!</definedName>
+    <definedName name="Structure" localSheetId="4">#REF!</definedName>
+    <definedName name="Structure" localSheetId="2">#REF!</definedName>
+    <definedName name="Structure" localSheetId="1">#REF!</definedName>
     <definedName name="Structure" localSheetId="3">#REF!</definedName>
-    <definedName name="Structure" localSheetId="7">#REF!</definedName>
-    <definedName name="Structure" localSheetId="1">#REF!</definedName>
     <definedName name="Structure" localSheetId="0">#REF!</definedName>
-    <definedName name="Structure" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Structure" localSheetId="8">#REF!</definedName>
     <definedName name="Structure">#REF!</definedName>
+    <definedName name="Structurer" localSheetId="4">#REF!</definedName>
+    <definedName name="Structurer" localSheetId="2">#REF!</definedName>
     <definedName name="Structurer" localSheetId="1">#REF!</definedName>
+    <definedName name="Structurer" localSheetId="3">#REF!</definedName>
     <definedName name="Structurer" localSheetId="0">#REF!</definedName>
     <definedName name="Structurer">#REF!</definedName>
+    <definedName name="subdata" localSheetId="4">#REF!</definedName>
+    <definedName name="subdata" localSheetId="2">#REF!</definedName>
+    <definedName name="subdata" localSheetId="1">#REF!</definedName>
     <definedName name="subdata" localSheetId="3">#REF!</definedName>
-    <definedName name="subdata" localSheetId="7">#REF!</definedName>
-    <definedName name="subdata" localSheetId="1">#REF!</definedName>
     <definedName name="subdata" localSheetId="0">#REF!</definedName>
-    <definedName name="subdata" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="subdata" localSheetId="8">#REF!</definedName>
     <definedName name="subdata">#REF!</definedName>
+    <definedName name="subdata_table7" localSheetId="4">#REF!</definedName>
+    <definedName name="subdata_table7" localSheetId="2">#REF!</definedName>
+    <definedName name="subdata_table7" localSheetId="1">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="3">#REF!</definedName>
-    <definedName name="subdata_table7" localSheetId="7">#REF!</definedName>
-    <definedName name="subdata_table7" localSheetId="1">#REF!</definedName>
     <definedName name="subdata_table7" localSheetId="0">#REF!</definedName>
-    <definedName name="subdata_table7" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="subdata_table7" localSheetId="8">#REF!</definedName>
     <definedName name="subdata_table7">#REF!</definedName>
+    <definedName name="subdatadata" localSheetId="4">#REF!</definedName>
+    <definedName name="subdatadata" localSheetId="2">#REF!</definedName>
+    <definedName name="subdatadata" localSheetId="1">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="3">#REF!</definedName>
-    <definedName name="subdatadata" localSheetId="7">#REF!</definedName>
-    <definedName name="subdatadata" localSheetId="1">#REF!</definedName>
     <definedName name="subdatadata" localSheetId="0">#REF!</definedName>
-    <definedName name="subdatadata" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="subdatadata" localSheetId="8">#REF!</definedName>
     <definedName name="subdatadata">#REF!</definedName>
+    <definedName name="SubLedger_Data" localSheetId="4">#REF!</definedName>
+    <definedName name="SubLedger_Data" localSheetId="2">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="1">#REF!</definedName>
+    <definedName name="SubLedger_Data" localSheetId="3">#REF!</definedName>
     <definedName name="SubLedger_Data" localSheetId="0">#REF!</definedName>
     <definedName name="SubLedger_Data">#REF!</definedName>
+    <definedName name="Subs_Step_up" localSheetId="4">#REF!</definedName>
+    <definedName name="Subs_Step_up" localSheetId="2">#REF!</definedName>
+    <definedName name="Subs_Step_up" localSheetId="1">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="3">#REF!</definedName>
-    <definedName name="Subs_Step_up" localSheetId="7">#REF!</definedName>
-    <definedName name="Subs_Step_up" localSheetId="1">#REF!</definedName>
     <definedName name="Subs_Step_up" localSheetId="0">#REF!</definedName>
-    <definedName name="Subs_Step_up" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Subs_Step_up" localSheetId="8">#REF!</definedName>
     <definedName name="Subs_Step_up">#REF!</definedName>
+    <definedName name="Summary" localSheetId="4">#REF!</definedName>
+    <definedName name="Summary" localSheetId="2">#REF!</definedName>
+    <definedName name="Summary" localSheetId="1">#REF!</definedName>
     <definedName name="Summary" localSheetId="3">#REF!</definedName>
-    <definedName name="Summary" localSheetId="7">#REF!</definedName>
-    <definedName name="Summary" localSheetId="1">#REF!</definedName>
     <definedName name="Summary" localSheetId="0">#REF!</definedName>
-    <definedName name="Summary" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Summary" localSheetId="8">#REF!</definedName>
     <definedName name="Summary">#REF!</definedName>
+    <definedName name="sumqtr" localSheetId="4">#REF!</definedName>
+    <definedName name="sumqtr" localSheetId="2">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="1">#REF!</definedName>
+    <definedName name="sumqtr" localSheetId="3">#REF!</definedName>
     <definedName name="sumqtr" localSheetId="0">#REF!</definedName>
     <definedName name="sumqtr">#REF!</definedName>
+    <definedName name="SumStatsKeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="SumStatsKeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="SumStatsKeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="SumStatsKeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="SumStatsKeyStone">#REF!</definedName>
+    <definedName name="sumytd" localSheetId="4">#REF!</definedName>
+    <definedName name="sumytd" localSheetId="2">#REF!</definedName>
     <definedName name="sumytd" localSheetId="1">#REF!</definedName>
+    <definedName name="sumytd" localSheetId="3">#REF!</definedName>
     <definedName name="sumytd" localSheetId="0">#REF!</definedName>
     <definedName name="sumytd">#REF!</definedName>
+    <definedName name="sw" localSheetId="4">#REF!</definedName>
+    <definedName name="sw" localSheetId="2">#REF!</definedName>
     <definedName name="sw" localSheetId="1">#REF!</definedName>
+    <definedName name="sw" localSheetId="3">#REF!</definedName>
     <definedName name="sw" localSheetId="0">#REF!</definedName>
     <definedName name="sw">#REF!</definedName>
+    <definedName name="Swattee" localSheetId="4">#REF!</definedName>
+    <definedName name="Swattee" localSheetId="2">#REF!</definedName>
     <definedName name="Swattee" localSheetId="1">#REF!</definedName>
+    <definedName name="Swattee" localSheetId="3">#REF!</definedName>
     <definedName name="Swattee" localSheetId="0">#REF!</definedName>
     <definedName name="Swattee">#REF!</definedName>
+    <definedName name="SwptnInGain" localSheetId="4">#REF!</definedName>
+    <definedName name="SwptnInGain" localSheetId="2">#REF!</definedName>
+    <definedName name="SwptnInGain" localSheetId="1">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="3">#REF!</definedName>
-    <definedName name="SwptnInGain" localSheetId="7">#REF!</definedName>
-    <definedName name="SwptnInGain" localSheetId="1">#REF!</definedName>
     <definedName name="SwptnInGain" localSheetId="0">#REF!</definedName>
-    <definedName name="SwptnInGain" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="SwptnInGain" localSheetId="8">#REF!</definedName>
     <definedName name="SwptnInGain">#REF!</definedName>
+    <definedName name="SYS_JV_ISTAR" localSheetId="4">#REF!</definedName>
+    <definedName name="SYS_JV_ISTAR" localSheetId="2">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="1">#REF!</definedName>
+    <definedName name="SYS_JV_ISTAR" localSheetId="3">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR" localSheetId="0">#REF!</definedName>
     <definedName name="SYS_JV_ISTAR">#REF!</definedName>
+    <definedName name="SYS_JV_STAR" localSheetId="4">#REF!</definedName>
+    <definedName name="SYS_JV_STAR" localSheetId="2">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="1">#REF!</definedName>
+    <definedName name="SYS_JV_STAR" localSheetId="3">#REF!</definedName>
     <definedName name="SYS_JV_STAR" localSheetId="0">#REF!</definedName>
     <definedName name="SYS_JV_STAR">#REF!</definedName>
+    <definedName name="T" localSheetId="4">#REF!</definedName>
+    <definedName name="T" localSheetId="2">#REF!</definedName>
     <definedName name="T" localSheetId="1">#REF!</definedName>
+    <definedName name="T" localSheetId="3">#REF!</definedName>
     <definedName name="T" localSheetId="0">#REF!</definedName>
     <definedName name="T">#REF!</definedName>
+    <definedName name="TABLE" localSheetId="4">#REF!</definedName>
+    <definedName name="TABLE" localSheetId="2">#REF!</definedName>
     <definedName name="TABLE" localSheetId="1">#REF!</definedName>
+    <definedName name="TABLE" localSheetId="3">#REF!</definedName>
     <definedName name="TABLE" localSheetId="0">#REF!</definedName>
     <definedName name="TABLE">#REF!</definedName>
+    <definedName name="Table1" localSheetId="4">#REF!</definedName>
+    <definedName name="Table1" localSheetId="2">#REF!</definedName>
     <definedName name="Table1" localSheetId="1">#REF!</definedName>
+    <definedName name="Table1" localSheetId="3">#REF!</definedName>
     <definedName name="Table1" localSheetId="0">#REF!</definedName>
     <definedName name="Table1">#REF!</definedName>
+    <definedName name="TaxCounsel" localSheetId="4">#REF!</definedName>
+    <definedName name="TaxCounsel" localSheetId="2">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="1">#REF!</definedName>
+    <definedName name="TaxCounsel" localSheetId="3">#REF!</definedName>
     <definedName name="TaxCounsel" localSheetId="0">#REF!</definedName>
     <definedName name="TaxCounsel">#REF!</definedName>
+    <definedName name="tbc" localSheetId="4">#REF!</definedName>
+    <definedName name="tbc" localSheetId="2">#REF!</definedName>
     <definedName name="tbc" localSheetId="1">#REF!</definedName>
+    <definedName name="tbc" localSheetId="3">#REF!</definedName>
     <definedName name="tbc" localSheetId="0">#REF!</definedName>
     <definedName name="tbc">#REF!</definedName>
+    <definedName name="TBL_LOT_POS" localSheetId="4">#REF!</definedName>
+    <definedName name="TBL_LOT_POS" localSheetId="2">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="1">#REF!</definedName>
+    <definedName name="TBL_LOT_POS" localSheetId="3">#REF!</definedName>
     <definedName name="TBL_LOT_POS" localSheetId="0">#REF!</definedName>
     <definedName name="TBL_LOT_POS">#REF!</definedName>
+    <definedName name="TBL_SECU_LOT" localSheetId="4">#REF!</definedName>
+    <definedName name="TBL_SECU_LOT" localSheetId="2">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="1">#REF!</definedName>
+    <definedName name="TBL_SECU_LOT" localSheetId="3">#REF!</definedName>
     <definedName name="TBL_SECU_LOT" localSheetId="0">#REF!</definedName>
     <definedName name="TBL_SECU_LOT">#REF!</definedName>
+    <definedName name="tblPremDisc_Final" localSheetId="4">#REF!</definedName>
+    <definedName name="tblPremDisc_Final" localSheetId="2">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="1">#REF!</definedName>
+    <definedName name="tblPremDisc_Final" localSheetId="3">#REF!</definedName>
     <definedName name="tblPremDisc_Final" localSheetId="0">#REF!</definedName>
     <definedName name="tblPremDisc_Final">#REF!</definedName>
+    <definedName name="tblWLCBS_PremDisc" localSheetId="4">#REF!</definedName>
+    <definedName name="tblWLCBS_PremDisc" localSheetId="2">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="1">#REF!</definedName>
+    <definedName name="tblWLCBS_PremDisc" localSheetId="3">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc" localSheetId="0">#REF!</definedName>
     <definedName name="tblWLCBS_PremDisc">#REF!</definedName>
+    <definedName name="temp" localSheetId="4">#REF!</definedName>
+    <definedName name="temp" localSheetId="2">#REF!</definedName>
+    <definedName name="temp" localSheetId="1">#REF!</definedName>
     <definedName name="temp" localSheetId="3">#REF!</definedName>
-    <definedName name="temp" localSheetId="7">#REF!</definedName>
-    <definedName name="temp" localSheetId="1">#REF!</definedName>
     <definedName name="temp" localSheetId="0">#REF!</definedName>
-    <definedName name="temp" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="temp" localSheetId="8">#REF!</definedName>
     <definedName name="temp">#REF!</definedName>
+    <definedName name="temparray" localSheetId="4">#REF!</definedName>
+    <definedName name="temparray" localSheetId="2">#REF!</definedName>
+    <definedName name="temparray" localSheetId="1">#REF!</definedName>
     <definedName name="temparray" localSheetId="3">#REF!</definedName>
-    <definedName name="temparray" localSheetId="7">#REF!</definedName>
-    <definedName name="temparray" localSheetId="1">#REF!</definedName>
     <definedName name="temparray" localSheetId="0">#REF!</definedName>
-    <definedName name="temparray" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="temparray" localSheetId="8">#REF!</definedName>
     <definedName name="temparray">#REF!</definedName>
+    <definedName name="tempdata" localSheetId="4">#REF!</definedName>
+    <definedName name="tempdata" localSheetId="2">#REF!</definedName>
+    <definedName name="tempdata" localSheetId="1">#REF!</definedName>
     <definedName name="tempdata" localSheetId="3">#REF!</definedName>
-    <definedName name="tempdata" localSheetId="7">#REF!</definedName>
-    <definedName name="tempdata" localSheetId="1">#REF!</definedName>
     <definedName name="tempdata" localSheetId="0">#REF!</definedName>
-    <definedName name="tempdata" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="tempdata" localSheetId="8">#REF!</definedName>
     <definedName name="tempdata">#REF!</definedName>
+    <definedName name="term" localSheetId="4">#REF!</definedName>
+    <definedName name="term" localSheetId="2">#REF!</definedName>
     <definedName name="term" localSheetId="1">#REF!</definedName>
+    <definedName name="term" localSheetId="3">#REF!</definedName>
     <definedName name="term" localSheetId="0">#REF!</definedName>
     <definedName name="term">#REF!</definedName>
+    <definedName name="TERM_DEC_01" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_01">#REF!</definedName>
+    <definedName name="TERM_DEC_02" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_02">#REF!</definedName>
+    <definedName name="TERM_DEC_03" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_DEC_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_DEC_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_DEC_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_03">#REF!</definedName>
+    <definedName name="TERM_DEC_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_DEC_04">#REF!</definedName>
+    <definedName name="TERM_JUN_03" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_JUN_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_JUN_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_JUN_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_JUN_03">#REF!</definedName>
+    <definedName name="TERM_JUN_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_JUN_04">#REF!</definedName>
+    <definedName name="TERM_MAR_03" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_MAR_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_MAR_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_MAR_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_MAR_03">#REF!</definedName>
+    <definedName name="TERM_MAR_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_MAR_04">#REF!</definedName>
+    <definedName name="TERM_MVs" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_MVs" localSheetId="2">#REF!</definedName>
+    <definedName name="TERM_MVs" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="3">#REF!</definedName>
-    <definedName name="TERM_MVs" localSheetId="7">#REF!</definedName>
-    <definedName name="TERM_MVs" localSheetId="1">#REF!</definedName>
     <definedName name="TERM_MVs" localSheetId="0">#REF!</definedName>
-    <definedName name="TERM_MVs" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="TERM_MVs" localSheetId="8">#REF!</definedName>
     <definedName name="TERM_MVs">#REF!</definedName>
+    <definedName name="TERM_SEP_03" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_SEP_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_SEP_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_SEP_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_SEP_03">#REF!</definedName>
+    <definedName name="TERM_SEP_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERM_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERM_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERM_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERM_SEP_04">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_01" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_01">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_02" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_02">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_03" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_03">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_DEC_04">#REF!</definedName>
+    <definedName name="TERMCASH_JUN_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMCASH_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_JUN_04">#REF!</definedName>
+    <definedName name="TERMCASH_MAR_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMCASH_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_MAR_04">#REF!</definedName>
+    <definedName name="TERMCASH_SEP_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMCASH_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMCASH_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMCASH_SEP_04">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_01" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_01" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_01" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_01">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_02" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_02" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_02" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_02">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_03" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_03" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_03" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_03">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_DEC_04">#REF!</definedName>
+    <definedName name="TERMFOI_JUN_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMFOI_JUN_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_JUN_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_JUN_04">#REF!</definedName>
+    <definedName name="TERMFOI_MAR_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMFOI_MAR_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_MAR_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_MAR_04">#REF!</definedName>
+    <definedName name="TERMFOI_SEP_04" localSheetId="4">#REF!</definedName>
+    <definedName name="TERMFOI_SEP_04" localSheetId="2">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="1">#REF!</definedName>
+    <definedName name="TERMFOI_SEP_04" localSheetId="3">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04" localSheetId="0">#REF!</definedName>
     <definedName name="TERMFOI_SEP_04">#REF!</definedName>
+    <definedName name="TEST" localSheetId="4">#REF!</definedName>
+    <definedName name="TEST" localSheetId="2">#REF!</definedName>
     <definedName name="TEST" localSheetId="1">#REF!</definedName>
+    <definedName name="TEST" localSheetId="3">#REF!</definedName>
     <definedName name="TEST" localSheetId="0">#REF!</definedName>
     <definedName name="TEST">#REF!</definedName>
+    <definedName name="Test2KeyStoneR" localSheetId="4">#REF!</definedName>
+    <definedName name="Test2KeyStoneR" localSheetId="2">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="1">#REF!</definedName>
+    <definedName name="Test2KeyStoneR" localSheetId="3">#REF!</definedName>
     <definedName name="Test2KeyStoneR" localSheetId="0">#REF!</definedName>
     <definedName name="Test2KeyStoneR">#REF!</definedName>
+    <definedName name="TestKeyStone2" localSheetId="4">#REF!</definedName>
+    <definedName name="TestKeyStone2" localSheetId="2">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="1">#REF!</definedName>
+    <definedName name="TestKeyStone2" localSheetId="3">#REF!</definedName>
     <definedName name="TestKeyStone2" localSheetId="0">#REF!</definedName>
     <definedName name="TestKeyStone2">#REF!</definedName>
+    <definedName name="testtable" localSheetId="4">#REF!</definedName>
+    <definedName name="testtable" localSheetId="2">#REF!</definedName>
     <definedName name="testtable" localSheetId="1">#REF!</definedName>
+    <definedName name="testtable" localSheetId="3">#REF!</definedName>
     <definedName name="testtable" localSheetId="0">#REF!</definedName>
     <definedName name="testtable">#REF!</definedName>
+    <definedName name="TextRefCopy1" localSheetId="4">#REF!</definedName>
+    <definedName name="TextRefCopy1" localSheetId="2">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="1">#REF!</definedName>
+    <definedName name="TextRefCopy1" localSheetId="3">#REF!</definedName>
     <definedName name="TextRefCopy1" localSheetId="0">#REF!</definedName>
     <definedName name="TextRefCopy1">#REF!</definedName>
     <definedName name="TextRefCopyRangeCount" hidden="1">1</definedName>
+    <definedName name="tgb" localSheetId="4">#REF!</definedName>
+    <definedName name="tgb" localSheetId="2">#REF!</definedName>
     <definedName name="tgb" localSheetId="1">#REF!</definedName>
+    <definedName name="tgb" localSheetId="3">#REF!</definedName>
     <definedName name="tgb" localSheetId="0">#REF!</definedName>
     <definedName name="tgb">#REF!</definedName>
+    <definedName name="tgfvb" localSheetId="4">#REF!</definedName>
+    <definedName name="tgfvb" localSheetId="2">#REF!</definedName>
+    <definedName name="tgfvb" localSheetId="1">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="3">#REF!</definedName>
-    <definedName name="tgfvb" localSheetId="7">#REF!</definedName>
-    <definedName name="tgfvb" localSheetId="1">#REF!</definedName>
     <definedName name="tgfvb" localSheetId="0">#REF!</definedName>
-    <definedName name="tgfvb" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="tgfvb" localSheetId="8">#REF!</definedName>
     <definedName name="tgfvb">#REF!</definedName>
+    <definedName name="thfnbthy" localSheetId="4">#REF!</definedName>
+    <definedName name="thfnbthy" localSheetId="2">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="1">#REF!</definedName>
+    <definedName name="thfnbthy" localSheetId="3">#REF!</definedName>
     <definedName name="thfnbthy" localSheetId="0">#REF!</definedName>
     <definedName name="thfnbthy">#REF!</definedName>
+    <definedName name="threshold_array" localSheetId="4">#REF!</definedName>
+    <definedName name="threshold_array" localSheetId="2">#REF!</definedName>
+    <definedName name="threshold_array" localSheetId="1">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="3">#REF!</definedName>
-    <definedName name="threshold_array" localSheetId="7">#REF!</definedName>
-    <definedName name="threshold_array" localSheetId="1">#REF!</definedName>
     <definedName name="threshold_array" localSheetId="0">#REF!</definedName>
-    <definedName name="threshold_array" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="threshold_array" localSheetId="8">#REF!</definedName>
     <definedName name="threshold_array">#REF!</definedName>
+    <definedName name="threshold_data" localSheetId="4">#REF!</definedName>
+    <definedName name="threshold_data" localSheetId="2">#REF!</definedName>
+    <definedName name="threshold_data" localSheetId="1">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="3">#REF!</definedName>
-    <definedName name="threshold_data" localSheetId="7">#REF!</definedName>
-    <definedName name="threshold_data" localSheetId="1">#REF!</definedName>
     <definedName name="threshold_data" localSheetId="0">#REF!</definedName>
-    <definedName name="threshold_data" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="threshold_data" localSheetId="8">#REF!</definedName>
     <definedName name="threshold_data">#REF!</definedName>
+    <definedName name="Time_posted" localSheetId="4">#REF!</definedName>
+    <definedName name="Time_posted" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="1">#REF!</definedName>
+    <definedName name="Time_posted" localSheetId="3">#REF!</definedName>
     <definedName name="Time_posted" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted">#REF!</definedName>
+    <definedName name="Time_posted_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Time_posted_C" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Time_posted_C" localSheetId="3">#REF!</definedName>
     <definedName name="Time_posted_C" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_C">#REF!</definedName>
+    <definedName name="Time_posted_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Time_posted_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Time_posted_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Time_posted_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_RS">#REF!</definedName>
+    <definedName name="Time_posted_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Time_posted_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Time_posted_S" localSheetId="1">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Time_posted_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Time_posted_S" localSheetId="1">#REF!</definedName>
     <definedName name="Time_posted_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Time_posted_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Time_posted_S" localSheetId="8">#REF!</definedName>
     <definedName name="Time_posted_S">#REF!</definedName>
+    <definedName name="Time_posted_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Time_posted_T" localSheetId="2">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Time_posted_T" localSheetId="3">#REF!</definedName>
     <definedName name="Time_posted_T" localSheetId="0">#REF!</definedName>
     <definedName name="Time_posted_T">#REF!</definedName>
+    <definedName name="TOC_Range" localSheetId="4">#REF!</definedName>
+    <definedName name="TOC_Range" localSheetId="2">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="1">#REF!</definedName>
+    <definedName name="TOC_Range" localSheetId="3">#REF!</definedName>
     <definedName name="TOC_Range" localSheetId="0">#REF!</definedName>
     <definedName name="TOC_Range">#REF!</definedName>
+    <definedName name="TOC_Range_2" localSheetId="4">#REF!</definedName>
+    <definedName name="TOC_Range_2" localSheetId="2">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="1">#REF!</definedName>
+    <definedName name="TOC_Range_2" localSheetId="3">#REF!</definedName>
     <definedName name="TOC_Range_2" localSheetId="0">#REF!</definedName>
     <definedName name="TOC_Range_2">#REF!</definedName>
+    <definedName name="TOC_Range_3" localSheetId="4">#REF!</definedName>
+    <definedName name="TOC_Range_3" localSheetId="2">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="1">#REF!</definedName>
+    <definedName name="TOC_Range_3" localSheetId="3">#REF!</definedName>
     <definedName name="TOC_Range_3" localSheetId="0">#REF!</definedName>
     <definedName name="TOC_Range_3">#REF!</definedName>
+    <definedName name="Total_Deal_Balance" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Deal_Balance" localSheetId="2">#REF!</definedName>
+    <definedName name="Total_Deal_Balance" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="3">#REF!</definedName>
-    <definedName name="Total_Deal_Balance" localSheetId="7">#REF!</definedName>
-    <definedName name="Total_Deal_Balance" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Deal_Balance" localSheetId="0">#REF!</definedName>
-    <definedName name="Total_Deal_Balance" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Total_Deal_Balance" localSheetId="8">#REF!</definedName>
     <definedName name="Total_Deal_Balance">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_NIM" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_NIM">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_Underlying" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_Underlying" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_Underlying" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Deal_Expenses_Underlying">#REF!</definedName>
+    <definedName name="Total_Deals" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Deals" localSheetId="2">#REF!</definedName>
+    <definedName name="Total_Deals" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="3">#REF!</definedName>
-    <definedName name="Total_Deals" localSheetId="7">#REF!</definedName>
-    <definedName name="Total_Deals" localSheetId="1">#REF!</definedName>
     <definedName name="Total_Deals" localSheetId="0">#REF!</definedName>
-    <definedName name="Total_Deals" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Total_Deals" localSheetId="8">#REF!</definedName>
     <definedName name="Total_Deals">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Actual">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_Estimate">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Actual">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Due_Diligence_Cost_UW_Estimate">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_NIM">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Est_Deal_Expenses_Underlying">#REF!</definedName>
+    <definedName name="Total_Interest" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Interest" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Interest" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Interest" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Interest">#REF!</definedName>
+    <definedName name="Total_Pay" localSheetId="4">#REF!</definedName>
+    <definedName name="Total_Pay" localSheetId="2">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="1">#REF!</definedName>
+    <definedName name="Total_Pay" localSheetId="3">#REF!</definedName>
     <definedName name="Total_Pay" localSheetId="0">#REF!</definedName>
     <definedName name="Total_Pay">#REF!</definedName>
+    <definedName name="Total_Payment" localSheetId="4">Scheduled_Payment+Extra_Payment</definedName>
+    <definedName name="Total_Payment" localSheetId="2">Scheduled_Payment+Extra_Payment</definedName>
+    <definedName name="Total_Payment" localSheetId="1">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="3">Scheduled_Payment+Extra_Payment</definedName>
-    <definedName name="Total_Payment" localSheetId="7">Scheduled_Payment+Extra_Payment</definedName>
-    <definedName name="Total_Payment" localSheetId="1">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment" localSheetId="0">Scheduled_Payment+Extra_Payment</definedName>
-    <definedName name="Total_Payment" localSheetId="6">Scheduled_Payment+Extra_Payment</definedName>
-[...5 lines deleted...]
-    <definedName name="Total_Payment" localSheetId="8">Scheduled_Payment+Extra_Payment</definedName>
     <definedName name="Total_Payment">Scheduled_Payment+Extra_Payment</definedName>
+    <definedName name="TotalAverageROC" localSheetId="4">#REF!</definedName>
+    <definedName name="TotalAverageROC" localSheetId="2">#REF!</definedName>
+    <definedName name="TotalAverageROC" localSheetId="1">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="3">#REF!</definedName>
-    <definedName name="TotalAverageROC" localSheetId="7">#REF!</definedName>
-    <definedName name="TotalAverageROC" localSheetId="1">#REF!</definedName>
     <definedName name="TotalAverageROC" localSheetId="0">#REF!</definedName>
-    <definedName name="TotalAverageROC" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="TotalAverageROC" localSheetId="8">#REF!</definedName>
     <definedName name="TotalAverageROC">#REF!</definedName>
+    <definedName name="TotalDefaults" localSheetId="4">#REF!</definedName>
+    <definedName name="TotalDefaults" localSheetId="2">#REF!</definedName>
+    <definedName name="TotalDefaults" localSheetId="1">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="3">#REF!</definedName>
-    <definedName name="TotalDefaults" localSheetId="7">#REF!</definedName>
-    <definedName name="TotalDefaults" localSheetId="1">#REF!</definedName>
     <definedName name="TotalDefaults" localSheetId="0">#REF!</definedName>
-    <definedName name="TotalDefaults" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="TotalDefaults" localSheetId="8">#REF!</definedName>
     <definedName name="TotalDefaults">#REF!</definedName>
+    <definedName name="TotalLoss" localSheetId="4">#REF!</definedName>
+    <definedName name="TotalLoss" localSheetId="2">#REF!</definedName>
+    <definedName name="TotalLoss" localSheetId="1">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="3">#REF!</definedName>
-    <definedName name="TotalLoss" localSheetId="7">#REF!</definedName>
-    <definedName name="TotalLoss" localSheetId="1">#REF!</definedName>
     <definedName name="TotalLoss" localSheetId="0">#REF!</definedName>
-    <definedName name="TotalLoss" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="TotalLoss" localSheetId="8">#REF!</definedName>
     <definedName name="TotalLoss">#REF!</definedName>
+    <definedName name="TotalPaths" localSheetId="4">#REF!</definedName>
+    <definedName name="TotalPaths" localSheetId="2">#REF!</definedName>
+    <definedName name="TotalPaths" localSheetId="1">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="3">#REF!</definedName>
-    <definedName name="TotalPaths" localSheetId="7">#REF!</definedName>
-    <definedName name="TotalPaths" localSheetId="1">#REF!</definedName>
     <definedName name="TotalPaths" localSheetId="0">#REF!</definedName>
-    <definedName name="TotalPaths" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="TotalPaths" localSheetId="8">#REF!</definedName>
     <definedName name="TotalPaths">#REF!</definedName>
+    <definedName name="TradeType" localSheetId="4">#REF!</definedName>
+    <definedName name="TradeType" localSheetId="2">#REF!</definedName>
     <definedName name="TradeType" localSheetId="1">#REF!</definedName>
+    <definedName name="TradeType" localSheetId="3">#REF!</definedName>
     <definedName name="TradeType" localSheetId="0">#REF!</definedName>
     <definedName name="TradeType">#REF!</definedName>
+    <definedName name="trading" localSheetId="4">#REF!</definedName>
+    <definedName name="trading" localSheetId="2">#REF!</definedName>
     <definedName name="trading" localSheetId="1">#REF!</definedName>
+    <definedName name="trading" localSheetId="3">#REF!</definedName>
     <definedName name="trading" localSheetId="0">#REF!</definedName>
     <definedName name="trading">#REF!</definedName>
+    <definedName name="TRAN_DATE" localSheetId="4">#REF!</definedName>
+    <definedName name="TRAN_DATE" localSheetId="2">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="1">#REF!</definedName>
+    <definedName name="TRAN_DATE" localSheetId="3">#REF!</definedName>
     <definedName name="TRAN_DATE" localSheetId="0">#REF!</definedName>
     <definedName name="TRAN_DATE">#REF!</definedName>
+    <definedName name="Transition_AC" localSheetId="4">#REF!</definedName>
+    <definedName name="Transition_AC" localSheetId="2">#REF!</definedName>
+    <definedName name="Transition_AC" localSheetId="1">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="3">#REF!</definedName>
-    <definedName name="Transition_AC" localSheetId="7">#REF!</definedName>
-    <definedName name="Transition_AC" localSheetId="1">#REF!</definedName>
     <definedName name="Transition_AC" localSheetId="0">#REF!</definedName>
-    <definedName name="Transition_AC" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Transition_AC" localSheetId="8">#REF!</definedName>
     <definedName name="Transition_AC">#REF!</definedName>
+    <definedName name="TRansition_R_AC" localSheetId="4">#REF!</definedName>
+    <definedName name="TRansition_R_AC" localSheetId="2">#REF!</definedName>
+    <definedName name="TRansition_R_AC" localSheetId="1">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="3">#REF!</definedName>
-    <definedName name="TRansition_R_AC" localSheetId="7">#REF!</definedName>
-    <definedName name="TRansition_R_AC" localSheetId="1">#REF!</definedName>
     <definedName name="TRansition_R_AC" localSheetId="0">#REF!</definedName>
-    <definedName name="TRansition_R_AC" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="TRansition_R_AC" localSheetId="8">#REF!</definedName>
     <definedName name="TRansition_R_AC">#REF!</definedName>
+    <definedName name="Tsf_DR_Clr" localSheetId="4">#REF!</definedName>
+    <definedName name="Tsf_DR_Clr" localSheetId="2">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="1">#REF!</definedName>
+    <definedName name="Tsf_DR_Clr" localSheetId="3">#REF!</definedName>
     <definedName name="Tsf_DR_Clr" localSheetId="0">#REF!</definedName>
     <definedName name="Tsf_DR_Clr">#REF!</definedName>
     <definedName name="ttt">#N/A</definedName>
+    <definedName name="Two10KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Two10KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Two10KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Two10KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two10KeyStone">#REF!</definedName>
+    <definedName name="Two11KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Two11KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Two11KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Two11KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two11KeyStone">#REF!</definedName>
+    <definedName name="Two12KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Two12KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Two12KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Two12KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two12KeyStone">#REF!</definedName>
+    <definedName name="Two13KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Two13KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Two13KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Two13KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two13KeyStone">#REF!</definedName>
+    <definedName name="Two1KeyStone" localSheetId="4">#REF!</definedName>
+    <definedName name="Two1KeyStone" localSheetId="2">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="1">#REF!</definedName>
+    <definedName name="Two1KeyStone" localSheetId="3">#REF!</definedName>
     <definedName name="Two1KeyStone" localSheetId="0">#REF!</definedName>
     <definedName name="Two1KeyStone">#REF!</definedName>
+    <definedName name="tyhtybh" localSheetId="4">#REF!</definedName>
+    <definedName name="tyhtybh" localSheetId="2">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="1">#REF!</definedName>
+    <definedName name="tyhtybh" localSheetId="3">#REF!</definedName>
     <definedName name="tyhtybh" localSheetId="0">#REF!</definedName>
     <definedName name="tyhtybh">#REF!</definedName>
+    <definedName name="Unam._Totals" localSheetId="4">#REF!</definedName>
+    <definedName name="Unam._Totals" localSheetId="2">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="1">#REF!</definedName>
+    <definedName name="Unam._Totals" localSheetId="3">#REF!</definedName>
     <definedName name="Unam._Totals" localSheetId="0">#REF!</definedName>
     <definedName name="Unam._Totals">#REF!</definedName>
+    <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="4">#REF!</definedName>
+    <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="2">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="1">#REF!</definedName>
+    <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="3">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="0">#REF!</definedName>
     <definedName name="Underwriting_Due_Diligence_Basis">#REF!</definedName>
+    <definedName name="Underwriting_Fee_NIM" localSheetId="4">#REF!</definedName>
+    <definedName name="Underwriting_Fee_NIM" localSheetId="2">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="1">#REF!</definedName>
+    <definedName name="Underwriting_Fee_NIM" localSheetId="3">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM" localSheetId="0">#REF!</definedName>
     <definedName name="Underwriting_Fee_NIM">#REF!</definedName>
+    <definedName name="Unique_ID" localSheetId="4">#REF!</definedName>
+    <definedName name="Unique_ID" localSheetId="2">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="1">#REF!</definedName>
+    <definedName name="Unique_ID" localSheetId="3">#REF!</definedName>
     <definedName name="Unique_ID" localSheetId="0">#REF!</definedName>
     <definedName name="Unique_ID">#REF!</definedName>
+    <definedName name="Unit" localSheetId="4">#REF!</definedName>
+    <definedName name="Unit" localSheetId="2">#REF!</definedName>
     <definedName name="Unit" localSheetId="1">#REF!</definedName>
+    <definedName name="Unit" localSheetId="3">#REF!</definedName>
     <definedName name="Unit" localSheetId="0">#REF!</definedName>
     <definedName name="Unit">#REF!</definedName>
+    <definedName name="UNIT02" localSheetId="4">#REF!</definedName>
+    <definedName name="UNIT02" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="1">#REF!</definedName>
+    <definedName name="UNIT02" localSheetId="3">#REF!</definedName>
     <definedName name="UNIT02" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT02">#REF!</definedName>
+    <definedName name="UNIT03" localSheetId="4">#REF!</definedName>
+    <definedName name="UNIT03" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="1">#REF!</definedName>
+    <definedName name="UNIT03" localSheetId="3">#REF!</definedName>
     <definedName name="UNIT03" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT03">#REF!</definedName>
+    <definedName name="UNIT04" localSheetId="4">#REF!</definedName>
+    <definedName name="UNIT04" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="1">#REF!</definedName>
+    <definedName name="UNIT04" localSheetId="3">#REF!</definedName>
     <definedName name="UNIT04" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT04">#REF!</definedName>
+    <definedName name="UNIT05" localSheetId="4">#REF!</definedName>
+    <definedName name="UNIT05" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="1">#REF!</definedName>
+    <definedName name="UNIT05" localSheetId="3">#REF!</definedName>
     <definedName name="UNIT05" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT05">#REF!</definedName>
+    <definedName name="UNIT06" localSheetId="4">#REF!</definedName>
+    <definedName name="UNIT06" localSheetId="2">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="1">#REF!</definedName>
+    <definedName name="UNIT06" localSheetId="3">#REF!</definedName>
     <definedName name="UNIT06" localSheetId="0">#REF!</definedName>
     <definedName name="UNIT06">#REF!</definedName>
+    <definedName name="UPB" localSheetId="4">#REF!</definedName>
+    <definedName name="UPB" localSheetId="2">#REF!</definedName>
     <definedName name="UPB" localSheetId="1">#REF!</definedName>
+    <definedName name="UPB" localSheetId="3">#REF!</definedName>
     <definedName name="UPB" localSheetId="0">#REF!</definedName>
     <definedName name="UPB">#REF!</definedName>
+    <definedName name="ups_10KTemplate" localSheetId="4">#REF!</definedName>
+    <definedName name="ups_10KTemplate" localSheetId="2">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="1">#REF!</definedName>
+    <definedName name="ups_10KTemplate" localSheetId="3">#REF!</definedName>
     <definedName name="ups_10KTemplate" localSheetId="0">#REF!</definedName>
     <definedName name="ups_10KTemplate">#REF!</definedName>
+    <definedName name="ups10KTemplate" localSheetId="4">#REF!</definedName>
+    <definedName name="ups10KTemplate" localSheetId="2">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="1">#REF!</definedName>
+    <definedName name="ups10KTemplate" localSheetId="3">#REF!</definedName>
     <definedName name="ups10KTemplate" localSheetId="0">#REF!</definedName>
     <definedName name="ups10KTemplate">#REF!</definedName>
+    <definedName name="urtsgfb" localSheetId="4">#REF!</definedName>
+    <definedName name="urtsgfb" localSheetId="2">#REF!</definedName>
+    <definedName name="urtsgfb" localSheetId="1">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="3">#REF!</definedName>
-    <definedName name="urtsgfb" localSheetId="7">#REF!</definedName>
-    <definedName name="urtsgfb" localSheetId="1">#REF!</definedName>
     <definedName name="urtsgfb" localSheetId="0">#REF!</definedName>
-    <definedName name="urtsgfb" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="urtsgfb" localSheetId="8">#REF!</definedName>
     <definedName name="urtsgfb">#REF!</definedName>
+    <definedName name="UW_Split_Management" localSheetId="4">#REF!</definedName>
+    <definedName name="UW_Split_Management" localSheetId="2">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="1">#REF!</definedName>
+    <definedName name="UW_Split_Management" localSheetId="3">#REF!</definedName>
     <definedName name="UW_Split_Management" localSheetId="0">#REF!</definedName>
     <definedName name="UW_Split_Management">#REF!</definedName>
+    <definedName name="UW_Split_Selling" localSheetId="4">#REF!</definedName>
+    <definedName name="UW_Split_Selling" localSheetId="2">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="1">#REF!</definedName>
+    <definedName name="UW_Split_Selling" localSheetId="3">#REF!</definedName>
     <definedName name="UW_Split_Selling" localSheetId="0">#REF!</definedName>
     <definedName name="UW_Split_Selling">#REF!</definedName>
+    <definedName name="UW_Split_Underwriting" localSheetId="4">#REF!</definedName>
+    <definedName name="UW_Split_Underwriting" localSheetId="2">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="1">#REF!</definedName>
+    <definedName name="UW_Split_Underwriting" localSheetId="3">#REF!</definedName>
     <definedName name="UW_Split_Underwriting" localSheetId="0">#REF!</definedName>
     <definedName name="UW_Split_Underwriting">#REF!</definedName>
+    <definedName name="uytfg" localSheetId="4">#REF!</definedName>
+    <definedName name="uytfg" localSheetId="2">#REF!</definedName>
     <definedName name="uytfg" localSheetId="1">#REF!</definedName>
+    <definedName name="uytfg" localSheetId="3">#REF!</definedName>
     <definedName name="uytfg" localSheetId="0">#REF!</definedName>
     <definedName name="uytfg">#REF!</definedName>
+    <definedName name="ValidAccts" localSheetId="4">#REF!</definedName>
+    <definedName name="ValidAccts" localSheetId="2">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="1">#REF!</definedName>
+    <definedName name="ValidAccts" localSheetId="3">#REF!</definedName>
     <definedName name="ValidAccts" localSheetId="0">#REF!</definedName>
     <definedName name="ValidAccts">#REF!</definedName>
+    <definedName name="ValidApplicationList" localSheetId="4">#REF!</definedName>
+    <definedName name="ValidApplicationList" localSheetId="2">#REF!</definedName>
+    <definedName name="ValidApplicationList" localSheetId="1">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="3">#REF!</definedName>
-    <definedName name="ValidApplicationList" localSheetId="7">#REF!</definedName>
-    <definedName name="ValidApplicationList" localSheetId="1">#REF!</definedName>
     <definedName name="ValidApplicationList" localSheetId="0">#REF!</definedName>
-    <definedName name="ValidApplicationList" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ValidApplicationList" localSheetId="8">#REF!</definedName>
     <definedName name="ValidApplicationList">#REF!</definedName>
+    <definedName name="ValidAreas" localSheetId="4">#REF!</definedName>
+    <definedName name="ValidAreas" localSheetId="2">#REF!</definedName>
+    <definedName name="ValidAreas" localSheetId="1">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="3">#REF!</definedName>
-    <definedName name="ValidAreas" localSheetId="7">#REF!</definedName>
-    <definedName name="ValidAreas" localSheetId="1">#REF!</definedName>
     <definedName name="ValidAreas" localSheetId="0">#REF!</definedName>
-    <definedName name="ValidAreas" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ValidAreas" localSheetId="8">#REF!</definedName>
     <definedName name="ValidAreas">#REF!</definedName>
-    <definedName name="validated" localSheetId="3">OFFSET(#REF!,0,0,'APR 2025'!A2Len,2)</definedName>
-[...9 lines deleted...]
-    <definedName name="validated" localSheetId="8">OFFSET(#REF!,0,0,'SEP 2025'!A2Len,2)</definedName>
+    <definedName name="validated" localSheetId="4">OFFSET(#REF!,0,0,'APR 2026'!A2Len,2)</definedName>
+    <definedName name="validated" localSheetId="2">OFFSET(#REF!,0,0,'FEB 2026'!A2Len,2)</definedName>
+    <definedName name="validated" localSheetId="1">OFFSET(#REF!,0,0,'JAN 2026'!A2Len,2)</definedName>
+    <definedName name="validated" localSheetId="3">OFFSET(#REF!,0,0,'MAR 2026'!A2Len,2)</definedName>
+    <definedName name="validated" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2026'!A2Len,2)</definedName>
     <definedName name="validated">OFFSET(#REF!,0,0,A2Len,2)</definedName>
+    <definedName name="ValidBusinessAreaList" localSheetId="4">#REF!</definedName>
+    <definedName name="ValidBusinessAreaList" localSheetId="2">#REF!</definedName>
+    <definedName name="ValidBusinessAreaList" localSheetId="1">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="3">#REF!</definedName>
-    <definedName name="ValidBusinessAreaList" localSheetId="7">#REF!</definedName>
-    <definedName name="ValidBusinessAreaList" localSheetId="1">#REF!</definedName>
     <definedName name="ValidBusinessAreaList" localSheetId="0">#REF!</definedName>
-    <definedName name="ValidBusinessAreaList" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ValidBusinessAreaList" localSheetId="8">#REF!</definedName>
     <definedName name="ValidBusinessAreaList">#REF!</definedName>
+    <definedName name="ValidCategories" localSheetId="4">#REF!</definedName>
+    <definedName name="ValidCategories" localSheetId="2">#REF!</definedName>
+    <definedName name="ValidCategories" localSheetId="1">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="3">#REF!</definedName>
-    <definedName name="ValidCategories" localSheetId="7">#REF!</definedName>
-    <definedName name="ValidCategories" localSheetId="1">#REF!</definedName>
     <definedName name="ValidCategories" localSheetId="0">#REF!</definedName>
-    <definedName name="ValidCategories" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ValidCategories" localSheetId="8">#REF!</definedName>
     <definedName name="ValidCategories">#REF!</definedName>
+    <definedName name="ValidPrinters" localSheetId="4">#REF!</definedName>
+    <definedName name="ValidPrinters" localSheetId="2">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="1">#REF!</definedName>
+    <definedName name="ValidPrinters" localSheetId="3">#REF!</definedName>
     <definedName name="ValidPrinters" localSheetId="0">#REF!</definedName>
     <definedName name="ValidPrinters">#REF!</definedName>
+    <definedName name="Value" localSheetId="4">#REF!</definedName>
+    <definedName name="Value" localSheetId="2">#REF!</definedName>
+    <definedName name="Value" localSheetId="1">#REF!</definedName>
     <definedName name="Value" localSheetId="3">#REF!</definedName>
-    <definedName name="Value" localSheetId="7">#REF!</definedName>
-    <definedName name="Value" localSheetId="1">#REF!</definedName>
     <definedName name="Value" localSheetId="0">#REF!</definedName>
-    <definedName name="Value" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Value" localSheetId="8">#REF!</definedName>
     <definedName name="Value">#REF!</definedName>
+    <definedName name="Value1" localSheetId="4">#REF!</definedName>
+    <definedName name="Value1" localSheetId="2">#REF!</definedName>
+    <definedName name="Value1" localSheetId="1">#REF!</definedName>
     <definedName name="Value1" localSheetId="3">#REF!</definedName>
-    <definedName name="Value1" localSheetId="7">#REF!</definedName>
-    <definedName name="Value1" localSheetId="1">#REF!</definedName>
     <definedName name="Value1" localSheetId="0">#REF!</definedName>
-    <definedName name="Value1" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Value1" localSheetId="8">#REF!</definedName>
     <definedName name="Value1">#REF!</definedName>
+    <definedName name="Value2" localSheetId="4">#REF!</definedName>
+    <definedName name="Value2" localSheetId="2">#REF!</definedName>
+    <definedName name="Value2" localSheetId="1">#REF!</definedName>
     <definedName name="Value2" localSheetId="3">#REF!</definedName>
-    <definedName name="Value2" localSheetId="7">#REF!</definedName>
-    <definedName name="Value2" localSheetId="1">#REF!</definedName>
     <definedName name="Value2" localSheetId="0">#REF!</definedName>
-    <definedName name="Value2" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Value2" localSheetId="8">#REF!</definedName>
     <definedName name="Value2">#REF!</definedName>
+    <definedName name="Values_Entered" localSheetId="4">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
+    <definedName name="Values_Entered" localSheetId="2">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
+    <definedName name="Values_Entered" localSheetId="1">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="3">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
-    <definedName name="Values_Entered" localSheetId="7">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
-    <definedName name="Values_Entered" localSheetId="1">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered" localSheetId="0">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
-    <definedName name="Values_Entered" localSheetId="6">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
-[...5 lines deleted...]
-    <definedName name="Values_Entered" localSheetId="8">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
     <definedName name="Values_Entered">IF([0]!Loan_Amount*[0]!Interest_Rate*[0]!Loan_Years*[0]!Loan_Start&gt;0,1,0)</definedName>
+    <definedName name="Version" localSheetId="4">#REF!</definedName>
+    <definedName name="Version" localSheetId="2">#REF!</definedName>
     <definedName name="Version" localSheetId="1">#REF!</definedName>
+    <definedName name="Version" localSheetId="3">#REF!</definedName>
     <definedName name="Version" localSheetId="0">#REF!</definedName>
     <definedName name="Version">#REF!</definedName>
+    <definedName name="vicPurch" localSheetId="4">#REF!</definedName>
+    <definedName name="vicPurch" localSheetId="2">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="1">#REF!</definedName>
+    <definedName name="vicPurch" localSheetId="3">#REF!</definedName>
     <definedName name="vicPurch" localSheetId="0">#REF!</definedName>
     <definedName name="vicPurch">#REF!</definedName>
+    <definedName name="w" localSheetId="4">#REF!</definedName>
+    <definedName name="w" localSheetId="2">#REF!</definedName>
+    <definedName name="w" localSheetId="1">#REF!</definedName>
     <definedName name="w" localSheetId="3">#REF!</definedName>
-    <definedName name="w" localSheetId="7">#REF!</definedName>
-    <definedName name="w" localSheetId="1">#REF!</definedName>
     <definedName name="w" localSheetId="0">#REF!</definedName>
-    <definedName name="w" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="w" localSheetId="8">#REF!</definedName>
     <definedName name="w">#REF!</definedName>
+    <definedName name="wac" localSheetId="4">#REF!</definedName>
+    <definedName name="wac" localSheetId="2">#REF!</definedName>
     <definedName name="wac" localSheetId="1">#REF!</definedName>
+    <definedName name="wac" localSheetId="3">#REF!</definedName>
     <definedName name="wac" localSheetId="0">#REF!</definedName>
     <definedName name="wac">#REF!</definedName>
+    <definedName name="wertgy" localSheetId="4">#REF!</definedName>
+    <definedName name="wertgy" localSheetId="2">#REF!</definedName>
+    <definedName name="wertgy" localSheetId="1">#REF!</definedName>
     <definedName name="wertgy" localSheetId="3">#REF!</definedName>
-    <definedName name="wertgy" localSheetId="7">#REF!</definedName>
-    <definedName name="wertgy" localSheetId="1">#REF!</definedName>
     <definedName name="wertgy" localSheetId="0">#REF!</definedName>
-    <definedName name="wertgy" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="wertgy" localSheetId="8">#REF!</definedName>
     <definedName name="wertgy">#REF!</definedName>
+    <definedName name="werwedsf" localSheetId="4">#REF!</definedName>
+    <definedName name="werwedsf" localSheetId="2">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="1">#REF!</definedName>
+    <definedName name="werwedsf" localSheetId="3">#REF!</definedName>
     <definedName name="werwedsf" localSheetId="0">#REF!</definedName>
     <definedName name="werwedsf">#REF!</definedName>
+    <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="4">#REF!</definedName>
+    <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="2">#REF!</definedName>
+    <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="1">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="3">#REF!</definedName>
-    <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="7">#REF!</definedName>
-    <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="1">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="0">#REF!</definedName>
-    <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="8">#REF!</definedName>
     <definedName name="WF_PREM_PD_FOR_APRIL">#REF!</definedName>
+    <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="4">#REF!</definedName>
+    <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="2">#REF!</definedName>
+    <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="1">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="3">#REF!</definedName>
-    <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="7">#REF!</definedName>
-    <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="1">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="0">#REF!</definedName>
-    <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="8">#REF!</definedName>
     <definedName name="WF_PREM_PRICING_CORRECTION">#REF!</definedName>
+    <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="4">#REF!</definedName>
+    <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="2">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="1">#REF!</definedName>
+    <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="3">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="0">#REF!</definedName>
     <definedName name="Whole_Loan_Due_Diligence_Basis">#REF!</definedName>
+    <definedName name="Workstreams" localSheetId="4">#REF!</definedName>
+    <definedName name="Workstreams" localSheetId="2">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="1">#REF!</definedName>
+    <definedName name="Workstreams" localSheetId="3">#REF!</definedName>
     <definedName name="Workstreams" localSheetId="0">#REF!</definedName>
     <definedName name="Workstreams">#REF!</definedName>
+    <definedName name="Wrapped" localSheetId="4">#REF!</definedName>
+    <definedName name="Wrapped" localSheetId="2">#REF!</definedName>
+    <definedName name="Wrapped" localSheetId="1">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="3">#REF!</definedName>
-    <definedName name="Wrapped" localSheetId="7">#REF!</definedName>
-    <definedName name="Wrapped" localSheetId="1">#REF!</definedName>
     <definedName name="Wrapped" localSheetId="0">#REF!</definedName>
-    <definedName name="Wrapped" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Wrapped" localSheetId="8">#REF!</definedName>
     <definedName name="Wrapped">#REF!</definedName>
+    <definedName name="Wrapper" localSheetId="4">#REF!</definedName>
+    <definedName name="Wrapper" localSheetId="2">#REF!</definedName>
+    <definedName name="Wrapper" localSheetId="1">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="3">#REF!</definedName>
-    <definedName name="Wrapper" localSheetId="7">#REF!</definedName>
-    <definedName name="Wrapper" localSheetId="1">#REF!</definedName>
     <definedName name="Wrapper" localSheetId="0">#REF!</definedName>
-    <definedName name="Wrapper" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Wrapper" localSheetId="8">#REF!</definedName>
     <definedName name="Wrapper">#REF!</definedName>
+    <definedName name="WRKSHT" localSheetId="4">#REF!</definedName>
+    <definedName name="WRKSHT" localSheetId="2">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="1">#REF!</definedName>
+    <definedName name="WRKSHT" localSheetId="3">#REF!</definedName>
     <definedName name="WRKSHT" localSheetId="0">#REF!</definedName>
     <definedName name="WRKSHT">#REF!</definedName>
+    <definedName name="wrn.Report._.1." localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.1." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.1." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-    <definedName name="wrn.Report._.1." localSheetId="7" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-    <definedName name="wrn.Report._.1." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-    <definedName name="wrn.Report._.1." localSheetId="6" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-[...5 lines deleted...]
-    <definedName name="wrn.Report._.1." localSheetId="8" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.1." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.2." localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.2." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.2." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-    <definedName name="wrn.Report._.2." localSheetId="7" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-    <definedName name="wrn.Report._.2." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-    <definedName name="wrn.Report._.2." localSheetId="6" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-[...5 lines deleted...]
-    <definedName name="wrn.Report._.2." localSheetId="8" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.2." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.3." localSheetId="4" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.3." localSheetId="2" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.3." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="3" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-    <definedName name="wrn.Report._.3." localSheetId="7" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-    <definedName name="wrn.Report._.3." localSheetId="1" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-    <definedName name="wrn.Report._.3." localSheetId="6" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
-[...5 lines deleted...]
-    <definedName name="wrn.Report._.3." localSheetId="8" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
     <definedName name="wrn.Report._.3." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="x" localSheetId="4">#REF!</definedName>
+    <definedName name="x" localSheetId="2">#REF!</definedName>
     <definedName name="x" localSheetId="1">#REF!</definedName>
+    <definedName name="x" localSheetId="3">#REF!</definedName>
     <definedName name="x" localSheetId="0">#REF!</definedName>
     <definedName name="x">#REF!</definedName>
+    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="2" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="1" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="3" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="0" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="6" hidden="1">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="4" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="3" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="7" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="0" hidden="1">#REF!</definedName>
-    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="2" hidden="1">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="8" hidden="1">#REF!</definedName>
     <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" hidden="1">#REF!</definedName>
+    <definedName name="xcaWq" localSheetId="4">#REF!</definedName>
+    <definedName name="xcaWq" localSheetId="2">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="1">#REF!</definedName>
+    <definedName name="xcaWq" localSheetId="3">#REF!</definedName>
     <definedName name="xcaWq" localSheetId="0">#REF!</definedName>
     <definedName name="xcaWq">#REF!</definedName>
+    <definedName name="xcxdas" localSheetId="4">#REF!</definedName>
+    <definedName name="xcxdas" localSheetId="2">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="1">#REF!</definedName>
+    <definedName name="xcxdas" localSheetId="3">#REF!</definedName>
     <definedName name="xcxdas" localSheetId="0">#REF!</definedName>
     <definedName name="xcxdas">#REF!</definedName>
+    <definedName name="xsw" localSheetId="4">#REF!</definedName>
+    <definedName name="xsw" localSheetId="2">#REF!</definedName>
     <definedName name="xsw" localSheetId="1">#REF!</definedName>
+    <definedName name="xsw" localSheetId="3">#REF!</definedName>
     <definedName name="xsw" localSheetId="0">#REF!</definedName>
     <definedName name="xsw">#REF!</definedName>
+    <definedName name="xx" localSheetId="4">#REF!</definedName>
+    <definedName name="xx" localSheetId="2">#REF!</definedName>
+    <definedName name="xx" localSheetId="1">#REF!</definedName>
     <definedName name="xx" localSheetId="3">#REF!</definedName>
-    <definedName name="xx" localSheetId="7">#REF!</definedName>
-    <definedName name="xx" localSheetId="1">#REF!</definedName>
     <definedName name="xx" localSheetId="0">#REF!</definedName>
-    <definedName name="xx" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="xx" localSheetId="8">#REF!</definedName>
     <definedName name="xx">#REF!</definedName>
+    <definedName name="Year_1" localSheetId="4">#REF!</definedName>
+    <definedName name="Year_1" localSheetId="2">#REF!</definedName>
     <definedName name="Year_1" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_1" localSheetId="3">#REF!</definedName>
     <definedName name="Year_1" localSheetId="0">#REF!</definedName>
     <definedName name="Year_1">#REF!</definedName>
+    <definedName name="Year_C" localSheetId="4">#REF!</definedName>
+    <definedName name="Year_C" localSheetId="2">#REF!</definedName>
     <definedName name="Year_C" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_C" localSheetId="3">#REF!</definedName>
     <definedName name="Year_C" localSheetId="0">#REF!</definedName>
     <definedName name="Year_C">#REF!</definedName>
+    <definedName name="Year_RB" localSheetId="4">#REF!</definedName>
+    <definedName name="Year_RB" localSheetId="2">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_RB" localSheetId="3">#REF!</definedName>
     <definedName name="Year_RB" localSheetId="0">#REF!</definedName>
     <definedName name="Year_RB">#REF!</definedName>
+    <definedName name="Year_REO" localSheetId="4">#REF!</definedName>
+    <definedName name="Year_REO" localSheetId="2">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_REO" localSheetId="3">#REF!</definedName>
     <definedName name="Year_REO" localSheetId="0">#REF!</definedName>
     <definedName name="Year_REO">#REF!</definedName>
+    <definedName name="Year_RS" localSheetId="4">#REF!</definedName>
+    <definedName name="Year_RS" localSheetId="2">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_RS" localSheetId="3">#REF!</definedName>
     <definedName name="Year_RS" localSheetId="0">#REF!</definedName>
     <definedName name="Year_RS">#REF!</definedName>
+    <definedName name="Year_S" localSheetId="4">#REF!</definedName>
+    <definedName name="Year_S" localSheetId="2">#REF!</definedName>
+    <definedName name="Year_S" localSheetId="1">#REF!</definedName>
     <definedName name="Year_S" localSheetId="3">#REF!</definedName>
-    <definedName name="Year_S" localSheetId="7">#REF!</definedName>
-    <definedName name="Year_S" localSheetId="1">#REF!</definedName>
     <definedName name="Year_S" localSheetId="0">#REF!</definedName>
-    <definedName name="Year_S" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="Year_S" localSheetId="8">#REF!</definedName>
     <definedName name="Year_S">#REF!</definedName>
+    <definedName name="Year_T" localSheetId="4">#REF!</definedName>
+    <definedName name="Year_T" localSheetId="2">#REF!</definedName>
     <definedName name="Year_T" localSheetId="1">#REF!</definedName>
+    <definedName name="Year_T" localSheetId="3">#REF!</definedName>
     <definedName name="Year_T" localSheetId="0">#REF!</definedName>
     <definedName name="Year_T">#REF!</definedName>
+    <definedName name="YearlyPayment" localSheetId="4">#REF!</definedName>
+    <definedName name="YearlyPayment" localSheetId="2">#REF!</definedName>
+    <definedName name="YearlyPayment" localSheetId="1">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="3">#REF!</definedName>
-    <definedName name="YearlyPayment" localSheetId="7">#REF!</definedName>
-    <definedName name="YearlyPayment" localSheetId="1">#REF!</definedName>
     <definedName name="YearlyPayment" localSheetId="0">#REF!</definedName>
-    <definedName name="YearlyPayment" localSheetId="2">#REF!</definedName>
-[...3 lines deleted...]
-    <definedName name="YearlyPayment" localSheetId="8">#REF!</definedName>
     <definedName name="YearlyPayment">#REF!</definedName>
+    <definedName name="yhbv" localSheetId="4">#REF!</definedName>
+    <definedName name="yhbv" localSheetId="2">#REF!</definedName>
+    <definedName name="yhbv" localSheetId="1">#REF!</definedName>
     <definedName name="yhbv" localSheetId="3">#REF!</definedName>
-    <definedName name="yhbv" localSheetId="7">#REF!</definedName>
-    <definedName name="yhbv" localSheetId="1">#REF!</definedName>
     <definedName name="yhbv" localSheetId="0">#REF!</definedName>
-    <definedName name="yhbv" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="yhbv" localSheetId="8">#REF!</definedName>
     <definedName name="yhbv">#REF!</definedName>
+    <definedName name="ytresdcv" localSheetId="4">#REF!</definedName>
+    <definedName name="ytresdcv" localSheetId="2">#REF!</definedName>
+    <definedName name="ytresdcv" localSheetId="1">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="3">#REF!</definedName>
-    <definedName name="ytresdcv" localSheetId="7">#REF!</definedName>
-    <definedName name="ytresdcv" localSheetId="1">#REF!</definedName>
     <definedName name="ytresdcv" localSheetId="0">#REF!</definedName>
-    <definedName name="ytresdcv" localSheetId="6">#REF!</definedName>
-[...5 lines deleted...]
-    <definedName name="ytresdcv" localSheetId="8">#REF!</definedName>
     <definedName name="ytresdcv">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="37">
   <si>
     <t>Funding Summary</t>
   </si>
   <si>
     <t>Term
 Type</t>
   </si>
   <si>
     <t>Product
 Type</t>
   </si>
   <si>
     <t>Month Beginning 
 Balance</t>
   </si>
   <si>
     <t>Total Issuances
 (+)</t>
   </si>
   <si>
     <t>Total Redemptions
 (-)</t>
   </si>
   <si>
     <t>FX Translation Gain/Loss &amp; Re-Classes
@@ -11358,94 +13273,82 @@
   <si>
     <t>Total Long Term Funding Debt</t>
   </si>
   <si>
     <t>Total ST Funding + LT Funding Debt</t>
   </si>
   <si>
     <t>ENDNOTES:</t>
   </si>
   <si>
     <t xml:space="preserve">Investment Agreements (IA) is a debt obligation of Fannie Mae, where a Lender will invest funds with Fannie and earn a specified rate of return.  </t>
   </si>
   <si>
     <t>DISCLAIMER</t>
   </si>
   <si>
     <t xml:space="preserve">This information is being provided for informational purposes only and all figures are based on unaudited internal reports and are subject to change.  Although Fannie Mae reasonably attempts to ensure the accuracy of the information it posts, no representation or warranty, express or implied, is or will be made in relation to the accuracy, reliability or completeness of the information contained herein or of any underlying calculations or assumptions used to generate such information. Fannie Mae does not assume any responsibility or obligation to update or revise any information set forth herein, regardless of whether the information has been revised or updated elsewhere or has been affected by new information, future events, or otherwise. No liability whatsoever is or will be accepted by Fannie Mae for any loss or damage howsoever arising out of or in connection with the use of, or reliance upon, the information contained herein.  Although Fannie Mae may post and update data in a regularly scheduled manner, Fannie Mae does not represent that it will regularly post or update this data, and Fannie Mae reserves the right to remove or revise previously posted data at any time.  </t>
   </si>
   <si>
     <t>Other forms of indebtedness may not be included, such as repo repositions</t>
   </si>
   <si>
     <t>CAS debt is recognized as “debt of Fannie Mae” in our consolidated balance sheets. CAS debt issued to investors beginning January 2016 through October 2018 is recognized at amortized cost. CAS debt we issued prior to 2016 is recognized at fair value.</t>
   </si>
   <si>
-    <t>January 2025</t>
+    <t>January 2026</t>
   </si>
   <si>
-    <t>February 2025</t>
+    <t>February 2026</t>
   </si>
   <si>
-    <t>March 2025</t>
+    <t>March 2026</t>
   </si>
   <si>
-    <t>April 2025</t>
+    <t>Year Beginning 
+Balance</t>
   </si>
   <si>
-    <t>May 2025</t>
+    <t>Year End Balance</t>
   </si>
   <si>
-    <t>June 2025</t>
+    <t>Year-to-date 2026</t>
   </si>
   <si>
-    <t>July 2025</t>
-[...11 lines deleted...]
-    <t>November 2025</t>
+    <t>April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
@@ -11494,75 +13397,65 @@
       <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...14 lines deleted...]
-      <color rgb="FF333333"/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <u/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Source Sans Pro"/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF254061"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
@@ -11650,350 +13543,462 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FFA5A5B1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FFEBEBEB"/>
       </right>
       <top style="thin">
         <color rgb="FFCAC9D9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFEBEBEB"/>
-[...13 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FFEBEBEB"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FFEBEBEB"/>
       </right>
       <top style="thin">
         <color rgb="FFCAC9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFEBEBEB"/>
       </bottom>
-      <diagonal/>
-[...11 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFEBEBEB"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFEBEBEB"/>
       </left>
       <right style="thin">
         <color rgb="FFEBEBEB"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFEBEBEB"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
+      <top style="thin">
+        <color rgb="FFCAC9D9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFEBEBEB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFEBEBEB"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFCAC9D9"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFEBEBEB"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="9" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="9" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="12" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="12" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="10" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="12" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="49" fontId="12" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="12" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="31">
     <cellStyle name="Comma 2" xfId="2" xr:uid="{B8E1AE3D-6BD4-426C-9E5B-5DB6046869E0}"/>
+    <cellStyle name="Comma 2 2" xfId="11" xr:uid="{85464CA7-9E2D-4F29-8607-648862E12146}"/>
+    <cellStyle name="Comma 2 2 2" xfId="26" xr:uid="{1E68AD40-39D2-4A3C-B6D5-EA97EB95A0AC}"/>
+    <cellStyle name="Comma 3" xfId="21" xr:uid="{91318E3B-5AD7-4065-A969-C9C23C61671B}"/>
+    <cellStyle name="Comma 4" xfId="22" xr:uid="{B46F7587-339A-4314-883D-5C0F8D26AE9E}"/>
+    <cellStyle name="Comma 5" xfId="25" xr:uid="{16839904-7165-41F2-B4CF-1843D304A7C8}"/>
+    <cellStyle name="Comma 6" xfId="13" xr:uid="{E3A80890-9F3C-4F8B-A283-21678900A674}"/>
     <cellStyle name="Currency 2" xfId="4" xr:uid="{C86D6B03-4F14-40CA-8C54-FC37FD47A3F4}"/>
+    <cellStyle name="Currency 2 2" xfId="12" xr:uid="{B93AEC98-43DD-4DE6-A432-02407B412F2D}"/>
     <cellStyle name="Currency 3" xfId="5" xr:uid="{3C2C1AFD-EE4F-4366-A33C-2FA99F83AF56}"/>
+    <cellStyle name="Hyperlink 2" xfId="29" xr:uid="{2A71D21F-2E20-4E5A-BC62-ED5553ED2E5A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 114" xfId="28" xr:uid="{B60BD729-568A-48BD-BF86-2FAE62EDED27}"/>
+    <cellStyle name="Normal 14 2" xfId="10" xr:uid="{615A5FDB-C9A0-4DED-9DDF-DC9FE0AC8665}"/>
+    <cellStyle name="Normal 16" xfId="6" xr:uid="{1EFBBAD4-7486-4AD9-AA9C-59C35A8CA60A}"/>
+    <cellStyle name="Normal 17" xfId="9" xr:uid="{DC72DDF8-2F82-4E3E-B13C-F1171034C9D7}"/>
+    <cellStyle name="Normal 17 2" xfId="19" xr:uid="{0B4F15A2-E50C-4BA8-BBAB-3E54710D3B0E}"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{BA6D9BE8-1FBF-4CDF-8A49-5716D718FB96}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{82DC7AD7-8C86-4FDA-A97F-C2F18061F07C}"/>
+    <cellStyle name="Normal 2 2 2" xfId="27" xr:uid="{A8E7F6F5-248E-4B98-BA77-619007622CB6}"/>
+    <cellStyle name="Normal 2 2 3" xfId="16" xr:uid="{29AE5827-C813-474D-BA35-849A7C36663C}"/>
+    <cellStyle name="Normal 2 3" xfId="18" xr:uid="{B460B137-66FB-4B2B-9091-7C102A5305F6}"/>
+    <cellStyle name="Normal 3" xfId="7" xr:uid="{44C26C0D-E109-4B35-BBF3-575D34C937F6}"/>
+    <cellStyle name="Normal 4" xfId="8" xr:uid="{BF0EAA38-7808-46D9-9540-C9EF37FF64B6}"/>
+    <cellStyle name="Normal 4 2" xfId="23" xr:uid="{FBE41644-AD20-4D3B-9696-7A4581EA64E7}"/>
+    <cellStyle name="Normal 5" xfId="15" xr:uid="{BB419400-3401-4F5E-B522-47EA9E74B8E3}"/>
+    <cellStyle name="Normal 5 2" xfId="24" xr:uid="{4B4D90EF-7605-4A37-B2F5-9B4BEE4C27C2}"/>
+    <cellStyle name="Normal 5 3" xfId="30" xr:uid="{96F67ED6-844C-40C4-A31F-A7A681ED72EC}"/>
+    <cellStyle name="Normal 6" xfId="17" xr:uid="{39DD026B-E640-4A46-B263-DF00F7B4C1BF}"/>
+    <cellStyle name="Normal 7" xfId="20" xr:uid="{D37DC64B-2282-4F66-BAF1-8B51896849A7}"/>
+    <cellStyle name="Normal 8 2" xfId="14" xr:uid="{BEC95194-2E59-4449-9A51-45E1638564F7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-[...6 lines deleted...]
-<file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2267778" cy="868895"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{128DF6BB-A38D-4963-BEDA-B0A6F0F74EA0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2267778" cy="868895"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2267778" cy="861275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A660F861-194A-49F1-BF67-01A6724A136E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2267778" cy="861275"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
-<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...11 lines deleted...]
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2274128</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>225005</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B2C303-6229-4ACF-BE74-E4BDE57F1C10}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -12076,689 +14081,410 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2274128" cy="872705"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>378653</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2267778</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>214845</xdr:rowOff>
+      <xdr:rowOff>218655</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6394BFE7-4775-4A8B-880A-6A2A0237F5A7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FAB6B46-9EE0-46E7-966E-DB54AC49C15C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2207453" cy="862545"/>
+          <a:ext cx="2271588" cy="871435"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-</xdr:wsDr>
-[...3 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>378653</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2267778</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>214845</xdr:rowOff>
+      <xdr:rowOff>211035</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F7E21A9-C9C9-4043-9DF1-07B6C2A2ED5B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDB57484-8696-41E1-AE32-FD37A9DA38BE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2260793" cy="862545"/>
-[...131 lines deleted...]
-          <a:ext cx="2232218" cy="892390"/>
+          <a:ext cx="2271588" cy="862545"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2232218</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>8470</xdr:rowOff>
+      <xdr:colOff>2267778</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>218655</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55648ED4-1F03-4BDA-B158-8D28E9CCA135}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CFE26C0-34DB-492C-8DC3-06D73CC684C4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2232218" cy="892390"/>
+          <a:ext cx="2267778" cy="873975"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2267778</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>211035</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{965641D0-B690-4726-98AC-553D2F990E9E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2267778" cy="866355"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>35140</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2267778</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>218655</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBEEBB95-F080-4598-AFEE-288320469ED6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFE1CA5C-D9DA-46FE-932E-323F3FBFF8D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2216978" cy="876515"/>
+          <a:ext cx="2267778" cy="873975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-</xdr:wsDr>
-[...3 lines deleted...]
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>85940</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2267778</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>211035</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF0FED63-FCA8-40EB-8613-6E6B7DCC8C90}"/>
-[...65 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBFCC987-00B4-4EB8-9306-A2A24B44D97E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{886EC7F2-C5D0-4AF4-A6AC-AE8CEBAEF650}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2260793" cy="886040"/>
-[...131 lines deleted...]
-          <a:ext cx="2298893" cy="861275"/>
+          <a:ext cx="2267778" cy="866355"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -13035,5315 +14761,2288 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C7F7794-9DD8-4937-AFC7-EFEA3B213362}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:G27"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="37.5546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="34.88671875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24" style="5" customWidth="1"/>
+    <col min="5" max="5" width="25.88671875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+    </row>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+    </row>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+    </row>
+    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.85" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+    </row>
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="13">
+        <v>24571640000</v>
+      </c>
+      <c r="D6" s="13">
+        <v>87783728000</v>
+      </c>
+      <c r="E6" s="13">
+        <v>-79433302000</v>
+      </c>
+      <c r="F6" s="13">
+        <v>0</v>
+      </c>
+      <c r="G6" s="14">
+        <v>32922066000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="25"/>
+      <c r="B7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="13">
+        <v>0</v>
+      </c>
+      <c r="D7" s="13">
+        <v>0</v>
+      </c>
+      <c r="E7" s="13">
+        <v>0</v>
+      </c>
+      <c r="F7" s="13">
+        <v>0</v>
+      </c>
+      <c r="G7" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="25"/>
+      <c r="B8" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="13">
+        <v>40000000</v>
+      </c>
+      <c r="D8" s="13">
+        <v>270000000</v>
+      </c>
+      <c r="E8" s="13">
+        <v>0</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0</v>
+      </c>
+      <c r="G8" s="14">
+        <v>310000000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="27"/>
+      <c r="C9" s="15">
+        <v>24611640000</v>
+      </c>
+      <c r="D9" s="15">
+        <v>88053728000</v>
+      </c>
+      <c r="E9" s="15">
+        <v>-79433302000</v>
+      </c>
+      <c r="F9" s="15">
+        <v>0</v>
+      </c>
+      <c r="G9" s="17">
+        <v>33232066000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="13">
+        <v>28739666000</v>
+      </c>
+      <c r="D10" s="13">
+        <v>0</v>
+      </c>
+      <c r="E10" s="13">
+        <v>-3500000000</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0</v>
+      </c>
+      <c r="G10" s="14">
+        <v>25239666000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="25"/>
+      <c r="B11" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="13">
+        <v>34023960000</v>
+      </c>
+      <c r="D11" s="13">
+        <v>22455450000</v>
+      </c>
+      <c r="E11" s="13">
+        <v>-5062485000</v>
+      </c>
+      <c r="F11" s="13">
+        <v>-435000000</v>
+      </c>
+      <c r="G11" s="14">
+        <v>50981925000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="25"/>
+      <c r="B12" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="13">
+        <v>0</v>
+      </c>
+      <c r="D12" s="13">
+        <v>0</v>
+      </c>
+      <c r="E12" s="13">
+        <v>0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0</v>
+      </c>
+      <c r="G12" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="25"/>
+      <c r="B13" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="13">
+        <v>0</v>
+      </c>
+      <c r="D13" s="13">
+        <v>0</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13">
+        <v>0</v>
+      </c>
+      <c r="G13" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="25"/>
+      <c r="B14" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="13">
+        <v>1372531518.95</v>
+      </c>
+      <c r="D14" s="13">
+        <v>0</v>
+      </c>
+      <c r="E14" s="13">
+        <v>-517849101.86000001</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="14">
+        <v>854682417.13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="25"/>
+      <c r="B15" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="13">
+        <v>334192127.5</v>
+      </c>
+      <c r="D15" s="13">
+        <v>0</v>
+      </c>
+      <c r="E15" s="13">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13">
+        <v>3199316.1000000015</v>
+      </c>
+      <c r="G15" s="14">
+        <v>337391443.60000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="25"/>
+      <c r="B16" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="13">
+        <v>4157888448</v>
+      </c>
+      <c r="D16" s="13">
+        <v>0</v>
+      </c>
+      <c r="E16" s="13">
+        <v>-408169056</v>
+      </c>
+      <c r="F16" s="13">
+        <v>435000000</v>
+      </c>
+      <c r="G16" s="14">
+        <v>4184719392</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="25"/>
+      <c r="B17" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="13">
+        <v>36691000000</v>
+      </c>
+      <c r="D17" s="13">
+        <v>20000000000</v>
+      </c>
+      <c r="E17" s="13">
+        <v>0</v>
+      </c>
+      <c r="F17" s="13">
+        <v>0</v>
+      </c>
+      <c r="G17" s="14">
+        <v>56691000000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="29"/>
+      <c r="C18" s="15">
+        <v>105319238094.45</v>
+      </c>
+      <c r="D18" s="15">
+        <v>42455450000</v>
+      </c>
+      <c r="E18" s="15">
+        <v>-9488503157.8600006</v>
+      </c>
+      <c r="F18" s="15">
+        <v>3199316.1000000034</v>
+      </c>
+      <c r="G18" s="17">
+        <v>138289384252.73001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="20"/>
+      <c r="C19" s="16">
+        <v>129930878094.45</v>
+      </c>
+      <c r="D19" s="16">
+        <v>130509178000</v>
+      </c>
+      <c r="E19" s="16">
+        <v>-88921805157.860001</v>
+      </c>
+      <c r="F19" s="16">
+        <v>3199316.1000000034</v>
+      </c>
+      <c r="G19" s="18">
+        <v>171521450252.73001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A1:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:A17"/>
+    <mergeCell ref="A18:B18"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="4" scale="64" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...11 lines deleted...]
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28FF4114-3B59-4993-A28B-827E785C45D2}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.54296875" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.453125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="37.5546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="34.88671875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24" style="5" customWidth="1"/>
-    <col min="5" max="5" width="25.90625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="24.453125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.88671875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="27"/>
-[...4 lines deleted...]
-      <c r="G1" s="27"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
     </row>
-    <row r="2" spans="1:7" s="2" customFormat="1" ht="28.4" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G2" s="27"/>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
     </row>
-    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G3" s="27"/>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
     </row>
-    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A4" s="35" t="s">
+    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.85" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="35"/>
-[...4 lines deleted...]
-      <c r="G4" s="35"/>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
     </row>
-    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="13">
-        <v>11103419000</v>
+        <v>24571640000</v>
       </c>
       <c r="D6" s="13">
-        <v>36344517000</v>
+        <v>23537100000</v>
       </c>
       <c r="E6" s="13">
-        <v>-38743500000</v>
+        <v>-22059932000</v>
       </c>
       <c r="F6" s="13">
         <v>0</v>
       </c>
       <c r="G6" s="14">
-        <v>8704436000</v>
+        <v>26048808000</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="30"/>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="25"/>
       <c r="B7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="13">
-        <v>15000000</v>
+        <v>0</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
-        <v>-15000000</v>
+        <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="30"/>
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="25"/>
       <c r="B8" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="13">
-        <v>95000000</v>
+        <v>40000000</v>
       </c>
       <c r="D8" s="13">
+        <v>35000000</v>
+      </c>
+      <c r="E8" s="13">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65000000</v>
       </c>
       <c r="F8" s="13">
         <v>0</v>
       </c>
       <c r="G8" s="14">
-        <v>30000000</v>
+        <v>75000000</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="36" t="s">
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="37"/>
+      <c r="B9" s="27"/>
       <c r="C9" s="15">
-        <v>11213419000</v>
+        <v>24611640000</v>
       </c>
       <c r="D9" s="15">
-        <v>36344517000</v>
+        <v>23572100000</v>
       </c>
       <c r="E9" s="15">
-        <v>-38823500000</v>
+        <v>-22059932000</v>
       </c>
       <c r="F9" s="15">
         <v>0</v>
       </c>
-      <c r="G9" s="16">
-        <v>8734436000</v>
+      <c r="G9" s="17">
+        <v>26123808000</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="13">
-        <v>47739666000</v>
+        <v>28739666000</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
-        <v>-2800000000</v>
+        <v>0</v>
       </c>
       <c r="F10" s="13">
         <v>0</v>
       </c>
       <c r="G10" s="14">
-        <v>44939666000</v>
+        <v>28739666000</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="30"/>
+    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="25"/>
       <c r="B11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="13">
-        <v>38926000000</v>
+        <v>34023960000</v>
       </c>
       <c r="D11" s="13">
-        <v>2148500000</v>
+        <v>6584150000</v>
       </c>
       <c r="E11" s="13">
-        <v>-735000000</v>
+        <v>-1950485000</v>
       </c>
       <c r="F11" s="13">
-        <v>-330000000</v>
+        <v>-190000000</v>
       </c>
       <c r="G11" s="14">
-        <v>40009500000</v>
+        <v>38467625000</v>
       </c>
     </row>
-    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="30"/>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="25"/>
       <c r="B12" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>0</v>
       </c>
-      <c r="D12" s="13">
-[...4 lines deleted...]
-      </c>
+      <c r="D12" s="13"/>
+      <c r="E12" s="13"/>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="30"/>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="25"/>
       <c r="B13" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13">
         <v>0</v>
       </c>
-      <c r="D13" s="13">
-[...4 lines deleted...]
-      </c>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
       <c r="F13" s="13">
         <v>0</v>
       </c>
       <c r="G13" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="30"/>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="25"/>
       <c r="B14" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="13">
-        <v>2056917822.1700001</v>
+        <v>1372531518.95</v>
       </c>
       <c r="D14" s="13">
         <v>0</v>
       </c>
       <c r="E14" s="13">
-        <v>-19003844.16</v>
+        <v>-10485941.960000001</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="14">
-        <v>2037913978.01</v>
+        <v>1362045577.0000005</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="30"/>
+    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="25"/>
       <c r="B15" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
-        <v>310408064.39999998</v>
+        <v>334192127.5</v>
       </c>
       <c r="D15" s="13">
         <v>0</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>-3000908.9</v>
+        <v>5232989.9000000004</v>
       </c>
       <c r="G15" s="14">
-        <v>307407155.5</v>
+        <v>339425117.39999998</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="30"/>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="25"/>
       <c r="B16" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
-        <v>10156304622</v>
+        <v>4157888448</v>
       </c>
       <c r="D16" s="13">
         <v>0</v>
       </c>
       <c r="E16" s="13">
-        <v>-1209855000</v>
+        <v>-365000000</v>
       </c>
       <c r="F16" s="13">
-        <v>330000000</v>
+        <v>190000000</v>
       </c>
       <c r="G16" s="14">
-        <v>9276449622</v>
+        <v>3982888448</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A17" s="30"/>
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="25"/>
       <c r="B17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
-        <v>32691000000</v>
+        <v>36691000000</v>
       </c>
       <c r="D17" s="13">
-        <v>0</v>
+        <v>5000000000</v>
       </c>
       <c r="E17" s="13">
         <v>0</v>
       </c>
       <c r="F17" s="13">
         <v>0</v>
       </c>
       <c r="G17" s="14">
-        <v>32691000000</v>
+        <v>41691000000</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="31" t="s">
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="32"/>
+      <c r="B18" s="29"/>
       <c r="C18" s="15">
-        <v>131880296508.56999</v>
+        <v>105319238094.45</v>
       </c>
       <c r="D18" s="15">
-        <v>2148500000</v>
+        <v>11584150000</v>
       </c>
       <c r="E18" s="15">
-        <v>-4763858844.1599998</v>
+        <v>-2325970941.96</v>
       </c>
       <c r="F18" s="15">
-        <v>-3000908.8999999762</v>
-[...2 lines deleted...]
-        <v>129261936755.50999</v>
+        <v>5232989.900000006</v>
+      </c>
+      <c r="G18" s="17">
+        <v>114582650142.39999</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A19" s="33" t="s">
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="34"/>
-[...10 lines deleted...]
-        <v>-3000908.8999999762</v>
+      <c r="B19" s="20"/>
+      <c r="C19" s="16">
+        <v>129930878094.45</v>
+      </c>
+      <c r="D19" s="16">
+        <v>35156250000</v>
+      </c>
+      <c r="E19" s="16">
+        <v>-24385902941.959999</v>
+      </c>
+      <c r="F19" s="16">
+        <v>5232989.900000006</v>
       </c>
       <c r="G19" s="18">
-        <v>137996372755.51001</v>
+        <v>140706458142.39999</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="28" t="s">
+      <c r="A27" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="28"/>
-[...4 lines deleted...]
-      <c r="G27" s="28"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:G3"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A10:A17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A8BBFF3-4B8E-41CB-9765-54E7A80878C1}">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45478945-DA3C-4D93-AD1A-44CE9CB39598}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="27.453125" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="25.08984375" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="37.5546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="34.88671875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24" style="5" customWidth="1"/>
-    <col min="5" max="5" width="25.90625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="25.08984375" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.88671875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...4 lines deleted...]
-      <c r="G1" s="41"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
     </row>
-    <row r="2" spans="1:7" s="2" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G2" s="41"/>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
     </row>
-    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G3" s="41"/>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
     </row>
-    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.9" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G4" s="42"/>
+    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.85" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
     </row>
-    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="13">
-        <v>19994004000</v>
+        <v>26048808000</v>
       </c>
       <c r="D6" s="13">
-        <v>39758582000</v>
+        <v>18870619000</v>
       </c>
       <c r="E6" s="13">
-        <v>-39755028000</v>
+        <v>-27034905000</v>
       </c>
       <c r="F6" s="13">
         <v>0</v>
       </c>
       <c r="G6" s="14">
-        <v>19997558000</v>
+        <v>17884522000</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="30"/>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="25"/>
       <c r="B7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="13">
         <v>0</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="30"/>
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="25"/>
       <c r="B8" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="13">
-        <v>0</v>
+        <v>75000000</v>
       </c>
       <c r="D8" s="13">
         <v>0</v>
       </c>
       <c r="E8" s="13">
         <v>0</v>
       </c>
       <c r="F8" s="13">
         <v>0</v>
       </c>
       <c r="G8" s="14">
-        <v>0</v>
+        <v>75000000</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="36" t="s">
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="37"/>
+      <c r="B9" s="27"/>
       <c r="C9" s="15">
-        <v>19994004000</v>
+        <v>26123808000</v>
       </c>
       <c r="D9" s="15">
-        <v>39758582000</v>
+        <v>18870619000</v>
       </c>
       <c r="E9" s="15">
-        <v>-39755028000</v>
+        <v>-27034905000</v>
       </c>
       <c r="F9" s="15">
         <v>0</v>
       </c>
-      <c r="G9" s="16">
-        <v>19997558000</v>
+      <c r="G9" s="17">
+        <v>17959522000</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="13">
-        <v>32539666000</v>
+        <v>28739666000</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" s="13">
         <v>0</v>
       </c>
       <c r="G10" s="14">
-        <v>32539666000</v>
+        <v>28739666000</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="30"/>
+    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="25"/>
       <c r="B11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="13">
-        <v>32505316000</v>
+        <v>38467625000</v>
       </c>
       <c r="D11" s="13">
-        <v>3010000000</v>
+        <v>3355305000</v>
       </c>
       <c r="E11" s="13">
-        <v>-1859715000</v>
+        <v>-1942000000</v>
       </c>
       <c r="F11" s="13">
-        <v>-755000000</v>
+        <v>-100000000</v>
       </c>
       <c r="G11" s="14">
-        <v>32900601000</v>
+        <v>39780930000</v>
       </c>
     </row>
-    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="30"/>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="25"/>
       <c r="B12" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>0</v>
       </c>
-      <c r="D12" s="13"/>
-      <c r="E12" s="13"/>
+      <c r="D12" s="13">
+        <v>0</v>
+      </c>
+      <c r="E12" s="13">
+        <v>0</v>
+      </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="30"/>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="25"/>
       <c r="B13" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13">
         <v>0</v>
       </c>
-      <c r="D13" s="13"/>
-      <c r="E13" s="13"/>
+      <c r="D13" s="13">
+        <v>0</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
       <c r="F13" s="13">
         <v>0</v>
       </c>
       <c r="G13" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="30"/>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="25"/>
       <c r="B14" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="13">
-        <v>1512852349.5599999</v>
+        <v>1362045577.03</v>
       </c>
       <c r="D14" s="13">
         <v>0</v>
       </c>
       <c r="E14" s="13">
-        <v>-112072703.98999999</v>
+        <v>-118988492.68000001</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="14">
-        <v>1400779645.5499997</v>
+        <v>1243057084.3499999</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="30"/>
+    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="25"/>
       <c r="B15" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
-        <v>333472901.39999998</v>
+        <v>339425117.39999998</v>
       </c>
       <c r="D15" s="13">
         <v>0</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>-7291464.8399999999</v>
+        <v>-5059383.84</v>
       </c>
       <c r="G15" s="14">
-        <v>326181436.55000001</v>
+        <v>334365733.56</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="30"/>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="25"/>
       <c r="B16" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
-        <v>9604218535</v>
+        <v>3982888448</v>
       </c>
       <c r="D16" s="13">
         <v>0</v>
       </c>
       <c r="E16" s="13">
-        <v>-2826330087</v>
+        <v>0</v>
       </c>
       <c r="F16" s="13">
-        <v>755000000</v>
+        <v>100000000</v>
       </c>
       <c r="G16" s="14">
-        <v>7532888448</v>
+        <v>4082888448</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A17" s="30"/>
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="25"/>
       <c r="B17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
-        <v>32691000000</v>
+        <v>41691000000</v>
       </c>
       <c r="D17" s="13">
-        <v>0</v>
+        <v>5000000000</v>
       </c>
       <c r="E17" s="13">
         <v>0</v>
       </c>
       <c r="F17" s="13">
         <v>0</v>
       </c>
       <c r="G17" s="14">
-        <v>32691000000</v>
+        <v>46691000000</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="31" t="s">
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="32"/>
+      <c r="B18" s="29"/>
       <c r="C18" s="15">
-        <v>109186525785.95999</v>
+        <v>114582650142.42999</v>
       </c>
       <c r="D18" s="15">
-        <v>3010000000</v>
+        <v>8355305000</v>
       </c>
       <c r="E18" s="15">
-        <v>-4798117790.9899998</v>
+        <v>-2060988492.6800001</v>
       </c>
       <c r="F18" s="15">
-        <v>-7291464.8400000334</v>
-[...2 lines deleted...]
-        <v>107391116530.10001</v>
+        <v>-5059383.8400000036</v>
+      </c>
+      <c r="G18" s="17">
+        <v>120871907265.91</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A19" s="33" t="s">
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="34"/>
-[...10 lines deleted...]
-        <v>-7291464.8400000334</v>
+      <c r="B19" s="20"/>
+      <c r="C19" s="16">
+        <v>140706458142.42999</v>
+      </c>
+      <c r="D19" s="16">
+        <v>27225924000</v>
+      </c>
+      <c r="E19" s="16">
+        <v>-29095893492.68</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-5059383.8400000036</v>
       </c>
       <c r="G19" s="18">
-        <v>127388674530.10001</v>
+        <v>138831429265.91</v>
       </c>
     </row>
-    <row r="21" spans="1:7" s="25" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="6" t="s">
+    <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="4"/>
-[...4 lines deleted...]
-      <c r="G21" s="26"/>
     </row>
-    <row r="22" spans="1:7" s="25" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="23" t="s">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="4"/>
-[...4 lines deleted...]
-      <c r="G22" s="26"/>
     </row>
-    <row r="23" spans="1:7" s="25" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="23" t="s">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="4"/>
-[...4 lines deleted...]
-      <c r="G23" s="26"/>
     </row>
-    <row r="24" spans="1:7" s="25" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="23" t="s">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="4"/>
-[...4 lines deleted...]
-      <c r="G24" s="26"/>
     </row>
-    <row r="25" spans="1:7" s="25" customFormat="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-    <row r="26" spans="1:7" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="4"/>
-[...4 lines deleted...]
-      <c r="G26" s="26"/>
     </row>
-    <row r="27" spans="1:7" s="25" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
-      <c r="A27" s="39" t="s">
+    <row r="27" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="40"/>
-[...31 lines deleted...]
-      <c r="G30" s="40"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A19:B19"/>
-    <mergeCell ref="A27:G30"/>
+    <mergeCell ref="A27:G27"/>
     <mergeCell ref="A1:G3"/>
-    <mergeCell ref="A4:G4"/>
-[...935 lines deleted...]
-    <mergeCell ref="A27:G27"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:A17"/>
     <mergeCell ref="A18:B18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DB2B62D-1A21-4B8C-A3F6-4DB20C7C28FF}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12D174FE-015B-41BE-BBB5-402755DB1EBA}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.54296875" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.54296875" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="37.5546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="34.88671875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24" style="5" customWidth="1"/>
-    <col min="5" max="5" width="25.90625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="24.54296875" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.88671875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="27" t="s">
+    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="27"/>
-[...4 lines deleted...]
-      <c r="G1" s="27"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
     </row>
-    <row r="2" spans="1:7" s="2" customFormat="1" ht="28.4" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G2" s="27"/>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
     </row>
-    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G3" s="27"/>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
     </row>
-    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A4" s="35" t="s">
+    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.85" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="35"/>
-[...4 lines deleted...]
-      <c r="G4" s="35"/>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
     </row>
-    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="13">
-        <v>11076287000</v>
+        <v>17884522000</v>
       </c>
       <c r="D6" s="13">
-        <v>27101485000</v>
+        <v>20542454000</v>
       </c>
       <c r="E6" s="13">
-        <v>-27106999000</v>
+        <v>-18021254000</v>
       </c>
       <c r="F6" s="13">
         <v>0</v>
       </c>
       <c r="G6" s="14">
-        <v>11070773000</v>
+        <v>20405722000</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="30"/>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="25"/>
       <c r="B7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="13">
         <v>0</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="30"/>
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="25"/>
       <c r="B8" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="13">
-        <v>0</v>
+        <v>75000000</v>
       </c>
       <c r="D8" s="13">
-        <v>0</v>
+        <v>235000000</v>
       </c>
       <c r="E8" s="13">
         <v>0</v>
       </c>
       <c r="F8" s="13">
         <v>0</v>
       </c>
       <c r="G8" s="14">
-        <v>0</v>
+        <v>310000000</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="36" t="s">
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="37"/>
+      <c r="B9" s="27"/>
       <c r="C9" s="15">
-        <v>11076287000</v>
+        <v>17959522000</v>
       </c>
       <c r="D9" s="15">
-        <v>27101485000</v>
+        <v>20777454000</v>
       </c>
       <c r="E9" s="15">
-        <v>-27106999000</v>
+        <v>-18021254000</v>
       </c>
       <c r="F9" s="15">
         <v>0</v>
       </c>
-      <c r="G9" s="16">
-        <v>11070773000</v>
+      <c r="G9" s="17">
+        <v>20715722000</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="13">
-        <v>44939666000</v>
+        <v>28739666000</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" s="13">
         <v>0</v>
       </c>
       <c r="G10" s="14">
-        <v>44939666000</v>
+        <v>28739666000</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="30"/>
+    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="25"/>
       <c r="B11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="13">
-        <v>39966300000</v>
+        <v>39780930000</v>
       </c>
       <c r="D11" s="13">
-        <v>1846415000</v>
+        <v>7629995000</v>
       </c>
       <c r="E11" s="13">
-        <v>-1000000000</v>
+        <v>-877000000</v>
       </c>
       <c r="F11" s="13">
-        <v>-880000000</v>
+        <v>-95000000</v>
       </c>
       <c r="G11" s="14">
-        <v>39932715000</v>
+        <v>46438925000</v>
       </c>
     </row>
-    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="30"/>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="25"/>
       <c r="B12" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>0</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="30"/>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="25"/>
       <c r="B13" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13">
         <v>0</v>
       </c>
       <c r="D13" s="13">
         <v>0</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>0</v>
       </c>
       <c r="G13" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="30"/>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="25"/>
       <c r="B14" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="13">
-        <v>1986928416.1300001</v>
+        <v>1243057084.3499999</v>
       </c>
       <c r="D14" s="13">
         <v>0</v>
       </c>
       <c r="E14" s="13">
-        <v>-16248679.6</v>
+        <v>-272001113.88</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="14">
-        <v>1970679736.5300002</v>
+        <v>971055970.47000003</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="30"/>
+    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="25"/>
       <c r="B15" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
-        <v>311920919.06</v>
+        <v>334365733.56</v>
       </c>
       <c r="D15" s="13">
         <v>0</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>8457107.1400000006</v>
+        <v>-6324229.2599999998</v>
       </c>
       <c r="G15" s="14">
-        <v>320378026.19999999</v>
+        <v>328041504.30000001</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="30"/>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="25"/>
       <c r="B16" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
-        <v>8365162622</v>
+        <v>4082888448</v>
       </c>
       <c r="D16" s="13">
         <v>0</v>
       </c>
       <c r="E16" s="13">
-        <v>-138000000</v>
+        <v>0</v>
       </c>
       <c r="F16" s="13">
-        <v>880000000</v>
+        <v>95000000</v>
       </c>
       <c r="G16" s="14">
-        <v>9107162622</v>
+        <v>4177888448</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A17" s="30"/>
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="25"/>
       <c r="B17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
-        <v>32691000000</v>
+        <v>46691000000</v>
       </c>
       <c r="D17" s="13">
-        <v>0</v>
+        <v>5000000000</v>
       </c>
       <c r="E17" s="13">
         <v>0</v>
       </c>
       <c r="F17" s="13">
         <v>0</v>
       </c>
       <c r="G17" s="14">
-        <v>32691000000</v>
+        <v>51691000000</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="31" t="s">
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="32"/>
+      <c r="B18" s="29"/>
       <c r="C18" s="15">
-        <v>128260977957.19</v>
+        <v>120871907265.91</v>
       </c>
       <c r="D18" s="15">
-        <v>1846415000</v>
+        <v>12629995000</v>
       </c>
       <c r="E18" s="15">
-        <v>-1154248679.5999999</v>
+        <v>-1149001113.8800001</v>
       </c>
       <c r="F18" s="15">
-        <v>8457107.1399999857</v>
-[...2 lines deleted...]
-        <v>128961601384.73</v>
+        <v>-6324229.2599999998</v>
+      </c>
+      <c r="G18" s="17">
+        <v>132346576922.77</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A19" s="33" t="s">
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="34"/>
-[...10 lines deleted...]
-        <v>8457107.1399999857</v>
+      <c r="B19" s="20"/>
+      <c r="C19" s="16">
+        <v>138831429265.91</v>
+      </c>
+      <c r="D19" s="16">
+        <v>33407449000</v>
+      </c>
+      <c r="E19" s="16">
+        <v>-19170255113.880001</v>
+      </c>
+      <c r="F19" s="16">
+        <v>-6324229.2599999998</v>
       </c>
       <c r="G19" s="18">
-        <v>140032374384.72998</v>
+        <v>153062298922.76999</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="92.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="28" t="s">
+    <row r="27" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="28"/>
-[...443 lines deleted...]
-      <c r="G27" s="28"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A1:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:A17"/>
     <mergeCell ref="A18:B18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4B3AF13-90E4-4B43-B320-242E414BA4BC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD79ED26-DB71-451B-9086-6E8798A1F95E}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A1:G27"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="27.453125" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="37.5546875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="34.88671875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24" style="5" customWidth="1"/>
-    <col min="5" max="5" width="25.90625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="23" style="5" customWidth="1"/>
+    <col min="5" max="5" width="25.88671875" style="5" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B1" s="21"/>
+    <row r="1" spans="1:7" s="2" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
     </row>
-    <row r="2" spans="1:7" s="2" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.6">
-[...6 lines deleted...]
-      <c r="E2" s="38"/>
+    <row r="2" spans="1:7" s="2" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="22"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
     </row>
-    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B3" s="21"/>
+    <row r="3" spans="1:7" s="2" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="22"/>
     </row>
-    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.9" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...8 lines deleted...]
-      <c r="G4" s="35"/>
+    <row r="4" spans="1:7" s="2" customFormat="1" ht="20.85" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
     </row>
-    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" s="2" customFormat="1" ht="88.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="29" t="s">
+    <row r="6" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="13">
-        <v>8530599000</v>
+        <v>20405722000</v>
       </c>
       <c r="D6" s="13">
-        <v>45410489000</v>
+        <v>24833555000</v>
       </c>
       <c r="E6" s="13">
-        <v>-42992144000</v>
+        <v>-12317211000</v>
       </c>
       <c r="F6" s="13">
         <v>0</v>
       </c>
       <c r="G6" s="14">
-        <v>10948944000</v>
+        <v>32922066000</v>
       </c>
     </row>
-    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="30"/>
+    <row r="7" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="25"/>
       <c r="B7" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="13">
         <v>0</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A8" s="30"/>
+    <row r="8" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="25"/>
       <c r="B8" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="13">
-        <v>0</v>
+        <v>310000000</v>
       </c>
       <c r="D8" s="13">
         <v>0</v>
       </c>
       <c r="E8" s="13">
         <v>0</v>
       </c>
       <c r="F8" s="13">
         <v>0</v>
       </c>
       <c r="G8" s="14">
-        <v>0</v>
+        <v>310000000</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A9" s="36" t="s">
+    <row r="9" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="37"/>
+      <c r="B9" s="27"/>
       <c r="C9" s="15">
-        <v>8530599000</v>
+        <v>20715722000</v>
       </c>
       <c r="D9" s="15">
-        <v>45410489000</v>
+        <v>24833555000</v>
       </c>
       <c r="E9" s="15">
-        <v>-42992144000</v>
+        <v>-12317211000</v>
       </c>
       <c r="F9" s="15">
         <v>0</v>
       </c>
-      <c r="G9" s="16">
-        <v>10948944000</v>
+      <c r="G9" s="17">
+        <v>33232066000</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="24" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="13">
-        <v>41439666000</v>
+        <v>28739666000</v>
       </c>
       <c r="D10" s="13">
         <v>0</v>
       </c>
       <c r="E10" s="13">
-        <v>0</v>
+        <v>-3500000000</v>
       </c>
       <c r="F10" s="13">
         <v>0</v>
       </c>
       <c r="G10" s="14">
-        <v>41439666000</v>
+        <v>25239666000</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A11" s="30"/>
+    <row r="11" spans="1:7" s="3" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="25"/>
       <c r="B11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="13">
-        <v>38761900000</v>
+        <v>46438925000</v>
       </c>
       <c r="D11" s="13">
-        <v>1310000000</v>
+        <v>4886000000</v>
       </c>
       <c r="E11" s="13">
-        <v>-1165000000</v>
+        <v>-293000000</v>
       </c>
       <c r="F11" s="13">
-        <v>-3985000000</v>
+        <v>-50000000</v>
       </c>
       <c r="G11" s="14">
-        <v>34921900000</v>
+        <v>50981925000</v>
       </c>
     </row>
-    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="30"/>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="25"/>
       <c r="B12" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>0</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="30"/>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="25"/>
       <c r="B13" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13">
         <v>0</v>
       </c>
       <c r="D13" s="13">
         <v>0</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>0</v>
       </c>
       <c r="G13" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A14" s="30"/>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="25"/>
       <c r="B14" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="13">
-        <v>1955060614.1300001</v>
+        <v>971055970.47000003</v>
       </c>
       <c r="D14" s="13">
         <v>0</v>
       </c>
       <c r="E14" s="13">
-        <v>-29013668.869999997</v>
+        <v>-116373553.34</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="14">
-        <v>1926046945.26</v>
+        <v>854682417.13</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="30"/>
+    <row r="15" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="25"/>
       <c r="B15" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
-        <v>330571196.10000002</v>
+        <v>328041504.30000001</v>
       </c>
       <c r="D15" s="13">
         <v>0</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
-        <v>3224117</v>
+        <v>9349939.3000000007</v>
       </c>
       <c r="G15" s="14">
-        <v>333795313.10000002</v>
+        <v>337391443.60000002</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="30"/>
+    <row r="16" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="25"/>
       <c r="B16" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
-        <v>11043857535</v>
+        <v>4177888448</v>
       </c>
       <c r="D16" s="13">
         <v>0</v>
       </c>
       <c r="E16" s="13">
-        <v>-285010000</v>
+        <v>-43169056</v>
       </c>
       <c r="F16" s="13">
-        <v>3985000000</v>
+        <v>50000000</v>
       </c>
       <c r="G16" s="14">
-        <v>14743847535</v>
+        <v>4184719392</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A17" s="30"/>
+    <row r="17" spans="1:7" s="2" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="25"/>
       <c r="B17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
-        <v>32691000000</v>
+        <v>51691000000</v>
       </c>
       <c r="D17" s="13">
-        <v>0</v>
+        <v>5000000000</v>
       </c>
       <c r="E17" s="13">
         <v>0</v>
       </c>
       <c r="F17" s="13">
         <v>0</v>
       </c>
       <c r="G17" s="14">
-        <v>32691000000</v>
+        <v>56691000000</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A18" s="31" t="s">
+    <row r="18" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="32"/>
+      <c r="B18" s="29"/>
       <c r="C18" s="15">
-        <v>126222055345.23001</v>
+        <v>132346576922.77</v>
       </c>
       <c r="D18" s="15">
-        <v>1310000000</v>
+        <v>9886000000</v>
       </c>
       <c r="E18" s="15">
-        <v>-1479023668.8699999</v>
+        <v>-3952542609.3400002</v>
       </c>
       <c r="F18" s="15">
-        <v>3224117</v>
-[...2 lines deleted...]
-        <v>126056255793.36</v>
+        <v>9349939.3000000007</v>
+      </c>
+      <c r="G18" s="17">
+        <v>138289384252.73001</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A19" s="33" t="s">
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="34"/>
-[...10 lines deleted...]
-        <v>3224117</v>
+      <c r="B19" s="20"/>
+      <c r="C19" s="16">
+        <v>153062298922.76999</v>
+      </c>
+      <c r="D19" s="16">
+        <v>34719555000</v>
+      </c>
+      <c r="E19" s="16">
+        <v>-16269753609.34</v>
+      </c>
+      <c r="F19" s="16">
+        <v>9349939.3000000007</v>
       </c>
       <c r="G19" s="18">
-        <v>137005199793.36</v>
+        <v>171521450252.73001</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="98.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="28" t="s">
+    <row r="27" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="28"/>
-[...1014 lines deleted...]
-      <c r="G30" s="40"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A19:B19"/>
-    <mergeCell ref="A27:G30"/>
-    <mergeCell ref="C2:E2"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A1:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A6:A8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:A17"/>
     <mergeCell ref="A18:B18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="4" scale="65" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="4" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000</oddFooter>
-  </headerFooter>
-[...1008 lines deleted...]
-    <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="856403abb4489d46e6cfed46e12bcf8f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4cfa01ce9c78777de5e046e28df5020" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="96074bc5-2bae-4fef-b784-7a033227b552">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6f7f253a1b17e2d24cdf97df4844fe2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="da63cccfcbf24c7a0ec7d2a3decbdae9" ns2:_="" ns3:_="">
     <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -18558,153 +17257,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A9FC751-01EF-4A99-A80F-5C4FA28D8432}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A3A466E-E700-4645-B524-D45DF560D38A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+    <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A7BCFA8-408A-4CA8-86D9-76C393E5FAF5}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF791FBD-211E-4EF1-B998-8F59A756FC92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
-[...21 lines deleted...]
-      <vt:lpstr>'SEP 2025'!Print_Area</vt:lpstr>
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>YTD 2026</vt:lpstr>
+      <vt:lpstr>JAN 2026</vt:lpstr>
+      <vt:lpstr>FEB 2026</vt:lpstr>
+      <vt:lpstr>MAR 2026</vt:lpstr>
+      <vt:lpstr>APR 2026</vt:lpstr>
+      <vt:lpstr>'APR 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'FEB 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'JAN 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'MAR 2026'!Print_Area</vt:lpstr>
+      <vt:lpstr>'YTD 2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SERVER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>