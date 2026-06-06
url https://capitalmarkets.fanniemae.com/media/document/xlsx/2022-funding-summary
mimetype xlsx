--- v0 (2025-10-09)
+++ v1 (2026-06-06)
@@ -1,156 +1,169 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s6uhym\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma.sharepoint.com/sites/FixedIncomeMarketing/Shared Documents/_New Sharepoint/2. Debt/Funding Summary/2022/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0151A45E-F6B2-4969-8B80-0BF34518B732}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="47" documentId="8_{E6F0AAD7-3FCF-49E8-8AA2-39B5BCB73F16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A0E113CF-C899-4639-9499-0819507F5EC2}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14016" firstSheet="2" activeTab="11" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30612" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="758" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="JAN 2022" sheetId="18" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="DEC 2022" sheetId="30" r:id="rId12"/>
+    <sheet name="YTD 2022" sheetId="33" r:id="rId1"/>
+    <sheet name="JAN 2022" sheetId="18" r:id="rId2"/>
+    <sheet name="FEB 2022" sheetId="19" r:id="rId3"/>
+    <sheet name="MAR 2022" sheetId="21" r:id="rId4"/>
+    <sheet name="APR 2022" sheetId="22" r:id="rId5"/>
+    <sheet name="MAY 2022" sheetId="23" r:id="rId6"/>
+    <sheet name="JUN 2022" sheetId="24" r:id="rId7"/>
+    <sheet name="JUL 2022" sheetId="25" r:id="rId8"/>
+    <sheet name="AUG 2022" sheetId="26" r:id="rId9"/>
+    <sheet name="SEP 2022" sheetId="27" r:id="rId10"/>
+    <sheet name="OCT 2022" sheetId="28" r:id="rId11"/>
+    <sheet name="NOV 2022" sheetId="29" r:id="rId12"/>
+    <sheet name="DEC 2022" sheetId="30" r:id="rId13"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'APR 2022'!$B$5:$H$18</definedName>
-[...22 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'SEP 2022'!$A$1:$H$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'APR 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'AUG 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">'DEC 2022'!$B$5:$H$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'FEB 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'JAN 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'JUL 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'JUN 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'MAR 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'MAY 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'NOV 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'OCT 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'SEP 2022'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'YTD 2022'!$B$5:$H$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'APR 2022'!$A$1:$H$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'AUG 2022'!$A$1:$H$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'DEC 2022'!$A$1:$H$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'FEB 2022'!$A$1:$H$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'JAN 2022'!$A$1:$H$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'JUL 2022'!$A$1:$H$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'JUN 2022'!$A$1:$H$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'MAR 2022'!$A$1:$H$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'MAY 2022'!$A$1:$H$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'NOV 2022'!$A$1:$H$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'OCT 2022'!$A$1:$H$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'SEP 2022'!$A$1:$H$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'YTD 2022'!$A$1:$H$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G18" i="30" l="1"/>
+  <c r="H15" i="19" l="1"/>
+  <c r="H10" i="19"/>
+  <c r="H8" i="19"/>
+  <c r="H17" i="19"/>
+  <c r="G18" i="30"/>
   <c r="D18" i="30"/>
   <c r="G9" i="30"/>
   <c r="H9" i="30"/>
   <c r="F9" i="30"/>
   <c r="E9" i="30"/>
   <c r="D9" i="30"/>
   <c r="G17" i="29"/>
   <c r="E17" i="29"/>
   <c r="E18" i="29" s="1"/>
   <c r="G8" i="29"/>
   <c r="H8" i="29"/>
   <c r="F8" i="29"/>
   <c r="E8" i="29"/>
   <c r="D8" i="29"/>
-  <c r="E18" i="30" l="1"/>
+  <c r="H18" i="19" l="1"/>
+  <c r="E18" i="30"/>
   <c r="E19" i="30" s="1"/>
   <c r="F18" i="30"/>
   <c r="F19" i="30" s="1"/>
   <c r="H18" i="30"/>
   <c r="H19" i="30" s="1"/>
   <c r="G19" i="30"/>
   <c r="D19" i="30"/>
   <c r="H17" i="29"/>
   <c r="H18" i="29" s="1"/>
   <c r="F17" i="29"/>
   <c r="G18" i="29"/>
   <c r="D17" i="29"/>
   <c r="D18" i="29" s="1"/>
   <c r="F18" i="29"/>
   <c r="G17" i="28" l="1"/>
   <c r="F17" i="28"/>
   <c r="G8" i="28"/>
   <c r="H8" i="28"/>
   <c r="F8" i="28"/>
   <c r="E8" i="28"/>
   <c r="D8" i="28"/>
   <c r="F18" i="28" l="1"/>
   <c r="H17" i="28"/>
   <c r="H18" i="28" s="1"/>
   <c r="G18" i="28"/>
@@ -214,112 +227,106 @@
   <c r="G17" i="23"/>
   <c r="G18" i="23" s="1"/>
   <c r="G8" i="23"/>
   <c r="H8" i="23"/>
   <c r="F8" i="23"/>
   <c r="E8" i="23"/>
   <c r="D8" i="23"/>
   <c r="G17" i="22"/>
   <c r="H17" i="22"/>
   <c r="H18" i="22" s="1"/>
   <c r="E17" i="22"/>
   <c r="E18" i="22" s="1"/>
   <c r="G8" i="22"/>
   <c r="H8" i="22"/>
   <c r="F8" i="22"/>
   <c r="E8" i="22"/>
   <c r="D8" i="22"/>
   <c r="D8" i="21"/>
   <c r="E8" i="21"/>
   <c r="F8" i="21"/>
   <c r="H8" i="21"/>
   <c r="G8" i="21"/>
   <c r="G17" i="21"/>
   <c r="G18" i="21" s="1"/>
   <c r="G17" i="19"/>
-  <c r="H17" i="19"/>
-  <c r="H18" i="19" s="1"/>
   <c r="F17" i="19"/>
   <c r="F18" i="19" s="1"/>
   <c r="E17" i="19"/>
   <c r="E18" i="19" s="1"/>
   <c r="G8" i="19"/>
-  <c r="H8" i="19"/>
   <c r="F8" i="19"/>
   <c r="E8" i="19"/>
-  <c r="D8" i="19"/>
   <c r="G17" i="18"/>
   <c r="H17" i="18"/>
   <c r="F17" i="18"/>
   <c r="G8" i="18"/>
   <c r="H8" i="18"/>
   <c r="F8" i="18"/>
   <c r="E8" i="18"/>
   <c r="D8" i="18"/>
   <c r="E17" i="24" l="1"/>
   <c r="E18" i="24" s="1"/>
   <c r="F17" i="24"/>
   <c r="F18" i="24" s="1"/>
   <c r="G18" i="24"/>
   <c r="D17" i="24"/>
   <c r="D18" i="24" s="1"/>
   <c r="E17" i="23"/>
   <c r="E18" i="23" s="1"/>
   <c r="F17" i="23"/>
   <c r="F18" i="23" s="1"/>
   <c r="H17" i="23"/>
   <c r="H18" i="23" s="1"/>
   <c r="D17" i="23"/>
   <c r="D18" i="23" s="1"/>
   <c r="F17" i="22"/>
   <c r="F18" i="22" s="1"/>
   <c r="G18" i="22"/>
   <c r="D17" i="22"/>
   <c r="D18" i="22"/>
   <c r="H17" i="21"/>
   <c r="H18" i="21" s="1"/>
   <c r="F17" i="21"/>
   <c r="F18" i="21" s="1"/>
   <c r="D17" i="21"/>
   <c r="D18" i="21" s="1"/>
   <c r="E17" i="21"/>
   <c r="E18" i="21" s="1"/>
   <c r="G18" i="19"/>
-  <c r="D17" i="19"/>
-  <c r="D18" i="19" s="1"/>
   <c r="H18" i="18"/>
   <c r="E17" i="18"/>
   <c r="E18" i="18" s="1"/>
   <c r="F18" i="18"/>
   <c r="G18" i="18"/>
   <c r="D17" i="18"/>
   <c r="D18" i="18" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="45">
   <si>
     <t>Term
 Type</t>
   </si>
   <si>
     <t>Product
 Type</t>
   </si>
   <si>
     <t>ST-Debt</t>
   </si>
   <si>
     <t>ST - Other - Non-Callable - Floating</t>
   </si>
   <si>
     <t>Total Short Term Funding Term</t>
   </si>
   <si>
     <t>Benchmark Notes &amp; Bonds</t>
   </si>
   <si>
     <t>Callable Fixed Rate MTN</t>
   </si>
   <si>
     <t>Callable Floating Rate MTN</t>
@@ -411,101 +418,86 @@
   </si>
   <si>
     <t>June 2022</t>
   </si>
   <si>
     <t>July 2022</t>
   </si>
   <si>
     <t>August 2022</t>
   </si>
   <si>
     <t>September 2022</t>
   </si>
   <si>
     <t>October 2022</t>
   </si>
   <si>
     <t>November 2022</t>
   </si>
   <si>
     <t>December 2022</t>
   </si>
   <si>
     <t>ST-Debt Callable Fixed Rate MTN</t>
   </si>
+  <si>
+    <t>Funding Summary</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF333333"/>
-[...11 lines deleted...]
-      <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="Source Sans Pro"/>
-[...6 lines deleted...]
-      <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
@@ -537,84 +529,97 @@
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color rgb="FF333333"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF254061"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="16">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFEBEBEB"/>
       </left>
       <right style="thin">
         <color rgb="FFEBEBEB"/>
       </right>
       <top style="thin">
         <color rgb="FFCAC9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFEBEBEB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -787,335 +792,489 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FFCAC9D9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFEBEBEB"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFEBEBEB"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFEBEBEB"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFEBEBEB"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFEBEBEB"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFEBEBEB"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFCAC9D9"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFEBEBEB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFCAC9D9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFEBEBEB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFA5A5B1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFCAC9D9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="5" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="5" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="5" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="6" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="6" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="6" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="6" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="12" fillId="5" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="9" fillId="5" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="12" fillId="5" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="9" fillId="5" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="37" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="42" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="37" fontId="3" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="42" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="42" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="42" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="42" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="37" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="5" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="5" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="8" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="5" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="6" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="42" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="6" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="9" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="6" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="12" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="9" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="12" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="9" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="6" fillId="4" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="6" fillId="4" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="6" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="7" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="6" fillId="6" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="6" fillId="6" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="6" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="6" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="5" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma 2" xfId="2" xr:uid="{B8E1AE3D-6BD4-426C-9E5B-5DB6046869E0}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{BA6D9BE8-1FBF-4CDF-8A49-5716D718FB96}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{82DC7AD7-8C86-4FDA-A97F-C2F18061F07C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -1127,97 +1286,163 @@
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DE56218-39BD-4356-BCC1-839BFCA5B422}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3022C6C-A079-45F4-A441-853D10F95101}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2305050" cy="841263"/>
+          <a:ext cx="2357120" cy="846343"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>453390</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>3063</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A211CC12-BE69-42C9-BA33-6999657B61F6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2350770" cy="841263"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>1494</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C7FB02E-50F1-45E7-AD8C-7170BF35FDED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1239,51 +1464,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2354580" cy="839694"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>934</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{682A1C5F-4F28-4BA8-BB5A-29789B75DE59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1305,51 +1530,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2354580" cy="839134"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>934</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6792912F-225B-45BF-9897-A54F16F59948}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1391,97 +1616,163 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11BB6B85-58E3-4D5E-B765-8DFEE2407B2D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DE56218-39BD-4356-BCC1-839BFCA5B422}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>3063</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11BB6B85-58E3-4D5E-B765-8DFEE2407B2D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2357120" cy="846343"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2305050" cy="841263"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07023660-18B8-4C0B-9277-7A98C4443A77}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
@@ -1498,51 +1789,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{442EFB63-CEDC-4A37-91CE-DF2FD3500349}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1564,51 +1855,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CC43318-EAA0-49CA-B49A-BD5A405EBD6B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1630,51 +1921,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D405E41-C66F-4914-80BF-8331BA94AF39}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1696,51 +1987,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29DAB525-86BB-43AB-BEB4-2FD281AEAA89}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1762,51 +2053,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>453390</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDFB83C4-BF2B-4E64-8AF8-7A53FFEB2665}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1828,158 +2119,92 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2350770" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2041,51 +2266,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2183,6104 +2408,7069 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27CF9DA3-9E23-4765-B1EC-D5DC57A2FB68}">
-  <dimension ref="A1:J28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F0A2F22-ABF0-45AF-BC23-3D39E5E58BBE}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="28" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="33"/>
+    <col min="1" max="1" width="2" style="25" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="30" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="27" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="28" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="29"/>
+    <col min="10" max="10" width="17.33203125" style="29" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="27" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" s="24" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="23"/>
-      <c r="B1" s="24"/>
-[...7 lines deleted...]
-    <row r="2" spans="1:10" s="27" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="71"/>
+    </row>
+    <row r="2" spans="1:10" s="24" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="23"/>
-      <c r="B2" s="28"/>
-[...7 lines deleted...]
-    <row r="3" spans="1:10" s="27" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="71"/>
+    </row>
+    <row r="3" spans="1:10" s="24" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="23"/>
-      <c r="B3" s="29"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:10" s="27" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="71"/>
+    </row>
+    <row r="4" spans="1:10" s="24" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="23"/>
-      <c r="B4" s="72" t="s">
-[...9 lines deleted...]
-    <row r="5" spans="1:10" s="27" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="83" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+    </row>
+    <row r="5" spans="1:10" s="24" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="23"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="27" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="23"/>
-      <c r="B6" s="73" t="s">
+      <c r="B6" s="79" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="7">
         <v>2795000000</v>
       </c>
       <c r="E6" s="7">
-        <v>10900000000</v>
+        <v>112752530000</v>
       </c>
       <c r="F6" s="7">
-        <v>-11150000000</v>
+        <v>-105908869000</v>
       </c>
       <c r="G6" s="7">
         <v>0</v>
       </c>
       <c r="H6" s="8">
-        <v>2545000000</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" s="27" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+        <v>9638661000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="23"/>
-      <c r="B7" s="74"/>
-      <c r="C7" s="6" t="s">
+      <c r="B7" s="80"/>
+      <c r="C7" s="64" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="7">
         <v>0</v>
       </c>
       <c r="G7" s="7">
         <v>0</v>
       </c>
       <c r="H7" s="8">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="27" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="23"/>
-      <c r="B8" s="75" t="s">
+      <c r="B8" s="81"/>
+      <c r="C8" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" s="63">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>590000000</v>
+      </c>
+      <c r="F8" s="7">
+        <v>0</v>
+      </c>
+      <c r="G8" s="7">
+        <v>0</v>
+      </c>
+      <c r="H8" s="8">
+        <v>590000000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="23"/>
+      <c r="B9" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="76"/>
-[...1 lines deleted...]
-        <f>SUM(D6:D7)</f>
+      <c r="C9" s="78"/>
+      <c r="D9" s="70">
         <v>2795000000</v>
       </c>
-      <c r="E8" s="9">
-[...18 lines deleted...]
-      <c r="B9" s="73" t="s">
+      <c r="E9" s="70">
+        <v>113342530000</v>
+      </c>
+      <c r="F9" s="70">
+        <v>-105908869000</v>
+      </c>
+      <c r="G9" s="70">
+        <v>0</v>
+      </c>
+      <c r="H9" s="69">
+        <v>10228661000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="32" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="31"/>
+      <c r="B10" s="82" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C10" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D10" s="7">
         <v>90969988000</v>
       </c>
-      <c r="E9" s="7">
-[...15 lines deleted...]
-      <c r="C10" s="6" t="s">
+      <c r="E10" s="7">
+        <v>0</v>
+      </c>
+      <c r="F10" s="7">
+        <v>-14230322000</v>
+      </c>
+      <c r="G10" s="7">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <v>76739666000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="23"/>
+      <c r="B11" s="82"/>
+      <c r="C11" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D11" s="7">
         <v>37393790000</v>
       </c>
-      <c r="E10" s="7">
-[...15 lines deleted...]
-      <c r="C11" s="6" t="s">
+      <c r="E11" s="7">
+        <v>1961000000</v>
+      </c>
+      <c r="F11" s="7">
+        <v>0</v>
+      </c>
+      <c r="G11" s="7">
+        <v>-1062500000</v>
+      </c>
+      <c r="H11" s="8">
+        <v>38292290000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="23"/>
+      <c r="B12" s="82"/>
+      <c r="C12" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="7">
-[...18 lines deleted...]
-      <c r="C12" s="6" t="s">
+      <c r="D12" s="7">
+        <v>0</v>
+      </c>
+      <c r="E12" s="7">
+        <v>0</v>
+      </c>
+      <c r="F12" s="7">
+        <v>0</v>
+      </c>
+      <c r="G12" s="7">
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="23"/>
+      <c r="B13" s="82"/>
+      <c r="C13" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="7">
-[...18 lines deleted...]
-      <c r="C13" s="6" t="s">
+      <c r="D13" s="7">
+        <v>0</v>
+      </c>
+      <c r="E13" s="7">
+        <v>0</v>
+      </c>
+      <c r="F13" s="7">
+        <v>0</v>
+      </c>
+      <c r="G13" s="7">
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="23"/>
+      <c r="B14" s="82"/>
+      <c r="C14" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D14" s="7">
         <v>11166573326.029999</v>
       </c>
-      <c r="E13" s="7">
-[...15 lines deleted...]
-      <c r="C14" s="6" t="s">
+      <c r="E14" s="7">
+        <v>0</v>
+      </c>
+      <c r="F14" s="7">
+        <v>-5968439195.1899996</v>
+      </c>
+      <c r="G14" s="7">
+        <v>0</v>
+      </c>
+      <c r="H14" s="8">
+        <v>5198134130.8400002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="23"/>
+      <c r="B15" s="82"/>
+      <c r="C15" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D15" s="7">
         <v>335605778.80000001</v>
       </c>
-      <c r="E14" s="7">
-[...15 lines deleted...]
-      <c r="C15" s="6" t="s">
+      <c r="E15" s="7">
+        <v>0</v>
+      </c>
+      <c r="F15" s="7">
+        <v>0</v>
+      </c>
+      <c r="G15" s="7">
+        <v>-35936503.849999994</v>
+      </c>
+      <c r="H15" s="8">
+        <v>299669274.94999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="23"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D16" s="7">
         <v>7990177244</v>
       </c>
-      <c r="E15" s="7">
-[...13 lines deleted...]
-      <c r="C16" s="6" t="s">
+      <c r="E16" s="7">
+        <v>0</v>
+      </c>
+      <c r="F16" s="7">
+        <v>-809155836</v>
+      </c>
+      <c r="G16" s="7">
+        <v>1062500000</v>
+      </c>
+      <c r="H16" s="8">
+        <v>8243521408</v>
+      </c>
+      <c r="J16" s="26"/>
+    </row>
+    <row r="17" spans="1:8" s="24" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="23"/>
+      <c r="B17" s="82"/>
+      <c r="C17" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D17" s="67">
         <v>51836000000</v>
       </c>
-      <c r="E16" s="7">
-[...15 lines deleted...]
-      <c r="B17" s="78" t="s">
+      <c r="E17" s="67">
+        <v>0</v>
+      </c>
+      <c r="F17" s="67">
+        <v>-51586000000</v>
+      </c>
+      <c r="G17" s="67">
+        <v>0</v>
+      </c>
+      <c r="H17" s="68">
+        <v>250000000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="24" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="23"/>
+      <c r="B18" s="75" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="79"/>
-[...1 lines deleted...]
-        <f>SUM(D9:D16)</f>
+      <c r="C18" s="76"/>
+      <c r="D18" s="59">
         <v>199692134348.82999</v>
       </c>
-      <c r="E17" s="11">
-[...18 lines deleted...]
-      <c r="B18" s="80" t="s">
+      <c r="E18" s="59">
+        <v>1961000000</v>
+      </c>
+      <c r="F18" s="59">
+        <v>-72593917031.190002</v>
+      </c>
+      <c r="G18" s="59">
+        <v>-35936503.849999905</v>
+      </c>
+      <c r="H18" s="60">
+        <v>129023280813.78999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="24" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="23"/>
+      <c r="B19" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="81"/>
-[...1 lines deleted...]
-        <f>D17+D8</f>
+      <c r="C19" s="62"/>
+      <c r="D19" s="13">
         <v>202487134348.82999</v>
       </c>
-      <c r="E18" s="13">
-[...18 lines deleted...]
-      <c r="B21" s="15" t="s">
+      <c r="E19" s="13">
+        <v>115303530000</v>
+      </c>
+      <c r="F19" s="13">
+        <v>-178502786031.19</v>
+      </c>
+      <c r="G19" s="13">
+        <v>-35936503.849999905</v>
+      </c>
+      <c r="H19" s="14">
+        <v>139251941813.78998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="1"/>
+      <c r="B22" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="C21" s="16"/>
-[...10 lines deleted...]
-      </c>
       <c r="C22" s="16"/>
-      <c r="D22" s="20"/>
-[...3 lines deleted...]
-      <c r="H22" s="20"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
     </row>
     <row r="23" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
-      <c r="B23" s="21" t="s">
-        <v>24</v>
+      <c r="B23" s="19" t="s">
+        <v>23</v>
       </c>
       <c r="C23" s="16"/>
       <c r="D23" s="20"/>
       <c r="E23" s="20"/>
       <c r="F23" s="20"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
     </row>
-    <row r="24" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
-      <c r="B24" s="70" t="s">
+      <c r="B24" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="16"/>
+      <c r="D24" s="20"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="20"/>
+    </row>
+    <row r="25" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="1"/>
+      <c r="B25" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C24" s="70"/>
-[...16 lines deleted...]
-      <c r="H25" s="20"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
     </row>
     <row r="26" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
-      <c r="B26" s="22"/>
+      <c r="B26" s="19" t="s">
+        <v>29</v>
+      </c>
       <c r="C26" s="16"/>
-      <c r="D26" s="17"/>
-[...3 lines deleted...]
-      <c r="H26" s="17"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="20"/>
     </row>
     <row r="27" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A27" s="1"/>
-      <c r="B27" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B27" s="22"/>
       <c r="C27" s="16"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
     </row>
-    <row r="28" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A28" s="1"/>
-      <c r="B28" s="71" t="s">
+      <c r="B28" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="16"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="17"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="17"/>
+    </row>
+    <row r="29" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="1"/>
+      <c r="B29" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C28" s="71"/>
-[...4 lines deleted...]
-      <c r="H28" s="71"/>
+      <c r="C29" s="74"/>
+      <c r="D29" s="74"/>
+      <c r="E29" s="74"/>
+      <c r="F29" s="74"/>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B24:H24"/>
-    <mergeCell ref="B28:H28"/>
+    <mergeCell ref="B1:H3"/>
+    <mergeCell ref="B25:H25"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="B10:B17"/>
     <mergeCell ref="B4:H4"/>
-    <mergeCell ref="B6:B7"/>
-[...3 lines deleted...]
-    <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="57" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4436D5A4-ACC9-428F-80D9-DD936447B7EB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53CDFE06-F9FA-42BC-A633-A34C0889A35A}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="42" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="17.21875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
+    <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="41" customFormat="1" ht="7.05" customHeight="1" x14ac:dyDescent="0.3">
-[...46 lines deleted...]
-      <c r="C5" s="45" t="s">
+    <row r="1" spans="1:10" s="35" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:10" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:10" s="35" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:10" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="92" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+    </row>
+    <row r="5" spans="1:10" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="H5" s="40" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="41" customFormat="1" ht="40.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="42">
+        <v>3045000000</v>
+      </c>
+      <c r="E6" s="42">
+        <v>11700000000</v>
+      </c>
+      <c r="F6" s="42">
+        <v>-11750000000</v>
+      </c>
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
         <v>2995000000</v>
       </c>
-      <c r="E6" s="49">
-[...15 lines deleted...]
-      <c r="C7" s="48" t="s">
+    </row>
+    <row r="7" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="49">
-[...17 lines deleted...]
-      <c r="B8" s="85" t="s">
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="86"/>
-      <c r="D8" s="51">
+      <c r="C8" s="96"/>
+      <c r="D8" s="44">
         <f>SUM(D6:D7)</f>
+        <v>3045000000</v>
+      </c>
+      <c r="E8" s="44">
+        <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
+        <v>11700000000</v>
+      </c>
+      <c r="F8" s="44">
+        <f t="shared" si="0"/>
+        <v>-11750000000</v>
+      </c>
+      <c r="G8" s="44">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H8" s="45">
+        <f t="shared" si="0"/>
         <v>2995000000</v>
       </c>
-      <c r="E8" s="51">
-[...18 lines deleted...]
-      <c r="B9" s="83" t="s">
+    </row>
+    <row r="9" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="42">
+        <v>80739666000</v>
+      </c>
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>-2000000000</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="43">
         <v>78739666000</v>
       </c>
-      <c r="E9" s="49">
-[...15 lines deleted...]
-      <c r="C10" s="48" t="s">
+    </row>
+    <row r="10" spans="1:10" s="47" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="42">
+        <v>37611290000</v>
+      </c>
+      <c r="E10" s="42">
+        <v>0</v>
+      </c>
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42">
+        <v>-15000000</v>
+      </c>
+      <c r="H10" s="43">
         <v>37596290000</v>
       </c>
-      <c r="E10" s="49">
-[...15 lines deleted...]
-      <c r="C11" s="48" t="s">
+    </row>
+    <row r="11" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="33"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="49">
-[...18 lines deleted...]
-      <c r="C12" s="48" t="s">
+      <c r="D11" s="42">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42">
+        <v>0</v>
+      </c>
+      <c r="H11" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="49">
-[...18 lines deleted...]
-      <c r="C13" s="48" t="s">
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="42">
+        <v>7041501266.5500002</v>
+      </c>
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
+        <v>-94810505.810000002</v>
+      </c>
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
         <v>6946690760.7399998</v>
       </c>
-      <c r="E13" s="49">
-[...16 lines deleted...]
-      <c r="C14" s="48" t="s">
+      <c r="J13" s="57"/>
+    </row>
+    <row r="14" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="42">
+        <v>288236059.80000001</v>
+      </c>
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+      <c r="G14" s="42">
+        <v>-11210006.800000001</v>
+      </c>
+      <c r="H14" s="43">
         <v>277026053</v>
       </c>
-      <c r="E14" s="49">
-[...15 lines deleted...]
-      <c r="C15" s="48" t="s">
+    </row>
+    <row r="15" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="42">
+        <v>8124454326</v>
+      </c>
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
+        <v>-30000000</v>
+      </c>
+      <c r="G15" s="42">
+        <v>15000000</v>
+      </c>
+      <c r="H15" s="43">
         <v>8109454326</v>
       </c>
-      <c r="E15" s="49">
-[...15 lines deleted...]
-      <c r="C16" s="48" t="s">
+    </row>
+    <row r="16" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="42">
         <v>250000000</v>
       </c>
-      <c r="E16" s="49">
-[...8 lines deleted...]
-      <c r="H16" s="50">
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
+        <v>0</v>
+      </c>
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="43">
         <v>250000000</v>
       </c>
-      <c r="J16" s="55"/>
-[...3 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="89"/>
-      <c r="D17" s="56">
+      <c r="C17" s="99"/>
+      <c r="D17" s="49">
         <f>SUM(D9:D16)</f>
+        <v>134055147652.35001</v>
+      </c>
+      <c r="E17" s="49">
+        <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="49">
+        <f t="shared" si="1"/>
+        <v>-2124810505.8099999</v>
+      </c>
+      <c r="G17" s="49">
+        <f t="shared" si="1"/>
+        <v>-11210006.800000001</v>
+      </c>
+      <c r="H17" s="50">
+        <f t="shared" si="1"/>
         <v>131919127139.74001</v>
       </c>
-      <c r="E17" s="56">
-[...18 lines deleted...]
-      <c r="B18" s="90" t="s">
+    </row>
+    <row r="18" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="91"/>
-      <c r="D18" s="58">
+      <c r="C18" s="101"/>
+      <c r="D18" s="51">
         <f>D17+D8</f>
+        <v>137100147652.35001</v>
+      </c>
+      <c r="E18" s="51">
+        <f t="shared" ref="E18:H18" si="2">E17+E8</f>
+        <v>11700000000</v>
+      </c>
+      <c r="F18" s="51">
+        <f t="shared" si="2"/>
+        <v>-13874810505.809999</v>
+      </c>
+      <c r="G18" s="51">
+        <f t="shared" si="2"/>
+        <v>-11210006.800000001</v>
+      </c>
+      <c r="H18" s="52">
+        <f t="shared" si="2"/>
         <v>134914127139.74001</v>
-      </c>
-[...14 lines deleted...]
-        <v>132544862784.82001</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
     </row>
     <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
     <row r="23" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="70"/>
-[...4 lines deleted...]
-      <c r="H23" s="70"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
     </row>
     <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
-      <c r="B24" s="66"/>
-[...5 lines deleted...]
-      <c r="H24" s="66"/>
+      <c r="B24" s="56"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="56"/>
     </row>
     <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
-      <c r="B26" s="71" t="s">
+      <c r="B26" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="71"/>
-[...4 lines deleted...]
-      <c r="H26" s="71"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
+    <mergeCell ref="B23:H23"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:B16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="4" scale="65" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4436D5A4-ACC9-428F-80D9-DD936447B7EB}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:J26"/>
+  <sheetViews>
+    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4:H4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
+    <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="35" customFormat="1" ht="7.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:10" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:10" s="35" customFormat="1" ht="18.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:10" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="92" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+    </row>
+    <row r="5" spans="1:10" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="35" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="42">
+        <v>2995000000</v>
+      </c>
+      <c r="E6" s="42">
+        <v>6520000000</v>
+      </c>
+      <c r="F6" s="42">
+        <v>-6720000000</v>
+      </c>
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
+        <v>2795000000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="35" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="35" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="95" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="96"/>
+      <c r="D8" s="44">
+        <f>SUM(D6:D7)</f>
+        <v>2995000000</v>
+      </c>
+      <c r="E8" s="44">
+        <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
+        <v>6520000000</v>
+      </c>
+      <c r="F8" s="44">
+        <f t="shared" si="0"/>
+        <v>-6720000000</v>
+      </c>
+      <c r="G8" s="44">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H8" s="45">
+        <f t="shared" si="0"/>
+        <v>2795000000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="35" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="93" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="42">
+        <v>78739666000</v>
+      </c>
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>-2000000000</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="43">
+        <v>76739666000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="47" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="42">
+        <v>37596290000</v>
+      </c>
+      <c r="E10" s="42">
+        <v>0</v>
+      </c>
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42">
+        <v>-150000000</v>
+      </c>
+      <c r="H10" s="43">
+        <v>37446290000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="35" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="33"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="42">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42">
+        <v>0</v>
+      </c>
+      <c r="H11" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="35" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="35" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="42">
+        <v>6946690760.7399998</v>
+      </c>
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
+        <v>-95746905.780000001</v>
+      </c>
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
+        <v>6850943854.96</v>
+      </c>
+      <c r="J13" s="57"/>
+    </row>
+    <row r="14" spans="1:10" s="35" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="42">
+        <v>277026053</v>
+      </c>
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+      <c r="G14" s="42">
+        <v>7415468.8600000003</v>
+      </c>
+      <c r="H14" s="43">
+        <v>284441521.86000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="35" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="42">
+        <v>8109454326</v>
+      </c>
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
+        <v>-80932918</v>
+      </c>
+      <c r="G15" s="42">
+        <v>150000000</v>
+      </c>
+      <c r="H15" s="43">
+        <v>8178521408</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="35" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="42">
+        <v>250000000</v>
+      </c>
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
+        <v>0</v>
+      </c>
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="43">
+        <v>250000000</v>
+      </c>
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="98" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="99"/>
+      <c r="D17" s="49">
+        <f>SUM(D9:D16)</f>
+        <v>131919127139.74001</v>
+      </c>
+      <c r="E17" s="49">
+        <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="49">
+        <f t="shared" si="1"/>
+        <v>-2176679823.7799997</v>
+      </c>
+      <c r="G17" s="49">
+        <f t="shared" si="1"/>
+        <v>7415468.8600000143</v>
+      </c>
+      <c r="H17" s="50">
+        <f t="shared" si="1"/>
+        <v>129749862784.82001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="100" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="101"/>
+      <c r="D18" s="51">
+        <f>D17+D8</f>
+        <v>134914127139.74001</v>
+      </c>
+      <c r="E18" s="51">
+        <f t="shared" ref="E18:H18" si="2">E17+E8</f>
+        <v>6520000000</v>
+      </c>
+      <c r="F18" s="51">
+        <f t="shared" si="2"/>
+        <v>-8896679823.7799988</v>
+      </c>
+      <c r="G18" s="51">
+        <f t="shared" si="2"/>
+        <v>7415468.8600000143</v>
+      </c>
+      <c r="H18" s="52">
+        <f t="shared" si="2"/>
+        <v>132544862784.82001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A20" s="1"/>
+      <c r="B20" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="16"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+    </row>
+    <row r="21" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="1"/>
+      <c r="B21" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="16"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+    </row>
+    <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="1"/>
+      <c r="B22" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="16"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="20"/>
+    </row>
+    <row r="23" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="1"/>
+      <c r="B23" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
+    </row>
+    <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="1"/>
+      <c r="B24" s="56"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="56"/>
+    </row>
+    <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="1"/>
+      <c r="B25" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="16"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="17"/>
+    </row>
+    <row r="26" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="1"/>
+      <c r="B26" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="62" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C25A0ADA-E555-4036-B71C-F8BF6089408E}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="8" width="25.6640625" style="61" customWidth="1"/>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="41" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B4" s="82" t="s">
+    <row r="1" spans="1:10" s="35" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:10" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:10" s="35" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:10" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="92" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="82"/>
-[...11 lines deleted...]
-      <c r="C5" s="45" t="s">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+    </row>
+    <row r="5" spans="1:10" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="H5" s="40" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="42">
         <v>2795000000</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="42">
         <v>11535738000</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="42">
         <v>-4403932000</v>
       </c>
-      <c r="G6" s="49">
-[...2 lines deleted...]
-      <c r="H6" s="50">
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
         <v>9926806000</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C7" s="48" t="s">
+    <row r="7" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="49">
-[...17 lines deleted...]
-      <c r="B8" s="85" t="s">
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="86"/>
-      <c r="D8" s="51">
+      <c r="C8" s="96"/>
+      <c r="D8" s="44">
         <f>SUM(D6:D7)</f>
         <v>2795000000</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="44">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>11535738000</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="44">
         <f t="shared" si="0"/>
         <v>-4403932000</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H8" s="52">
+      <c r="H8" s="45">
         <f t="shared" si="0"/>
         <v>9926806000</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B9" s="83" t="s">
+    <row r="9" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="42">
         <v>76739666000</v>
       </c>
-      <c r="E9" s="49">
-[...8 lines deleted...]
-      <c r="H9" s="50">
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="43">
         <v>76739666000</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C10" s="48" t="s">
+    <row r="10" spans="1:10" s="47" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="42">
         <v>37446290000</v>
       </c>
-      <c r="E10" s="49">
+      <c r="E10" s="42">
         <v>730000000</v>
       </c>
-      <c r="F10" s="49">
-[...2 lines deleted...]
-      <c r="G10" s="49">
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42">
         <v>-115000000</v>
       </c>
-      <c r="H10" s="50">
+      <c r="H10" s="43">
         <v>38061290000</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C11" s="48" t="s">
+    <row r="11" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="33"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="49">
-[...18 lines deleted...]
-      <c r="C12" s="48" t="s">
+      <c r="D11" s="42">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42">
+        <v>0</v>
+      </c>
+      <c r="H11" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="49">
-[...18 lines deleted...]
-      <c r="C13" s="48" t="s">
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="42">
         <v>6850943854.96</v>
       </c>
-      <c r="E13" s="49">
-[...2 lines deleted...]
-      <c r="F13" s="49">
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
         <v>-81933331.700000003</v>
       </c>
-      <c r="G13" s="49">
-[...2 lines deleted...]
-      <c r="H13" s="50">
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
         <v>6769010523.2599993</v>
       </c>
-      <c r="J13" s="67"/>
-[...4 lines deleted...]
-      <c r="C14" s="48" t="s">
+      <c r="J13" s="57"/>
+    </row>
+    <row r="14" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="42">
         <v>284441521.86000001</v>
       </c>
-      <c r="E14" s="49">
-[...5 lines deleted...]
-      <c r="G14" s="49">
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+      <c r="G14" s="42">
         <v>14607730.1</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="43">
         <v>299049251.95999998</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C15" s="48" t="s">
+    <row r="15" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="42">
         <v>8178521408</v>
       </c>
-      <c r="E15" s="49">
-[...2 lines deleted...]
-      <c r="F15" s="49">
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
         <v>-50000000</v>
       </c>
-      <c r="G15" s="49">
+      <c r="G15" s="42">
         <v>115000000</v>
       </c>
-      <c r="H15" s="50">
+      <c r="H15" s="43">
         <v>8243521408</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C16" s="48" t="s">
+    <row r="16" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="42">
         <v>250000000</v>
       </c>
-      <c r="E16" s="49">
-[...8 lines deleted...]
-      <c r="H16" s="50">
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
+        <v>0</v>
+      </c>
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="43">
         <v>250000000</v>
       </c>
-      <c r="J16" s="55"/>
-[...3 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="89"/>
-      <c r="D17" s="56">
+      <c r="C17" s="99"/>
+      <c r="D17" s="49">
         <f>SUM(D9:D16)</f>
         <v>129749862784.82001</v>
       </c>
-      <c r="E17" s="56">
+      <c r="E17" s="49">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>730000000</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="49">
         <f t="shared" si="1"/>
         <v>-131933331.7</v>
       </c>
-      <c r="G17" s="56">
+      <c r="G17" s="49">
         <f t="shared" si="1"/>
         <v>14607730.099999994</v>
       </c>
-      <c r="H17" s="57">
+      <c r="H17" s="50">
         <f t="shared" si="1"/>
         <v>130362537183.22</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="41" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B18" s="90" t="s">
+    <row r="18" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="91"/>
-      <c r="D18" s="58">
+      <c r="C18" s="101"/>
+      <c r="D18" s="51">
         <f>D17+D8</f>
         <v>132544862784.82001</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="51">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>12265738000</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="51">
         <f t="shared" si="2"/>
         <v>-4535865331.6999998</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="51">
         <f t="shared" si="2"/>
         <v>14607730.099999994</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="52">
         <f t="shared" si="2"/>
         <v>140289343183.22</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
     </row>
     <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
     <row r="23" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="70"/>
-[...4 lines deleted...]
-      <c r="H23" s="70"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
     </row>
     <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
-      <c r="B24" s="66"/>
-[...5 lines deleted...]
-      <c r="H24" s="66"/>
+      <c r="B24" s="56"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="56"/>
     </row>
     <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
-      <c r="B26" s="71" t="s">
+      <c r="B26" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="71"/>
-[...4 lines deleted...]
-      <c r="H26" s="71"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73AE889C-B66C-4A47-89D5-A4FFED346C3F}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="8" width="25.6640625" style="61" customWidth="1"/>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="41" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B4" s="82" t="s">
+    <row r="1" spans="1:10" s="35" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:10" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:10" s="35" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:10" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="92" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="82"/>
-[...11 lines deleted...]
-      <c r="C5" s="45" t="s">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+    </row>
+    <row r="5" spans="1:10" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="H5" s="40" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="42">
         <v>9926806000</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="42">
         <v>15501792000</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="42">
         <v>-15789937000</v>
       </c>
-      <c r="G6" s="49">
-[...2 lines deleted...]
-      <c r="H6" s="50">
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
         <v>9638661000</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C7" s="48" t="s">
+    <row r="7" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="49">
-[...18 lines deleted...]
-      <c r="C8" s="48" t="s">
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="D8" s="49">
-[...2 lines deleted...]
-      <c r="E8" s="49">
+      <c r="D8" s="42">
+        <v>0</v>
+      </c>
+      <c r="E8" s="42">
         <v>590000000</v>
       </c>
-      <c r="F8" s="49">
-[...5 lines deleted...]
-      <c r="H8" s="50">
+      <c r="F8" s="42">
+        <v>0</v>
+      </c>
+      <c r="G8" s="42">
+        <v>0</v>
+      </c>
+      <c r="H8" s="43">
         <v>590000000</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B9" s="85" t="s">
+    <row r="9" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="86"/>
-      <c r="D9" s="51">
+      <c r="C9" s="96"/>
+      <c r="D9" s="44">
         <f>SUM(D6:D8)</f>
         <v>9926806000</v>
       </c>
-      <c r="E9" s="51">
+      <c r="E9" s="44">
         <f t="shared" ref="E9:H9" si="0">SUM(E6:E8)</f>
         <v>16091792000</v>
       </c>
-      <c r="F9" s="51">
+      <c r="F9" s="44">
         <f t="shared" si="0"/>
         <v>-15789937000</v>
       </c>
-      <c r="G9" s="51">
+      <c r="G9" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H9" s="51">
+      <c r="H9" s="44">
         <f t="shared" si="0"/>
         <v>10228661000</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B10" s="83" t="s">
+    <row r="10" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="33"/>
+      <c r="B10" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="48" t="s">
+      <c r="C10" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="42">
         <v>76739666000</v>
       </c>
-      <c r="E10" s="49">
-[...8 lines deleted...]
-      <c r="H10" s="50">
+      <c r="E10" s="42">
+        <v>0</v>
+      </c>
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42">
+        <v>0</v>
+      </c>
+      <c r="H10" s="43">
         <v>76739666000</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C11" s="48" t="s">
+    <row r="11" spans="1:10" s="47" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="46"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D11" s="49">
+      <c r="D11" s="42">
         <v>38061290000</v>
       </c>
-      <c r="E11" s="49">
+      <c r="E11" s="42">
         <v>231000000</v>
       </c>
-      <c r="F11" s="49">
-[...3 lines deleted...]
-      <c r="H11" s="50">
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42"/>
+      <c r="H11" s="43">
         <v>38292290000</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C12" s="48" t="s">
+    <row r="12" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="49">
-[...18 lines deleted...]
-      <c r="C13" s="48" t="s">
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="49">
-[...18 lines deleted...]
-      <c r="C14" s="48" t="s">
+      <c r="D13" s="42">
+        <v>0</v>
+      </c>
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
+        <v>0</v>
+      </c>
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="42">
         <v>6769010523.2599993</v>
       </c>
-      <c r="E14" s="49">
-[...2 lines deleted...]
-      <c r="F14" s="49">
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
         <v>-1570876392.4200001</v>
       </c>
-      <c r="G14" s="49">
-[...2 lines deleted...]
-      <c r="H14" s="50">
+      <c r="G14" s="42">
+        <v>0</v>
+      </c>
+      <c r="H14" s="43">
         <v>5198134130.8400002</v>
       </c>
-      <c r="J14" s="67"/>
-[...4 lines deleted...]
-      <c r="C15" s="48" t="s">
+      <c r="J14" s="57"/>
+    </row>
+    <row r="15" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="42">
         <v>299049251.95999998</v>
       </c>
-      <c r="E15" s="49">
-[...5 lines deleted...]
-      <c r="G15" s="49">
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
+        <v>0</v>
+      </c>
+      <c r="G15" s="42">
         <v>620022.99</v>
       </c>
-      <c r="H15" s="50">
+      <c r="H15" s="43">
         <v>299669274.94999999</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C16" s="48" t="s">
+    <row r="16" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="42">
         <v>8243521408</v>
       </c>
-      <c r="E16" s="49">
-[...6 lines deleted...]
-      <c r="H16" s="50">
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
+        <v>0</v>
+      </c>
+      <c r="G16" s="42"/>
+      <c r="H16" s="43">
         <v>8243521408</v>
       </c>
     </row>
-    <row r="17" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C17" s="48" t="s">
+    <row r="17" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="97"/>
+      <c r="C17" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D17" s="49">
+      <c r="D17" s="42">
         <v>250000000</v>
       </c>
-      <c r="E17" s="49">
-[...8 lines deleted...]
-      <c r="H17" s="50">
+      <c r="E17" s="42">
+        <v>0</v>
+      </c>
+      <c r="F17" s="42">
+        <v>0</v>
+      </c>
+      <c r="G17" s="42">
+        <v>0</v>
+      </c>
+      <c r="H17" s="43">
         <v>250000000</v>
       </c>
-      <c r="J17" s="55"/>
-[...3 lines deleted...]
-      <c r="B18" s="88" t="s">
+      <c r="J17" s="48"/>
+    </row>
+    <row r="18" spans="1:10" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="33"/>
+      <c r="B18" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="89"/>
-      <c r="D18" s="56">
+      <c r="C18" s="99"/>
+      <c r="D18" s="49">
         <f>SUM(D10:D17)</f>
         <v>130362537183.22</v>
       </c>
-      <c r="E18" s="56">
+      <c r="E18" s="49">
         <f t="shared" ref="E18:H18" si="1">SUM(E10:E17)</f>
         <v>231000000</v>
       </c>
-      <c r="F18" s="56">
+      <c r="F18" s="49">
         <f t="shared" si="1"/>
         <v>-1570876392.4200001</v>
       </c>
-      <c r="G18" s="56">
+      <c r="G18" s="49">
         <f t="shared" si="1"/>
         <v>620022.99</v>
       </c>
-      <c r="H18" s="57">
+      <c r="H18" s="50">
         <f t="shared" si="1"/>
         <v>129023280813.78999</v>
       </c>
     </row>
-    <row r="19" spans="1:10" s="41" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B19" s="90" t="s">
+    <row r="19" spans="1:10" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="33"/>
+      <c r="B19" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="91"/>
-      <c r="D19" s="58">
+      <c r="C19" s="101"/>
+      <c r="D19" s="51">
         <f>D18+D9</f>
         <v>140289343183.22</v>
       </c>
-      <c r="E19" s="58">
+      <c r="E19" s="51">
         <f t="shared" ref="E19:H19" si="2">E18+E9</f>
         <v>16322792000</v>
       </c>
-      <c r="F19" s="58">
+      <c r="F19" s="51">
         <f t="shared" si="2"/>
         <v>-17360813392.419998</v>
       </c>
-      <c r="G19" s="58">
+      <c r="G19" s="51">
         <f t="shared" si="2"/>
         <v>620022.99</v>
       </c>
-      <c r="H19" s="59">
+      <c r="H19" s="52">
         <f t="shared" si="2"/>
         <v>139251941813.78998</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
     </row>
     <row r="22" spans="1:10" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
     <row r="23" spans="1:10" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
       <c r="B23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="16"/>
       <c r="D23" s="20"/>
       <c r="E23" s="20"/>
       <c r="F23" s="20"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
     </row>
     <row r="24" spans="1:10" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
-      <c r="B24" s="70" t="s">
+      <c r="B24" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C24" s="70"/>
-[...4 lines deleted...]
-      <c r="H24" s="70"/>
+      <c r="C24" s="73"/>
+      <c r="D24" s="73"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+      <c r="H24" s="73"/>
     </row>
     <row r="25" spans="1:10" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
-      <c r="B25" s="68"/>
-[...5 lines deleted...]
-      <c r="H25" s="68"/>
+      <c r="B25" s="56"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="56"/>
+      <c r="E25" s="56"/>
+      <c r="F25" s="56"/>
+      <c r="G25" s="56"/>
+      <c r="H25" s="56"/>
     </row>
     <row r="26" spans="1:10" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
       <c r="B26" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="17"/>
     </row>
     <row r="27" spans="1:10" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="1"/>
-      <c r="B27" s="71" t="s">
+      <c r="B27" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C27" s="71"/>
-[...4 lines deleted...]
-      <c r="H27" s="71"/>
+      <c r="C27" s="74"/>
+      <c r="D27" s="74"/>
+      <c r="E27" s="74"/>
+      <c r="F27" s="74"/>
+      <c r="G27" s="74"/>
+      <c r="H27" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:B17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27CF9DA3-9E23-4765-B1EC-D5DC57A2FB68}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:J28"/>
+  <sheetViews>
+    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4:H4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2" style="25" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="30" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="27" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="28" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="29"/>
+    <col min="10" max="10" width="17.33203125" style="29" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="29"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="24" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:10" s="24" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:10" s="24" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:10" s="24" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="23"/>
+      <c r="B4" s="83" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+    </row>
+    <row r="5" spans="1:10" s="24" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="23"/>
+      <c r="B5" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="23"/>
+      <c r="B6" s="84" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="7">
+        <v>2795000000</v>
+      </c>
+      <c r="E6" s="7">
+        <v>10900000000</v>
+      </c>
+      <c r="F6" s="7">
+        <v>-11150000000</v>
+      </c>
+      <c r="G6" s="7">
+        <v>0</v>
+      </c>
+      <c r="H6" s="8">
+        <v>2545000000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="23"/>
+      <c r="B7" s="85"/>
+      <c r="C7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="7">
+        <v>0</v>
+      </c>
+      <c r="E7" s="7">
+        <v>0</v>
+      </c>
+      <c r="F7" s="7">
+        <v>0</v>
+      </c>
+      <c r="G7" s="7">
+        <v>0</v>
+      </c>
+      <c r="H7" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="23"/>
+      <c r="B8" s="86" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="87"/>
+      <c r="D8" s="9">
+        <f>SUM(D6:D7)</f>
+        <v>2795000000</v>
+      </c>
+      <c r="E8" s="9">
+        <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
+        <v>10900000000</v>
+      </c>
+      <c r="F8" s="9">
+        <f t="shared" si="0"/>
+        <v>-11150000000</v>
+      </c>
+      <c r="G8" s="9">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H8" s="10">
+        <f t="shared" si="0"/>
+        <v>2545000000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="23"/>
+      <c r="B9" s="84" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="7">
+        <v>90969988000</v>
+      </c>
+      <c r="E9" s="7">
+        <v>0</v>
+      </c>
+      <c r="F9" s="7">
+        <v>-5230322000</v>
+      </c>
+      <c r="G9" s="7">
+        <v>0</v>
+      </c>
+      <c r="H9" s="8">
+        <v>85739666000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="32" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="31"/>
+      <c r="B10" s="82"/>
+      <c r="C10" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="7">
+        <v>37393790000</v>
+      </c>
+      <c r="E10" s="7">
+        <v>0</v>
+      </c>
+      <c r="F10" s="7">
+        <v>0</v>
+      </c>
+      <c r="G10" s="7">
+        <v>0</v>
+      </c>
+      <c r="H10" s="8">
+        <v>37393790000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="23"/>
+      <c r="B11" s="82"/>
+      <c r="C11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="7">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>0</v>
+      </c>
+      <c r="F11" s="7">
+        <v>0</v>
+      </c>
+      <c r="G11" s="7">
+        <v>0</v>
+      </c>
+      <c r="H11" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="23"/>
+      <c r="B12" s="82"/>
+      <c r="C12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="7">
+        <v>0</v>
+      </c>
+      <c r="E12" s="7">
+        <v>0</v>
+      </c>
+      <c r="F12" s="7">
+        <v>0</v>
+      </c>
+      <c r="G12" s="7">
+        <v>0</v>
+      </c>
+      <c r="H12" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="23"/>
+      <c r="B13" s="82"/>
+      <c r="C13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="7">
+        <v>11166573326.029999</v>
+      </c>
+      <c r="E13" s="7">
+        <v>0</v>
+      </c>
+      <c r="F13" s="7">
+        <v>-217605315.34999999</v>
+      </c>
+      <c r="G13" s="7">
+        <v>0</v>
+      </c>
+      <c r="H13" s="8">
+        <v>10948968010.68</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="23"/>
+      <c r="B14" s="82"/>
+      <c r="C14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="7">
+        <v>335605778.80000001</v>
+      </c>
+      <c r="E14" s="7">
+        <v>0</v>
+      </c>
+      <c r="F14" s="7">
+        <v>0</v>
+      </c>
+      <c r="G14" s="7">
+        <v>-2108076.5</v>
+      </c>
+      <c r="H14" s="8">
+        <v>333497702.30000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="23"/>
+      <c r="B15" s="82"/>
+      <c r="C15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="7">
+        <v>7990177244</v>
+      </c>
+      <c r="E15" s="7">
+        <v>0</v>
+      </c>
+      <c r="F15" s="7">
+        <v>-15000000</v>
+      </c>
+      <c r="G15" s="7"/>
+      <c r="H15" s="8">
+        <v>7975177244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="24" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="23"/>
+      <c r="B16" s="82"/>
+      <c r="C16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="7">
+        <v>51836000000</v>
+      </c>
+      <c r="E16" s="7">
+        <v>0</v>
+      </c>
+      <c r="F16" s="7">
+        <v>-8235000000</v>
+      </c>
+      <c r="G16" s="7">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8">
+        <v>43601000000</v>
+      </c>
+      <c r="J16" s="26"/>
+    </row>
+    <row r="17" spans="1:8" s="24" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="23"/>
+      <c r="B17" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="89"/>
+      <c r="D17" s="11">
+        <f>SUM(D9:D16)</f>
+        <v>199692134348.82999</v>
+      </c>
+      <c r="E17" s="11">
+        <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="11">
+        <f t="shared" si="1"/>
+        <v>-13697927315.35</v>
+      </c>
+      <c r="G17" s="11">
+        <f t="shared" si="1"/>
+        <v>-2108076.5</v>
+      </c>
+      <c r="H17" s="12">
+        <f t="shared" si="1"/>
+        <v>185992098956.97998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="24" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="23"/>
+      <c r="B18" s="90" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="91"/>
+      <c r="D18" s="13">
+        <f>D17+D8</f>
+        <v>202487134348.82999</v>
+      </c>
+      <c r="E18" s="13">
+        <f t="shared" ref="E18:H18" si="2">E17+E8</f>
+        <v>10900000000</v>
+      </c>
+      <c r="F18" s="13">
+        <f t="shared" si="2"/>
+        <v>-24847927315.349998</v>
+      </c>
+      <c r="G18" s="13">
+        <f t="shared" si="2"/>
+        <v>-2108076.5</v>
+      </c>
+      <c r="H18" s="14">
+        <f t="shared" si="2"/>
+        <v>188537098956.97998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="1"/>
+      <c r="B21" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="16"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="17"/>
+    </row>
+    <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="1"/>
+      <c r="B22" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="16"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="20"/>
+    </row>
+    <row r="23" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="1"/>
+      <c r="B23" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="16"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="20"/>
+    </row>
+    <row r="24" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="1"/>
+      <c r="B24" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="73"/>
+      <c r="D24" s="73"/>
+      <c r="E24" s="73"/>
+      <c r="F24" s="73"/>
+      <c r="G24" s="73"/>
+      <c r="H24" s="73"/>
+    </row>
+    <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="1"/>
+      <c r="B25" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C25" s="16"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="20"/>
+    </row>
+    <row r="26" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="1"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+    </row>
+    <row r="27" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="1"/>
+      <c r="B27" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="16"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="17"/>
+    </row>
+    <row r="28" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="1"/>
+      <c r="B28" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="74"/>
+      <c r="D28" s="74"/>
+      <c r="E28" s="74"/>
+      <c r="F28" s="74"/>
+      <c r="G28" s="74"/>
+      <c r="H28" s="74"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
+    <mergeCell ref="B24:H24"/>
+    <mergeCell ref="B28:H28"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:B16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="4" scale="57" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{058BEFBE-829B-4D98-B54E-8D3178393D3F}">
-  <dimension ref="A1:J27"/>
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="8" width="25.6640625" style="61" customWidth="1"/>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" customWidth="1"/>
+    <col min="14" max="14" width="14.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="41" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B4" s="82" t="s">
+    <row r="1" spans="1:14" s="35" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:14" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:14" s="35" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:14" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="92" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="82"/>
-[...11 lines deleted...]
-      <c r="C5" s="45" t="s">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+    </row>
+    <row r="5" spans="1:14" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="H5" s="40" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:14" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="42">
         <v>2545000000</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="42">
         <v>11000000000</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="42">
         <v>-10750000000</v>
       </c>
-      <c r="G6" s="49">
-[...2 lines deleted...]
-      <c r="H6" s="50">
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
         <v>2795000000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C7" s="48" t="s">
+      <c r="J6" s="34"/>
+      <c r="N6" s="34"/>
+    </row>
+    <row r="7" spans="1:14" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="49">
-[...17 lines deleted...]
-      <c r="B8" s="85" t="s">
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+      <c r="J7" s="34"/>
+      <c r="N7" s="34"/>
+    </row>
+    <row r="8" spans="1:14" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="86"/>
-[...1 lines deleted...]
-        <f>SUM(D6:D7)</f>
+      <c r="C8" s="96"/>
+      <c r="D8" s="44">
         <v>2545000000</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="44">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>11000000000</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="44">
         <f t="shared" si="0"/>
         <v>-10750000000</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H8" s="52">
+      <c r="H8" s="45">
         <f t="shared" si="0"/>
         <v>2795000000</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="83" t="s">
+      <c r="J8" s="34"/>
+      <c r="N8" s="34"/>
+    </row>
+    <row r="9" spans="1:14" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="42">
         <v>85739666000</v>
       </c>
-      <c r="E9" s="49">
-[...8 lines deleted...]
-      <c r="H9" s="50">
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="43">
         <v>85739666000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C10" s="48" t="s">
+      <c r="J9" s="34"/>
+      <c r="N9" s="34"/>
+    </row>
+    <row r="10" spans="1:14" s="47" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="42">
+        <v>37393790000</v>
+      </c>
+      <c r="E10" s="42">
+        <v>0</v>
+      </c>
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42">
+        <v>-180000000</v>
+      </c>
+      <c r="H10" s="43">
+        <f>SUM(D10:G10)</f>
         <v>37213790000</v>
       </c>
-      <c r="E10" s="49">
-[...15 lines deleted...]
-      <c r="C11" s="48" t="s">
+      <c r="J10" s="34"/>
+      <c r="N10" s="34"/>
+    </row>
+    <row r="11" spans="1:14" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="33"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="49">
-[...18 lines deleted...]
-      <c r="C12" s="48" t="s">
+      <c r="D11" s="42">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42">
+        <v>0</v>
+      </c>
+      <c r="H11" s="43">
+        <v>0</v>
+      </c>
+      <c r="J11" s="34"/>
+      <c r="N11" s="34"/>
+    </row>
+    <row r="12" spans="1:14" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="49">
-[...18 lines deleted...]
-      <c r="C13" s="48" t="s">
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+      <c r="J12" s="34"/>
+      <c r="N12" s="34"/>
+    </row>
+    <row r="13" spans="1:14" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="42">
         <v>10948968010.68</v>
       </c>
-      <c r="E13" s="49">
-[...2 lines deleted...]
-      <c r="F13" s="49">
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
         <v>-256391796.81</v>
       </c>
-      <c r="G13" s="49">
-[...2 lines deleted...]
-      <c r="H13" s="50">
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
         <v>10692576213.870001</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C14" s="48" t="s">
+      <c r="J13" s="34"/>
+      <c r="N13" s="34"/>
+    </row>
+    <row r="14" spans="1:14" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="42">
         <v>333497702.30000001</v>
       </c>
-      <c r="E14" s="49">
-[...5 lines deleted...]
-      <c r="G14" s="49">
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+      <c r="G14" s="42">
         <v>-669624.30000000005</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="43">
         <v>332828078</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C15" s="48" t="s">
+      <c r="J14" s="34"/>
+      <c r="N14" s="34"/>
+    </row>
+    <row r="15" spans="1:14" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="49">
-[...5 lines deleted...]
-      <c r="F15" s="49">
+      <c r="D15" s="42">
+        <v>7975177244</v>
+      </c>
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
         <v>-90000000</v>
       </c>
-      <c r="G15" s="49"/>
-      <c r="H15" s="50">
+      <c r="G15" s="42">
+        <v>180000000</v>
+      </c>
+      <c r="H15" s="43">
+        <f>SUM(D15:G15)</f>
         <v>8065177244</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C16" s="48" t="s">
+      <c r="J15" s="34"/>
+      <c r="N15" s="34"/>
+    </row>
+    <row r="16" spans="1:14" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="42">
         <v>43601000000</v>
       </c>
-      <c r="E16" s="49">
-[...8 lines deleted...]
-      <c r="H16" s="50">
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
+        <v>0</v>
+      </c>
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="43">
         <v>43601000000</v>
       </c>
-      <c r="J16" s="55"/>
-[...3 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="J16" s="34"/>
+      <c r="N16" s="34"/>
+    </row>
+    <row r="17" spans="1:14" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="89"/>
-[...1 lines deleted...]
-        <f>SUM(D9:D16)</f>
+      <c r="C17" s="99"/>
+      <c r="D17" s="49">
         <v>185992098956.97998</v>
       </c>
-      <c r="E17" s="56">
+      <c r="E17" s="49">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="49">
         <f t="shared" si="1"/>
         <v>-346391796.81</v>
       </c>
-      <c r="G17" s="56">
+      <c r="G17" s="49">
         <f t="shared" si="1"/>
-        <v>-669624.30000000005</v>
-[...1 lines deleted...]
-      <c r="H17" s="57">
+        <v>-669624.30000001192</v>
+      </c>
+      <c r="H17" s="50">
         <f t="shared" si="1"/>
         <v>185645037535.87</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B18" s="90" t="s">
+      <c r="J17" s="34"/>
+      <c r="N17" s="34"/>
+    </row>
+    <row r="18" spans="1:14" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="91"/>
-[...1 lines deleted...]
-        <f>D17+D8</f>
+      <c r="C18" s="101"/>
+      <c r="D18" s="51">
         <v>188537098956.97998</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="51">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>11000000000</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="51">
         <f t="shared" si="2"/>
         <v>-11096391796.809999</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="51">
         <f t="shared" si="2"/>
-        <v>-669624.30000000005</v>
-[...1 lines deleted...]
-      <c r="H18" s="59">
+        <v>-669624.30000001192</v>
+      </c>
+      <c r="H18" s="52">
         <f t="shared" si="2"/>
         <v>188440037535.87</v>
       </c>
-    </row>
-    <row r="20" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="J18" s="34"/>
+      <c r="N18" s="34"/>
+    </row>
+    <row r="20" spans="1:14" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
-    <row r="21" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
     </row>
-    <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
-    <row r="23" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:14" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="70"/>
-[...6 lines deleted...]
-    <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
+    </row>
+    <row r="24" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="16"/>
       <c r="D24" s="20"/>
       <c r="E24" s="20"/>
       <c r="F24" s="20"/>
       <c r="G24" s="20"/>
       <c r="H24" s="20"/>
     </row>
-    <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="22"/>
       <c r="C25" s="16"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
-    <row r="26" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:14" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
       <c r="B26" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="16"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="17"/>
     </row>
-    <row r="27" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:14" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="1"/>
-      <c r="B27" s="71" t="s">
+      <c r="B27" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C27" s="71"/>
-[...4 lines deleted...]
-      <c r="H27" s="71"/>
+      <c r="C27" s="74"/>
+      <c r="D27" s="74"/>
+      <c r="E27" s="74"/>
+      <c r="F27" s="74"/>
+      <c r="G27" s="74"/>
+      <c r="H27" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01200816-AA84-4DA6-B693-8322119B656F}">
-  <dimension ref="A1:J26"/>
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="8" width="25.6640625" style="61" customWidth="1"/>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="19.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="41" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B4" s="82" t="s">
+    <row r="1" spans="1:12" s="35" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:12" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:12" s="35" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:12" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="92" t="s">
         <v>32</v>
       </c>
-      <c r="C4" s="82"/>
-[...11 lines deleted...]
-      <c r="C5" s="45" t="s">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+    </row>
+    <row r="5" spans="1:12" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="H5" s="40" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:12" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="42">
         <v>2795000000</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="42">
         <v>15500000000</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="42">
         <v>-14250000000</v>
       </c>
-      <c r="G6" s="49">
-[...2 lines deleted...]
-      <c r="H6" s="50">
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
         <v>4045000000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C7" s="48" t="s">
+      <c r="L6" s="34"/>
+    </row>
+    <row r="7" spans="1:12" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="49">
-[...17 lines deleted...]
-      <c r="B8" s="85" t="s">
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+      <c r="L7" s="34"/>
+    </row>
+    <row r="8" spans="1:12" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="86"/>
-      <c r="D8" s="51">
+      <c r="C8" s="96"/>
+      <c r="D8" s="44">
         <f>SUM(D6:D7)</f>
         <v>2795000000</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="44">
         <f>SUM(E6:E7)</f>
         <v>15500000000</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="44">
         <f>SUM(F6:F7)</f>
         <v>-14250000000</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="44">
         <f>SUM(G6:G7)</f>
         <v>0</v>
       </c>
-      <c r="H8" s="52">
+      <c r="H8" s="45">
         <f>SUM(H6:H7)</f>
         <v>4045000000</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="83" t="s">
+      <c r="L8" s="34"/>
+    </row>
+    <row r="9" spans="1:12" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="42">
         <v>85739666000</v>
       </c>
-      <c r="E9" s="49">
-[...8 lines deleted...]
-      <c r="H9" s="50">
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="43">
         <v>85739666000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C10" s="48" t="s">
+      <c r="L9" s="34"/>
+    </row>
+    <row r="10" spans="1:12" s="47" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="42">
         <v>37213790000</v>
       </c>
-      <c r="E10" s="49">
-[...5 lines deleted...]
-      <c r="G10" s="49">
+      <c r="E10" s="42">
+        <v>0</v>
+      </c>
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42">
         <v>-60000000</v>
       </c>
-      <c r="H10" s="50">
+      <c r="H10" s="43">
         <v>37153790000</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C11" s="48" t="s">
+      <c r="L10" s="34"/>
+    </row>
+    <row r="11" spans="1:12" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="33"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="49">
-[...18 lines deleted...]
-      <c r="C12" s="48" t="s">
+      <c r="D11" s="42">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42">
+        <v>0</v>
+      </c>
+      <c r="H11" s="43">
+        <v>0</v>
+      </c>
+      <c r="L11" s="34"/>
+    </row>
+    <row r="12" spans="1:12" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="49">
-[...18 lines deleted...]
-      <c r="C13" s="48" t="s">
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+      <c r="L12" s="34"/>
+    </row>
+    <row r="13" spans="1:12" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="42">
         <v>10692576213.870001</v>
       </c>
-      <c r="E13" s="49">
-[...2 lines deleted...]
-      <c r="F13" s="49">
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
         <v>-296841492.97000003</v>
       </c>
-      <c r="G13" s="49">
-[...2 lines deleted...]
-      <c r="H13" s="50">
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
         <v>10395734720.900002</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C14" s="48" t="s">
+      <c r="L13" s="34"/>
+    </row>
+    <row r="14" spans="1:12" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="42">
         <v>332828078</v>
       </c>
-      <c r="E14" s="49">
-[...5 lines deleted...]
-      <c r="G14" s="49">
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+      <c r="G14" s="42">
         <v>-6993853.7999999998</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="43">
         <v>325834224.19999999</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C15" s="48" t="s">
+      <c r="L14" s="34"/>
+    </row>
+    <row r="15" spans="1:12" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="42">
         <v>8065177244</v>
       </c>
-      <c r="E15" s="49">
-[...2 lines deleted...]
-      <c r="F15" s="49">
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
         <v>-95000000</v>
       </c>
-      <c r="G15" s="49">
+      <c r="G15" s="42">
         <v>60000000</v>
       </c>
-      <c r="H15" s="50">
+      <c r="H15" s="43">
         <v>8030177244</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C16" s="48" t="s">
+      <c r="L15" s="34"/>
+    </row>
+    <row r="16" spans="1:12" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="42">
         <v>43601000000</v>
       </c>
-      <c r="E16" s="49">
-[...2 lines deleted...]
-      <c r="F16" s="49">
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
         <v>-5940000000</v>
       </c>
-      <c r="G16" s="49">
-[...2 lines deleted...]
-      <c r="H16" s="50">
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="43">
         <v>37661000000</v>
       </c>
-      <c r="J16" s="55"/>
-[...3 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="J16" s="48"/>
+      <c r="L16" s="34"/>
+    </row>
+    <row r="17" spans="1:12" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="89"/>
-      <c r="D17" s="56">
+      <c r="C17" s="99"/>
+      <c r="D17" s="49">
         <f>SUM(D9:D16)</f>
         <v>185645037535.87</v>
       </c>
-      <c r="E17" s="56">
+      <c r="E17" s="49">
         <f>SUM(E9:E16)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="49">
         <f>SUM(F9:F16)</f>
         <v>-6331841492.9700003</v>
       </c>
-      <c r="G17" s="56">
+      <c r="G17" s="49">
         <f>SUM(G9:G16)</f>
         <v>-6993853.799999997</v>
       </c>
-      <c r="H17" s="57">
+      <c r="H17" s="50">
         <f>SUM(H9:H16)</f>
         <v>179306202189.09998</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B18" s="90" t="s">
+      <c r="L17" s="34"/>
+    </row>
+    <row r="18" spans="1:12" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="91"/>
-      <c r="D18" s="58">
+      <c r="C18" s="101"/>
+      <c r="D18" s="51">
         <f>D17+D8</f>
         <v>188440037535.87</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="51">
         <f>E17+E8</f>
         <v>15500000000</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="51">
         <f>F17+F8</f>
         <v>-20581841492.970001</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="51">
         <f>G17+G8</f>
         <v>-6993853.799999997</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="52">
         <f>H17+H8</f>
         <v>183351202189.09998</v>
       </c>
-    </row>
-    <row r="20" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="L18" s="34"/>
+    </row>
+    <row r="20" spans="1:12" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
-    <row r="21" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:12" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
     </row>
-    <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:12" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
-    <row r="23" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:12" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="70"/>
-[...6 lines deleted...]
-    <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
+    </row>
+    <row r="24" spans="1:12" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="22"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
-    <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:12" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
-    <row r="26" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:12" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
-      <c r="B26" s="71" t="s">
+      <c r="B26" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="71"/>
-[...4 lines deleted...]
-      <c r="H26" s="71"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06A03F23-3899-4401-B281-959D3A2D3E6F}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="8" width="25.6640625" style="61" customWidth="1"/>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="41" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B4" s="82" t="s">
+    <row r="1" spans="1:10" s="35" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:10" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:10" s="35" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:10" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="92" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="82"/>
-[...11 lines deleted...]
-      <c r="C5" s="45" t="s">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+    </row>
+    <row r="5" spans="1:10" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="H5" s="40" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="42">
         <v>4045000000</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="42">
         <v>6270000000</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="42">
         <v>-7520000000</v>
       </c>
-      <c r="G6" s="49">
-[...2 lines deleted...]
-      <c r="H6" s="50">
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
         <v>2795000000</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C7" s="48" t="s">
+    <row r="7" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="49">
-[...17 lines deleted...]
-      <c r="B8" s="85" t="s">
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="86"/>
-      <c r="D8" s="51">
+      <c r="C8" s="96"/>
+      <c r="D8" s="44">
         <f>SUM(D6:D7)</f>
         <v>4045000000</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="44">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>6270000000</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="44">
         <f t="shared" si="0"/>
         <v>-7520000000</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H8" s="52">
+      <c r="H8" s="45">
         <f t="shared" si="0"/>
         <v>2795000000</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B9" s="83" t="s">
+    <row r="9" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="42">
         <v>85739666000</v>
       </c>
-      <c r="E9" s="49">
-[...2 lines deleted...]
-      <c r="F9" s="49">
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
         <v>-4000000000</v>
       </c>
-      <c r="G9" s="49">
-[...2 lines deleted...]
-      <c r="H9" s="50">
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="43">
         <v>81739666000</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C10" s="48" t="s">
+    <row r="10" spans="1:10" s="47" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="42">
         <v>37213790000</v>
       </c>
-      <c r="E10" s="49">
-[...6 lines deleted...]
-      <c r="H10" s="50">
+      <c r="E10" s="42">
+        <v>0</v>
+      </c>
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42"/>
+      <c r="H10" s="43">
         <v>37153790000</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C11" s="48" t="s">
+    <row r="11" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="33"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="49">
-[...18 lines deleted...]
-      <c r="C12" s="48" t="s">
+      <c r="D11" s="42">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42">
+        <v>0</v>
+      </c>
+      <c r="H11" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="49">
-[...18 lines deleted...]
-      <c r="C13" s="48" t="s">
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="42">
         <v>10395734720.900002</v>
       </c>
-      <c r="E13" s="49">
-[...2 lines deleted...]
-      <c r="F13" s="49">
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
         <v>-258715756.06</v>
       </c>
-      <c r="G13" s="49">
-[...2 lines deleted...]
-      <c r="H13" s="50">
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
         <v>10137018964.84</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C14" s="48" t="s">
+    <row r="14" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="42">
         <v>325834224.19999999</v>
       </c>
-      <c r="E14" s="49">
-[...5 lines deleted...]
-      <c r="G14" s="49">
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+      <c r="G14" s="42">
         <v>-13987707.6</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="43">
         <v>311846516.60000002</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C15" s="48" t="s">
+    <row r="15" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="42">
         <v>7970177244</v>
       </c>
-      <c r="E15" s="49">
-[...2 lines deleted...]
-      <c r="F15" s="49">
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
         <v>-258222918</v>
       </c>
-      <c r="G15" s="49"/>
-      <c r="H15" s="50">
+      <c r="G15" s="42"/>
+      <c r="H15" s="43">
         <v>7771954326</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C16" s="48" t="s">
+    <row r="16" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="42">
         <v>37661000000</v>
       </c>
-      <c r="E16" s="49">
-[...2 lines deleted...]
-      <c r="F16" s="49">
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
         <v>-10594000000</v>
       </c>
-      <c r="G16" s="49">
-[...2 lines deleted...]
-      <c r="H16" s="50">
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="43">
         <v>27067000000</v>
       </c>
-      <c r="J16" s="55"/>
-[...3 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="89"/>
-      <c r="D17" s="56">
+      <c r="C17" s="99"/>
+      <c r="D17" s="49">
         <f>SUM(D9:D16)</f>
         <v>179306202189.09998</v>
       </c>
-      <c r="E17" s="56">
+      <c r="E17" s="49">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="49">
         <f t="shared" si="1"/>
         <v>-15110938674.059999</v>
       </c>
-      <c r="G17" s="56">
+      <c r="G17" s="49">
         <f t="shared" si="1"/>
         <v>-13987707.6</v>
       </c>
-      <c r="H17" s="57">
+      <c r="H17" s="50">
         <f t="shared" si="1"/>
         <v>164181275807.44</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="41" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B18" s="90" t="s">
+    <row r="18" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="91"/>
-      <c r="D18" s="58">
+      <c r="C18" s="101"/>
+      <c r="D18" s="51">
         <f>D17+D8</f>
         <v>183351202189.09998</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="51">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>6270000000</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="51">
         <f t="shared" si="2"/>
         <v>-22630938674.059998</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="51">
         <f t="shared" si="2"/>
         <v>-13987707.6</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="52">
         <f t="shared" si="2"/>
         <v>166976275807.44</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
     </row>
     <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
     <row r="23" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="70"/>
-[...4 lines deleted...]
-      <c r="H23" s="70"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
     </row>
     <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="22"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
-      <c r="B26" s="71" t="s">
+      <c r="B26" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="71"/>
-[...4 lines deleted...]
-      <c r="H26" s="71"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E287CC1-4BFF-4AE3-836C-87226DEFA0B1}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="8" width="25.6640625" style="61" customWidth="1"/>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="41" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B4" s="82" t="s">
+    <row r="1" spans="1:10" s="35" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:10" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:10" s="35" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:10" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="82"/>
-[...11 lines deleted...]
-      <c r="C5" s="45" t="s">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+    </row>
+    <row r="5" spans="1:10" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="H5" s="40" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="42">
         <v>2795000000</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="42">
         <v>1125000000</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="42">
         <v>-1375000000</v>
       </c>
-      <c r="G6" s="49">
-[...2 lines deleted...]
-      <c r="H6" s="50">
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
         <v>2545000000</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C7" s="48" t="s">
+    <row r="7" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="49">
-[...17 lines deleted...]
-      <c r="B8" s="85" t="s">
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="86"/>
-      <c r="D8" s="51">
+      <c r="C8" s="96"/>
+      <c r="D8" s="44">
         <f>SUM(D6:D7)</f>
         <v>2795000000</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="44">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>1125000000</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="44">
         <f t="shared" si="0"/>
         <v>-1375000000</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H8" s="52">
+      <c r="H8" s="45">
         <f t="shared" si="0"/>
         <v>2545000000</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B9" s="83" t="s">
+    <row r="9" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="42">
         <v>81739666000</v>
       </c>
-      <c r="E9" s="49">
-[...8 lines deleted...]
-      <c r="H9" s="50">
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="43">
         <v>81739666000</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C10" s="48" t="s">
+    <row r="10" spans="1:10" s="47" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="42">
         <v>37153790000</v>
       </c>
-      <c r="E10" s="49">
-[...6 lines deleted...]
-      <c r="H10" s="50">
+      <c r="E10" s="42">
+        <v>0</v>
+      </c>
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42"/>
+      <c r="H10" s="43">
         <v>37153790000</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C11" s="48" t="s">
+    <row r="11" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="33"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="49">
-[...18 lines deleted...]
-      <c r="C12" s="48" t="s">
+      <c r="D11" s="42">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42">
+        <v>0</v>
+      </c>
+      <c r="H11" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="49">
-[...18 lines deleted...]
-      <c r="C13" s="48" t="s">
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="42">
         <v>10137018964.84</v>
       </c>
-      <c r="E13" s="49">
-[...2 lines deleted...]
-      <c r="F13" s="49">
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
         <v>-282813051.20999998</v>
       </c>
-      <c r="G13" s="49">
-[...2 lines deleted...]
-      <c r="H13" s="50">
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
         <v>9854205913.6300011</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C14" s="48" t="s">
+    <row r="14" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="42">
         <v>311846516.60000002</v>
       </c>
-      <c r="E14" s="49">
-[...5 lines deleted...]
-      <c r="G14" s="49">
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+      <c r="G14" s="42">
         <v>694425.45</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="43">
         <v>312540942.05000001</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C15" s="48" t="s">
+    <row r="15" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="42">
         <v>7771954326</v>
       </c>
-      <c r="E15" s="49">
-[...2 lines deleted...]
-      <c r="F15" s="49">
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
         <v>-140000000</v>
       </c>
-      <c r="G15" s="49"/>
-      <c r="H15" s="50">
+      <c r="G15" s="42"/>
+      <c r="H15" s="43">
         <v>7631954326</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C16" s="48" t="s">
+    <row r="16" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="42">
         <v>27067000000</v>
       </c>
-      <c r="E16" s="49">
-[...2 lines deleted...]
-      <c r="F16" s="49">
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
         <v>-14775000000</v>
       </c>
-      <c r="G16" s="49">
-[...2 lines deleted...]
-      <c r="H16" s="50">
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="43">
         <v>12292000000</v>
       </c>
-      <c r="J16" s="55"/>
-[...3 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="89"/>
-      <c r="D17" s="56">
+      <c r="C17" s="99"/>
+      <c r="D17" s="49">
         <f>SUM(D9:D16)</f>
         <v>164181275807.44</v>
       </c>
-      <c r="E17" s="56">
+      <c r="E17" s="49">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="49">
         <f t="shared" si="1"/>
         <v>-15197813051.209999</v>
       </c>
-      <c r="G17" s="56">
+      <c r="G17" s="49">
         <f t="shared" si="1"/>
         <v>694425.45</v>
       </c>
-      <c r="H17" s="57">
+      <c r="H17" s="50">
         <f t="shared" si="1"/>
         <v>148984157181.67999</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="41" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B18" s="90" t="s">
+    <row r="18" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="91"/>
-      <c r="D18" s="58">
+      <c r="C18" s="101"/>
+      <c r="D18" s="51">
         <f>D17+D8</f>
         <v>166976275807.44</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="51">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>1125000000</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="51">
         <f t="shared" si="2"/>
         <v>-16572813051.209999</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="51">
         <f t="shared" si="2"/>
         <v>694425.45</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="52">
         <f t="shared" si="2"/>
         <v>151529157181.67999</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
     </row>
     <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
     <row r="23" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="70"/>
-[...4 lines deleted...]
-      <c r="H23" s="70"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
     </row>
     <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="22"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
-      <c r="B26" s="71" t="s">
+      <c r="B26" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="71"/>
-[...4 lines deleted...]
-      <c r="H26" s="71"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="65" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4EA1648-750F-412D-8265-4F2881EE42E0}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="8" width="25.6640625" style="61" customWidth="1"/>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="41" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B4" s="82" t="s">
+    <row r="1" spans="1:10" s="35" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:10" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:10" s="35" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:10" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="82"/>
-[...11 lines deleted...]
-      <c r="C5" s="45" t="s">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+    </row>
+    <row r="5" spans="1:10" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="H5" s="40" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="42">
         <v>2545000000</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="42">
         <v>6300000000</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="42">
         <v>-1250000000</v>
       </c>
-      <c r="G6" s="49">
-[...2 lines deleted...]
-      <c r="H6" s="50">
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
         <v>7595000000</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C7" s="48" t="s">
+    <row r="7" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="49">
-[...17 lines deleted...]
-      <c r="B8" s="85" t="s">
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="86"/>
-      <c r="D8" s="51">
+      <c r="C8" s="96"/>
+      <c r="D8" s="44">
         <f>SUM(D6:D7)</f>
         <v>2545000000</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="44">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>6300000000</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="44">
         <f t="shared" si="0"/>
         <v>-1250000000</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H8" s="52">
+      <c r="H8" s="45">
         <f t="shared" si="0"/>
         <v>7595000000</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B9" s="83" t="s">
+    <row r="9" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="42">
         <v>81739666000</v>
       </c>
-      <c r="E9" s="49">
-[...8 lines deleted...]
-      <c r="H9" s="50">
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="43">
         <v>81739666000</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C10" s="48" t="s">
+    <row r="10" spans="1:10" s="47" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="42">
         <v>37153790000</v>
       </c>
-      <c r="E10" s="49">
-[...6 lines deleted...]
-      <c r="H10" s="50">
+      <c r="E10" s="42">
+        <v>0</v>
+      </c>
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42"/>
+      <c r="H10" s="43">
         <v>37153790000</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C11" s="48" t="s">
+    <row r="11" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="33"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="49">
-[...18 lines deleted...]
-      <c r="C12" s="48" t="s">
+      <c r="D11" s="42">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42">
+        <v>0</v>
+      </c>
+      <c r="H11" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="49">
-[...18 lines deleted...]
-      <c r="C13" s="48" t="s">
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="42">
         <v>9854205913.6300011</v>
       </c>
-      <c r="E13" s="49">
-[...2 lines deleted...]
-      <c r="F13" s="49">
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
         <v>-235769960.90000001</v>
       </c>
-      <c r="G13" s="49">
-[...2 lines deleted...]
-      <c r="H13" s="50">
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
         <v>9618435952.7299995</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C14" s="48" t="s">
+    <row r="14" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="42">
         <v>312540942.05000001</v>
       </c>
-      <c r="E14" s="49">
-[...5 lines deleted...]
-      <c r="G14" s="49">
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+      <c r="G14" s="42">
         <v>-10515581.85</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="43">
         <v>302025360.19999999</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C15" s="48" t="s">
+    <row r="15" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="42">
         <v>7631954326</v>
       </c>
-      <c r="E15" s="49">
-[...6 lines deleted...]
-      <c r="H15" s="50">
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
+        <v>0</v>
+      </c>
+      <c r="G15" s="42"/>
+      <c r="H15" s="43">
         <v>7631954326</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C16" s="48" t="s">
+    <row r="16" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="42">
         <v>12292000000</v>
       </c>
-      <c r="E16" s="49">
-[...2 lines deleted...]
-      <c r="F16" s="49">
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
         <v>-8017000000</v>
       </c>
-      <c r="G16" s="49">
-[...2 lines deleted...]
-      <c r="H16" s="50">
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="43">
         <v>4275000000</v>
       </c>
-      <c r="J16" s="55"/>
-[...3 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="89"/>
-      <c r="D17" s="56">
+      <c r="C17" s="99"/>
+      <c r="D17" s="49">
         <f>SUM(D9:D16)</f>
         <v>148984157181.67999</v>
       </c>
-      <c r="E17" s="56">
+      <c r="E17" s="49">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="49">
         <f t="shared" si="1"/>
         <v>-8252769960.8999996</v>
       </c>
-      <c r="G17" s="56">
+      <c r="G17" s="49">
         <f t="shared" si="1"/>
         <v>-10515581.85</v>
       </c>
-      <c r="H17" s="57">
+      <c r="H17" s="50">
         <f t="shared" si="1"/>
         <v>140720871638.92999</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="41" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B18" s="90" t="s">
+    <row r="18" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="91"/>
-      <c r="D18" s="58">
+      <c r="C18" s="101"/>
+      <c r="D18" s="51">
         <f>D17+D8</f>
         <v>151529157181.67999</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="51">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>6300000000</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="51">
         <f t="shared" si="2"/>
         <v>-9502769960.8999996</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="51">
         <f t="shared" si="2"/>
         <v>-10515581.85</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="52">
         <f t="shared" si="2"/>
         <v>148315871638.92999</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
     </row>
     <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
     <row r="23" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="70"/>
-[...4 lines deleted...]
-      <c r="H23" s="70"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
     </row>
     <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="22"/>
       <c r="C24" s="16"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
     </row>
     <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
-      <c r="B26" s="71" t="s">
+      <c r="B26" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="71"/>
-[...4 lines deleted...]
-      <c r="H26" s="71"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAF4DEE3-E202-4E8F-961A-851D6C6FAFAE}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="8" width="25.6640625" style="61" customWidth="1"/>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="41" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B4" s="82" t="s">
+    <row r="1" spans="1:10" s="35" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:10" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:10" s="35" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:10" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="82"/>
-[...11 lines deleted...]
-      <c r="C5" s="45" t="s">
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+    </row>
+    <row r="5" spans="1:10" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="H5" s="40" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="42">
         <v>7595000000</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="42">
         <v>15400000000</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="42">
         <v>-19700000000</v>
       </c>
-      <c r="G6" s="49">
-[...2 lines deleted...]
-      <c r="H6" s="50">
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
         <v>3295000000</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C7" s="48" t="s">
+    <row r="7" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="49">
-[...17 lines deleted...]
-      <c r="B8" s="85" t="s">
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="86"/>
-      <c r="D8" s="51">
+      <c r="C8" s="96"/>
+      <c r="D8" s="44">
         <f>SUM(D6:D7)</f>
         <v>7595000000</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="44">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>15400000000</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="44">
         <f t="shared" si="0"/>
         <v>-19700000000</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H8" s="52">
+      <c r="H8" s="45">
         <f t="shared" si="0"/>
         <v>3295000000</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B9" s="83" t="s">
+    <row r="9" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="42">
         <v>81739666000</v>
       </c>
-      <c r="E9" s="49">
-[...8 lines deleted...]
-      <c r="H9" s="50">
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
+        <v>0</v>
+      </c>
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="43">
         <v>81739666000</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C10" s="48" t="s">
+    <row r="10" spans="1:10" s="47" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="42">
         <v>37153790000</v>
       </c>
-      <c r="E10" s="49">
-[...6 lines deleted...]
-      <c r="H10" s="50">
+      <c r="E10" s="42">
+        <v>0</v>
+      </c>
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42"/>
+      <c r="H10" s="43">
         <v>37153790000</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C11" s="48" t="s">
+    <row r="11" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="33"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="49">
-[...18 lines deleted...]
-      <c r="C12" s="48" t="s">
+      <c r="D11" s="42">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42">
+        <v>0</v>
+      </c>
+      <c r="H11" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="49">
-[...18 lines deleted...]
-      <c r="C13" s="48" t="s">
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="42">
         <v>9618435952.7299995</v>
       </c>
-      <c r="E13" s="49">
-[...2 lines deleted...]
-      <c r="F13" s="49">
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
         <v>-2452467183.6799998</v>
       </c>
-      <c r="G13" s="49">
-[...2 lines deleted...]
-      <c r="H13" s="50">
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
         <v>7165968769.0500002</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C14" s="48" t="s">
+    <row r="14" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="42">
         <v>302025360.19999999</v>
       </c>
-      <c r="E14" s="49">
-[...5 lines deleted...]
-      <c r="G14" s="49">
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+      <c r="G14" s="42">
         <v>-173606.54</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="43">
         <v>301851753.66000003</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C15" s="48" t="s">
+    <row r="15" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="42">
         <v>7631954326</v>
       </c>
-      <c r="E15" s="49">
-[...6 lines deleted...]
-      <c r="H15" s="50">
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
+        <v>0</v>
+      </c>
+      <c r="G15" s="42"/>
+      <c r="H15" s="43">
         <v>7631954326</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C16" s="48" t="s">
+    <row r="16" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="42">
         <v>4275000000</v>
       </c>
-      <c r="E16" s="49">
-[...2 lines deleted...]
-      <c r="F16" s="49">
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
         <v>-4025000000</v>
       </c>
-      <c r="G16" s="49">
-[...2 lines deleted...]
-      <c r="H16" s="50">
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="43">
         <v>250000000</v>
       </c>
-      <c r="J16" s="55"/>
-[...3 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="89"/>
-      <c r="D17" s="56">
+      <c r="C17" s="99"/>
+      <c r="D17" s="49">
         <f>SUM(D9:D16)</f>
         <v>140720871638.92999</v>
       </c>
-      <c r="E17" s="56">
+      <c r="E17" s="49">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="49">
         <f t="shared" si="1"/>
         <v>-6477467183.6800003</v>
       </c>
-      <c r="G17" s="56">
+      <c r="G17" s="49">
         <f t="shared" si="1"/>
         <v>-173606.54</v>
       </c>
-      <c r="H17" s="57">
+      <c r="H17" s="50">
         <f t="shared" si="1"/>
         <v>134243230848.71001</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="41" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B18" s="90" t="s">
+    <row r="18" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="91"/>
-      <c r="D18" s="58">
+      <c r="C18" s="101"/>
+      <c r="D18" s="51">
         <f>D17+D8</f>
         <v>148315871638.92999</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="51">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>15400000000</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="51">
         <f t="shared" si="2"/>
         <v>-26177467183.68</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="51">
         <f t="shared" si="2"/>
         <v>-173606.54</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="52">
         <f t="shared" si="2"/>
         <v>137538230848.71002</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
     </row>
     <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
     <row r="23" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="70"/>
-[...4 lines deleted...]
-      <c r="H23" s="70"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
     </row>
     <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
-      <c r="B24" s="63"/>
-[...5 lines deleted...]
-      <c r="H24" s="63"/>
+      <c r="B24" s="56"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="56"/>
     </row>
     <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
-      <c r="B26" s="71" t="s">
+      <c r="B26" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="71"/>
-[...4 lines deleted...]
-      <c r="H26" s="71"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA89A745-EEAE-4EBC-A733-582C9BD71D82}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="8" width="25.6640625" style="61" customWidth="1"/>
+    <col min="1" max="1" width="2" style="36" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="55" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="53" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="54" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="41" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="B4" s="82" t="s">
+    <row r="1" spans="1:10" s="35" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+    </row>
+    <row r="2" spans="1:10" s="35" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="72"/>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+    </row>
+    <row r="3" spans="1:10" s="35" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="72"/>
+      <c r="B3" s="72"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+    </row>
+    <row r="4" spans="1:10" s="35" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="33"/>
+      <c r="B4" s="102" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="82"/>
-[...11 lines deleted...]
-      <c r="C5" s="45" t="s">
+      <c r="C4" s="102"/>
+      <c r="D4" s="102"/>
+      <c r="E4" s="102"/>
+      <c r="F4" s="102"/>
+      <c r="G4" s="102"/>
+      <c r="H4" s="102"/>
+    </row>
+    <row r="5" spans="1:10" s="35" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="33"/>
+      <c r="B5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="46" t="s">
+      <c r="D5" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="46" t="s">
+      <c r="F5" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="46" t="s">
+      <c r="G5" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="47" t="s">
+      <c r="H5" s="40" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33"/>
+      <c r="B6" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="48" t="s">
+      <c r="C6" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="42">
         <v>3295000000</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="42">
         <v>1000000000</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="42">
         <v>-1250000000</v>
       </c>
-      <c r="G6" s="49">
-[...2 lines deleted...]
-      <c r="H6" s="50">
+      <c r="G6" s="42">
+        <v>0</v>
+      </c>
+      <c r="H6" s="43">
         <v>3045000000</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C7" s="48" t="s">
+    <row r="7" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="33"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="D7" s="49">
-[...17 lines deleted...]
-      <c r="B8" s="85" t="s">
+      <c r="D7" s="42">
+        <v>0</v>
+      </c>
+      <c r="E7" s="42">
+        <v>0</v>
+      </c>
+      <c r="F7" s="42">
+        <v>0</v>
+      </c>
+      <c r="G7" s="42">
+        <v>0</v>
+      </c>
+      <c r="H7" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="33"/>
+      <c r="B8" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="86"/>
-      <c r="D8" s="51">
+      <c r="C8" s="96"/>
+      <c r="D8" s="44">
         <f>SUM(D6:D7)</f>
         <v>3295000000</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="44">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>1000000000</v>
       </c>
-      <c r="F8" s="51">
+      <c r="F8" s="44">
         <f t="shared" si="0"/>
         <v>-1250000000</v>
       </c>
-      <c r="G8" s="51">
+      <c r="G8" s="44">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H8" s="52">
+      <c r="H8" s="45">
         <f t="shared" si="0"/>
         <v>3045000000</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B9" s="83" t="s">
+    <row r="9" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="33"/>
+      <c r="B9" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="42">
         <v>81739666000</v>
       </c>
-      <c r="E9" s="49">
-[...2 lines deleted...]
-      <c r="F9" s="49">
+      <c r="E9" s="42">
+        <v>0</v>
+      </c>
+      <c r="F9" s="42">
         <v>-1000000000</v>
       </c>
-      <c r="G9" s="49">
-[...2 lines deleted...]
-      <c r="H9" s="50">
+      <c r="G9" s="42">
+        <v>0</v>
+      </c>
+      <c r="H9" s="43">
         <v>80739666000</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="54" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C10" s="48" t="s">
+    <row r="10" spans="1:10" s="47" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="46"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="42">
         <v>37153790000</v>
       </c>
-      <c r="E10" s="49">
+      <c r="E10" s="42">
         <v>1000000000</v>
       </c>
-      <c r="F10" s="49">
-[...2 lines deleted...]
-      <c r="G10" s="49">
+      <c r="F10" s="42">
+        <v>0</v>
+      </c>
+      <c r="G10" s="42">
         <v>-542500000</v>
       </c>
-      <c r="H10" s="50">
+      <c r="H10" s="43">
         <v>37611290000</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C11" s="48" t="s">
+    <row r="11" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="33"/>
+      <c r="B11" s="97"/>
+      <c r="C11" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="49">
-[...18 lines deleted...]
-      <c r="C12" s="48" t="s">
+      <c r="D11" s="42">
+        <v>0</v>
+      </c>
+      <c r="E11" s="42">
+        <v>0</v>
+      </c>
+      <c r="F11" s="42">
+        <v>0</v>
+      </c>
+      <c r="G11" s="42">
+        <v>0</v>
+      </c>
+      <c r="H11" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="33"/>
+      <c r="B12" s="97"/>
+      <c r="C12" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="49">
-[...18 lines deleted...]
-      <c r="C13" s="48" t="s">
+      <c r="D12" s="42">
+        <v>0</v>
+      </c>
+      <c r="E12" s="42">
+        <v>0</v>
+      </c>
+      <c r="F12" s="42">
+        <v>0</v>
+      </c>
+      <c r="G12" s="42">
+        <v>0</v>
+      </c>
+      <c r="H12" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="97"/>
+      <c r="C13" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="42">
         <v>7165968769.0500002</v>
       </c>
-      <c r="E13" s="49">
-[...2 lines deleted...]
-      <c r="F13" s="49">
+      <c r="E13" s="42">
+        <v>0</v>
+      </c>
+      <c r="F13" s="42">
         <v>-124467502.5</v>
       </c>
-      <c r="G13" s="49">
-[...2 lines deleted...]
-      <c r="H13" s="50">
+      <c r="G13" s="42">
+        <v>0</v>
+      </c>
+      <c r="H13" s="43">
         <v>7041501266.5500002</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C14" s="48" t="s">
+    <row r="14" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="97"/>
+      <c r="C14" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="42">
         <v>301851753.66000003</v>
       </c>
-      <c r="E14" s="49">
-[...5 lines deleted...]
-      <c r="G14" s="49">
+      <c r="E14" s="42">
+        <v>0</v>
+      </c>
+      <c r="F14" s="42">
+        <v>0</v>
+      </c>
+      <c r="G14" s="42">
         <v>-13615693.859999999</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="43">
         <v>288236059.80000001</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C15" s="48" t="s">
+    <row r="15" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="33"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="42">
         <v>7631954326</v>
       </c>
-      <c r="E15" s="49">
-[...2 lines deleted...]
-      <c r="F15" s="49">
+      <c r="E15" s="42">
+        <v>0</v>
+      </c>
+      <c r="F15" s="42">
         <v>-50000000</v>
       </c>
-      <c r="G15" s="49">
+      <c r="G15" s="42">
         <v>542500000</v>
       </c>
-      <c r="H15" s="50">
+      <c r="H15" s="43">
         <v>8124454326</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="41" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C16" s="48" t="s">
+    <row r="16" spans="1:10" s="35" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="42">
         <v>250000000</v>
       </c>
-      <c r="E16" s="49">
-[...8 lines deleted...]
-      <c r="H16" s="50">
+      <c r="E16" s="42">
+        <v>0</v>
+      </c>
+      <c r="F16" s="42">
+        <v>0</v>
+      </c>
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="43">
         <v>250000000</v>
       </c>
-      <c r="J16" s="55"/>
-[...3 lines deleted...]
-      <c r="B17" s="88" t="s">
+      <c r="J16" s="48"/>
+    </row>
+    <row r="17" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="89"/>
-      <c r="D17" s="56">
+      <c r="C17" s="99"/>
+      <c r="D17" s="49">
         <f>SUM(D9:D16)</f>
         <v>134243230848.71001</v>
       </c>
-      <c r="E17" s="56">
+      <c r="E17" s="49">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>1000000000</v>
       </c>
-      <c r="F17" s="56">
+      <c r="F17" s="49">
         <f t="shared" si="1"/>
         <v>-1174467502.5</v>
       </c>
-      <c r="G17" s="56">
+      <c r="G17" s="49">
         <f t="shared" si="1"/>
         <v>-13615693.860000014</v>
       </c>
-      <c r="H17" s="57">
+      <c r="H17" s="50">
         <f t="shared" si="1"/>
         <v>134055147652.35001</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="41" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B18" s="90" t="s">
+    <row r="18" spans="1:8" s="35" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="33"/>
+      <c r="B18" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="91"/>
-      <c r="D18" s="58">
+      <c r="C18" s="101"/>
+      <c r="D18" s="51">
         <f>D17+D8</f>
         <v>137538230848.71002</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="51">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>2000000000</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="51">
         <f t="shared" si="2"/>
         <v>-2424467502.5</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="51">
         <f t="shared" si="2"/>
         <v>-13615693.860000014</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="52">
         <f t="shared" si="2"/>
         <v>137100147652.35001</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="18" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
     </row>
     <row r="21" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
     </row>
     <row r="22" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="16"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="20"/>
     </row>
     <row r="23" spans="1:8" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="73" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="70"/>
-[...4 lines deleted...]
-      <c r="H23" s="70"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
     </row>
     <row r="24" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
-      <c r="B24" s="64"/>
-[...5 lines deleted...]
-      <c r="H24" s="64"/>
+      <c r="B24" s="56"/>
+      <c r="C24" s="56"/>
+      <c r="D24" s="56"/>
+      <c r="E24" s="56"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="56"/>
+      <c r="H24" s="56"/>
     </row>
     <row r="25" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
     </row>
     <row r="26" spans="1:8" s="18" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
-      <c r="B26" s="71" t="s">
+      <c r="B26" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="C26" s="71"/>
-[...4 lines deleted...]
-      <c r="H26" s="71"/>
+      <c r="C26" s="74"/>
+      <c r="D26" s="74"/>
+      <c r="E26" s="74"/>
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B26:H26"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="65" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...488 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6f7f253a1b17e2d24cdf97df4844fe2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="da63cccfcbf24c7a0ec7d2a3decbdae9" ns2:_="" ns3:_="">
+    <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
+    <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="96074bc5-2bae-4fef-b784-7a033227b552" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="305e1c15-bc59-406b-bd93-1eaca2084cb3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c56486af-79b2-430e-bf1b-e1db87993a74}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c34ca1ce-0f74-4310-9fc8-0123e0068ee3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="6" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="96074bc5-2bae-4fef-b784-7a033227b552">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EC63B9D-203B-4BA1-A9BE-9BA8C2E41794}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
+    <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72D8E249-489A-49F3-8F44-BFD75BF0F84F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4226FF23-47D9-43CF-A0E2-5DA8BD522E8A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
+    <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
+    <vt:vector size="26" baseType="lpstr">
+      <vt:lpstr>YTD 2022</vt:lpstr>
       <vt:lpstr>JAN 2022</vt:lpstr>
       <vt:lpstr>FEB 2022</vt:lpstr>
       <vt:lpstr>MAR 2022</vt:lpstr>
       <vt:lpstr>APR 2022</vt:lpstr>
       <vt:lpstr>MAY 2022</vt:lpstr>
       <vt:lpstr>JUN 2022</vt:lpstr>
-      <vt:lpstr>JUL 2002</vt:lpstr>
+      <vt:lpstr>JUL 2022</vt:lpstr>
       <vt:lpstr>AUG 2022</vt:lpstr>
       <vt:lpstr>SEP 2022</vt:lpstr>
       <vt:lpstr>OCT 2022</vt:lpstr>
       <vt:lpstr>NOV 2022</vt:lpstr>
       <vt:lpstr>DEC 2022</vt:lpstr>
       <vt:lpstr>'APR 2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'AUG 2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'DEC 2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'FEB 2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'JAN 2022'!Print_Area</vt:lpstr>
-      <vt:lpstr>'JUL 2002'!Print_Area</vt:lpstr>
+      <vt:lpstr>'JUL 2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'JUN 2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'MAR 2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'MAY 2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'NOV 2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'OCT 2022'!Print_Area</vt:lpstr>
       <vt:lpstr>'SEP 2022'!Print_Area</vt:lpstr>
+      <vt:lpstr>'YTD 2022'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SERVER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2023-02-16T20:06:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>6718f16d-4d3b-4cfc-8742-c5eaee2c8d31</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_AdHocReviewCycleID">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_NewReviewCycle">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_EmailSubject">
-    <vt:lpwstr>Funding Summary UPDATE!!!</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_AuthorEmail">
-[...3 lines deleted...]
-    <vt:lpwstr>McNally, Helen</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
+    <vt:lpwstr>0x0101000EC9D504FE29ED469668765697B800EC</vt:lpwstr>
   </property>
 </Properties>
 </file>