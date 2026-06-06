--- v0 (2025-10-09)
+++ v1 (2026-06-06)
@@ -1,139 +1,4669 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\s6uhym\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma.sharepoint.com/sites/FixedIncomeMarketing/Shared Documents/_New Sharepoint/2. Debt/Funding Summary/2021/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7D3101C-D2F1-4DF0-A0CB-C7DA644D1CA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{5574DF7B-5A25-4D5A-BFE8-D35365D23A74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ACECF5CF-A2D4-4533-8AFA-93B3A7FD8F79}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14016" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30612" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="JAN 2021" sheetId="5" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="DEC 2021" sheetId="17" r:id="rId12"/>
+    <sheet name="YTD 2021" sheetId="18" r:id="rId1"/>
+    <sheet name="JAN 2021" sheetId="5" r:id="rId2"/>
+    <sheet name="FEB 2021" sheetId="6" r:id="rId3"/>
+    <sheet name="MAR 2021" sheetId="7" r:id="rId4"/>
+    <sheet name="APR 2021" sheetId="4" r:id="rId5"/>
+    <sheet name="MAY 2021" sheetId="8" r:id="rId6"/>
+    <sheet name="JUN 2021" sheetId="9" r:id="rId7"/>
+    <sheet name="JUL 2021" sheetId="10" r:id="rId8"/>
+    <sheet name="AUG 2021" sheetId="12" r:id="rId9"/>
+    <sheet name="SEP 2021" sheetId="13" r:id="rId10"/>
+    <sheet name="OCT 2021" sheetId="15" r:id="rId11"/>
+    <sheet name="NOV 2021" sheetId="16" r:id="rId12"/>
+    <sheet name="DEC 2021" sheetId="17" r:id="rId13"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'APR 2021'!$B$5:$H$18</definedName>
-[...20 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'SEP 2021'!$A$1:$H$34</definedName>
+    <definedName name="_" localSheetId="0">#REF!</definedName>
+    <definedName name="_">#REF!</definedName>
+    <definedName name="__" localSheetId="0">#REF!</definedName>
+    <definedName name="__">#REF!</definedName>
+    <definedName name="___________Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Apr2005">#REF!</definedName>
+    <definedName name="___________Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Aug2005">#REF!</definedName>
+    <definedName name="___________Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Dec2005">#REF!</definedName>
+    <definedName name="___________Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Feb2005">#REF!</definedName>
+    <definedName name="___________Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Jan2005">#REF!</definedName>
+    <definedName name="___________JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="___________JE26184">#REF!</definedName>
+    <definedName name="___________Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Jul2005">#REF!</definedName>
+    <definedName name="___________Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Jun2005">#REF!</definedName>
+    <definedName name="___________Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Mar2005">#REF!</definedName>
+    <definedName name="___________May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________May2005">#REF!</definedName>
+    <definedName name="___________May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="___________May2006">#REF!</definedName>
+    <definedName name="___________Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Nov2005">#REF!</definedName>
+    <definedName name="___________Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Oct2005">#REF!</definedName>
+    <definedName name="___________P1" localSheetId="0">#REF!</definedName>
+    <definedName name="___________P1">#REF!</definedName>
+    <definedName name="___________P2" localSheetId="0">#REF!</definedName>
+    <definedName name="___________P2">#REF!</definedName>
+    <definedName name="___________P3" localSheetId="0">#REF!</definedName>
+    <definedName name="___________P3">#REF!</definedName>
+    <definedName name="___________Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___________Sep2005">#REF!</definedName>
+    <definedName name="__________Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Apr2005">#REF!</definedName>
+    <definedName name="__________as1" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as1">#REF!</definedName>
+    <definedName name="__________as10" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as10">#REF!</definedName>
+    <definedName name="__________as11" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as11">#REF!</definedName>
+    <definedName name="__________as12" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as12">#REF!</definedName>
+    <definedName name="__________as13" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as13">#REF!</definedName>
+    <definedName name="__________as14" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as14">#REF!</definedName>
+    <definedName name="__________as15" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as15">#REF!</definedName>
+    <definedName name="__________as16" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as16">#REF!</definedName>
+    <definedName name="__________as17" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as17">#REF!</definedName>
+    <definedName name="__________as18" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as18">#REF!</definedName>
+    <definedName name="__________as19" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as19">#REF!</definedName>
+    <definedName name="__________as2" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as2">#REF!</definedName>
+    <definedName name="__________as20" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as20">#REF!</definedName>
+    <definedName name="__________as21" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as21">#REF!</definedName>
+    <definedName name="__________as22" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as22">#REF!</definedName>
+    <definedName name="__________as23" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as23">#REF!</definedName>
+    <definedName name="__________as24" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as24">#REF!</definedName>
+    <definedName name="__________as3" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as3">#REF!</definedName>
+    <definedName name="__________as4" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as4">#REF!</definedName>
+    <definedName name="__________as5" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as5">#REF!</definedName>
+    <definedName name="__________as6" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as6">#REF!</definedName>
+    <definedName name="__________as7" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as7">#REF!</definedName>
+    <definedName name="__________as8" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as8">#REF!</definedName>
+    <definedName name="__________as9" localSheetId="0">#REF!</definedName>
+    <definedName name="__________as9">#REF!</definedName>
+    <definedName name="__________Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Aug2005">#REF!</definedName>
+    <definedName name="__________de1" localSheetId="0">#REF!</definedName>
+    <definedName name="__________de1">#REF!</definedName>
+    <definedName name="__________Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Dec2005">#REF!</definedName>
+    <definedName name="__________Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Feb2005">#REF!</definedName>
+    <definedName name="__________Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Jan2005">#REF!</definedName>
+    <definedName name="__________Jan2006" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Jan2006">#REF!</definedName>
+    <definedName name="__________JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="__________JE26184">#REF!</definedName>
+    <definedName name="__________Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Jul2005">#REF!</definedName>
+    <definedName name="__________Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Jun2005">#REF!</definedName>
+    <definedName name="__________Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Mar2005">#REF!</definedName>
+    <definedName name="__________May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________May2005">#REF!</definedName>
+    <definedName name="__________May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="__________May2006">#REF!</definedName>
+    <definedName name="__________Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Nov2005">#REF!</definedName>
+    <definedName name="__________OCC02" localSheetId="0">#REF!</definedName>
+    <definedName name="__________OCC02">#REF!</definedName>
+    <definedName name="__________OCC03" localSheetId="0">#REF!</definedName>
+    <definedName name="__________OCC03">#REF!</definedName>
+    <definedName name="__________OCC04" localSheetId="0">#REF!</definedName>
+    <definedName name="__________OCC04">#REF!</definedName>
+    <definedName name="__________OCC05" localSheetId="0">#REF!</definedName>
+    <definedName name="__________OCC05">#REF!</definedName>
+    <definedName name="__________OCC06" localSheetId="0">#REF!</definedName>
+    <definedName name="__________OCC06">#REF!</definedName>
+    <definedName name="__________Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Oct2005">#REF!</definedName>
+    <definedName name="__________P1" localSheetId="0">#REF!</definedName>
+    <definedName name="__________P1">#REF!</definedName>
+    <definedName name="__________P2" localSheetId="0">#REF!</definedName>
+    <definedName name="__________P2">#REF!</definedName>
+    <definedName name="__________P3" localSheetId="0">#REF!</definedName>
+    <definedName name="__________P3">#REF!</definedName>
+    <definedName name="__________Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__________Sep2005">#REF!</definedName>
+    <definedName name="__________SFD1" localSheetId="0">#REF!</definedName>
+    <definedName name="__________SFD1">#REF!</definedName>
+    <definedName name="__________SFV1" localSheetId="0">#REF!</definedName>
+    <definedName name="__________SFV1">#REF!</definedName>
+    <definedName name="__________t3" localSheetId="0">#REF!</definedName>
+    <definedName name="__________t3">#REF!</definedName>
+    <definedName name="__________t4" localSheetId="0">#REF!</definedName>
+    <definedName name="__________t4">#REF!</definedName>
+    <definedName name="__________WGT02" localSheetId="0">#REF!</definedName>
+    <definedName name="__________WGT02">#REF!</definedName>
+    <definedName name="__________WGT03" localSheetId="0">#REF!</definedName>
+    <definedName name="__________WGT03">#REF!</definedName>
+    <definedName name="__________WGT04" localSheetId="0">#REF!</definedName>
+    <definedName name="__________WGT04">#REF!</definedName>
+    <definedName name="__________WGT05" localSheetId="0">#REF!</definedName>
+    <definedName name="__________WGT05">#REF!</definedName>
+    <definedName name="__________WGT06" localSheetId="0">#REF!</definedName>
+    <definedName name="__________WGT06">#REF!</definedName>
+    <definedName name="__________yr200112" localSheetId="0">#REF!</definedName>
+    <definedName name="__________yr200112">#REF!</definedName>
+    <definedName name="__________yr200212" localSheetId="0">#REF!</definedName>
+    <definedName name="__________yr200212">#REF!</definedName>
+    <definedName name="__________yr200312" localSheetId="0">#REF!</definedName>
+    <definedName name="__________yr200312">#REF!</definedName>
+    <definedName name="__________yr200403" localSheetId="0">#REF!</definedName>
+    <definedName name="__________yr200403">#REF!</definedName>
+    <definedName name="__________yr200406" localSheetId="0">#REF!</definedName>
+    <definedName name="__________yr200406">#REF!</definedName>
+    <definedName name="__________yr200409" localSheetId="0">#REF!</definedName>
+    <definedName name="__________yr200409">#REF!</definedName>
+    <definedName name="__________yr200412" localSheetId="0">#REF!</definedName>
+    <definedName name="__________yr200412">#REF!</definedName>
+    <definedName name="_________2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="_________2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_________2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_________2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_________2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="_________2004_CUSIP_">#REF!</definedName>
+    <definedName name="_________2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_________2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_________2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________2005">#REF!</definedName>
+    <definedName name="_________2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_________2006">#REF!</definedName>
+    <definedName name="_________2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="_________2007_08">#REF!</definedName>
+    <definedName name="_________Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Apr2005">#REF!</definedName>
+    <definedName name="_________as1" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as1">#REF!</definedName>
+    <definedName name="_________as10" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as10">#REF!</definedName>
+    <definedName name="_________as11" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as11">#REF!</definedName>
+    <definedName name="_________as12" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as12">#REF!</definedName>
+    <definedName name="_________as13" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as13">#REF!</definedName>
+    <definedName name="_________as14" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as14">#REF!</definedName>
+    <definedName name="_________as15" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as15">#REF!</definedName>
+    <definedName name="_________as16" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as16">#REF!</definedName>
+    <definedName name="_________as17" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as17">#REF!</definedName>
+    <definedName name="_________as18" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as18">#REF!</definedName>
+    <definedName name="_________as19" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as19">#REF!</definedName>
+    <definedName name="_________as2" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as2">#REF!</definedName>
+    <definedName name="_________as20" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as20">#REF!</definedName>
+    <definedName name="_________as21" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as21">#REF!</definedName>
+    <definedName name="_________as22" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as22">#REF!</definedName>
+    <definedName name="_________as23" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as23">#REF!</definedName>
+    <definedName name="_________as24" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as24">#REF!</definedName>
+    <definedName name="_________as3" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as3">#REF!</definedName>
+    <definedName name="_________as4" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as4">#REF!</definedName>
+    <definedName name="_________as5" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as5">#REF!</definedName>
+    <definedName name="_________as6" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as6">#REF!</definedName>
+    <definedName name="_________as7" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as7">#REF!</definedName>
+    <definedName name="_________as8" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as8">#REF!</definedName>
+    <definedName name="_________as9" localSheetId="0">#REF!</definedName>
+    <definedName name="_________as9">#REF!</definedName>
+    <definedName name="_________Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Aug2005">#REF!</definedName>
+    <definedName name="_________de1" localSheetId="0">#REF!</definedName>
+    <definedName name="_________de1">#REF!</definedName>
+    <definedName name="_________Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Dec2005">#REF!</definedName>
+    <definedName name="_________Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Feb2005">#REF!</definedName>
+    <definedName name="_________Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Jan2005">#REF!</definedName>
+    <definedName name="_________Jan2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Jan2006">#REF!</definedName>
+    <definedName name="_________JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="_________JE26184">#REF!</definedName>
+    <definedName name="_________Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Jul2005">#REF!</definedName>
+    <definedName name="_________Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Jun2005">#REF!</definedName>
+    <definedName name="_________Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Mar2005">#REF!</definedName>
+    <definedName name="_________May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________May2005">#REF!</definedName>
+    <definedName name="_________May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_________May2006">#REF!</definedName>
+    <definedName name="_________Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Nov2005">#REF!</definedName>
+    <definedName name="_________OCC02" localSheetId="0">#REF!</definedName>
+    <definedName name="_________OCC02">#REF!</definedName>
+    <definedName name="_________OCC03" localSheetId="0">#REF!</definedName>
+    <definedName name="_________OCC03">#REF!</definedName>
+    <definedName name="_________OCC04" localSheetId="0">#REF!</definedName>
+    <definedName name="_________OCC04">#REF!</definedName>
+    <definedName name="_________OCC05" localSheetId="0">#REF!</definedName>
+    <definedName name="_________OCC05">#REF!</definedName>
+    <definedName name="_________OCC06" localSheetId="0">#REF!</definedName>
+    <definedName name="_________OCC06">#REF!</definedName>
+    <definedName name="_________Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Oct2005">#REF!</definedName>
+    <definedName name="_________P1" localSheetId="0">#REF!</definedName>
+    <definedName name="_________P1">#REF!</definedName>
+    <definedName name="_________P2" localSheetId="0">#REF!</definedName>
+    <definedName name="_________P2">#REF!</definedName>
+    <definedName name="_________P3" localSheetId="0">#REF!</definedName>
+    <definedName name="_________P3">#REF!</definedName>
+    <definedName name="_________Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_________Sep2005">#REF!</definedName>
+    <definedName name="_________SFD1" localSheetId="0">#REF!</definedName>
+    <definedName name="_________SFD1">#REF!</definedName>
+    <definedName name="_________SFV1" localSheetId="0">#REF!</definedName>
+    <definedName name="_________SFV1">#REF!</definedName>
+    <definedName name="_________t3" localSheetId="0">#REF!</definedName>
+    <definedName name="_________t3">#REF!</definedName>
+    <definedName name="_________t4" localSheetId="0">#REF!</definedName>
+    <definedName name="_________t4">#REF!</definedName>
+    <definedName name="_________WGT02" localSheetId="0">#REF!</definedName>
+    <definedName name="_________WGT02">#REF!</definedName>
+    <definedName name="_________WGT03" localSheetId="0">#REF!</definedName>
+    <definedName name="_________WGT03">#REF!</definedName>
+    <definedName name="_________WGT04" localSheetId="0">#REF!</definedName>
+    <definedName name="_________WGT04">#REF!</definedName>
+    <definedName name="_________WGT05" localSheetId="0">#REF!</definedName>
+    <definedName name="_________WGT05">#REF!</definedName>
+    <definedName name="_________WGT06" localSheetId="0">#REF!</definedName>
+    <definedName name="_________WGT06">#REF!</definedName>
+    <definedName name="_________yr200112" localSheetId="0">#REF!</definedName>
+    <definedName name="_________yr200112">#REF!</definedName>
+    <definedName name="_________yr200212" localSheetId="0">#REF!</definedName>
+    <definedName name="_________yr200212">#REF!</definedName>
+    <definedName name="_________yr200312" localSheetId="0">#REF!</definedName>
+    <definedName name="_________yr200312">#REF!</definedName>
+    <definedName name="_________yr200403" localSheetId="0">#REF!</definedName>
+    <definedName name="_________yr200403">#REF!</definedName>
+    <definedName name="_________yr200406" localSheetId="0">#REF!</definedName>
+    <definedName name="_________yr200406">#REF!</definedName>
+    <definedName name="_________yr200409" localSheetId="0">#REF!</definedName>
+    <definedName name="_________yr200409">#REF!</definedName>
+    <definedName name="_________yr200412" localSheetId="0">#REF!</definedName>
+    <definedName name="_________yr200412">#REF!</definedName>
+    <definedName name="________2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="________2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="________2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="________2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="________2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="________2004_CUSIP_">#REF!</definedName>
+    <definedName name="________2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="________2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="________2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________2005">#REF!</definedName>
+    <definedName name="________2006" localSheetId="0">#REF!</definedName>
+    <definedName name="________2006">#REF!</definedName>
+    <definedName name="________2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="________2007_08">#REF!</definedName>
+    <definedName name="________Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Apr2005">#REF!</definedName>
+    <definedName name="________as1" localSheetId="0">#REF!</definedName>
+    <definedName name="________as1">#REF!</definedName>
+    <definedName name="________as10" localSheetId="0">#REF!</definedName>
+    <definedName name="________as10">#REF!</definedName>
+    <definedName name="________as11" localSheetId="0">#REF!</definedName>
+    <definedName name="________as11">#REF!</definedName>
+    <definedName name="________as12" localSheetId="0">#REF!</definedName>
+    <definedName name="________as12">#REF!</definedName>
+    <definedName name="________as13" localSheetId="0">#REF!</definedName>
+    <definedName name="________as13">#REF!</definedName>
+    <definedName name="________as14" localSheetId="0">#REF!</definedName>
+    <definedName name="________as14">#REF!</definedName>
+    <definedName name="________as15" localSheetId="0">#REF!</definedName>
+    <definedName name="________as15">#REF!</definedName>
+    <definedName name="________as16" localSheetId="0">#REF!</definedName>
+    <definedName name="________as16">#REF!</definedName>
+    <definedName name="________as17" localSheetId="0">#REF!</definedName>
+    <definedName name="________as17">#REF!</definedName>
+    <definedName name="________as18" localSheetId="0">#REF!</definedName>
+    <definedName name="________as18">#REF!</definedName>
+    <definedName name="________as19" localSheetId="0">#REF!</definedName>
+    <definedName name="________as19">#REF!</definedName>
+    <definedName name="________as2" localSheetId="0">#REF!</definedName>
+    <definedName name="________as2">#REF!</definedName>
+    <definedName name="________as20" localSheetId="0">#REF!</definedName>
+    <definedName name="________as20">#REF!</definedName>
+    <definedName name="________as21" localSheetId="0">#REF!</definedName>
+    <definedName name="________as21">#REF!</definedName>
+    <definedName name="________as22" localSheetId="0">#REF!</definedName>
+    <definedName name="________as22">#REF!</definedName>
+    <definedName name="________as23" localSheetId="0">#REF!</definedName>
+    <definedName name="________as23">#REF!</definedName>
+    <definedName name="________as24" localSheetId="0">#REF!</definedName>
+    <definedName name="________as24">#REF!</definedName>
+    <definedName name="________as3" localSheetId="0">#REF!</definedName>
+    <definedName name="________as3">#REF!</definedName>
+    <definedName name="________as4" localSheetId="0">#REF!</definedName>
+    <definedName name="________as4">#REF!</definedName>
+    <definedName name="________as5" localSheetId="0">#REF!</definedName>
+    <definedName name="________as5">#REF!</definedName>
+    <definedName name="________as6" localSheetId="0">#REF!</definedName>
+    <definedName name="________as6">#REF!</definedName>
+    <definedName name="________as7" localSheetId="0">#REF!</definedName>
+    <definedName name="________as7">#REF!</definedName>
+    <definedName name="________as8" localSheetId="0">#REF!</definedName>
+    <definedName name="________as8">#REF!</definedName>
+    <definedName name="________as9" localSheetId="0">#REF!</definedName>
+    <definedName name="________as9">#REF!</definedName>
+    <definedName name="________Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Aug2005">#REF!</definedName>
+    <definedName name="________de1" localSheetId="0">#REF!</definedName>
+    <definedName name="________de1">#REF!</definedName>
+    <definedName name="________Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Dec2005">#REF!</definedName>
+    <definedName name="________Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Feb2005">#REF!</definedName>
+    <definedName name="________Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Jan2005">#REF!</definedName>
+    <definedName name="________Jan2006" localSheetId="0">#REF!</definedName>
+    <definedName name="________Jan2006">#REF!</definedName>
+    <definedName name="________JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="________JE26184">#REF!</definedName>
+    <definedName name="________Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Jul2005">#REF!</definedName>
+    <definedName name="________Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Jun2005">#REF!</definedName>
+    <definedName name="________Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Mar2005">#REF!</definedName>
+    <definedName name="________May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________May2005">#REF!</definedName>
+    <definedName name="________May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="________May2006">#REF!</definedName>
+    <definedName name="________Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Nov2005">#REF!</definedName>
+    <definedName name="________OCC02" localSheetId="0">#REF!</definedName>
+    <definedName name="________OCC02">#REF!</definedName>
+    <definedName name="________OCC03" localSheetId="0">#REF!</definedName>
+    <definedName name="________OCC03">#REF!</definedName>
+    <definedName name="________OCC04" localSheetId="0">#REF!</definedName>
+    <definedName name="________OCC04">#REF!</definedName>
+    <definedName name="________OCC05" localSheetId="0">#REF!</definedName>
+    <definedName name="________OCC05">#REF!</definedName>
+    <definedName name="________OCC06" localSheetId="0">#REF!</definedName>
+    <definedName name="________OCC06">#REF!</definedName>
+    <definedName name="________Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Oct2005">#REF!</definedName>
+    <definedName name="________P1" localSheetId="0">#REF!</definedName>
+    <definedName name="________P1">#REF!</definedName>
+    <definedName name="________P2" localSheetId="0">#REF!</definedName>
+    <definedName name="________P2">#REF!</definedName>
+    <definedName name="________P3" localSheetId="0">#REF!</definedName>
+    <definedName name="________P3">#REF!</definedName>
+    <definedName name="________Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="________Sep2005">#REF!</definedName>
+    <definedName name="________SFD1" localSheetId="0">#REF!</definedName>
+    <definedName name="________SFD1">#REF!</definedName>
+    <definedName name="________SFV1" localSheetId="0">#REF!</definedName>
+    <definedName name="________SFV1">#REF!</definedName>
+    <definedName name="________t3" localSheetId="0">#REF!</definedName>
+    <definedName name="________t3">#REF!</definedName>
+    <definedName name="________t4" localSheetId="0">#REF!</definedName>
+    <definedName name="________t4">#REF!</definedName>
+    <definedName name="________WGT02" localSheetId="0">#REF!</definedName>
+    <definedName name="________WGT02">#REF!</definedName>
+    <definedName name="________WGT03" localSheetId="0">#REF!</definedName>
+    <definedName name="________WGT03">#REF!</definedName>
+    <definedName name="________WGT04" localSheetId="0">#REF!</definedName>
+    <definedName name="________WGT04">#REF!</definedName>
+    <definedName name="________WGT05" localSheetId="0">#REF!</definedName>
+    <definedName name="________WGT05">#REF!</definedName>
+    <definedName name="________WGT06" localSheetId="0">#REF!</definedName>
+    <definedName name="________WGT06">#REF!</definedName>
+    <definedName name="________yr200112" localSheetId="0">#REF!</definedName>
+    <definedName name="________yr200112">#REF!</definedName>
+    <definedName name="________yr200212" localSheetId="0">#REF!</definedName>
+    <definedName name="________yr200212">#REF!</definedName>
+    <definedName name="________yr200312" localSheetId="0">#REF!</definedName>
+    <definedName name="________yr200312">#REF!</definedName>
+    <definedName name="________yr200403" localSheetId="0">#REF!</definedName>
+    <definedName name="________yr200403">#REF!</definedName>
+    <definedName name="________yr200406" localSheetId="0">#REF!</definedName>
+    <definedName name="________yr200406">#REF!</definedName>
+    <definedName name="________yr200409" localSheetId="0">#REF!</definedName>
+    <definedName name="________yr200409">#REF!</definedName>
+    <definedName name="________yr200412" localSheetId="0">#REF!</definedName>
+    <definedName name="________yr200412">#REF!</definedName>
+    <definedName name="_______2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="_______2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_______2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_______2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_______2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="_______2004_CUSIP_">#REF!</definedName>
+    <definedName name="_______2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_______2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_______2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______2005">#REF!</definedName>
+    <definedName name="_______2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_______2006">#REF!</definedName>
+    <definedName name="_______2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="_______2007_08">#REF!</definedName>
+    <definedName name="_______Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Apr2005">#REF!</definedName>
+    <definedName name="_______as1" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as1">#REF!</definedName>
+    <definedName name="_______as10" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as10">#REF!</definedName>
+    <definedName name="_______as11" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as11">#REF!</definedName>
+    <definedName name="_______as12" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as12">#REF!</definedName>
+    <definedName name="_______as13" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as13">#REF!</definedName>
+    <definedName name="_______as14" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as14">#REF!</definedName>
+    <definedName name="_______as15" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as15">#REF!</definedName>
+    <definedName name="_______as16" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as16">#REF!</definedName>
+    <definedName name="_______as17" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as17">#REF!</definedName>
+    <definedName name="_______as18" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as18">#REF!</definedName>
+    <definedName name="_______as19" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as19">#REF!</definedName>
+    <definedName name="_______as2" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as2">#REF!</definedName>
+    <definedName name="_______as20" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as20">#REF!</definedName>
+    <definedName name="_______as21" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as21">#REF!</definedName>
+    <definedName name="_______as22" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as22">#REF!</definedName>
+    <definedName name="_______as23" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as23">#REF!</definedName>
+    <definedName name="_______as24" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as24">#REF!</definedName>
+    <definedName name="_______as3" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as3">#REF!</definedName>
+    <definedName name="_______as4" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as4">#REF!</definedName>
+    <definedName name="_______as5" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as5">#REF!</definedName>
+    <definedName name="_______as6" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as6">#REF!</definedName>
+    <definedName name="_______as7" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as7">#REF!</definedName>
+    <definedName name="_______as8" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as8">#REF!</definedName>
+    <definedName name="_______as9" localSheetId="0">#REF!</definedName>
+    <definedName name="_______as9">#REF!</definedName>
+    <definedName name="_______Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Aug2005">#REF!</definedName>
+    <definedName name="_______de1" localSheetId="0">#REF!</definedName>
+    <definedName name="_______de1">#REF!</definedName>
+    <definedName name="_______Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Dec2005">#REF!</definedName>
+    <definedName name="_______Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Feb2005">#REF!</definedName>
+    <definedName name="_______Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Jan2005">#REF!</definedName>
+    <definedName name="_______Jan2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Jan2006">#REF!</definedName>
+    <definedName name="_______JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="_______JE26184">#REF!</definedName>
+    <definedName name="_______Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Jul2005">#REF!</definedName>
+    <definedName name="_______Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Jun2005">#REF!</definedName>
+    <definedName name="_______Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Mar2005">#REF!</definedName>
+    <definedName name="_______May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______May2005">#REF!</definedName>
+    <definedName name="_______May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_______May2006">#REF!</definedName>
+    <definedName name="_______Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Nov2005">#REF!</definedName>
+    <definedName name="_______OCC02" localSheetId="0">#REF!</definedName>
+    <definedName name="_______OCC02">#REF!</definedName>
+    <definedName name="_______OCC03" localSheetId="0">#REF!</definedName>
+    <definedName name="_______OCC03">#REF!</definedName>
+    <definedName name="_______OCC04" localSheetId="0">#REF!</definedName>
+    <definedName name="_______OCC04">#REF!</definedName>
+    <definedName name="_______OCC05" localSheetId="0">#REF!</definedName>
+    <definedName name="_______OCC05">#REF!</definedName>
+    <definedName name="_______OCC06" localSheetId="0">#REF!</definedName>
+    <definedName name="_______OCC06">#REF!</definedName>
+    <definedName name="_______Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Oct2005">#REF!</definedName>
+    <definedName name="_______P1" localSheetId="0">#REF!</definedName>
+    <definedName name="_______P1">#REF!</definedName>
+    <definedName name="_______P2" localSheetId="0">#REF!</definedName>
+    <definedName name="_______P2">#REF!</definedName>
+    <definedName name="_______P3" localSheetId="0">#REF!</definedName>
+    <definedName name="_______P3">#REF!</definedName>
+    <definedName name="_______Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_______Sep2005">#REF!</definedName>
+    <definedName name="_______SFD1" localSheetId="0">#REF!</definedName>
+    <definedName name="_______SFD1">#REF!</definedName>
+    <definedName name="_______SFV1" localSheetId="0">#REF!</definedName>
+    <definedName name="_______SFV1">#REF!</definedName>
+    <definedName name="_______t3" localSheetId="0">#REF!</definedName>
+    <definedName name="_______t3">#REF!</definedName>
+    <definedName name="_______t4" localSheetId="0">#REF!</definedName>
+    <definedName name="_______t4">#REF!</definedName>
+    <definedName name="_______WGT02" localSheetId="0">#REF!</definedName>
+    <definedName name="_______WGT02">#REF!</definedName>
+    <definedName name="_______WGT03" localSheetId="0">#REF!</definedName>
+    <definedName name="_______WGT03">#REF!</definedName>
+    <definedName name="_______WGT04" localSheetId="0">#REF!</definedName>
+    <definedName name="_______WGT04">#REF!</definedName>
+    <definedName name="_______WGT05" localSheetId="0">#REF!</definedName>
+    <definedName name="_______WGT05">#REF!</definedName>
+    <definedName name="_______WGT06" localSheetId="0">#REF!</definedName>
+    <definedName name="_______WGT06">#REF!</definedName>
+    <definedName name="_______yr200112" localSheetId="0">#REF!</definedName>
+    <definedName name="_______yr200112">#REF!</definedName>
+    <definedName name="_______yr200212" localSheetId="0">#REF!</definedName>
+    <definedName name="_______yr200212">#REF!</definedName>
+    <definedName name="_______yr200312" localSheetId="0">#REF!</definedName>
+    <definedName name="_______yr200312">#REF!</definedName>
+    <definedName name="_______yr200403" localSheetId="0">#REF!</definedName>
+    <definedName name="_______yr200403">#REF!</definedName>
+    <definedName name="_______yr200406" localSheetId="0">#REF!</definedName>
+    <definedName name="_______yr200406">#REF!</definedName>
+    <definedName name="_______yr200409" localSheetId="0">#REF!</definedName>
+    <definedName name="_______yr200409">#REF!</definedName>
+    <definedName name="_______yr200412" localSheetId="0">#REF!</definedName>
+    <definedName name="_______yr200412">#REF!</definedName>
+    <definedName name="______2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="______2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="______2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="______2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="______2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="______2004_CUSIP_">#REF!</definedName>
+    <definedName name="______2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="______2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="______2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______2005">#REF!</definedName>
+    <definedName name="______2006" localSheetId="0">#REF!</definedName>
+    <definedName name="______2006">#REF!</definedName>
+    <definedName name="______2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="______2007_08">#REF!</definedName>
+    <definedName name="______Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Apr2005">#REF!</definedName>
+    <definedName name="______as1" localSheetId="0">#REF!</definedName>
+    <definedName name="______as1">#REF!</definedName>
+    <definedName name="______as10" localSheetId="0">#REF!</definedName>
+    <definedName name="______as10">#REF!</definedName>
+    <definedName name="______as11" localSheetId="0">#REF!</definedName>
+    <definedName name="______as11">#REF!</definedName>
+    <definedName name="______as12" localSheetId="0">#REF!</definedName>
+    <definedName name="______as12">#REF!</definedName>
+    <definedName name="______as13" localSheetId="0">#REF!</definedName>
+    <definedName name="______as13">#REF!</definedName>
+    <definedName name="______as14" localSheetId="0">#REF!</definedName>
+    <definedName name="______as14">#REF!</definedName>
+    <definedName name="______as15" localSheetId="0">#REF!</definedName>
+    <definedName name="______as15">#REF!</definedName>
+    <definedName name="______as16" localSheetId="0">#REF!</definedName>
+    <definedName name="______as16">#REF!</definedName>
+    <definedName name="______as17" localSheetId="0">#REF!</definedName>
+    <definedName name="______as17">#REF!</definedName>
+    <definedName name="______as18" localSheetId="0">#REF!</definedName>
+    <definedName name="______as18">#REF!</definedName>
+    <definedName name="______as19" localSheetId="0">#REF!</definedName>
+    <definedName name="______as19">#REF!</definedName>
+    <definedName name="______as2" localSheetId="0">#REF!</definedName>
+    <definedName name="______as2">#REF!</definedName>
+    <definedName name="______as20" localSheetId="0">#REF!</definedName>
+    <definedName name="______as20">#REF!</definedName>
+    <definedName name="______as21" localSheetId="0">#REF!</definedName>
+    <definedName name="______as21">#REF!</definedName>
+    <definedName name="______as22" localSheetId="0">#REF!</definedName>
+    <definedName name="______as22">#REF!</definedName>
+    <definedName name="______as23" localSheetId="0">#REF!</definedName>
+    <definedName name="______as23">#REF!</definedName>
+    <definedName name="______as24" localSheetId="0">#REF!</definedName>
+    <definedName name="______as24">#REF!</definedName>
+    <definedName name="______as3" localSheetId="0">#REF!</definedName>
+    <definedName name="______as3">#REF!</definedName>
+    <definedName name="______as4" localSheetId="0">#REF!</definedName>
+    <definedName name="______as4">#REF!</definedName>
+    <definedName name="______as5" localSheetId="0">#REF!</definedName>
+    <definedName name="______as5">#REF!</definedName>
+    <definedName name="______as6" localSheetId="0">#REF!</definedName>
+    <definedName name="______as6">#REF!</definedName>
+    <definedName name="______as7" localSheetId="0">#REF!</definedName>
+    <definedName name="______as7">#REF!</definedName>
+    <definedName name="______as8" localSheetId="0">#REF!</definedName>
+    <definedName name="______as8">#REF!</definedName>
+    <definedName name="______as9" localSheetId="0">#REF!</definedName>
+    <definedName name="______as9">#REF!</definedName>
+    <definedName name="______Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Aug2005">#REF!</definedName>
+    <definedName name="______de1" localSheetId="0">#REF!</definedName>
+    <definedName name="______de1">#REF!</definedName>
+    <definedName name="______Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Dec2005">#REF!</definedName>
+    <definedName name="______Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Feb2005">#REF!</definedName>
+    <definedName name="______Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Jan2005">#REF!</definedName>
+    <definedName name="______Jan2006" localSheetId="0">#REF!</definedName>
+    <definedName name="______Jan2006">#REF!</definedName>
+    <definedName name="______JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="______JE26184">#REF!</definedName>
+    <definedName name="______Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Jul2005">#REF!</definedName>
+    <definedName name="______Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Jun2005">#REF!</definedName>
+    <definedName name="______Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Mar2005">#REF!</definedName>
+    <definedName name="______May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______May2005">#REF!</definedName>
+    <definedName name="______May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="______May2006">#REF!</definedName>
+    <definedName name="______Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Nov2005">#REF!</definedName>
+    <definedName name="______OCC02" localSheetId="0">#REF!</definedName>
+    <definedName name="______OCC02">#REF!</definedName>
+    <definedName name="______OCC03" localSheetId="0">#REF!</definedName>
+    <definedName name="______OCC03">#REF!</definedName>
+    <definedName name="______OCC04" localSheetId="0">#REF!</definedName>
+    <definedName name="______OCC04">#REF!</definedName>
+    <definedName name="______OCC05" localSheetId="0">#REF!</definedName>
+    <definedName name="______OCC05">#REF!</definedName>
+    <definedName name="______OCC06" localSheetId="0">#REF!</definedName>
+    <definedName name="______OCC06">#REF!</definedName>
+    <definedName name="______Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Oct2005">#REF!</definedName>
+    <definedName name="______P1" localSheetId="0">#REF!</definedName>
+    <definedName name="______P1">#REF!</definedName>
+    <definedName name="______P2" localSheetId="0">#REF!</definedName>
+    <definedName name="______P2">#REF!</definedName>
+    <definedName name="______P3" localSheetId="0">#REF!</definedName>
+    <definedName name="______P3">#REF!</definedName>
+    <definedName name="______Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="______Sep2005">#REF!</definedName>
+    <definedName name="______SFD1" localSheetId="0">#REF!</definedName>
+    <definedName name="______SFD1">#REF!</definedName>
+    <definedName name="______SFV1" localSheetId="0">#REF!</definedName>
+    <definedName name="______SFV1">#REF!</definedName>
+    <definedName name="______t3" localSheetId="0">#REF!</definedName>
+    <definedName name="______t3">#REF!</definedName>
+    <definedName name="______t4" localSheetId="0">#REF!</definedName>
+    <definedName name="______t4">#REF!</definedName>
+    <definedName name="______WGT02" localSheetId="0">#REF!</definedName>
+    <definedName name="______WGT02">#REF!</definedName>
+    <definedName name="______WGT03" localSheetId="0">#REF!</definedName>
+    <definedName name="______WGT03">#REF!</definedName>
+    <definedName name="______WGT04" localSheetId="0">#REF!</definedName>
+    <definedName name="______WGT04">#REF!</definedName>
+    <definedName name="______WGT05" localSheetId="0">#REF!</definedName>
+    <definedName name="______WGT05">#REF!</definedName>
+    <definedName name="______WGT06" localSheetId="0">#REF!</definedName>
+    <definedName name="______WGT06">#REF!</definedName>
+    <definedName name="______yr200112" localSheetId="0">#REF!</definedName>
+    <definedName name="______yr200112">#REF!</definedName>
+    <definedName name="______yr200212" localSheetId="0">#REF!</definedName>
+    <definedName name="______yr200212">#REF!</definedName>
+    <definedName name="______yr200312" localSheetId="0">#REF!</definedName>
+    <definedName name="______yr200312">#REF!</definedName>
+    <definedName name="______yr200403" localSheetId="0">#REF!</definedName>
+    <definedName name="______yr200403">#REF!</definedName>
+    <definedName name="______yr200406" localSheetId="0">#REF!</definedName>
+    <definedName name="______yr200406">#REF!</definedName>
+    <definedName name="______yr200409" localSheetId="0">#REF!</definedName>
+    <definedName name="______yr200409">#REF!</definedName>
+    <definedName name="______yr200412" localSheetId="0">#REF!</definedName>
+    <definedName name="______yr200412">#REF!</definedName>
+    <definedName name="_____2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="_____2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_____2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_____2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_____2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="_____2004_CUSIP_">#REF!</definedName>
+    <definedName name="_____2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_____2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_____2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____2005">#REF!</definedName>
+    <definedName name="_____2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_____2006">#REF!</definedName>
+    <definedName name="_____2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="_____2007_08">#REF!</definedName>
+    <definedName name="_____Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Apr2005">#REF!</definedName>
+    <definedName name="_____as1" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as1">#REF!</definedName>
+    <definedName name="_____as10" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as10">#REF!</definedName>
+    <definedName name="_____as11" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as11">#REF!</definedName>
+    <definedName name="_____as12" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as12">#REF!</definedName>
+    <definedName name="_____as13" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as13">#REF!</definedName>
+    <definedName name="_____as14" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as14">#REF!</definedName>
+    <definedName name="_____as15" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as15">#REF!</definedName>
+    <definedName name="_____as16" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as16">#REF!</definedName>
+    <definedName name="_____as17" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as17">#REF!</definedName>
+    <definedName name="_____as18" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as18">#REF!</definedName>
+    <definedName name="_____as19" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as19">#REF!</definedName>
+    <definedName name="_____as2" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as2">#REF!</definedName>
+    <definedName name="_____as20" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as20">#REF!</definedName>
+    <definedName name="_____as21" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as21">#REF!</definedName>
+    <definedName name="_____as22" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as22">#REF!</definedName>
+    <definedName name="_____as23" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as23">#REF!</definedName>
+    <definedName name="_____as24" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as24">#REF!</definedName>
+    <definedName name="_____as3" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as3">#REF!</definedName>
+    <definedName name="_____as4" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as4">#REF!</definedName>
+    <definedName name="_____as5" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as5">#REF!</definedName>
+    <definedName name="_____as6" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as6">#REF!</definedName>
+    <definedName name="_____as7" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as7">#REF!</definedName>
+    <definedName name="_____as8" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as8">#REF!</definedName>
+    <definedName name="_____as9" localSheetId="0">#REF!</definedName>
+    <definedName name="_____as9">#REF!</definedName>
+    <definedName name="_____Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Aug2005">#REF!</definedName>
+    <definedName name="_____de1" localSheetId="0">#REF!</definedName>
+    <definedName name="_____de1">#REF!</definedName>
+    <definedName name="_____Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Dec2005">#REF!</definedName>
+    <definedName name="_____Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Feb2005">#REF!</definedName>
+    <definedName name="_____Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Jan2005">#REF!</definedName>
+    <definedName name="_____Jan2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Jan2006">#REF!</definedName>
+    <definedName name="_____JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="_____JE26184">#REF!</definedName>
+    <definedName name="_____Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Jul2005">#REF!</definedName>
+    <definedName name="_____Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Jun2005">#REF!</definedName>
+    <definedName name="_____Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Mar2005">#REF!</definedName>
+    <definedName name="_____May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____May2005">#REF!</definedName>
+    <definedName name="_____May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_____May2006">#REF!</definedName>
+    <definedName name="_____Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Nov2005">#REF!</definedName>
+    <definedName name="_____OCC02" localSheetId="0">#REF!</definedName>
+    <definedName name="_____OCC02">#REF!</definedName>
+    <definedName name="_____OCC03" localSheetId="0">#REF!</definedName>
+    <definedName name="_____OCC03">#REF!</definedName>
+    <definedName name="_____OCC04" localSheetId="0">#REF!</definedName>
+    <definedName name="_____OCC04">#REF!</definedName>
+    <definedName name="_____OCC05" localSheetId="0">#REF!</definedName>
+    <definedName name="_____OCC05">#REF!</definedName>
+    <definedName name="_____OCC06" localSheetId="0">#REF!</definedName>
+    <definedName name="_____OCC06">#REF!</definedName>
+    <definedName name="_____Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Oct2005">#REF!</definedName>
+    <definedName name="_____P1" localSheetId="0">#REF!</definedName>
+    <definedName name="_____P1">#REF!</definedName>
+    <definedName name="_____P2" localSheetId="0">#REF!</definedName>
+    <definedName name="_____P2">#REF!</definedName>
+    <definedName name="_____P3" localSheetId="0">#REF!</definedName>
+    <definedName name="_____P3">#REF!</definedName>
+    <definedName name="_____Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_____Sep2005">#REF!</definedName>
+    <definedName name="_____SFD1" localSheetId="0">#REF!</definedName>
+    <definedName name="_____SFD1">#REF!</definedName>
+    <definedName name="_____SFV1" localSheetId="0">#REF!</definedName>
+    <definedName name="_____SFV1">#REF!</definedName>
+    <definedName name="_____t3" localSheetId="0">#REF!</definedName>
+    <definedName name="_____t3">#REF!</definedName>
+    <definedName name="_____t4" localSheetId="0">#REF!</definedName>
+    <definedName name="_____t4">#REF!</definedName>
+    <definedName name="_____WGT02" localSheetId="0">#REF!</definedName>
+    <definedName name="_____WGT02">#REF!</definedName>
+    <definedName name="_____WGT03" localSheetId="0">#REF!</definedName>
+    <definedName name="_____WGT03">#REF!</definedName>
+    <definedName name="_____WGT04" localSheetId="0">#REF!</definedName>
+    <definedName name="_____WGT04">#REF!</definedName>
+    <definedName name="_____WGT05" localSheetId="0">#REF!</definedName>
+    <definedName name="_____WGT05">#REF!</definedName>
+    <definedName name="_____WGT06" localSheetId="0">#REF!</definedName>
+    <definedName name="_____WGT06">#REF!</definedName>
+    <definedName name="_____yr200112" localSheetId="0">#REF!</definedName>
+    <definedName name="_____yr200112">#REF!</definedName>
+    <definedName name="_____yr200212" localSheetId="0">#REF!</definedName>
+    <definedName name="_____yr200212">#REF!</definedName>
+    <definedName name="_____yr200312" localSheetId="0">#REF!</definedName>
+    <definedName name="_____yr200312">#REF!</definedName>
+    <definedName name="_____yr200403" localSheetId="0">#REF!</definedName>
+    <definedName name="_____yr200403">#REF!</definedName>
+    <definedName name="_____yr200406" localSheetId="0">#REF!</definedName>
+    <definedName name="_____yr200406">#REF!</definedName>
+    <definedName name="_____yr200409" localSheetId="0">#REF!</definedName>
+    <definedName name="_____yr200409">#REF!</definedName>
+    <definedName name="_____yr200412" localSheetId="0">#REF!</definedName>
+    <definedName name="_____yr200412">#REF!</definedName>
+    <definedName name="____2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="____2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="____2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="____2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="____2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="____2004_CUSIP_">#REF!</definedName>
+    <definedName name="____2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="____2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="____2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____2005">#REF!</definedName>
+    <definedName name="____2006" localSheetId="0">#REF!</definedName>
+    <definedName name="____2006">#REF!</definedName>
+    <definedName name="____2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="____2007_08">#REF!</definedName>
+    <definedName name="____Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Apr2005">#REF!</definedName>
+    <definedName name="____as1">#N/A</definedName>
+    <definedName name="____as10">#N/A</definedName>
+    <definedName name="____as11">#N/A</definedName>
+    <definedName name="____as12">#N/A</definedName>
+    <definedName name="____as13">#N/A</definedName>
+    <definedName name="____as14">#N/A</definedName>
+    <definedName name="____as15">#N/A</definedName>
+    <definedName name="____as16">#N/A</definedName>
+    <definedName name="____as17">#N/A</definedName>
+    <definedName name="____as18">#N/A</definedName>
+    <definedName name="____as19">#N/A</definedName>
+    <definedName name="____as2">#N/A</definedName>
+    <definedName name="____as20">#N/A</definedName>
+    <definedName name="____as21">#N/A</definedName>
+    <definedName name="____as22">#N/A</definedName>
+    <definedName name="____as23">#N/A</definedName>
+    <definedName name="____as24">#N/A</definedName>
+    <definedName name="____as3">#N/A</definedName>
+    <definedName name="____as4">#N/A</definedName>
+    <definedName name="____as5">#N/A</definedName>
+    <definedName name="____as6">#N/A</definedName>
+    <definedName name="____as7">#N/A</definedName>
+    <definedName name="____as8">#N/A</definedName>
+    <definedName name="____as9">#N/A</definedName>
+    <definedName name="____Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Aug2005">#REF!</definedName>
+    <definedName name="____de1" localSheetId="0">#REF!</definedName>
+    <definedName name="____de1">#REF!</definedName>
+    <definedName name="____Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Dec2005">#REF!</definedName>
+    <definedName name="____Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Feb2005">#REF!</definedName>
+    <definedName name="____Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Jan2005">#REF!</definedName>
+    <definedName name="____Jan2006" localSheetId="0">#REF!</definedName>
+    <definedName name="____Jan2006">#REF!</definedName>
+    <definedName name="____JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="____JE26184">#REF!</definedName>
+    <definedName name="____Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Jul2005">#REF!</definedName>
+    <definedName name="____Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Jun2005">#REF!</definedName>
+    <definedName name="____Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Mar2005">#REF!</definedName>
+    <definedName name="____May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____May2005">#REF!</definedName>
+    <definedName name="____May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="____May2006">#REF!</definedName>
+    <definedName name="____Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Nov2005">#REF!</definedName>
+    <definedName name="____OCC02">#N/A</definedName>
+    <definedName name="____OCC03">#N/A</definedName>
+    <definedName name="____OCC04">#N/A</definedName>
+    <definedName name="____OCC05">#N/A</definedName>
+    <definedName name="____OCC06">#N/A</definedName>
+    <definedName name="____Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Oct2005">#REF!</definedName>
+    <definedName name="____P1" localSheetId="0">#REF!</definedName>
+    <definedName name="____P1">#REF!</definedName>
+    <definedName name="____P2" localSheetId="0">#REF!</definedName>
+    <definedName name="____P2">#REF!</definedName>
+    <definedName name="____P3" localSheetId="0">#REF!</definedName>
+    <definedName name="____P3">#REF!</definedName>
+    <definedName name="____Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="____Sep2005">#REF!</definedName>
+    <definedName name="____SFD1" localSheetId="0">#REF!</definedName>
+    <definedName name="____SFD1">#REF!</definedName>
+    <definedName name="____SFV1" localSheetId="0">#REF!</definedName>
+    <definedName name="____SFV1">#REF!</definedName>
+    <definedName name="____t3" localSheetId="0">#REF!</definedName>
+    <definedName name="____t3">#REF!</definedName>
+    <definedName name="____t4" localSheetId="0">#REF!</definedName>
+    <definedName name="____t4">#REF!</definedName>
+    <definedName name="____WGT02">#N/A</definedName>
+    <definedName name="____WGT03">#N/A</definedName>
+    <definedName name="____WGT04">#N/A</definedName>
+    <definedName name="____WGT05">#N/A</definedName>
+    <definedName name="____WGT06">#N/A</definedName>
+    <definedName name="____yr200112" localSheetId="0">#REF!</definedName>
+    <definedName name="____yr200112">#REF!</definedName>
+    <definedName name="____yr200212" localSheetId="0">#REF!</definedName>
+    <definedName name="____yr200212">#REF!</definedName>
+    <definedName name="____yr200312" localSheetId="0">#REF!</definedName>
+    <definedName name="____yr200312">#REF!</definedName>
+    <definedName name="____yr200403" localSheetId="0">#REF!</definedName>
+    <definedName name="____yr200403">#REF!</definedName>
+    <definedName name="____yr200406" localSheetId="0">#REF!</definedName>
+    <definedName name="____yr200406">#REF!</definedName>
+    <definedName name="____yr200409" localSheetId="0">#REF!</definedName>
+    <definedName name="____yr200409">#REF!</definedName>
+    <definedName name="____yr200412" localSheetId="0">#REF!</definedName>
+    <definedName name="____yr200412">#REF!</definedName>
+    <definedName name="___2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="___2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="___2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="___2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="___2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="___2004_CUSIP_">#REF!</definedName>
+    <definedName name="___2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="___2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="___2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___2005">#REF!</definedName>
+    <definedName name="___2006" localSheetId="0">#REF!</definedName>
+    <definedName name="___2006">#REF!</definedName>
+    <definedName name="___2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="___2007_08">#REF!</definedName>
+    <definedName name="___Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Apr2005">#REF!</definedName>
+    <definedName name="___as1">#N/A</definedName>
+    <definedName name="___as10">#N/A</definedName>
+    <definedName name="___as11">#N/A</definedName>
+    <definedName name="___as12">#N/A</definedName>
+    <definedName name="___as13">#N/A</definedName>
+    <definedName name="___as14">#N/A</definedName>
+    <definedName name="___as15">#N/A</definedName>
+    <definedName name="___as16">#N/A</definedName>
+    <definedName name="___as17">#N/A</definedName>
+    <definedName name="___as18">#N/A</definedName>
+    <definedName name="___as19">#N/A</definedName>
+    <definedName name="___as2">#N/A</definedName>
+    <definedName name="___as20">#N/A</definedName>
+    <definedName name="___as21">#N/A</definedName>
+    <definedName name="___as22">#N/A</definedName>
+    <definedName name="___as23">#N/A</definedName>
+    <definedName name="___as24">#N/A</definedName>
+    <definedName name="___as3">#N/A</definedName>
+    <definedName name="___as4">#N/A</definedName>
+    <definedName name="___as5">#N/A</definedName>
+    <definedName name="___as6">#N/A</definedName>
+    <definedName name="___as7">#N/A</definedName>
+    <definedName name="___as8">#N/A</definedName>
+    <definedName name="___as9">#N/A</definedName>
+    <definedName name="___Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Aug2005">#REF!</definedName>
+    <definedName name="___ChangeTime" hidden="1">39811.4869791667</definedName>
+    <definedName name="___de1" localSheetId="0">#REF!</definedName>
+    <definedName name="___de1">#REF!</definedName>
+    <definedName name="___Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Dec2005">#REF!</definedName>
+    <definedName name="___Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Feb2005">#REF!</definedName>
+    <definedName name="___Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Jan2005">#REF!</definedName>
+    <definedName name="___Jan2006" localSheetId="0">#REF!</definedName>
+    <definedName name="___Jan2006">#REF!</definedName>
+    <definedName name="___JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="___JE26184">#REF!</definedName>
+    <definedName name="___Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Jul2005">#REF!</definedName>
+    <definedName name="___Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Jun2005">#REF!</definedName>
+    <definedName name="___Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Mar2005">#REF!</definedName>
+    <definedName name="___May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___May2005">#REF!</definedName>
+    <definedName name="___May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="___May2006">#REF!</definedName>
+    <definedName name="___Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Nov2005">#REF!</definedName>
+    <definedName name="___OCC02">#N/A</definedName>
+    <definedName name="___OCC03">#N/A</definedName>
+    <definedName name="___OCC04">#N/A</definedName>
+    <definedName name="___OCC05">#N/A</definedName>
+    <definedName name="___OCC06">#N/A</definedName>
+    <definedName name="___Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Oct2005">#REF!</definedName>
+    <definedName name="___P1" localSheetId="0">#REF!</definedName>
+    <definedName name="___P1">#REF!</definedName>
+    <definedName name="___P2" localSheetId="0">#REF!</definedName>
+    <definedName name="___P2">#REF!</definedName>
+    <definedName name="___P3" localSheetId="0">#REF!</definedName>
+    <definedName name="___P3">#REF!</definedName>
+    <definedName name="___Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="___Sep2005">#REF!</definedName>
+    <definedName name="___SFD1" localSheetId="0">#REF!</definedName>
+    <definedName name="___SFD1">#REF!</definedName>
+    <definedName name="___SFV1" localSheetId="0">#REF!</definedName>
+    <definedName name="___SFV1">#REF!</definedName>
+    <definedName name="___t3" localSheetId="0">#REF!</definedName>
+    <definedName name="___t3">#REF!</definedName>
+    <definedName name="___t4" localSheetId="0">#REF!</definedName>
+    <definedName name="___t4">#REF!</definedName>
+    <definedName name="___WGT02">#N/A</definedName>
+    <definedName name="___WGT03">#N/A</definedName>
+    <definedName name="___WGT04">#N/A</definedName>
+    <definedName name="___WGT05">#N/A</definedName>
+    <definedName name="___WGT06">#N/A</definedName>
+    <definedName name="___yr200112" localSheetId="0">#REF!</definedName>
+    <definedName name="___yr200112">#REF!</definedName>
+    <definedName name="___yr200212" localSheetId="0">#REF!</definedName>
+    <definedName name="___yr200212">#REF!</definedName>
+    <definedName name="___yr200312" localSheetId="0">#REF!</definedName>
+    <definedName name="___yr200312">#REF!</definedName>
+    <definedName name="___yr200403" localSheetId="0">#REF!</definedName>
+    <definedName name="___yr200403">#REF!</definedName>
+    <definedName name="___yr200406" localSheetId="0">#REF!</definedName>
+    <definedName name="___yr200406">#REF!</definedName>
+    <definedName name="___yr200409" localSheetId="0">#REF!</definedName>
+    <definedName name="___yr200409">#REF!</definedName>
+    <definedName name="___yr200412" localSheetId="0">#REF!</definedName>
+    <definedName name="___yr200412">#REF!</definedName>
+    <definedName name="__123Graph_A" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ARATIOS" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ARATIOS" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BRATIOS" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BRATIOS" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XRATIOS" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XRATIOS" hidden="1">#REF!</definedName>
+    <definedName name="__2_1" localSheetId="0">#REF!</definedName>
+    <definedName name="__2_1">#REF!</definedName>
+    <definedName name="__2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="__2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="__2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="__2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="__2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="__2004_CUSIP_">#REF!</definedName>
+    <definedName name="__2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="__2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="__2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__2005">#REF!</definedName>
+    <definedName name="__2006" localSheetId="0">#REF!</definedName>
+    <definedName name="__2006">#REF!</definedName>
+    <definedName name="__2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="__2007_08">#REF!</definedName>
+    <definedName name="__3_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="__3_2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="__4_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="__4_2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="__7_2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="__7_2004_CUSIP_">#REF!</definedName>
+    <definedName name="__8_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="__8_2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="__Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Apr2005">#REF!</definedName>
+    <definedName name="__as1" localSheetId="0">#REF!</definedName>
+    <definedName name="__as1">#REF!</definedName>
+    <definedName name="__as10" localSheetId="0">#REF!</definedName>
+    <definedName name="__as10">#REF!</definedName>
+    <definedName name="__as11" localSheetId="0">#REF!</definedName>
+    <definedName name="__as11">#REF!</definedName>
+    <definedName name="__as12" localSheetId="0">#REF!</definedName>
+    <definedName name="__as12">#REF!</definedName>
+    <definedName name="__as13" localSheetId="0">#REF!</definedName>
+    <definedName name="__as13">#REF!</definedName>
+    <definedName name="__as14" localSheetId="0">#REF!</definedName>
+    <definedName name="__as14">#REF!</definedName>
+    <definedName name="__as15" localSheetId="0">#REF!</definedName>
+    <definedName name="__as15">#REF!</definedName>
+    <definedName name="__as16" localSheetId="0">#REF!</definedName>
+    <definedName name="__as16">#REF!</definedName>
+    <definedName name="__as17" localSheetId="0">#REF!</definedName>
+    <definedName name="__as17">#REF!</definedName>
+    <definedName name="__as18" localSheetId="0">#REF!</definedName>
+    <definedName name="__as18">#REF!</definedName>
+    <definedName name="__as19" localSheetId="0">#REF!</definedName>
+    <definedName name="__as19">#REF!</definedName>
+    <definedName name="__as2" localSheetId="0">#REF!</definedName>
+    <definedName name="__as2">#REF!</definedName>
+    <definedName name="__as20" localSheetId="0">#REF!</definedName>
+    <definedName name="__as20">#REF!</definedName>
+    <definedName name="__as21" localSheetId="0">#REF!</definedName>
+    <definedName name="__as21">#REF!</definedName>
+    <definedName name="__as22" localSheetId="0">#REF!</definedName>
+    <definedName name="__as22">#REF!</definedName>
+    <definedName name="__as23" localSheetId="0">#REF!</definedName>
+    <definedName name="__as23">#REF!</definedName>
+    <definedName name="__as24" localSheetId="0">#REF!</definedName>
+    <definedName name="__as24">#REF!</definedName>
+    <definedName name="__as3" localSheetId="0">#REF!</definedName>
+    <definedName name="__as3">#REF!</definedName>
+    <definedName name="__as4" localSheetId="0">#REF!</definedName>
+    <definedName name="__as4">#REF!</definedName>
+    <definedName name="__as5" localSheetId="0">#REF!</definedName>
+    <definedName name="__as5">#REF!</definedName>
+    <definedName name="__as6" localSheetId="0">#REF!</definedName>
+    <definedName name="__as6">#REF!</definedName>
+    <definedName name="__as7" localSheetId="0">#REF!</definedName>
+    <definedName name="__as7">#REF!</definedName>
+    <definedName name="__as8" localSheetId="0">#REF!</definedName>
+    <definedName name="__as8">#REF!</definedName>
+    <definedName name="__as9" localSheetId="0">#REF!</definedName>
+    <definedName name="__as9">#REF!</definedName>
+    <definedName name="__Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Aug2005">#REF!</definedName>
+    <definedName name="__de1" localSheetId="0">#REF!</definedName>
+    <definedName name="__de1">#REF!</definedName>
+    <definedName name="__Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Dec2005">#REF!</definedName>
+    <definedName name="__Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Feb2005">#REF!</definedName>
+    <definedName name="__Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Jan2005">#REF!</definedName>
+    <definedName name="__Jan2006" localSheetId="0">#REF!</definedName>
+    <definedName name="__Jan2006">#REF!</definedName>
+    <definedName name="__JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="__JE26184">#REF!</definedName>
+    <definedName name="__Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Jul2005">#REF!</definedName>
+    <definedName name="__Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Jun2005">#REF!</definedName>
+    <definedName name="__Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Mar2005">#REF!</definedName>
+    <definedName name="__May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__May2005">#REF!</definedName>
+    <definedName name="__May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="__May2006">#REF!</definedName>
+    <definedName name="__Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Nov2005">#REF!</definedName>
+    <definedName name="__OCC02" localSheetId="0">#REF!</definedName>
+    <definedName name="__OCC02">#REF!</definedName>
+    <definedName name="__OCC03" localSheetId="0">#REF!</definedName>
+    <definedName name="__OCC03">#REF!</definedName>
+    <definedName name="__OCC04" localSheetId="0">#REF!</definedName>
+    <definedName name="__OCC04">#REF!</definedName>
+    <definedName name="__OCC05" localSheetId="0">#REF!</definedName>
+    <definedName name="__OCC05">#REF!</definedName>
+    <definedName name="__OCC06" localSheetId="0">#REF!</definedName>
+    <definedName name="__OCC06">#REF!</definedName>
+    <definedName name="__Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Oct2005">#REF!</definedName>
+    <definedName name="__P1" localSheetId="0">#REF!</definedName>
+    <definedName name="__P1">#REF!</definedName>
+    <definedName name="__P2" localSheetId="0">#REF!</definedName>
+    <definedName name="__P2">#REF!</definedName>
+    <definedName name="__P3" localSheetId="0">#REF!</definedName>
+    <definedName name="__P3">#REF!</definedName>
+    <definedName name="__Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="__Sep2005">#REF!</definedName>
+    <definedName name="__SFD1" localSheetId="0">#REF!</definedName>
+    <definedName name="__SFD1">#REF!</definedName>
+    <definedName name="__SFV1" localSheetId="0">#REF!</definedName>
+    <definedName name="__SFV1">#REF!</definedName>
+    <definedName name="__t3" localSheetId="0">#REF!</definedName>
+    <definedName name="__t3">#REF!</definedName>
+    <definedName name="__t4" localSheetId="0">#REF!</definedName>
+    <definedName name="__t4">#REF!</definedName>
+    <definedName name="__v2" localSheetId="0">#REF!</definedName>
+    <definedName name="__v2">[0]!__v2</definedName>
+    <definedName name="__WGT02" localSheetId="0">#REF!</definedName>
+    <definedName name="__WGT02">#REF!</definedName>
+    <definedName name="__WGT03" localSheetId="0">#REF!</definedName>
+    <definedName name="__WGT03">#REF!</definedName>
+    <definedName name="__WGT04" localSheetId="0">#REF!</definedName>
+    <definedName name="__WGT04">#REF!</definedName>
+    <definedName name="__WGT05" localSheetId="0">#REF!</definedName>
+    <definedName name="__WGT05">#REF!</definedName>
+    <definedName name="__WGT06" localSheetId="0">#REF!</definedName>
+    <definedName name="__WGT06">#REF!</definedName>
+    <definedName name="__yr200112" localSheetId="0">#REF!</definedName>
+    <definedName name="__yr200112">#REF!</definedName>
+    <definedName name="__yr200212" localSheetId="0">#REF!</definedName>
+    <definedName name="__yr200212">#REF!</definedName>
+    <definedName name="__yr200312" localSheetId="0">#REF!</definedName>
+    <definedName name="__yr200312">#REF!</definedName>
+    <definedName name="__yr200403" localSheetId="0">#REF!</definedName>
+    <definedName name="__yr200403">#REF!</definedName>
+    <definedName name="__yr200406" localSheetId="0">#REF!</definedName>
+    <definedName name="__yr200406">#REF!</definedName>
+    <definedName name="__yr200409" localSheetId="0">#REF!</definedName>
+    <definedName name="__yr200409">#REF!</definedName>
+    <definedName name="__yr200412" localSheetId="0">#REF!</definedName>
+    <definedName name="__yr200412">#REF!</definedName>
+    <definedName name="_1" localSheetId="0">#REF!</definedName>
+    <definedName name="_1">#REF!</definedName>
+    <definedName name="_1__123Graph_XCHART_1" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="_1__123Graph_XCHART_1" hidden="1">#REF!</definedName>
+    <definedName name="_1_2002_PREM_PRICE_2" localSheetId="0">#REF!</definedName>
+    <definedName name="_1_2002_PREM_PRICE_2">#REF!</definedName>
+    <definedName name="_1_A2_6_0">"repline_data"</definedName>
+    <definedName name="_10_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_10_2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_10_2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_10_2005">#REF!</definedName>
+    <definedName name="_10_2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_10_2006">#REF!</definedName>
+    <definedName name="_100" localSheetId="0">#REF!</definedName>
+    <definedName name="_100">#REF!</definedName>
+    <definedName name="_1000" localSheetId="0">#REF!</definedName>
+    <definedName name="_1000">#REF!</definedName>
+    <definedName name="_10K_Cover_Page">"sectionname"</definedName>
+    <definedName name="_11_2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="_11_2007_08">#REF!</definedName>
+    <definedName name="_12_2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_12_2006">#REF!</definedName>
+    <definedName name="_12_28_04" localSheetId="0">#REF!</definedName>
+    <definedName name="_12_28_04">#REF!</definedName>
+    <definedName name="_13_2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_13_2005">#REF!</definedName>
+    <definedName name="_16_2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_16_2006">#REF!</definedName>
+    <definedName name="_168036" localSheetId="0">#REF!</definedName>
+    <definedName name="_168036">#REF!</definedName>
+    <definedName name="_17_2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="_17_2007_08">#REF!</definedName>
+    <definedName name="_1STMDDATA" localSheetId="0">#REF!</definedName>
+    <definedName name="_1STMDDATA">#REF!</definedName>
+    <definedName name="_2_1" localSheetId="0">#REF!</definedName>
+    <definedName name="_2_1">#REF!</definedName>
+    <definedName name="_200" localSheetId="0">#REF!</definedName>
+    <definedName name="_200">#REF!</definedName>
+    <definedName name="_2000" localSheetId="0">#REF!</definedName>
+    <definedName name="_2000">#REF!</definedName>
+    <definedName name="_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="_2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="_2004_CUSIP_">#REF!</definedName>
+    <definedName name="_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_2005">#REF!</definedName>
+    <definedName name="_2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_2006">#REF!</definedName>
+    <definedName name="_2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="_2007_08">#REF!</definedName>
+    <definedName name="_2007Q1" localSheetId="0">#REF!</definedName>
+    <definedName name="_2007Q1">#REF!</definedName>
+    <definedName name="_241_99" localSheetId="0">#REF!</definedName>
+    <definedName name="_241_99">#REF!</definedName>
+    <definedName name="_2Qry_Reconcile_Account_Category" localSheetId="0">#REF!</definedName>
+    <definedName name="_2Qry_Reconcile_Account_Category">#REF!</definedName>
+    <definedName name="_3_1" localSheetId="0">#REF!</definedName>
+    <definedName name="_3_1">#REF!</definedName>
+    <definedName name="_3_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="_3_2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_300" localSheetId="0">#REF!</definedName>
+    <definedName name="_300">#REF!</definedName>
+    <definedName name="_3000" localSheetId="0">#REF!</definedName>
+    <definedName name="_3000">#REF!</definedName>
+    <definedName name="_313586C64" localSheetId="0">#REF!</definedName>
+    <definedName name="_313586C64">#REF!</definedName>
+    <definedName name="_4_1" localSheetId="0">#REF!</definedName>
+    <definedName name="_4_1">#REF!</definedName>
+    <definedName name="_4_1_2010" localSheetId="0">#REF!</definedName>
+    <definedName name="_4_1_2010">#REF!</definedName>
+    <definedName name="_4_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="_4_2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_4_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_4_2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_400" localSheetId="0">#REF!</definedName>
+    <definedName name="_400">#REF!</definedName>
+    <definedName name="_4000" localSheetId="0">#REF!</definedName>
+    <definedName name="_4000">#REF!</definedName>
+    <definedName name="_5_2002_new_Lisa_comparison" localSheetId="0">#REF!</definedName>
+    <definedName name="_5_2002_new_Lisa_comparison">#REF!</definedName>
+    <definedName name="_5_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_5_2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_5_2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="_5_2004_CUSIP_">#REF!</definedName>
+    <definedName name="_500" localSheetId="0">#REF!</definedName>
+    <definedName name="_500">#REF!</definedName>
+    <definedName name="_5000" localSheetId="0">#REF!</definedName>
+    <definedName name="_5000">#REF!</definedName>
+    <definedName name="_6_2003_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_6_2003_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_6_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_6_2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_600" localSheetId="0">#REF!</definedName>
+    <definedName name="_600">#REF!</definedName>
+    <definedName name="_6000" localSheetId="0">#REF!</definedName>
+    <definedName name="_6000">#REF!</definedName>
+    <definedName name="_7_2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="_7_2004_CUSIP_">#REF!</definedName>
+    <definedName name="_7_2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_7_2005">#REF!</definedName>
+    <definedName name="_8_2004_Lisa_s_Comparison_Report" localSheetId="0">#REF!</definedName>
+    <definedName name="_8_2004_Lisa_s_Comparison_Report">#REF!</definedName>
+    <definedName name="_8_2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_8_2006">#REF!</definedName>
+    <definedName name="_9_2004_CUSIP_" localSheetId="0">#REF!</definedName>
+    <definedName name="_9_2004_CUSIP_">#REF!</definedName>
+    <definedName name="_9_2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_9_2005">#REF!</definedName>
+    <definedName name="_9_2007_08" localSheetId="0">#REF!</definedName>
+    <definedName name="_9_2007_08">#REF!</definedName>
+    <definedName name="_A0102" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0102">#REF!</definedName>
+    <definedName name="_A0103" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0103">#REF!</definedName>
+    <definedName name="_A0104" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0104">#REF!</definedName>
+    <definedName name="_A0202" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0202">#REF!</definedName>
+    <definedName name="_A0203" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0203">#REF!</definedName>
+    <definedName name="_A0204" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0204">#REF!</definedName>
+    <definedName name="_A0302" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0302">#REF!</definedName>
+    <definedName name="_A0303" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0303">#REF!</definedName>
+    <definedName name="_A0304" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0304">#REF!</definedName>
+    <definedName name="_A0402" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0402">#REF!</definedName>
+    <definedName name="_A0403" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0403">#REF!</definedName>
+    <definedName name="_A0404" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0404">#REF!</definedName>
+    <definedName name="_A0502" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0502">#REF!</definedName>
+    <definedName name="_A0503" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0503">#REF!</definedName>
+    <definedName name="_A0504" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0504">#REF!</definedName>
+    <definedName name="_A0602" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0602">#REF!</definedName>
+    <definedName name="_A0603" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0603">#REF!</definedName>
+    <definedName name="_A0604" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0604">#REF!</definedName>
+    <definedName name="_A0702" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0702">#REF!</definedName>
+    <definedName name="_A0703" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0703">#REF!</definedName>
+    <definedName name="_A0704" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0704">#REF!</definedName>
+    <definedName name="_A0802" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0802">#REF!</definedName>
+    <definedName name="_A0803" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0803">#REF!</definedName>
+    <definedName name="_A0804" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0804">#REF!</definedName>
+    <definedName name="_A0902" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0902">#REF!</definedName>
+    <definedName name="_A0903" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0903">#REF!</definedName>
+    <definedName name="_A0904" localSheetId="0">#REF!</definedName>
+    <definedName name="_A0904">#REF!</definedName>
+    <definedName name="_A1002" localSheetId="0">#REF!</definedName>
+    <definedName name="_A1002">#REF!</definedName>
+    <definedName name="_A1003" localSheetId="0">#REF!</definedName>
+    <definedName name="_A1003">#REF!</definedName>
+    <definedName name="_A1004" localSheetId="0">#REF!</definedName>
+    <definedName name="_A1004">#REF!</definedName>
+    <definedName name="_A1102" localSheetId="0">#REF!</definedName>
+    <definedName name="_A1102">#REF!</definedName>
+    <definedName name="_A1103" localSheetId="0">#REF!</definedName>
+    <definedName name="_A1103">#REF!</definedName>
+    <definedName name="_A1104" localSheetId="0">#REF!</definedName>
+    <definedName name="_A1104">#REF!</definedName>
+    <definedName name="_A1201" localSheetId="0">#REF!</definedName>
+    <definedName name="_A1201">#REF!</definedName>
+    <definedName name="_A1202" localSheetId="0">#REF!</definedName>
+    <definedName name="_A1202">#REF!</definedName>
+    <definedName name="_A1203" localSheetId="0">#REF!</definedName>
+    <definedName name="_A1203">#REF!</definedName>
+    <definedName name="_A1204" localSheetId="0">#REF!</definedName>
+    <definedName name="_A1204">#REF!</definedName>
+    <definedName name="_Apr2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Apr2005">#REF!</definedName>
+    <definedName name="_as1" localSheetId="0">#REF!</definedName>
+    <definedName name="_as1">#REF!</definedName>
+    <definedName name="_as10" localSheetId="0">#REF!</definedName>
+    <definedName name="_as10">#REF!</definedName>
+    <definedName name="_as11" localSheetId="0">#REF!</definedName>
+    <definedName name="_as11">#REF!</definedName>
+    <definedName name="_as12" localSheetId="0">#REF!</definedName>
+    <definedName name="_as12">#REF!</definedName>
+    <definedName name="_as13" localSheetId="0">#REF!</definedName>
+    <definedName name="_as13">#REF!</definedName>
+    <definedName name="_as14" localSheetId="0">#REF!</definedName>
+    <definedName name="_as14">#REF!</definedName>
+    <definedName name="_as15" localSheetId="0">#REF!</definedName>
+    <definedName name="_as15">#REF!</definedName>
+    <definedName name="_as16" localSheetId="0">#REF!</definedName>
+    <definedName name="_as16">#REF!</definedName>
+    <definedName name="_as17" localSheetId="0">#REF!</definedName>
+    <definedName name="_as17">#REF!</definedName>
+    <definedName name="_as18" localSheetId="0">#REF!</definedName>
+    <definedName name="_as18">#REF!</definedName>
+    <definedName name="_as19" localSheetId="0">#REF!</definedName>
+    <definedName name="_as19">#REF!</definedName>
+    <definedName name="_as2" localSheetId="0">#REF!</definedName>
+    <definedName name="_as2">#REF!</definedName>
+    <definedName name="_as20" localSheetId="0">#REF!</definedName>
+    <definedName name="_as20">#REF!</definedName>
+    <definedName name="_as21" localSheetId="0">#REF!</definedName>
+    <definedName name="_as21">#REF!</definedName>
+    <definedName name="_as22" localSheetId="0">#REF!</definedName>
+    <definedName name="_as22">#REF!</definedName>
+    <definedName name="_as23" localSheetId="0">#REF!</definedName>
+    <definedName name="_as23">#REF!</definedName>
+    <definedName name="_as24" localSheetId="0">#REF!</definedName>
+    <definedName name="_as24">#REF!</definedName>
+    <definedName name="_as3" localSheetId="0">#REF!</definedName>
+    <definedName name="_as3">#REF!</definedName>
+    <definedName name="_as4" localSheetId="0">#REF!</definedName>
+    <definedName name="_as4">#REF!</definedName>
+    <definedName name="_as5" localSheetId="0">#REF!</definedName>
+    <definedName name="_as5">#REF!</definedName>
+    <definedName name="_as6" localSheetId="0">#REF!</definedName>
+    <definedName name="_as6">#REF!</definedName>
+    <definedName name="_as7" localSheetId="0">#REF!</definedName>
+    <definedName name="_as7">#REF!</definedName>
+    <definedName name="_as8" localSheetId="0">#REF!</definedName>
+    <definedName name="_as8">#REF!</definedName>
+    <definedName name="_as9" localSheetId="0">#REF!</definedName>
+    <definedName name="_as9">#REF!</definedName>
+    <definedName name="_Aug2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Aug2005">#REF!</definedName>
+    <definedName name="_C2_Cr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!LenC2,1)</definedName>
+    <definedName name="_C2_Cr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
+    <definedName name="_C2_Dr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!LenC2,1)</definedName>
+    <definedName name="_C2_Dr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
+    <definedName name="_C2_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!LenC2,1)</definedName>
+    <definedName name="_C2_Lookup">OFFSET(#REF!,0,0,LenC2,1)</definedName>
+    <definedName name="_C2_NetAmt" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!LenC2,1)</definedName>
+    <definedName name="_C2_NetAmt">OFFSET(#REF!,0,0,LenC2,1)</definedName>
+    <definedName name="_C3_Cr" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!LenC2,1)</definedName>
+    <definedName name="_C3_Cr">OFFSET(#REF!,0,0,LenC2,1)</definedName>
+    <definedName name="_de1" localSheetId="0">#REF!</definedName>
+    <definedName name="_de1">#REF!</definedName>
+    <definedName name="_Dec2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Dec2005">#REF!</definedName>
+    <definedName name="_FAS200201" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200201">#REF!</definedName>
+    <definedName name="_FAS200202" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200202">#REF!</definedName>
+    <definedName name="_FAS200203" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200203">#REF!</definedName>
+    <definedName name="_FAS200204" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200204">#REF!</definedName>
+    <definedName name="_FAS200205" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200205">#REF!</definedName>
+    <definedName name="_FAS200206" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200206">#REF!</definedName>
+    <definedName name="_FAS200207" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200207">#REF!</definedName>
+    <definedName name="_FAS200208" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200208">#REF!</definedName>
+    <definedName name="_FAS200209" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200209">#REF!</definedName>
+    <definedName name="_FAS200210" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200210">#REF!</definedName>
+    <definedName name="_FAS200211" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200211">#REF!</definedName>
+    <definedName name="_FAS200212" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200212">#REF!</definedName>
+    <definedName name="_FAS200301" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200301">#REF!</definedName>
+    <definedName name="_FAS200302" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200302">#REF!</definedName>
+    <definedName name="_FAS200303" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200303">#REF!</definedName>
+    <definedName name="_FAS200304" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200304">#REF!</definedName>
+    <definedName name="_FAS200305" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200305">#REF!</definedName>
+    <definedName name="_FAS200306" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200306">#REF!</definedName>
+    <definedName name="_FAS200307" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200307">#REF!</definedName>
+    <definedName name="_FAS200308" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200308">#REF!</definedName>
+    <definedName name="_FAS200309" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200309">#REF!</definedName>
+    <definedName name="_FAS200310" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200310">#REF!</definedName>
+    <definedName name="_FAS200311" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200311">#REF!</definedName>
+    <definedName name="_FAS200312" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200312">#REF!</definedName>
+    <definedName name="_FAS200401" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200401">#REF!</definedName>
+    <definedName name="_FAS200402" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200402">#REF!</definedName>
+    <definedName name="_FAS200403" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200403">#REF!</definedName>
+    <definedName name="_FAS200404" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200404">#REF!</definedName>
+    <definedName name="_FAS200405" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200405">#REF!</definedName>
+    <definedName name="_FAS200406" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200406">#REF!</definedName>
+    <definedName name="_FAS200407" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200407">#REF!</definedName>
+    <definedName name="_FAS200408" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200408">#REF!</definedName>
+    <definedName name="_FAS200409" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200409">#REF!</definedName>
+    <definedName name="_FAS200410" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200410">#REF!</definedName>
+    <definedName name="_FAS200411" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200411">#REF!</definedName>
+    <definedName name="_FAS200412" localSheetId="0">#REF!</definedName>
+    <definedName name="_FAS200412">#REF!</definedName>
+    <definedName name="_Feb2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Feb2005">#REF!</definedName>
+    <definedName name="_Fill" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="_Fill" hidden="1">#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'APR 2021'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'AUG 2021'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">'DEC 2021'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'JUL 2021'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'JUN 2021'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'MAR 2021'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'MAY 2021'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'NOV 2021'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'OCT 2021'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'SEP 2021'!$B$5:$H$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'YTD 2021'!$A$5:$G$19</definedName>
+    <definedName name="_int2" localSheetId="0">#REF!</definedName>
+    <definedName name="_int2">#REF!</definedName>
+    <definedName name="_jan02" localSheetId="0">#REF!</definedName>
+    <definedName name="_jan02">#REF!</definedName>
+    <definedName name="_Jan2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Jan2005">#REF!</definedName>
+    <definedName name="_Jan2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_Jan2006">#REF!</definedName>
+    <definedName name="_JE26184" localSheetId="0">#REF!</definedName>
+    <definedName name="_JE26184">#REF!</definedName>
+    <definedName name="_Jul2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Jul2005">#REF!</definedName>
+    <definedName name="_Jun2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Jun2005">#REF!</definedName>
+    <definedName name="_Key1" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="_Key1" hidden="1">#REF!</definedName>
+    <definedName name="_LTV1" localSheetId="0">#REF!</definedName>
+    <definedName name="_LTV1">#REF!</definedName>
+    <definedName name="_LTV2" localSheetId="0">#REF!</definedName>
+    <definedName name="_LTV2">#REF!</definedName>
+    <definedName name="_Mar2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Mar2005">#REF!</definedName>
+    <definedName name="_May2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_May2005">#REF!</definedName>
+    <definedName name="_May2006" localSheetId="0">#REF!</definedName>
+    <definedName name="_May2006">#REF!</definedName>
+    <definedName name="_month" localSheetId="0">#REF!</definedName>
+    <definedName name="_month">#REF!</definedName>
+    <definedName name="_Nov2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Nov2005">#REF!</definedName>
+    <definedName name="_OCC02" localSheetId="0">#REF!</definedName>
+    <definedName name="_OCC02">#REF!</definedName>
+    <definedName name="_OCC03" localSheetId="0">#REF!</definedName>
+    <definedName name="_OCC03">#REF!</definedName>
+    <definedName name="_OCC04" localSheetId="0">#REF!</definedName>
+    <definedName name="_OCC04">#REF!</definedName>
+    <definedName name="_OCC05" localSheetId="0">#REF!</definedName>
+    <definedName name="_OCC05">#REF!</definedName>
+    <definedName name="_OCC06" localSheetId="0">#REF!</definedName>
+    <definedName name="_OCC06">#REF!</definedName>
+    <definedName name="_Oct2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Oct2005">#REF!</definedName>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="_P1" localSheetId="0">#REF!</definedName>
+    <definedName name="_P1">#REF!</definedName>
+    <definedName name="_P2" localSheetId="0">#REF!</definedName>
+    <definedName name="_P2">#REF!</definedName>
+    <definedName name="_P3" localSheetId="0">#REF!</definedName>
+    <definedName name="_P3">#REF!</definedName>
+    <definedName name="_QTR1" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_QTR1">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_RR29933" localSheetId="0">#REF!</definedName>
+    <definedName name="_RR29933">#REF!</definedName>
+    <definedName name="_RR29934" localSheetId="0">#REF!</definedName>
+    <definedName name="_RR29934">#REF!</definedName>
+    <definedName name="_RS29900" localSheetId="0">#REF!</definedName>
+    <definedName name="_RS29900">#REF!</definedName>
+    <definedName name="_RS29901" localSheetId="0">#REF!</definedName>
+    <definedName name="_RS29901">#REF!</definedName>
+    <definedName name="_S" localSheetId="0">#REF!</definedName>
+    <definedName name="_S">#REF!</definedName>
+    <definedName name="_Sep2005" localSheetId="0">#REF!</definedName>
+    <definedName name="_Sep2005">#REF!</definedName>
+    <definedName name="_SFD1" localSheetId="0">#REF!</definedName>
+    <definedName name="_SFD1">#REF!</definedName>
+    <definedName name="_SFV1" localSheetId="0">#REF!</definedName>
+    <definedName name="_SFV1">#REF!</definedName>
+    <definedName name="_Sort" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="_Sort" hidden="1">#REF!</definedName>
+    <definedName name="_t3" localSheetId="0">#REF!</definedName>
+    <definedName name="_t3">#REF!</definedName>
+    <definedName name="_t4" localSheetId="0">#REF!</definedName>
+    <definedName name="_t4">#REF!</definedName>
+    <definedName name="_WGT02" localSheetId="0">#REF!</definedName>
+    <definedName name="_WGT02">#REF!</definedName>
+    <definedName name="_WGT03" localSheetId="0">#REF!</definedName>
+    <definedName name="_WGT03">#REF!</definedName>
+    <definedName name="_WGT04" localSheetId="0">#REF!</definedName>
+    <definedName name="_WGT04">#REF!</definedName>
+    <definedName name="_WGT05" localSheetId="0">#REF!</definedName>
+    <definedName name="_WGT05">#REF!</definedName>
+    <definedName name="_WGT06" localSheetId="0">#REF!</definedName>
+    <definedName name="_WGT06">#REF!</definedName>
+    <definedName name="_yr200112" localSheetId="0">#REF!</definedName>
+    <definedName name="_yr200112">#REF!</definedName>
+    <definedName name="_YR2002" localSheetId="0">#REF!</definedName>
+    <definedName name="_YR2002">#REF!</definedName>
+    <definedName name="_yr200212" localSheetId="0">#REF!</definedName>
+    <definedName name="_yr200212">#REF!</definedName>
+    <definedName name="_yr200312" localSheetId="0">#REF!</definedName>
+    <definedName name="_yr200312">#REF!</definedName>
+    <definedName name="_yr200403" localSheetId="0">#REF!</definedName>
+    <definedName name="_yr200403">#REF!</definedName>
+    <definedName name="_yr200406" localSheetId="0">#REF!</definedName>
+    <definedName name="_yr200406">#REF!</definedName>
+    <definedName name="_yr200409" localSheetId="0">#REF!</definedName>
+    <definedName name="_yr200409">#REF!</definedName>
+    <definedName name="_yr200412" localSheetId="0">#REF!</definedName>
+    <definedName name="_yr200412">#REF!</definedName>
+    <definedName name="a" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!LenC2,1)</definedName>
+    <definedName name="a">OFFSET(#REF!,0,0,LenC2,1)</definedName>
+    <definedName name="A1_Accounts" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A1Len,1)</definedName>
+    <definedName name="A1_Accounts">OFFSET(#REF!,0,0,A1Len,1)</definedName>
+    <definedName name="A1_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A1Len,2)</definedName>
+    <definedName name="A1_Lookup">OFFSET(#REF!,0,0,A1Len,2)</definedName>
+    <definedName name="A1_Q106" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A1Len,1)</definedName>
+    <definedName name="A1_Q106">OFFSET(#REF!,0,0,A1Len,1)</definedName>
+    <definedName name="A1_Q206" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A1Len,1)</definedName>
+    <definedName name="A1_Q206">OFFSET(#REF!,0,0,A1Len,1)</definedName>
+    <definedName name="A1_Q306" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A1Len,1)</definedName>
+    <definedName name="A1_Q306">OFFSET(#REF!,0,0,A1Len,1)</definedName>
+    <definedName name="A1_Q405" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A1Len,1)</definedName>
+    <definedName name="A1_Q405">OFFSET(#REF!,0,0,A1Len,1)</definedName>
+    <definedName name="A1_Q406" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A1Len,1)</definedName>
+    <definedName name="A1_Q406">OFFSET(#REF!,0,0,A1Len,1)</definedName>
+    <definedName name="A1Len" localSheetId="0">#REF!</definedName>
+    <definedName name="A1Len">#REF!</definedName>
+    <definedName name="A2_Accounts" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A2Len,1)</definedName>
+    <definedName name="A2_Accounts">OFFSET(#REF!,0,0,A2Len,1)</definedName>
+    <definedName name="A2_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A2Len,2)</definedName>
+    <definedName name="A2_Lookup">OFFSET(#REF!,0,0,A2Len,2)</definedName>
+    <definedName name="A2_Q106" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A2Len,1)</definedName>
+    <definedName name="A2_Q106">OFFSET(#REF!,0,0,A2Len,1)</definedName>
+    <definedName name="A2_Q206" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A2Len,1)</definedName>
+    <definedName name="A2_Q206">OFFSET(#REF!,0,0,A2Len,1)</definedName>
+    <definedName name="A2_Q306" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A2Len,1)</definedName>
+    <definedName name="A2_Q306">OFFSET(#REF!,0,0,A2Len,1)</definedName>
+    <definedName name="A2_Q406" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A2Len,1)</definedName>
+    <definedName name="A2_Q406">OFFSET(#REF!,0,0,A2Len,1)</definedName>
+    <definedName name="A2Len" localSheetId="0">#REF!</definedName>
+    <definedName name="A2Len">#REF!</definedName>
+    <definedName name="aaa" localSheetId="0">#REF!</definedName>
+    <definedName name="aaa">#REF!</definedName>
+    <definedName name="AAA_Size" localSheetId="0">#REF!</definedName>
+    <definedName name="AAA_Size">#REF!</definedName>
+    <definedName name="AAA_Sizes" localSheetId="0">#REF!</definedName>
+    <definedName name="AAA_Sizes">#REF!</definedName>
+    <definedName name="AAA_Step_up" localSheetId="0">#REF!</definedName>
+    <definedName name="AAA_Step_up">#REF!</definedName>
+    <definedName name="AAASize" localSheetId="0">#REF!</definedName>
+    <definedName name="AAASize">#REF!</definedName>
+    <definedName name="abc">#N/A</definedName>
+    <definedName name="access" localSheetId="0">#REF!</definedName>
+    <definedName name="access">#REF!</definedName>
+    <definedName name="accLookup" localSheetId="0">#REF!</definedName>
+    <definedName name="accLookup">#REF!</definedName>
+    <definedName name="Account" localSheetId="0">#REF!</definedName>
+    <definedName name="Account">#REF!</definedName>
+    <definedName name="Account_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_C">#REF!</definedName>
+    <definedName name="Account_Codes" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_Codes">#REF!</definedName>
+    <definedName name="Account_Description" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_Description">#REF!</definedName>
+    <definedName name="Account_Description_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_Description_C">#REF!</definedName>
+    <definedName name="Account_Description_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_Description_S">#REF!</definedName>
+    <definedName name="Account_Description_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_Description_T">#REF!</definedName>
+    <definedName name="Account_DescriptionRS" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_DescriptionRS">#REF!</definedName>
+    <definedName name="Account_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_RB">#REF!</definedName>
+    <definedName name="ACCOUNT_REO" localSheetId="0">#REF!</definedName>
+    <definedName name="ACCOUNT_REO">#REF!</definedName>
+    <definedName name="Account_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_RS">#REF!</definedName>
+    <definedName name="Account_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_S">#REF!</definedName>
+    <definedName name="Account_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Account_T">#REF!</definedName>
+    <definedName name="ACTG_CLSFN_DESC" localSheetId="0">#REF!</definedName>
+    <definedName name="ACTG_CLSFN_DESC">#REF!</definedName>
+    <definedName name="ACTG_EVNT_TYP_DESC" localSheetId="0">#REF!</definedName>
+    <definedName name="ACTG_EVNT_TYP_DESC">#REF!</definedName>
+    <definedName name="ACTG_PRCS_REF_NO" localSheetId="0">#REF!</definedName>
+    <definedName name="ACTG_PRCS_REF_NO">#REF!</definedName>
+    <definedName name="ACTG_STMT_TYP_IND" localSheetId="0">#REF!</definedName>
+    <definedName name="ACTG_STMT_TYP_IND">#REF!</definedName>
+    <definedName name="Action_Items" localSheetId="0">#REF!</definedName>
+    <definedName name="Action_Items">#REF!</definedName>
+    <definedName name="ActLookUp" localSheetId="0">#REF!</definedName>
+    <definedName name="ActLookUp">#REF!</definedName>
+    <definedName name="Acvy_MBS" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!LenC2,1)</definedName>
+    <definedName name="Acvy_MBS">OFFSET(#REF!,0,0,LenC2,1)</definedName>
+    <definedName name="ad" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A1Len,1)</definedName>
+    <definedName name="ad">OFFSET(#REF!,0,0,A1Len,1)</definedName>
+    <definedName name="adj_array" localSheetId="0">#REF!</definedName>
+    <definedName name="adj_array">#REF!</definedName>
+    <definedName name="adj_array_2" localSheetId="0">#REF!</definedName>
+    <definedName name="adj_array_2">#REF!</definedName>
+    <definedName name="adj_data" localSheetId="0">#REF!</definedName>
+    <definedName name="adj_data">#REF!</definedName>
+    <definedName name="AFC" localSheetId="0">#REF!</definedName>
+    <definedName name="AFC">#REF!</definedName>
+    <definedName name="afs" localSheetId="0">#REF!</definedName>
+    <definedName name="afs">#REF!</definedName>
+    <definedName name="am" localSheetId="0">#REF!</definedName>
+    <definedName name="am">#REF!</definedName>
+    <definedName name="AMORT" localSheetId="0">#REF!</definedName>
+    <definedName name="AMORT">#REF!</definedName>
+    <definedName name="Analyst" localSheetId="0">#REF!</definedName>
+    <definedName name="Analyst">#REF!</definedName>
+    <definedName name="APA" localSheetId="0">#REF!</definedName>
+    <definedName name="APA">#REF!</definedName>
+    <definedName name="AQCREDIT02" localSheetId="0">#REF!</definedName>
+    <definedName name="AQCREDIT02">#REF!</definedName>
+    <definedName name="AQCREDIT03" localSheetId="0">#REF!</definedName>
+    <definedName name="AQCREDIT03">#REF!</definedName>
+    <definedName name="AQCREDIT04" localSheetId="0">#REF!</definedName>
+    <definedName name="AQCREDIT04">#REF!</definedName>
+    <definedName name="AQCREDIT05" localSheetId="0">#REF!</definedName>
+    <definedName name="AQCREDIT05">#REF!</definedName>
+    <definedName name="AQCREDIT06" localSheetId="0">#REF!</definedName>
+    <definedName name="AQCREDIT06">#REF!</definedName>
+    <definedName name="AQOCC02" localSheetId="0">#REF!</definedName>
+    <definedName name="AQOCC02">#REF!</definedName>
+    <definedName name="AQOCC03" localSheetId="0">#REF!</definedName>
+    <definedName name="AQOCC03">#REF!</definedName>
+    <definedName name="AQOCC04" localSheetId="0">#REF!</definedName>
+    <definedName name="AQOCC04">#REF!</definedName>
+    <definedName name="AQOCC05" localSheetId="0">#REF!</definedName>
+    <definedName name="AQOCC05">#REF!</definedName>
+    <definedName name="AQOCC06" localSheetId="0">#REF!</definedName>
+    <definedName name="AQOCC06">#REF!</definedName>
+    <definedName name="AQOLTV02" localSheetId="0">#REF!</definedName>
+    <definedName name="AQOLTV02">#REF!</definedName>
+    <definedName name="AQOLTV03" localSheetId="0">#REF!</definedName>
+    <definedName name="AQOLTV03">#REF!</definedName>
+    <definedName name="AQOLTV04" localSheetId="0">#REF!</definedName>
+    <definedName name="AQOLTV04">#REF!</definedName>
+    <definedName name="AQOLTV05" localSheetId="0">#REF!</definedName>
+    <definedName name="AQOLTV05">#REF!</definedName>
+    <definedName name="AQOLTV06" localSheetId="0">#REF!</definedName>
+    <definedName name="AQOLTV06">#REF!</definedName>
+    <definedName name="AQPRJTYP02" localSheetId="0">#REF!</definedName>
+    <definedName name="AQPRJTYP02">#REF!</definedName>
+    <definedName name="AQPRJTYP03" localSheetId="0">#REF!</definedName>
+    <definedName name="AQPRJTYP03">#REF!</definedName>
+    <definedName name="AQPRJTYP04" localSheetId="0">#REF!</definedName>
+    <definedName name="AQPRJTYP04">#REF!</definedName>
+    <definedName name="AQPRJTYP05" localSheetId="0">#REF!</definedName>
+    <definedName name="AQPRJTYP05">#REF!</definedName>
+    <definedName name="AQPRJTYP06" localSheetId="0">#REF!</definedName>
+    <definedName name="AQPRJTYP06">#REF!</definedName>
+    <definedName name="AQPROD02" localSheetId="0">#REF!</definedName>
+    <definedName name="AQPROD02">#REF!</definedName>
+    <definedName name="AQPROD03" localSheetId="0">#REF!</definedName>
+    <definedName name="AQPROD03">#REF!</definedName>
+    <definedName name="AQPROD04" localSheetId="0">#REF!</definedName>
+    <definedName name="AQPROD04">#REF!</definedName>
+    <definedName name="AQPROD05" localSheetId="0">#REF!</definedName>
+    <definedName name="AQPROD05">#REF!</definedName>
+    <definedName name="AQPROD06" localSheetId="0">#REF!</definedName>
+    <definedName name="AQPROD06">#REF!</definedName>
+    <definedName name="AQREFI02" localSheetId="0">#REF!</definedName>
+    <definedName name="AQREFI02">#REF!</definedName>
+    <definedName name="AQREFI03" localSheetId="0">#REF!</definedName>
+    <definedName name="AQREFI03">#REF!</definedName>
+    <definedName name="AQREFI04" localSheetId="0">#REF!</definedName>
+    <definedName name="AQREFI04">#REF!</definedName>
+    <definedName name="AQREFI05" localSheetId="0">#REF!</definedName>
+    <definedName name="AQREFI05">#REF!</definedName>
+    <definedName name="AQREFI06" localSheetId="0">#REF!</definedName>
+    <definedName name="AQREFI06">#REF!</definedName>
+    <definedName name="AQREGION02" localSheetId="0">#REF!</definedName>
+    <definedName name="AQREGION02">#REF!</definedName>
+    <definedName name="AQREGION03" localSheetId="0">#REF!</definedName>
+    <definedName name="AQREGION03">#REF!</definedName>
+    <definedName name="AQREGION04" localSheetId="0">#REF!</definedName>
+    <definedName name="AQREGION04">#REF!</definedName>
+    <definedName name="AQREGION05" localSheetId="0">#REF!</definedName>
+    <definedName name="AQREGION05">#REF!</definedName>
+    <definedName name="AQREGION06" localSheetId="0">#REF!</definedName>
+    <definedName name="AQREGION06">#REF!</definedName>
+    <definedName name="AQUNIT02" localSheetId="0">#REF!</definedName>
+    <definedName name="AQUNIT02">#REF!</definedName>
+    <definedName name="AQUNIT03" localSheetId="0">#REF!</definedName>
+    <definedName name="AQUNIT03">#REF!</definedName>
+    <definedName name="AQUNIT04" localSheetId="0">#REF!</definedName>
+    <definedName name="AQUNIT04">#REF!</definedName>
+    <definedName name="AQUNIT05" localSheetId="0">#REF!</definedName>
+    <definedName name="AQUNIT05">#REF!</definedName>
+    <definedName name="AQUNIT06" localSheetId="0">#REF!</definedName>
+    <definedName name="AQUNIT06">#REF!</definedName>
+    <definedName name="AQWGT02" localSheetId="0">#REF!</definedName>
+    <definedName name="AQWGT02">#REF!</definedName>
+    <definedName name="AQWGT03" localSheetId="0">#REF!</definedName>
+    <definedName name="AQWGT03">#REF!</definedName>
+    <definedName name="AQWGT04" localSheetId="0">#REF!</definedName>
+    <definedName name="AQWGT04">#REF!</definedName>
+    <definedName name="AQWGT05" localSheetId="0">#REF!</definedName>
+    <definedName name="AQWGT05">#REF!</definedName>
+    <definedName name="AQWGT06" localSheetId="0">#REF!</definedName>
+    <definedName name="AQWGT06">#REF!</definedName>
+    <definedName name="array_99" localSheetId="0">#REF!</definedName>
+    <definedName name="array_99">#REF!</definedName>
+    <definedName name="arrayrating" localSheetId="0">#REF!</definedName>
+    <definedName name="arrayrating">#REF!</definedName>
+    <definedName name="AS" localSheetId="0">#REF!</definedName>
+    <definedName name="AS">#REF!</definedName>
+    <definedName name="As_of_December_31" localSheetId="0">#REF!</definedName>
+    <definedName name="As_of_December_31">#REF!</definedName>
+    <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
+    <definedName name="ASD" localSheetId="0">#REF!</definedName>
+    <definedName name="ASD">#REF!</definedName>
+    <definedName name="asdgf" localSheetId="0">#REF!</definedName>
+    <definedName name="asdgf">#REF!</definedName>
+    <definedName name="Assured_Guaranty" localSheetId="0">#REF!</definedName>
+    <definedName name="Assured_Guaranty">#REF!</definedName>
+    <definedName name="Auto_Range" localSheetId="0">#REF!</definedName>
+    <definedName name="Auto_Range">#REF!</definedName>
+    <definedName name="autorange" localSheetId="0">#REF!</definedName>
+    <definedName name="autorange">#REF!</definedName>
+    <definedName name="awer" localSheetId="0">#REF!</definedName>
+    <definedName name="awer">#REF!</definedName>
+    <definedName name="awq" localSheetId="0">#REF!</definedName>
+    <definedName name="awq">#REF!</definedName>
+    <definedName name="Balances" localSheetId="0">#REF!</definedName>
+    <definedName name="Balances">#REF!</definedName>
+    <definedName name="Banker" localSheetId="0">#REF!</definedName>
+    <definedName name="Banker">#REF!</definedName>
+    <definedName name="BaseAmtCol" localSheetId="0">#REF!</definedName>
+    <definedName name="BaseAmtCol">#REF!</definedName>
+    <definedName name="BBRSETS" localSheetId="0">#REF!</definedName>
+    <definedName name="BBRSETS">#REF!</definedName>
+    <definedName name="Beg_Bal" localSheetId="0">#REF!</definedName>
+    <definedName name="Beg_Bal">#REF!</definedName>
+    <definedName name="bgtb" localSheetId="0">#REF!</definedName>
+    <definedName name="bgtb">#REF!</definedName>
+    <definedName name="Bid_Name" localSheetId="0">#REF!</definedName>
+    <definedName name="Bid_Name">#REF!</definedName>
+    <definedName name="Binder_ID" localSheetId="0">#REF!</definedName>
+    <definedName name="Binder_ID">#REF!</definedName>
+    <definedName name="blank" localSheetId="0">#REF!</definedName>
+    <definedName name="blank">#REF!</definedName>
+    <definedName name="Book_1" localSheetId="0">#REF!</definedName>
+    <definedName name="Book_1">#REF!</definedName>
+    <definedName name="Book_2" localSheetId="0">#REF!</definedName>
+    <definedName name="Book_2">#REF!</definedName>
+    <definedName name="Book_2_ID" localSheetId="0">#REF!</definedName>
+    <definedName name="Book_2_ID">#REF!</definedName>
+    <definedName name="BOOK_VALUE" localSheetId="0">#REF!</definedName>
+    <definedName name="BOOK_VALUE">#REF!</definedName>
+    <definedName name="BottomLine" localSheetId="0">#REF!</definedName>
+    <definedName name="BottomLine">#REF!</definedName>
+    <definedName name="boutLkup" localSheetId="0">#REF!</definedName>
+    <definedName name="boutLkup">#REF!</definedName>
+    <definedName name="boxi" localSheetId="0">#REF!</definedName>
+    <definedName name="boxi">#REF!</definedName>
+    <definedName name="bs" localSheetId="0">#REF!</definedName>
+    <definedName name="bs">#REF!</definedName>
+    <definedName name="BV___Redemp._Val." localSheetId="0">#REF!</definedName>
+    <definedName name="BV___Redemp._Val.">#REF!</definedName>
+    <definedName name="bvc" localSheetId="0">#REF!</definedName>
+    <definedName name="bvc">#REF!</definedName>
+    <definedName name="CACCOUNT" localSheetId="0">#REF!</definedName>
+    <definedName name="CACCOUNT">#REF!</definedName>
+    <definedName name="cancel" localSheetId="0">#REF!</definedName>
+    <definedName name="cancel">#REF!</definedName>
+    <definedName name="CapRate1" localSheetId="0">#REF!</definedName>
+    <definedName name="CapRate1">#REF!</definedName>
+    <definedName name="CapRate2" localSheetId="0">#REF!</definedName>
+    <definedName name="CapRate2">#REF!</definedName>
+    <definedName name="caprestr" localSheetId="0">#REF!</definedName>
+    <definedName name="caprestr">#REF!</definedName>
+    <definedName name="CASH_DEC_01" localSheetId="0">#REF!</definedName>
+    <definedName name="CASH_DEC_01">#REF!</definedName>
+    <definedName name="CASH_DEC_02" localSheetId="0">#REF!</definedName>
+    <definedName name="CASH_DEC_02">#REF!</definedName>
+    <definedName name="CASH_DEC_04" localSheetId="0">#REF!</definedName>
+    <definedName name="CASH_DEC_04">#REF!</definedName>
+    <definedName name="CASH_JUN_03" localSheetId="0">#REF!</definedName>
+    <definedName name="CASH_JUN_03">#REF!</definedName>
+    <definedName name="CASH_JUN_04" localSheetId="0">#REF!</definedName>
+    <definedName name="CASH_JUN_04">#REF!</definedName>
+    <definedName name="CASH_MAR_03" localSheetId="0">#REF!</definedName>
+    <definedName name="CASH_MAR_03">#REF!</definedName>
+    <definedName name="CASH_MAR_04" localSheetId="0">#REF!</definedName>
+    <definedName name="CASH_MAR_04">#REF!</definedName>
+    <definedName name="CASH_SEP_03" localSheetId="0">#REF!</definedName>
+    <definedName name="CASH_SEP_03">#REF!</definedName>
+    <definedName name="CASH_SEP_04" localSheetId="0">#REF!</definedName>
+    <definedName name="CASH_SEP_04">#REF!</definedName>
+    <definedName name="CashFees" localSheetId="0">#REF!</definedName>
+    <definedName name="CashFees">#REF!</definedName>
+    <definedName name="Category_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Category_C">#REF!</definedName>
+    <definedName name="Category_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="Category_RB">#REF!</definedName>
+    <definedName name="Category_REO" localSheetId="0">#REF!</definedName>
+    <definedName name="Category_REO">#REF!</definedName>
+    <definedName name="Category_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Category_RS">#REF!</definedName>
+    <definedName name="Category_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Category_S">#REF!</definedName>
+    <definedName name="Category_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Category_T">#REF!</definedName>
+    <definedName name="CBAData" localSheetId="0">#REF!</definedName>
+    <definedName name="CBAData">#REF!</definedName>
+    <definedName name="ccc" localSheetId="0">#REF!</definedName>
+    <definedName name="ccc">#REF!</definedName>
+    <definedName name="CCost_Center" localSheetId="0">#REF!</definedName>
+    <definedName name="CCost_Center">#REF!</definedName>
+    <definedName name="CDebit__Credit" localSheetId="0">#REF!</definedName>
+    <definedName name="CDebit__Credit">#REF!</definedName>
+    <definedName name="CDescription" localSheetId="0">#REF!</definedName>
+    <definedName name="CDescription">#REF!</definedName>
+    <definedName name="CEffective_Date" localSheetId="0">#REF!</definedName>
+    <definedName name="CEffective_Date">#REF!</definedName>
+    <definedName name="Cell_Reference" localSheetId="0">#REF!</definedName>
+    <definedName name="Cell_Reference">#REF!</definedName>
+    <definedName name="CFLW_ACVY_CD" localSheetId="0">#REF!</definedName>
+    <definedName name="CFLW_ACVY_CD">#REF!</definedName>
+    <definedName name="chemical" localSheetId="0">#REF!</definedName>
+    <definedName name="chemical">#REF!</definedName>
+    <definedName name="Christine_BACONGAAPPROJECT" localSheetId="0">#REF!</definedName>
+    <definedName name="Christine_BACONGAAPPROJECT">#REF!</definedName>
+    <definedName name="CJournal_ID" localSheetId="0">#REF!</definedName>
+    <definedName name="CJournal_ID">#REF!</definedName>
+    <definedName name="Classes_Benefited" localSheetId="0">#REF!</definedName>
+    <definedName name="Classes_Benefited">#REF!</definedName>
+    <definedName name="CLine_Description" localSheetId="0">#REF!</definedName>
+    <definedName name="CLine_Description">#REF!</definedName>
+    <definedName name="Closing_Date" localSheetId="0">#REF!</definedName>
+    <definedName name="Closing_Date">#REF!</definedName>
+    <definedName name="Closing_Tape_Balance" localSheetId="0">#REF!</definedName>
+    <definedName name="Closing_Tape_Balance">#REF!</definedName>
+    <definedName name="Closing_Tape_LoanCount" localSheetId="0">#REF!</definedName>
+    <definedName name="Closing_Tape_LoanCount">#REF!</definedName>
+    <definedName name="CLS_FLTR_IND" localSheetId="0">#REF!</definedName>
+    <definedName name="CLS_FLTR_IND">#REF!</definedName>
+    <definedName name="collateral" localSheetId="0">#REF!</definedName>
+    <definedName name="collateral">#REF!</definedName>
+    <definedName name="Conforming" localSheetId="0">#REF!</definedName>
+    <definedName name="Conforming">#REF!</definedName>
+    <definedName name="conversion_lookup" localSheetId="0">#REF!</definedName>
+    <definedName name="conversion_lookup">#REF!</definedName>
+    <definedName name="Correct_Peoplesoft_truncation" localSheetId="0">#REF!</definedName>
+    <definedName name="Correct_Peoplesoft_truncation">#REF!</definedName>
+    <definedName name="CORRECT_SUBLEDGER" localSheetId="0">#REF!</definedName>
+    <definedName name="CORRECT_SUBLEDGER">#REF!</definedName>
+    <definedName name="Cost_Center" localSheetId="0">#REF!</definedName>
+    <definedName name="Cost_Center">#REF!</definedName>
+    <definedName name="Cost_Center_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Cost_Center_C">#REF!</definedName>
+    <definedName name="Cost_Center_REO" localSheetId="0">#REF!</definedName>
+    <definedName name="Cost_Center_REO">#REF!</definedName>
+    <definedName name="Cost_Center_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Cost_Center_RS">#REF!</definedName>
+    <definedName name="Cost_Center_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Cost_Center_S">#REF!</definedName>
+    <definedName name="Cost_Center_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Cost_Center_T">#REF!</definedName>
+    <definedName name="Costenter_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Costenter_C">#REF!</definedName>
+    <definedName name="Costenter_O" localSheetId="0">#REF!</definedName>
+    <definedName name="Costenter_O">#REF!</definedName>
+    <definedName name="Costenter_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Costenter_S">#REF!</definedName>
+    <definedName name="Counterparty" localSheetId="0">#REF!</definedName>
+    <definedName name="Counterparty">#REF!</definedName>
+    <definedName name="COUPON_TYPE" localSheetId="0">#REF!</definedName>
+    <definedName name="COUPON_TYPE">#REF!</definedName>
+    <definedName name="CPrepared_by" localSheetId="0">#REF!</definedName>
+    <definedName name="CPrepared_by">#REF!</definedName>
+    <definedName name="CrAcct" localSheetId="0">#REF!</definedName>
+    <definedName name="CrAcct">#REF!</definedName>
+    <definedName name="CrAmt" localSheetId="0">#REF!</definedName>
+    <definedName name="CrAmt">#REF!</definedName>
+    <definedName name="CREDIT02" localSheetId="0">#REF!</definedName>
+    <definedName name="CREDIT02">#REF!</definedName>
+    <definedName name="CREDIT03" localSheetId="0">#REF!</definedName>
+    <definedName name="CREDIT03">#REF!</definedName>
+    <definedName name="CREDIT04" localSheetId="0">#REF!</definedName>
+    <definedName name="CREDIT04">#REF!</definedName>
+    <definedName name="CREDIT05" localSheetId="0">#REF!</definedName>
+    <definedName name="CREDIT05">#REF!</definedName>
+    <definedName name="CREDIT06" localSheetId="0">#REF!</definedName>
+    <definedName name="CREDIT06">#REF!</definedName>
+    <definedName name="Credits" localSheetId="0">#REF!</definedName>
+    <definedName name="Credits">#REF!</definedName>
+    <definedName name="_xlnm.Criteria" localSheetId="0">#REF!</definedName>
+    <definedName name="_xlnm.Criteria">#REF!</definedName>
+    <definedName name="ctb" localSheetId="0">#REF!</definedName>
+    <definedName name="ctb">#REF!</definedName>
+    <definedName name="CTime_posted" localSheetId="0">#REF!</definedName>
+    <definedName name="CTime_posted">#REF!</definedName>
+    <definedName name="ctrpy_array" localSheetId="0">#REF!</definedName>
+    <definedName name="ctrpy_array">#REF!</definedName>
+    <definedName name="ctrpy_data" localSheetId="0">#REF!</definedName>
+    <definedName name="ctrpy_data">#REF!</definedName>
+    <definedName name="Cur_Callable" localSheetId="0">#REF!</definedName>
+    <definedName name="Cur_Callable">#REF!</definedName>
+    <definedName name="CURRENCY_CODE" localSheetId="0">#REF!</definedName>
+    <definedName name="CURRENCY_CODE">#REF!</definedName>
+    <definedName name="Current_Deal_Balance" localSheetId="0">#REF!</definedName>
+    <definedName name="Current_Deal_Balance">#REF!</definedName>
+    <definedName name="Current_Tape_Balance" localSheetId="0">#REF!</definedName>
+    <definedName name="Current_Tape_Balance">#REF!</definedName>
+    <definedName name="Current_Tape_LoanCount" localSheetId="0">#REF!</definedName>
+    <definedName name="Current_Tape_LoanCount">#REF!</definedName>
+    <definedName name="cusip" localSheetId="0">#REF!</definedName>
+    <definedName name="cusip">#REF!</definedName>
+    <definedName name="CUSIP_ID" localSheetId="0">#REF!</definedName>
+    <definedName name="CUSIP_ID">#REF!</definedName>
+    <definedName name="d" localSheetId="0">#REF!</definedName>
+    <definedName name="d">#REF!</definedName>
+    <definedName name="D3_VLookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,10)</definedName>
+    <definedName name="D3_VLookup">OFFSET(#REF!,0,0,D3Len,10)</definedName>
+    <definedName name="D3Chk_CBAOrig" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAOrig">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAUnam" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_CBAUnam">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_FV" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_FV">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_GFASUnam" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFASUnam">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_GFee" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_GFee">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_LOCOM" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_LOCOM">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Lookup">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_MTM" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_MTM">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_Price" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_Price">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBBeg" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBBeg">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBEnd" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="D3Chk_UPBEnd">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="D3Chk_VLookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,25)</definedName>
+    <definedName name="D3Chk_VLookup">OFFSET(#REF!,0,0,D3Len,25)</definedName>
+    <definedName name="D3Len" localSheetId="0">#REF!</definedName>
+    <definedName name="D3Len">#REF!</definedName>
+    <definedName name="D4_CUSIP" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D4Len,1)</definedName>
+    <definedName name="D4_CUSIP">OFFSET(#REF!,0,0,D4Len,1)</definedName>
+    <definedName name="D4_Lookup" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D4Len,25)</definedName>
+    <definedName name="D4_Lookup">OFFSET(#REF!,0,0,D4Len,25)</definedName>
+    <definedName name="D4_Price" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D4Len,1)</definedName>
+    <definedName name="D4_Price">OFFSET(#REF!,0,0,D4Len,1)</definedName>
+    <definedName name="D4Len" localSheetId="0">#REF!</definedName>
+    <definedName name="D4Len">#REF!</definedName>
+    <definedName name="daQ" localSheetId="0">#REF!</definedName>
+    <definedName name="daQ">#REF!</definedName>
+    <definedName name="daQw" localSheetId="0">#REF!</definedName>
+    <definedName name="daQw">#REF!</definedName>
+    <definedName name="Data" localSheetId="0">#REF!</definedName>
+    <definedName name="Data">#REF!</definedName>
+    <definedName name="Data__CPR" localSheetId="0">#REF!</definedName>
+    <definedName name="Data__CPR">#REF!</definedName>
+    <definedName name="data_99" localSheetId="0">#REF!</definedName>
+    <definedName name="data_99">#REF!</definedName>
+    <definedName name="Data_Source" localSheetId="0">#REF!</definedName>
+    <definedName name="Data_Source">#REF!</definedName>
+    <definedName name="data1231" localSheetId="0">#REF!</definedName>
+    <definedName name="data1231">#REF!</definedName>
+    <definedName name="data930" localSheetId="0">#REF!</definedName>
+    <definedName name="data930">#REF!</definedName>
+    <definedName name="dataacct" localSheetId="0">#REF!</definedName>
+    <definedName name="dataacct">#REF!</definedName>
+    <definedName name="_xlnm.Database" localSheetId="0">#REF!</definedName>
+    <definedName name="_xlnm.Database">#REF!</definedName>
+    <definedName name="Database_Conversion" localSheetId="0">#REF!</definedName>
+    <definedName name="Database_Conversion">#REF!</definedName>
+    <definedName name="database_other" localSheetId="0">#REF!</definedName>
+    <definedName name="database_other">#REF!</definedName>
+    <definedName name="database_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="database_RB">#REF!</definedName>
+    <definedName name="database_REO" localSheetId="0">#REF!</definedName>
+    <definedName name="database_REO">#REF!</definedName>
+    <definedName name="Database_System" localSheetId="0">#REF!</definedName>
+    <definedName name="Database_System">#REF!</definedName>
+    <definedName name="databse_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="databse_RB">#REF!</definedName>
+    <definedName name="dataicp" localSheetId="0">#REF!</definedName>
+    <definedName name="dataicp">#REF!</definedName>
+    <definedName name="datarating" localSheetId="0">#REF!</definedName>
+    <definedName name="datarating">#REF!</definedName>
+    <definedName name="date" localSheetId="0">#REF!</definedName>
+    <definedName name="date">#REF!</definedName>
+    <definedName name="Date_Count" localSheetId="0">#REF!</definedName>
+    <definedName name="Date_Count">#REF!</definedName>
+    <definedName name="dawew" localSheetId="0">#REF!</definedName>
+    <definedName name="dawew">#REF!</definedName>
+    <definedName name="Day1_2_Event" localSheetId="0">#REF!</definedName>
+    <definedName name="Day1_2_Event">#REF!</definedName>
+    <definedName name="dbo_Tckt" localSheetId="0">#REF!</definedName>
+    <definedName name="dbo_Tckt">#REF!</definedName>
+    <definedName name="dczdsw" localSheetId="0">#REF!</definedName>
+    <definedName name="dczdsw">#REF!</definedName>
+    <definedName name="ddw" localSheetId="0">#REF!</definedName>
+    <definedName name="ddw">#REF!</definedName>
+    <definedName name="de" localSheetId="0">#REF!</definedName>
+    <definedName name="de">#REF!</definedName>
+    <definedName name="Deal_Manager" localSheetId="0">#REF!</definedName>
+    <definedName name="Deal_Manager">#REF!</definedName>
+    <definedName name="Deal_Name" localSheetId="0">#REF!</definedName>
+    <definedName name="Deal_Name">#REF!</definedName>
+    <definedName name="Deal_Summary" localSheetId="0">#REF!</definedName>
+    <definedName name="Deal_Summary">#REF!</definedName>
+    <definedName name="Debit__Credit" localSheetId="0">#REF!</definedName>
+    <definedName name="Debit__Credit">#REF!</definedName>
+    <definedName name="Debit__Credit__REO" localSheetId="0">#REF!</definedName>
+    <definedName name="Debit__Credit__REO">#REF!</definedName>
+    <definedName name="Debit_Credit_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Debit_Credit_C">#REF!</definedName>
+    <definedName name="Debit_Credit_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="Debit_Credit_RB">#REF!</definedName>
+    <definedName name="Debit_Credit_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Debit_Credit_RS">#REF!</definedName>
+    <definedName name="Debit_Credit_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Debit_Credit_S">#REF!</definedName>
+    <definedName name="Debit_Credit_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Debit_Credit_T">#REF!</definedName>
+    <definedName name="Debits" localSheetId="0">#REF!</definedName>
+    <definedName name="Debits">#REF!</definedName>
+    <definedName name="DEC_2006" localSheetId="0">#REF!</definedName>
+    <definedName name="DEC_2006">#REF!</definedName>
+    <definedName name="DefDate" localSheetId="0">#REF!</definedName>
+    <definedName name="DefDate">#REF!</definedName>
+    <definedName name="DefLedger" localSheetId="0">#REF!</definedName>
+    <definedName name="DefLedger">#REF!</definedName>
+    <definedName name="DefMask" localSheetId="0">#REF!</definedName>
+    <definedName name="DefMask">#REF!</definedName>
+    <definedName name="DefOprid" localSheetId="0">#REF!</definedName>
+    <definedName name="DefOprid">#REF!</definedName>
+    <definedName name="DefSource" localSheetId="0">#REF!</definedName>
+    <definedName name="DefSource">#REF!</definedName>
+    <definedName name="DefUnit" localSheetId="0">#REF!</definedName>
+    <definedName name="DefUnit">#REF!</definedName>
+    <definedName name="DEPTNAM" localSheetId="0">#REF!</definedName>
+    <definedName name="DEPTNAM">#REF!</definedName>
+    <definedName name="Derivatives" localSheetId="0">#REF!</definedName>
+    <definedName name="Derivatives">#REF!</definedName>
+    <definedName name="DescrCol" localSheetId="0">#REF!</definedName>
+    <definedName name="DescrCol">#REF!</definedName>
+    <definedName name="DESCRTREE" localSheetId="0">#REF!</definedName>
+    <definedName name="DESCRTREE">#REF!</definedName>
+    <definedName name="DF" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="DF" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="dfgvb" localSheetId="0">#REF!</definedName>
+    <definedName name="dfgvb">#REF!</definedName>
+    <definedName name="dgag">#REF!</definedName>
+    <definedName name="dict" localSheetId="0">#REF!</definedName>
+    <definedName name="dict">#REF!</definedName>
+    <definedName name="DIG_DEC_01" localSheetId="0">#REF!</definedName>
+    <definedName name="DIG_DEC_01">#REF!</definedName>
+    <definedName name="DIG_DEC_02" localSheetId="0">#REF!</definedName>
+    <definedName name="DIG_DEC_02">#REF!</definedName>
+    <definedName name="DIg_DEC_04" localSheetId="0">#REF!</definedName>
+    <definedName name="DIg_DEC_04">#REF!</definedName>
+    <definedName name="DIG_JUN_03" localSheetId="0">#REF!</definedName>
+    <definedName name="DIG_JUN_03">#REF!</definedName>
+    <definedName name="DIG_JUN_04" localSheetId="0">#REF!</definedName>
+    <definedName name="DIG_JUN_04">#REF!</definedName>
+    <definedName name="DIG_MAR_04" localSheetId="0">#REF!</definedName>
+    <definedName name="DIG_MAR_04">#REF!</definedName>
+    <definedName name="DIG_SEP_04" localSheetId="0">#REF!</definedName>
+    <definedName name="DIG_SEP_04">#REF!</definedName>
+    <definedName name="DIL_DEC_01" localSheetId="0">#REF!</definedName>
+    <definedName name="DIL_DEC_01">#REF!</definedName>
+    <definedName name="DIL_DEC_04" localSheetId="0">#REF!</definedName>
+    <definedName name="DIL_DEC_04">#REF!</definedName>
+    <definedName name="DIL_JUN_04" localSheetId="0">#REF!</definedName>
+    <definedName name="DIL_JUN_04">#REF!</definedName>
+    <definedName name="DIL_MAR_03" localSheetId="0">#REF!</definedName>
+    <definedName name="DIL_MAR_03">#REF!</definedName>
+    <definedName name="DIL_MAR_04" localSheetId="0">#REF!</definedName>
+    <definedName name="DIL_MAR_04">#REF!</definedName>
+    <definedName name="DIL_SEP_03" localSheetId="0">#REF!</definedName>
+    <definedName name="DIL_SEP_03">#REF!</definedName>
+    <definedName name="DIL_SEP_04" localSheetId="0">#REF!</definedName>
+    <definedName name="DIL_SEP_04">#REF!</definedName>
+    <definedName name="Disposition" localSheetId="0">#REF!</definedName>
+    <definedName name="Disposition">#REF!</definedName>
+    <definedName name="Disposition_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Disposition_C">#REF!</definedName>
+    <definedName name="Disposition_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Disposition_RS">#REF!</definedName>
+    <definedName name="Disposition_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Disposition_S">#REF!</definedName>
+    <definedName name="Disposition_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Disposition_T">#REF!</definedName>
+    <definedName name="DR_bal" localSheetId="0">#REF!</definedName>
+    <definedName name="DR_bal">#REF!</definedName>
+    <definedName name="DrAcct" localSheetId="0">#REF!</definedName>
+    <definedName name="DrAcct">#REF!</definedName>
+    <definedName name="DrAmt" localSheetId="0">#REF!</definedName>
+    <definedName name="DrAmt">#REF!</definedName>
+    <definedName name="DRCN_CBA_RLF_ORIG" localSheetId="0">#REF!</definedName>
+    <definedName name="DRCN_CBA_RLF_ORIG">#REF!</definedName>
+    <definedName name="DRCR" localSheetId="0">#REF!</definedName>
+    <definedName name="DRCR">#REF!</definedName>
+    <definedName name="dsae" localSheetId="0">#REF!</definedName>
+    <definedName name="dsae">#REF!</definedName>
+    <definedName name="dsdaqw" localSheetId="0">#REF!</definedName>
+    <definedName name="dsdaqw">#REF!</definedName>
+    <definedName name="dse" localSheetId="0">#REF!</definedName>
+    <definedName name="dse">#REF!</definedName>
+    <definedName name="dsfd" localSheetId="0">#REF!</definedName>
+    <definedName name="dsfd">#REF!</definedName>
+    <definedName name="dt" localSheetId="0">#REF!</definedName>
+    <definedName name="dt">#REF!</definedName>
+    <definedName name="dweqw" localSheetId="0">#REF!</definedName>
+    <definedName name="dweqw">#REF!</definedName>
+    <definedName name="dzscsd" localSheetId="0">#REF!</definedName>
+    <definedName name="dzscsd">#REF!</definedName>
+    <definedName name="e" localSheetId="0">#REF!</definedName>
+    <definedName name="e">#REF!</definedName>
+    <definedName name="edc" localSheetId="0">#REF!</definedName>
+    <definedName name="edc">#REF!</definedName>
+    <definedName name="edwa" localSheetId="0">#REF!</definedName>
+    <definedName name="edwa">#REF!</definedName>
+    <definedName name="Effective_Date" localSheetId="0">#REF!</definedName>
+    <definedName name="Effective_Date">#REF!</definedName>
+    <definedName name="Effective_Date_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Effective_Date_C">#REF!</definedName>
+    <definedName name="Effective_Date_REO" localSheetId="0">#REF!</definedName>
+    <definedName name="Effective_Date_REO">#REF!</definedName>
+    <definedName name="Effective_Date_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Effective_Date_RS">#REF!</definedName>
+    <definedName name="Effective_Date_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Effective_Date_S">#REF!</definedName>
+    <definedName name="Effective_Date_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Effective_Date_T">#REF!</definedName>
+    <definedName name="egl" localSheetId="0">#REF!</definedName>
+    <definedName name="egl">#REF!</definedName>
+    <definedName name="end" localSheetId="0">#REF!</definedName>
+    <definedName name="end">#REF!</definedName>
+    <definedName name="End_Bal" localSheetId="0">#REF!</definedName>
+    <definedName name="End_Bal">#REF!</definedName>
+    <definedName name="EndingBalance" localSheetId="0">#REF!</definedName>
+    <definedName name="EndingBalance">#REF!</definedName>
+    <definedName name="erfwe" localSheetId="0">#REF!</definedName>
+    <definedName name="erfwe">#REF!</definedName>
+    <definedName name="ergerg" localSheetId="0">#REF!</definedName>
+    <definedName name="ergerg">#REF!</definedName>
+    <definedName name="error" localSheetId="0">#REF!</definedName>
+    <definedName name="error">#REF!</definedName>
+    <definedName name="Error_Amount" localSheetId="0">#REF!</definedName>
+    <definedName name="Error_Amount">#REF!</definedName>
+    <definedName name="EssAliasTable">"Default"</definedName>
+    <definedName name="EssOptions">"110000000001010_"</definedName>
+    <definedName name="Estimated_NERD_Cost" localSheetId="0">#REF!</definedName>
+    <definedName name="Estimated_NERD_Cost">#REF!</definedName>
+    <definedName name="Estimated_NIM_Fee" localSheetId="0">#REF!</definedName>
+    <definedName name="Estimated_NIM_Fee">#REF!</definedName>
+    <definedName name="Estimated_UW_Fee" localSheetId="0">#REF!</definedName>
+    <definedName name="Estimated_UW_Fee">#REF!</definedName>
+    <definedName name="ewswa" localSheetId="0">#REF!</definedName>
+    <definedName name="ewswa">#REF!</definedName>
+    <definedName name="Existing" localSheetId="0">#REF!</definedName>
+    <definedName name="Existing">#REF!</definedName>
+    <definedName name="expense" localSheetId="0">#REF!</definedName>
+    <definedName name="expense">#REF!</definedName>
+    <definedName name="Export_Acc_Range" localSheetId="0">#REF!</definedName>
+    <definedName name="Export_Acc_Range">#REF!</definedName>
+    <definedName name="Export_Account" localSheetId="0">#REF!</definedName>
+    <definedName name="Export_Account">#REF!</definedName>
+    <definedName name="Exposure_1_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Exposure_1_S">#REF!</definedName>
+    <definedName name="Exposure_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Exposure_T">#REF!</definedName>
+    <definedName name="Extra_Pay" localSheetId="0">#REF!</definedName>
+    <definedName name="Extra_Pay">#REF!</definedName>
+    <definedName name="f" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="f">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="FDW_LOAD_DT" localSheetId="0">#REF!</definedName>
+    <definedName name="FDW_LOAD_DT">#REF!</definedName>
+    <definedName name="fh" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!D3Len,1)</definedName>
+    <definedName name="fh">OFFSET(#REF!,0,0,D3Len,1)</definedName>
+    <definedName name="Filter" localSheetId="0">#REF!</definedName>
+    <definedName name="Filter">#REF!</definedName>
+    <definedName name="FILTER_DETAILS" localSheetId="0">#REF!</definedName>
+    <definedName name="FILTER_DETAILS">#REF!</definedName>
+    <definedName name="Filter_On" localSheetId="0">#REF!</definedName>
+    <definedName name="Filter_On">#REF!</definedName>
+    <definedName name="Fin_Ctmnt_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Fin_Ctmnt_C">#REF!</definedName>
+    <definedName name="Fin_Otmnt_O" localSheetId="0">#REF!</definedName>
+    <definedName name="Fin_Otmnt_O">#REF!</definedName>
+    <definedName name="Fin_Stmnt_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Fin_Stmnt_C">#REF!</definedName>
+    <definedName name="Fin_Stmnt_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Fin_Stmnt_RS">#REF!</definedName>
+    <definedName name="Fin_Stmnt_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Fin_Stmnt_S">#REF!</definedName>
+    <definedName name="Fin_Stmnt_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Fin_Stmnt_T">#REF!</definedName>
+    <definedName name="Final_Securitized_Balance" localSheetId="0">#REF!</definedName>
+    <definedName name="Final_Securitized_Balance">#REF!</definedName>
+    <definedName name="findcat" localSheetId="0">#REF!</definedName>
+    <definedName name="findcat">#REF!</definedName>
+    <definedName name="FINS_ID" localSheetId="0">#REF!</definedName>
+    <definedName name="FINS_ID">#REF!</definedName>
+    <definedName name="First_Bond_Payment" localSheetId="0">#REF!</definedName>
+    <definedName name="First_Bond_Payment">#REF!</definedName>
+    <definedName name="FIRST_ISSUE_DT" localSheetId="0">#REF!</definedName>
+    <definedName name="FIRST_ISSUE_DT">#REF!</definedName>
+    <definedName name="FIRST_OPT_EXER_DT" localSheetId="0">#REF!</definedName>
+    <definedName name="FIRST_OPT_EXER_DT">#REF!</definedName>
+    <definedName name="Fixed_Settlement" localSheetId="0">#REF!</definedName>
+    <definedName name="Fixed_Settlement">#REF!</definedName>
+    <definedName name="FN_0301Q" localSheetId="0">#REF!</definedName>
+    <definedName name="FN_0301Q">#REF!</definedName>
+    <definedName name="FN_0600Q" localSheetId="0">#REF!</definedName>
+    <definedName name="FN_0600Q">#REF!</definedName>
+    <definedName name="FN8g" localSheetId="0">#REF!</definedName>
+    <definedName name="FN8g">#REF!</definedName>
+    <definedName name="FNMLoss" localSheetId="0">#REF!</definedName>
+    <definedName name="FNMLoss">#REF!</definedName>
+    <definedName name="FOI_DEC_01" localSheetId="0">#REF!</definedName>
+    <definedName name="FOI_DEC_01">#REF!</definedName>
+    <definedName name="FOI_DEC_02" localSheetId="0">#REF!</definedName>
+    <definedName name="FOI_DEC_02">#REF!</definedName>
+    <definedName name="FOI_DEC_04" localSheetId="0">#REF!</definedName>
+    <definedName name="FOI_DEC_04">#REF!</definedName>
+    <definedName name="FOI_JUN_03" localSheetId="0">#REF!</definedName>
+    <definedName name="FOI_JUN_03">#REF!</definedName>
+    <definedName name="FOI_JUN_04" localSheetId="0">#REF!</definedName>
+    <definedName name="FOI_JUN_04">#REF!</definedName>
+    <definedName name="FOI_MAR_03" localSheetId="0">#REF!</definedName>
+    <definedName name="FOI_MAR_03">#REF!</definedName>
+    <definedName name="FOI_MAR_04" localSheetId="0">#REF!</definedName>
+    <definedName name="FOI_MAR_04">#REF!</definedName>
+    <definedName name="FOI_SEP_03" localSheetId="0">#REF!</definedName>
+    <definedName name="FOI_SEP_03">#REF!</definedName>
+    <definedName name="FOI_SEP_04" localSheetId="0">#REF!</definedName>
+    <definedName name="FOI_SEP_04">#REF!</definedName>
+    <definedName name="Folder_2" localSheetId="0">#REF!</definedName>
+    <definedName name="Folder_2">#REF!</definedName>
+    <definedName name="Folder_3" localSheetId="0">#REF!</definedName>
+    <definedName name="Folder_3">#REF!</definedName>
+    <definedName name="Folder_4" localSheetId="0">#REF!</definedName>
+    <definedName name="Folder_4">#REF!</definedName>
+    <definedName name="Folder_5" localSheetId="0">#REF!</definedName>
+    <definedName name="Folder_5">#REF!</definedName>
+    <definedName name="Folder_6" localSheetId="0">#REF!</definedName>
+    <definedName name="Folder_6">#REF!</definedName>
+    <definedName name="Folder_7" localSheetId="0">#REF!</definedName>
+    <definedName name="Folder_7">#REF!</definedName>
+    <definedName name="ForAmtCol" localSheetId="0">#REF!</definedName>
+    <definedName name="ForAmtCol">#REF!</definedName>
+    <definedName name="FR_Table" localSheetId="0">#REF!</definedName>
+    <definedName name="FR_Table">#REF!</definedName>
+    <definedName name="frv" localSheetId="0">#REF!</definedName>
+    <definedName name="frv">#REF!</definedName>
+    <definedName name="Full_Print" localSheetId="0">#REF!</definedName>
+    <definedName name="Full_Print">#REF!</definedName>
+    <definedName name="FV_INPUT" localSheetId="0">#REF!</definedName>
+    <definedName name="FV_INPUT">#REF!</definedName>
+    <definedName name="g" localSheetId="0">#REF!</definedName>
+    <definedName name="g">#REF!</definedName>
+    <definedName name="getGoodBal" localSheetId="0">#REF!</definedName>
+    <definedName name="getGoodBal">#REF!</definedName>
+    <definedName name="gfds" localSheetId="0">#REF!</definedName>
+    <definedName name="gfds">#REF!</definedName>
+    <definedName name="GFE_RULE" localSheetId="0">#REF!</definedName>
+    <definedName name="GFE_RULE">#REF!</definedName>
+    <definedName name="GL_Account_No" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_Account_No">#REF!</definedName>
+    <definedName name="GL_ACCT_NO" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_ACCT_NO">#REF!</definedName>
+    <definedName name="GL_Bal" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_Bal">#REF!</definedName>
+    <definedName name="GL_Balances" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_Balances">#REF!</definedName>
+    <definedName name="GL_COST_CTR_CD" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_COST_CTR_CD">#REF!</definedName>
+    <definedName name="GL_date" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_date">#REF!</definedName>
+    <definedName name="GL_date_C" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_date_C">#REF!</definedName>
+    <definedName name="GL_date_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_date_RB">#REF!</definedName>
+    <definedName name="GL_date_REO" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_date_REO">#REF!</definedName>
+    <definedName name="GL_date_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_date_RS">#REF!</definedName>
+    <definedName name="GL_date_S" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_date_S">#REF!</definedName>
+    <definedName name="GL_date_T" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_date_T">#REF!</definedName>
+    <definedName name="GL_LOOKUP" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_LOOKUP">#REF!</definedName>
+    <definedName name="GL_MAPPING" localSheetId="0">#REF!</definedName>
+    <definedName name="GL_MAPPING">#REF!</definedName>
+    <definedName name="GOS_Excess_Interest" localSheetId="0">#REF!</definedName>
+    <definedName name="GOS_Excess_Interest">#REF!</definedName>
+    <definedName name="GOS_Loss_Adj_Excess_Interest" localSheetId="0">#REF!</definedName>
+    <definedName name="GOS_Loss_Adj_Excess_Interest">#REF!</definedName>
+    <definedName name="Groups" localSheetId="0">#REF!</definedName>
+    <definedName name="Groups">#REF!</definedName>
+    <definedName name="GRPRKDATA" localSheetId="0">#REF!</definedName>
+    <definedName name="GRPRKDATA">#REF!</definedName>
+    <definedName name="HdrUnit" localSheetId="0">#REF!</definedName>
+    <definedName name="HdrUnit">#REF!</definedName>
+    <definedName name="HEADER" localSheetId="0">#REF!</definedName>
+    <definedName name="HEADER">#REF!</definedName>
+    <definedName name="Header_Row">ROW(#REF!)</definedName>
+    <definedName name="HeaderKeys" localSheetId="0">#REF!</definedName>
+    <definedName name="HeaderKeys">#REF!</definedName>
+    <definedName name="HeaderLabels" localSheetId="0">#REF!</definedName>
+    <definedName name="HeaderLabels">#REF!</definedName>
+    <definedName name="HeaderLine" localSheetId="0">#REF!</definedName>
+    <definedName name="HeaderLine">#REF!</definedName>
+    <definedName name="HeaderSeq" localSheetId="0">#REF!</definedName>
+    <definedName name="HeaderSeq">#REF!</definedName>
+    <definedName name="hft" localSheetId="0">#REF!</definedName>
+    <definedName name="hft">#REF!</definedName>
+    <definedName name="hgfdx" localSheetId="0">#REF!</definedName>
+    <definedName name="hgfdx">#REF!</definedName>
+    <definedName name="hgtre" localSheetId="0">#REF!</definedName>
+    <definedName name="hgtre">#REF!</definedName>
+    <definedName name="hnh" localSheetId="0">#REF!</definedName>
+    <definedName name="hnh">#REF!</definedName>
+    <definedName name="IDN" localSheetId="0">#REF!</definedName>
+    <definedName name="IDN">#REF!</definedName>
+    <definedName name="idpi2002_08" localSheetId="0">#REF!</definedName>
+    <definedName name="idpi2002_08">#REF!</definedName>
+    <definedName name="IFN" localSheetId="0">#REF!</definedName>
+    <definedName name="IFN">#REF!</definedName>
+    <definedName name="ikmn" localSheetId="0">#REF!</definedName>
+    <definedName name="ikmn">#REF!</definedName>
+    <definedName name="Imported_File_Count" localSheetId="0">#REF!</definedName>
+    <definedName name="Imported_File_Count">#REF!</definedName>
+    <definedName name="InsertLine" localSheetId="0">#REF!</definedName>
+    <definedName name="InsertLine">#REF!</definedName>
+    <definedName name="int" localSheetId="0">#REF!</definedName>
+    <definedName name="int">#REF!</definedName>
+    <definedName name="Interest_Due_Detail" localSheetId="0">#REF!</definedName>
+    <definedName name="Interest_Due_Detail">#REF!</definedName>
+    <definedName name="Interest_Rate" localSheetId="0">#REF!</definedName>
+    <definedName name="Interest_Rate">#REF!</definedName>
+    <definedName name="ioLookup" localSheetId="0">#REF!</definedName>
+    <definedName name="ioLookup">#REF!</definedName>
+    <definedName name="ioMktPrice" localSheetId="0">#REF!</definedName>
+    <definedName name="ioMktPrice">#REF!</definedName>
+    <definedName name="ioMktValue" localSheetId="0">#REF!</definedName>
+    <definedName name="ioMktValue">#REF!</definedName>
+    <definedName name="ipdi2002_01" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_01">#REF!</definedName>
+    <definedName name="ipdi2002_02" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_02">#REF!</definedName>
+    <definedName name="ipdi2002_03" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_03">#REF!</definedName>
+    <definedName name="ipdi2002_04" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_04">#REF!</definedName>
+    <definedName name="ipdi2002_05" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_05">#REF!</definedName>
+    <definedName name="ipdi2002_06" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_06">#REF!</definedName>
+    <definedName name="ipdi2002_07" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_07">#REF!</definedName>
+    <definedName name="ipdi2002_08" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_08">#REF!</definedName>
+    <definedName name="ipdi2002_09" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_09">#REF!</definedName>
+    <definedName name="ipdi2002_10" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_10">#REF!</definedName>
+    <definedName name="ipdi2002_11" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_11">#REF!</definedName>
+    <definedName name="ipdi2002_12" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2002_12">#REF!</definedName>
+    <definedName name="ipdi2003_01" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_01">#REF!</definedName>
+    <definedName name="ipdi2003_02" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_02">#REF!</definedName>
+    <definedName name="ipdi2003_03" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_03">#REF!</definedName>
+    <definedName name="ipdi2003_04" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_04">#REF!</definedName>
+    <definedName name="ipdi2003_05" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_05">#REF!</definedName>
+    <definedName name="ipdi2003_06" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_06">#REF!</definedName>
+    <definedName name="ipdi2003_07" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_07">#REF!</definedName>
+    <definedName name="ipdi2003_08" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_08">#REF!</definedName>
+    <definedName name="ipdi2003_09" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_09">#REF!</definedName>
+    <definedName name="ipdi2003_10" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_10">#REF!</definedName>
+    <definedName name="ipdi2003_11" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_11">#REF!</definedName>
+    <definedName name="ipdi2003_12" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2003_12">#REF!</definedName>
+    <definedName name="ipdi2004_01" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_01">#REF!</definedName>
+    <definedName name="ipdi2004_02" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_02">#REF!</definedName>
+    <definedName name="ipdi2004_03" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_03">#REF!</definedName>
+    <definedName name="ipdi2004_04" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_04">#REF!</definedName>
+    <definedName name="ipdi2004_05" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_05">#REF!</definedName>
+    <definedName name="ipdi2004_06" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_06">#REF!</definedName>
+    <definedName name="ipdi2004_07" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_07">#REF!</definedName>
+    <definedName name="ipdi2004_08" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_08">#REF!</definedName>
+    <definedName name="ipdi2004_09" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_09">#REF!</definedName>
+    <definedName name="ipdi2004_10" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_10">#REF!</definedName>
+    <definedName name="ipdi2004_11" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_11">#REF!</definedName>
+    <definedName name="ipdi2004_12" localSheetId="0">#REF!</definedName>
+    <definedName name="ipdi2004_12">#REF!</definedName>
+    <definedName name="IRRSolver" localSheetId="0">#REF!</definedName>
+    <definedName name="IRRSolver">#REF!</definedName>
+    <definedName name="isat2002" localSheetId="0">#REF!</definedName>
+    <definedName name="isat2002">#REF!</definedName>
+    <definedName name="iSatrQ304" localSheetId="0">#REF!</definedName>
+    <definedName name="iSatrQ304">#REF!</definedName>
+    <definedName name="isretrieve" localSheetId="0">#REF!</definedName>
+    <definedName name="isretrieve">#REF!</definedName>
+    <definedName name="Issuance" localSheetId="0">#REF!</definedName>
+    <definedName name="Issuance">#REF!</definedName>
+    <definedName name="issue_month" localSheetId="0">#REF!</definedName>
+    <definedName name="issue_month">#REF!</definedName>
+    <definedName name="issue_year" localSheetId="0">#REF!</definedName>
+    <definedName name="issue_year">#REF!</definedName>
+    <definedName name="Issuer_Lookup_FF" localSheetId="0">#REF!</definedName>
+    <definedName name="Issuer_Lookup_FF">#REF!</definedName>
+    <definedName name="Issuer_Lookup_RM" localSheetId="0">#REF!</definedName>
+    <definedName name="Issuer_Lookup_RM">#REF!</definedName>
+    <definedName name="Issuer_Lookup_WMC" localSheetId="0">#REF!</definedName>
+    <definedName name="Issuer_Lookup_WMC">#REF!</definedName>
+    <definedName name="Issuer_Rank_By_60_" localSheetId="0">#REF!</definedName>
+    <definedName name="Issuer_Rank_By_60_">#REF!</definedName>
+    <definedName name="iStarq104" localSheetId="0">#REF!</definedName>
+    <definedName name="iStarq104">#REF!</definedName>
+    <definedName name="iStarq204" localSheetId="0">#REF!</definedName>
+    <definedName name="iStarq204">#REF!</definedName>
+    <definedName name="iStarq304" localSheetId="0">#REF!</definedName>
+    <definedName name="iStarq304">#REF!</definedName>
+    <definedName name="iStarq404" localSheetId="0">#REF!</definedName>
+    <definedName name="iStarq404">#REF!</definedName>
+    <definedName name="J3_" localSheetId="0">#REF!</definedName>
+    <definedName name="J3_">#REF!</definedName>
+    <definedName name="JE26184_____Correct_Peoplesoft_truncation" localSheetId="0">#REF!</definedName>
+    <definedName name="JE26184_____Correct_Peoplesoft_truncation">#REF!</definedName>
+    <definedName name="jhg" localSheetId="0">#REF!</definedName>
+    <definedName name="jhg">#REF!</definedName>
+    <definedName name="jmnbvgf" localSheetId="0">#REF!</definedName>
+    <definedName name="jmnbvgf">#REF!</definedName>
+    <definedName name="jnbv" localSheetId="0">#REF!</definedName>
+    <definedName name="jnbv">#REF!</definedName>
+    <definedName name="jnydtr" localSheetId="0">#REF!</definedName>
+    <definedName name="jnydtr">#REF!</definedName>
+    <definedName name="Journal_Entry_No" localSheetId="0">#REF!</definedName>
+    <definedName name="Journal_Entry_No">#REF!</definedName>
+    <definedName name="Journal_Entry_Source" localSheetId="0">#REF!</definedName>
+    <definedName name="Journal_Entry_Source">#REF!</definedName>
+    <definedName name="Journal_ID" localSheetId="0">#REF!</definedName>
+    <definedName name="Journal_ID">#REF!</definedName>
+    <definedName name="Journal_ID_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Journal_ID_C">#REF!</definedName>
+    <definedName name="Journal_ID_REO" localSheetId="0">#REF!</definedName>
+    <definedName name="Journal_ID_REO">#REF!</definedName>
+    <definedName name="Journal_ID_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Journal_ID_RS">#REF!</definedName>
+    <definedName name="Journal_ID_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Journal_ID_S">#REF!</definedName>
+    <definedName name="Journal_ID_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Journal_ID_T">#REF!</definedName>
+    <definedName name="JRNL_IDTN_CD" localSheetId="0">#REF!</definedName>
+    <definedName name="JRNL_IDTN_CD">#REF!</definedName>
+    <definedName name="jufgb" localSheetId="0">#REF!</definedName>
+    <definedName name="jufgb">#REF!</definedName>
+    <definedName name="June">#REF!</definedName>
+    <definedName name="JV" localSheetId="0">#REF!</definedName>
+    <definedName name="JV">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_C" localSheetId="0">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_C">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_O" localSheetId="0">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_O">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_S" localSheetId="0">#REF!</definedName>
+    <definedName name="JV_Cntrl_Tot_S">#REF!</definedName>
+    <definedName name="JV_hash_2002" localSheetId="0">#REF!</definedName>
+    <definedName name="JV_hash_2002">#REF!</definedName>
+    <definedName name="JV_Type_C" localSheetId="0">#REF!</definedName>
+    <definedName name="JV_Type_C">#REF!</definedName>
+    <definedName name="JV_Type_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="JV_Type_RS">#REF!</definedName>
+    <definedName name="JV_Type_S" localSheetId="0">#REF!</definedName>
+    <definedName name="JV_Type_S">#REF!</definedName>
+    <definedName name="JV_Type_T" localSheetId="0">#REF!</definedName>
+    <definedName name="JV_Type_T">#REF!</definedName>
+    <definedName name="kata_array" localSheetId="0">#REF!</definedName>
+    <definedName name="kata_array">#REF!</definedName>
+    <definedName name="kata_data" localSheetId="0">#REF!</definedName>
+    <definedName name="kata_data">#REF!</definedName>
+    <definedName name="Key" localSheetId="0">#REF!</definedName>
+    <definedName name="Key">#REF!</definedName>
+    <definedName name="kikuk" localSheetId="0">#REF!</definedName>
+    <definedName name="kikuk">#REF!</definedName>
+    <definedName name="kjhgf" localSheetId="0">#REF!</definedName>
+    <definedName name="kjhgf">#REF!</definedName>
+    <definedName name="kjhgfv" localSheetId="0">#REF!</definedName>
+    <definedName name="kjhgfv">#REF!</definedName>
+    <definedName name="LAST_OPT_EXER_DT" localSheetId="0">#REF!</definedName>
+    <definedName name="LAST_OPT_EXER_DT">#REF!</definedName>
+    <definedName name="Last_Row" localSheetId="0">IF(#REF!,#REF!+#REF!,#REF!)</definedName>
+    <definedName name="Last_Row">IF([0]!Values_Entered,[0]!Header_Row+[0]!Number_of_Payments,[0]!Header_Row)</definedName>
+    <definedName name="Last_Updated" localSheetId="0">#REF!</definedName>
+    <definedName name="Last_Updated">#REF!</definedName>
+    <definedName name="LastHeaderCol" localSheetId="0">#REF!</definedName>
+    <definedName name="LastHeaderCol">#REF!</definedName>
+    <definedName name="LastLineCol" localSheetId="0">#REF!</definedName>
+    <definedName name="LastLineCol">#REF!</definedName>
+    <definedName name="Lead" localSheetId="0">#REF!</definedName>
+    <definedName name="Lead">#REF!</definedName>
+    <definedName name="Ledger" localSheetId="0">#REF!</definedName>
+    <definedName name="Ledger">#REF!</definedName>
+    <definedName name="LenC2" localSheetId="0">#REF!</definedName>
+    <definedName name="LenC2">#REF!</definedName>
+    <definedName name="Lender1stLoss" localSheetId="0">#REF!</definedName>
+    <definedName name="Lender1stLoss">#REF!</definedName>
+    <definedName name="LenderLoss" localSheetId="0">#REF!</definedName>
+    <definedName name="LenderLoss">#REF!</definedName>
+    <definedName name="LIHTC" localSheetId="0">#REF!</definedName>
+    <definedName name="LIHTC">#REF!</definedName>
+    <definedName name="Line_Description" localSheetId="0">#REF!</definedName>
+    <definedName name="Line_Description">#REF!</definedName>
+    <definedName name="Line_Description_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Line_Description_C">#REF!</definedName>
+    <definedName name="Line_Description_REO" localSheetId="0">#REF!</definedName>
+    <definedName name="Line_Description_REO">#REF!</definedName>
+    <definedName name="Line_Description_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Line_Description_RS">#REF!</definedName>
+    <definedName name="Line_Description_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Line_Description_S">#REF!</definedName>
+    <definedName name="Line_Description_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Line_Description_T">#REF!</definedName>
+    <definedName name="LIP_Monthly_Matrix" localSheetId="0">#REF!</definedName>
+    <definedName name="LIP_Monthly_Matrix">#REF!</definedName>
+    <definedName name="LIP_Monthly_Stat_Accounts" localSheetId="0">#REF!</definedName>
+    <definedName name="LIP_Monthly_Stat_Accounts">#REF!</definedName>
+    <definedName name="lllll" localSheetId="0">#REF!</definedName>
+    <definedName name="lllll">#REF!</definedName>
+    <definedName name="Loan_Amount" localSheetId="0">#REF!</definedName>
+    <definedName name="Loan_Amount">#REF!</definedName>
+    <definedName name="Loan_Start" localSheetId="0">#REF!</definedName>
+    <definedName name="Loan_Start">#REF!</definedName>
+    <definedName name="Loan_Years" localSheetId="0">#REF!</definedName>
+    <definedName name="Loan_Years">#REF!</definedName>
+    <definedName name="Lookup_Account_Codes" localSheetId="0">#REF!</definedName>
+    <definedName name="Lookup_Account_Codes">#REF!</definedName>
+    <definedName name="Lookups_2" localSheetId="0">#REF!</definedName>
+    <definedName name="Lookups_2">#REF!</definedName>
+    <definedName name="Lookups_3" localSheetId="0">#REF!</definedName>
+    <definedName name="Lookups_3">#REF!</definedName>
+    <definedName name="LossInputsKeystone" localSheetId="0">#REF!</definedName>
+    <definedName name="LossInputsKeystone">#REF!</definedName>
+    <definedName name="LossResultsKeystone" localSheetId="0">#REF!</definedName>
+    <definedName name="LossResultsKeystone">#REF!</definedName>
+    <definedName name="LossSharing" localSheetId="0">#REF!</definedName>
+    <definedName name="LossSharing">#REF!</definedName>
+    <definedName name="Main_Path" localSheetId="0">#REF!</definedName>
+    <definedName name="Main_Path">#REF!</definedName>
+    <definedName name="MAN_IPDI_ISTAR" localSheetId="0">#REF!</definedName>
+    <definedName name="MAN_IPDI_ISTAR">#REF!</definedName>
+    <definedName name="MAN_IPDI_STAR" localSheetId="0">#REF!</definedName>
+    <definedName name="MAN_IPDI_STAR">#REF!</definedName>
+    <definedName name="MAN_JV_ISTAR" localSheetId="0">#REF!</definedName>
+    <definedName name="MAN_JV_ISTAR">#REF!</definedName>
+    <definedName name="MAN_JV_STAR" localSheetId="0">#REF!</definedName>
+    <definedName name="MAN_JV_STAR">#REF!</definedName>
+    <definedName name="MAN_NO_REVERSE" localSheetId="0">#REF!</definedName>
+    <definedName name="MAN_NO_REVERSE">#REF!</definedName>
+    <definedName name="MAN_REVERSE_DEBT" localSheetId="0">#REF!</definedName>
+    <definedName name="MAN_REVERSE_DEBT">#REF!</definedName>
+    <definedName name="MAN_REVERSE_FAS" localSheetId="0">#REF!</definedName>
+    <definedName name="MAN_REVERSE_FAS">#REF!</definedName>
+    <definedName name="MAN_SPECIAL" localSheetId="0">#REF!</definedName>
+    <definedName name="MAN_SPECIAL">#REF!</definedName>
+    <definedName name="man_special_debt" localSheetId="0">#REF!</definedName>
+    <definedName name="man_special_debt">#REF!</definedName>
+    <definedName name="man_special_ipdi" localSheetId="0">#REF!</definedName>
+    <definedName name="man_special_ipdi">#REF!</definedName>
+    <definedName name="Mandate_Date" localSheetId="0">#REF!</definedName>
+    <definedName name="Mandate_Date">#REF!</definedName>
+    <definedName name="manual_2002" localSheetId="0">#REF!</definedName>
+    <definedName name="manual_2002">#REF!</definedName>
+    <definedName name="manual_2003" localSheetId="0">#REF!</definedName>
+    <definedName name="manual_2003">#REF!</definedName>
+    <definedName name="manual_2004" localSheetId="0">#REF!</definedName>
+    <definedName name="manual_2004">#REF!</definedName>
+    <definedName name="manual2q2004" localSheetId="0">#REF!</definedName>
+    <definedName name="manual2q2004">#REF!</definedName>
+    <definedName name="manual3q2004" localSheetId="0">#REF!</definedName>
+    <definedName name="manual3q2004">#REF!</definedName>
+    <definedName name="manual4q2004" localSheetId="0">#REF!</definedName>
+    <definedName name="manual4q2004">#REF!</definedName>
+    <definedName name="manualq104" localSheetId="0">#REF!</definedName>
+    <definedName name="manualq104">#REF!</definedName>
+    <definedName name="manualq204" localSheetId="0">#REF!</definedName>
+    <definedName name="manualq204">#REF!</definedName>
+    <definedName name="manualq304" localSheetId="0">#REF!</definedName>
+    <definedName name="manualq304">#REF!</definedName>
+    <definedName name="manualq404" localSheetId="0">#REF!</definedName>
+    <definedName name="manualq404">#REF!</definedName>
+    <definedName name="map" localSheetId="0">#REF!</definedName>
+    <definedName name="map">#REF!</definedName>
+    <definedName name="Match" localSheetId="0">#REF!</definedName>
+    <definedName name="Match">#REF!</definedName>
+    <definedName name="Match2" localSheetId="0">#REF!</definedName>
+    <definedName name="Match2">#REF!</definedName>
+    <definedName name="MATURITY_DT" localSheetId="0">#REF!</definedName>
+    <definedName name="MATURITY_DT">#REF!</definedName>
+    <definedName name="MATURITY_TERM_CODE" localSheetId="0">#REF!</definedName>
+    <definedName name="MATURITY_TERM_CODE">#REF!</definedName>
+    <definedName name="maturity_year" localSheetId="0">#REF!</definedName>
+    <definedName name="maturity_year">#REF!</definedName>
+    <definedName name="MBS">"1a"</definedName>
+    <definedName name="MBS_GOVT_CONVL_IND" localSheetId="0">#REF!</definedName>
+    <definedName name="MBS_GOVT_CONVL_IND">#REF!</definedName>
+    <definedName name="mfLookup" localSheetId="0">#REF!</definedName>
+    <definedName name="mfLookup">#REF!</definedName>
+    <definedName name="ML_Role" localSheetId="0">#REF!</definedName>
+    <definedName name="ML_Role">#REF!</definedName>
+    <definedName name="MLCC" localSheetId="0">#REF!</definedName>
+    <definedName name="MLCC">#REF!</definedName>
+    <definedName name="MLCC_Data" localSheetId="0">#REF!</definedName>
+    <definedName name="MLCC_Data">#REF!</definedName>
+    <definedName name="MLCC_Data_3" localSheetId="0">#REF!</definedName>
+    <definedName name="MLCC_Data_3">#REF!</definedName>
+    <definedName name="mnbv" localSheetId="0">#REF!</definedName>
+    <definedName name="mnbv">#REF!</definedName>
+    <definedName name="mnbvc" localSheetId="0">#REF!</definedName>
+    <definedName name="mnbvc">#REF!</definedName>
+    <definedName name="MONTH_ENDED" localSheetId="0">#REF!</definedName>
+    <definedName name="MONTH_ENDED">#REF!</definedName>
+    <definedName name="Mortgage" localSheetId="0">#REF!</definedName>
+    <definedName name="Mortgage">#REF!</definedName>
+    <definedName name="Mortgage_Ins." localSheetId="0">#REF!</definedName>
+    <definedName name="Mortgage_Ins.">#REF!</definedName>
+    <definedName name="MOVE" localSheetId="0">#REF!</definedName>
+    <definedName name="MOVE">#REF!</definedName>
+    <definedName name="MTMLTV02" localSheetId="0">#REF!</definedName>
+    <definedName name="MTMLTV02">#REF!</definedName>
+    <definedName name="MTMLTV03" localSheetId="0">#REF!</definedName>
+    <definedName name="MTMLTV03">#REF!</definedName>
+    <definedName name="MTMLTV04" localSheetId="0">#REF!</definedName>
+    <definedName name="MTMLTV04">#REF!</definedName>
+    <definedName name="MTMLTV05" localSheetId="0">#REF!</definedName>
+    <definedName name="MTMLTV05">#REF!</definedName>
+    <definedName name="MTMLTV06" localSheetId="0">#REF!</definedName>
+    <definedName name="MTMLTV06">#REF!</definedName>
+    <definedName name="mujm" localSheetId="0">#REF!</definedName>
+    <definedName name="mujm">#REF!</definedName>
+    <definedName name="nafs" localSheetId="0">#REF!</definedName>
+    <definedName name="nafs">#REF!</definedName>
+    <definedName name="netAct" localSheetId="0">#REF!</definedName>
+    <definedName name="netAct">#REF!</definedName>
+    <definedName name="NEW_MTM" localSheetId="0">#REF!</definedName>
+    <definedName name="NEW_MTM">#REF!</definedName>
+    <definedName name="NewInvestment" localSheetId="0">#REF!</definedName>
+    <definedName name="NewInvestment">#REF!</definedName>
+    <definedName name="newMarks" localSheetId="0">#REF!</definedName>
+    <definedName name="newMarks">#REF!</definedName>
+    <definedName name="nhyny" localSheetId="0">#REF!</definedName>
+    <definedName name="nhyny">#REF!</definedName>
+    <definedName name="NIM_150_150_Window" localSheetId="0">#REF!</definedName>
+    <definedName name="NIM_150_150_Window">#REF!</definedName>
+    <definedName name="NIM_150_150_Yield" localSheetId="0">#REF!</definedName>
+    <definedName name="NIM_150_150_Yield">#REF!</definedName>
+    <definedName name="NIM_200_200_Window" localSheetId="0">#REF!</definedName>
+    <definedName name="NIM_200_200_Window">#REF!</definedName>
+    <definedName name="NIM_200_200_Yield" localSheetId="0">#REF!</definedName>
+    <definedName name="NIM_200_200_Yield">#REF!</definedName>
+    <definedName name="NIM_Cap_Flow" localSheetId="0">#REF!</definedName>
+    <definedName name="NIM_Cap_Flow">#REF!</definedName>
+    <definedName name="NIM_Closing_Date" localSheetId="0">#REF!</definedName>
+    <definedName name="NIM_Closing_Date">#REF!</definedName>
+    <definedName name="NIM_Cum_Loss" localSheetId="0">#REF!</definedName>
+    <definedName name="NIM_Cum_Loss">#REF!</definedName>
+    <definedName name="NIM_Flows" localSheetId="0">#REF!</definedName>
+    <definedName name="NIM_Flows">#REF!</definedName>
+    <definedName name="NIM_Loss_Severity" localSheetId="0">#REF!</definedName>
+    <definedName name="NIM_Loss_Severity">#REF!</definedName>
+    <definedName name="NIM_Prepay_Penalty" localSheetId="0">#REF!</definedName>
+    <definedName name="NIM_Prepay_Penalty">#REF!</definedName>
+    <definedName name="No">#N/A</definedName>
+    <definedName name="NOI" localSheetId="0">#REF!</definedName>
+    <definedName name="NOI">#REF!</definedName>
+    <definedName name="norev_2002" localSheetId="0">#REF!</definedName>
+    <definedName name="norev_2002">#REF!</definedName>
+    <definedName name="norev_2003" localSheetId="0">#REF!</definedName>
+    <definedName name="norev_2003">#REF!</definedName>
+    <definedName name="norev_2004" localSheetId="0">#REF!</definedName>
+    <definedName name="norev_2004">#REF!</definedName>
+    <definedName name="NoteRateSearch" localSheetId="0">#REF!</definedName>
+    <definedName name="NoteRateSearch">#REF!</definedName>
+    <definedName name="novdata" localSheetId="0">#REF!</definedName>
+    <definedName name="novdata">#REF!</definedName>
+    <definedName name="NRNUPB" localSheetId="0">#REF!</definedName>
+    <definedName name="NRNUPB">#REF!</definedName>
+    <definedName name="Num_Pmt_Per_Year" localSheetId="0">#REF!</definedName>
+    <definedName name="Num_Pmt_Per_Year">#REF!</definedName>
+    <definedName name="Number_of_Payments" localSheetId="0">MATCH(0.01,#REF!,-1)+1</definedName>
+    <definedName name="Number_of_Payments">MATCH(0.01,[0]!End_Bal,-1)+1</definedName>
+    <definedName name="NvsAnswerCol">"[PROD_RESTATEMENT_ACTIVITY_ALL_YEARS_R0703.xls]Sheet1!$A$10:$A$33"</definedName>
+    <definedName name="NvsASD">"V2006-03-31"</definedName>
+    <definedName name="NvsAutoDrillOk">"VY"</definedName>
+    <definedName name="NvsElapsedTime">0.00555555555911269</definedName>
+    <definedName name="NvsEndTime">39262.3285069444</definedName>
+    <definedName name="NvsImportActivity">"Import Journals from nVision"</definedName>
+    <definedName name="NvsInstLang">"VENG"</definedName>
+    <definedName name="NvsInstSpec">"%"</definedName>
+    <definedName name="NvsInstSpec1">","</definedName>
+    <definedName name="NvsInstSpec2">","</definedName>
+    <definedName name="NvsInstSpec3">","</definedName>
+    <definedName name="NvsInstSpec4">","</definedName>
+    <definedName name="NvsInstSpec5">","</definedName>
+    <definedName name="NvsInstSpec6">","</definedName>
+    <definedName name="NvsInstSpec7">","</definedName>
+    <definedName name="NvsInstSpec8">","</definedName>
+    <definedName name="NvsInstSpec9">","</definedName>
+    <definedName name="NvsLayoutType">"M3"</definedName>
+    <definedName name="NvsNplSpec">"%,X,RZF..,CZF.."</definedName>
+    <definedName name="NvsPanelBusUnit">"V"</definedName>
+    <definedName name="NvsPanelEffdt">"V2050-01-01"</definedName>
+    <definedName name="NvsPanelSetid">"VFM1"</definedName>
+    <definedName name="NvsReqBU">"VFM1"</definedName>
+    <definedName name="NvsReqBUOnly">"VN"</definedName>
+    <definedName name="NvsStyleNme">"Classical.xls"</definedName>
+    <definedName name="NvsTransLed">"VN"</definedName>
+    <definedName name="NvsTreeASD">"V2006-03-31"</definedName>
+    <definedName name="NvsValTbl.ACCOUNT">"GL_ACCOUNT_TBL"</definedName>
+    <definedName name="NvsValTbl.ACCT">"SUMTREE_ACT_VW"</definedName>
+    <definedName name="NvsValTbl.CLASS_FLD">"CLASS_CF_TBL"</definedName>
+    <definedName name="NvsValTbl.CURRENCY_CD">"CURRENCY_CD_TBL"</definedName>
+    <definedName name="NvsValTbl.DEPTID">"DEPARTMENT_TBL"</definedName>
+    <definedName name="NvsValTbl.PROJECT_ID">"PROJECT_FS"</definedName>
+    <definedName name="October" localSheetId="0">#REF!</definedName>
+    <definedName name="October">#REF!</definedName>
+    <definedName name="oiuyhb" localSheetId="0">#REF!</definedName>
+    <definedName name="oiuyhb">#REF!</definedName>
+    <definedName name="oiuyt" localSheetId="0">#REF!</definedName>
+    <definedName name="oiuyt">#REF!</definedName>
+    <definedName name="okm" localSheetId="0">#REF!</definedName>
+    <definedName name="okm">#REF!</definedName>
+    <definedName name="OLD_DATA_CPR" localSheetId="0">#REF!</definedName>
+    <definedName name="OLD_DATA_CPR">#REF!</definedName>
+    <definedName name="OLD_DATE" localSheetId="0">#REF!</definedName>
+    <definedName name="OLD_DATE">#REF!</definedName>
+    <definedName name="OLD_Issuer_Rank_By_60" localSheetId="0">#REF!</definedName>
+    <definedName name="OLD_Issuer_Rank_By_60">#REF!</definedName>
+    <definedName name="Old_MLCC_Data" localSheetId="0">#REF!</definedName>
+    <definedName name="Old_MLCC_Data">#REF!</definedName>
+    <definedName name="OLD_MLCC_DATA_3" localSheetId="0">#REF!</definedName>
+    <definedName name="OLD_MLCC_DATA_3">#REF!</definedName>
+    <definedName name="OLTV02" localSheetId="0">#REF!</definedName>
+    <definedName name="OLTV02">#REF!</definedName>
+    <definedName name="OLTV03" localSheetId="0">#REF!</definedName>
+    <definedName name="OLTV03">#REF!</definedName>
+    <definedName name="OLTV04" localSheetId="0">#REF!</definedName>
+    <definedName name="OLTV04">#REF!</definedName>
+    <definedName name="OLTV05" localSheetId="0">#REF!</definedName>
+    <definedName name="OLTV05">#REF!</definedName>
+    <definedName name="OLTV06" localSheetId="0">#REF!</definedName>
+    <definedName name="OLTV06">#REF!</definedName>
+    <definedName name="One10KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="One10KeyStone">#REF!</definedName>
+    <definedName name="One11KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="One11KeyStone">#REF!</definedName>
+    <definedName name="One12KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="One12KeyStone">#REF!</definedName>
+    <definedName name="One13KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="One13KeyStone">#REF!</definedName>
+    <definedName name="One1KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="One1KeyStone">#REF!</definedName>
+    <definedName name="OneTwo" localSheetId="0">#REF!</definedName>
+    <definedName name="OneTwo">#REF!</definedName>
+    <definedName name="oooooo">#N/A</definedName>
+    <definedName name="oop4plus" localSheetId="0">#REF!</definedName>
+    <definedName name="oop4plus">#REF!</definedName>
+    <definedName name="OPTION_TYPE" localSheetId="0">#REF!</definedName>
+    <definedName name="OPTION_TYPE">#REF!</definedName>
+    <definedName name="Optional_Termination" localSheetId="0">#REF!</definedName>
+    <definedName name="Optional_Termination">#REF!</definedName>
+    <definedName name="ORG_RLF_RULE" localSheetId="0">#REF!</definedName>
+    <definedName name="ORG_RLF_RULE">#REF!</definedName>
+    <definedName name="Orig_Account_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_Account_C">#REF!</definedName>
+    <definedName name="Orig_Account_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_Account_RS">#REF!</definedName>
+    <definedName name="Orig_Account_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_Account_S">#REF!</definedName>
+    <definedName name="Orig_Account_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_Account_T">#REF!</definedName>
+    <definedName name="Orig_Cub_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_Cub_C">#REF!</definedName>
+    <definedName name="Orig_JV_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_JV_C">#REF!</definedName>
+    <definedName name="Orig_JV_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_JV_RB">#REF!</definedName>
+    <definedName name="Orig_JV_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_JV_RS">#REF!</definedName>
+    <definedName name="Orig_JV_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_JV_S">#REF!</definedName>
+    <definedName name="Orig_JV_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_JV_T">#REF!</definedName>
+    <definedName name="Orig_Oub_O" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_Oub_O">#REF!</definedName>
+    <definedName name="Orig_reason_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_reason_C">#REF!</definedName>
+    <definedName name="Orig_reason_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_reason_RS">#REF!</definedName>
+    <definedName name="Orig_reason_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_reason_S">#REF!</definedName>
+    <definedName name="Orig_reason_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_reason_T">#REF!</definedName>
+    <definedName name="Orig_sub_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_sub_C">#REF!</definedName>
+    <definedName name="Orig_sub_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_sub_RS">#REF!</definedName>
+    <definedName name="Orig_sub_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_sub_S">#REF!</definedName>
+    <definedName name="Orig_sub_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Orig_sub_T">#REF!</definedName>
+    <definedName name="ORIGDT02" localSheetId="0">#REF!</definedName>
+    <definedName name="ORIGDT02">#REF!</definedName>
+    <definedName name="ORIGDT03" localSheetId="0">#REF!</definedName>
+    <definedName name="ORIGDT03">#REF!</definedName>
+    <definedName name="ORIGDT04" localSheetId="0">#REF!</definedName>
+    <definedName name="ORIGDT04">#REF!</definedName>
+    <definedName name="ORIGDT05" localSheetId="0">#REF!</definedName>
+    <definedName name="ORIGDT05">#REF!</definedName>
+    <definedName name="ORIGDT06" localSheetId="0">#REF!</definedName>
+    <definedName name="ORIGDT06">#REF!</definedName>
+    <definedName name="ORIGINAL_TERM" localSheetId="0">#REF!</definedName>
+    <definedName name="ORIGINAL_TERM">#REF!</definedName>
+    <definedName name="Originators" localSheetId="0">#REF!</definedName>
+    <definedName name="Originators">#REF!</definedName>
+    <definedName name="Other" localSheetId="0">#REF!</definedName>
+    <definedName name="Other">#REF!</definedName>
+    <definedName name="OUTA" localSheetId="0">#REF!</definedName>
+    <definedName name="OUTA">#REF!</definedName>
+    <definedName name="p" localSheetId="0">#REF!</definedName>
+    <definedName name="p">#REF!</definedName>
+    <definedName name="Package" localSheetId="0">#REF!</definedName>
+    <definedName name="Package">#REF!</definedName>
+    <definedName name="PAGE1" localSheetId="0">#REF!</definedName>
+    <definedName name="PAGE1">#REF!</definedName>
+    <definedName name="PAT2DATA" localSheetId="0">#REF!</definedName>
+    <definedName name="PAT2DATA">#REF!</definedName>
+    <definedName name="PATDATA" localSheetId="0">#REF!</definedName>
+    <definedName name="PATDATA">#REF!</definedName>
+    <definedName name="PAth" localSheetId="0">#REF!</definedName>
+    <definedName name="PAth">#REF!</definedName>
+    <definedName name="Pay_Date" localSheetId="0">#REF!</definedName>
+    <definedName name="Pay_Date">#REF!</definedName>
+    <definedName name="Pay_Down" localSheetId="0">#REF!</definedName>
+    <definedName name="Pay_Down">#REF!</definedName>
+    <definedName name="Pay_Num" localSheetId="0">#REF!</definedName>
+    <definedName name="Pay_Num">#REF!</definedName>
+    <definedName name="PAYABLE_PREM_PRICE" localSheetId="0">#REF!</definedName>
+    <definedName name="PAYABLE_PREM_PRICE">#REF!</definedName>
+    <definedName name="Payment_Date" localSheetId="0">DATE(YEAR('YTD 2021'!Loan_Start),MONTH('YTD 2021'!Loan_Start)+Payment_Number,DAY('YTD 2021'!Loan_Start))</definedName>
+    <definedName name="Payment_Date">DATE(YEAR(Loan_Start),MONTH(Loan_Start)+Payment_Number,DAY(Loan_Start))</definedName>
+    <definedName name="period" localSheetId="0">#REF!</definedName>
+    <definedName name="period">#REF!</definedName>
+    <definedName name="Periods" localSheetId="0">#REF!</definedName>
+    <definedName name="Periods">#REF!</definedName>
+    <definedName name="PL3Q" localSheetId="0">#REF!</definedName>
+    <definedName name="PL3Q">#REF!</definedName>
+    <definedName name="PlanData" localSheetId="0">#REF!</definedName>
+    <definedName name="PlanData">#REF!</definedName>
+    <definedName name="Pledged" localSheetId="0">#REF!</definedName>
+    <definedName name="Pledged">#REF!</definedName>
+    <definedName name="poiuyt" localSheetId="0">#REF!</definedName>
+    <definedName name="poiuyt">#REF!</definedName>
+    <definedName name="POOL1" localSheetId="0">#REF!</definedName>
+    <definedName name="POOL1">#REF!</definedName>
+    <definedName name="POOL2" localSheetId="0">#REF!</definedName>
+    <definedName name="POOL2">#REF!</definedName>
+    <definedName name="Pre_Market" localSheetId="0">#REF!</definedName>
+    <definedName name="Pre_Market">#REF!</definedName>
+    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE" localSheetId="0">#REF!</definedName>
+    <definedName name="PREM._PRICE_LNS_FINANCIAL_FREE">#REF!</definedName>
+    <definedName name="PREM.PRICED_LOANS_PAIDOFF" localSheetId="0">#REF!</definedName>
+    <definedName name="PREM.PRICED_LOANS_PAIDOFF">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_FF" localSheetId="0">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_FF">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_WF" localSheetId="0">#REF!</definedName>
+    <definedName name="PREM_PAYABLE_WF">#REF!</definedName>
+    <definedName name="PREM_PAYOFFS" localSheetId="0">#REF!</definedName>
+    <definedName name="PREM_PAYOFFS">#REF!</definedName>
+    <definedName name="PREM_PRICED_CORRECTION" localSheetId="0">#REF!</definedName>
+    <definedName name="PREM_PRICED_CORRECTION">#REF!</definedName>
+    <definedName name="Prepared_by" localSheetId="0">#REF!</definedName>
+    <definedName name="Prepared_by">#REF!</definedName>
+    <definedName name="Prepared_by_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Prepared_by_C">#REF!</definedName>
+    <definedName name="Prepared_by_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Prepared_by_RS">#REF!</definedName>
+    <definedName name="Prepared_by_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Prepared_by_S">#REF!</definedName>
+    <definedName name="Prepared_by_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Prepared_by_T">#REF!</definedName>
+    <definedName name="Price_Date" localSheetId="0">#REF!</definedName>
+    <definedName name="Price_Date">#REF!</definedName>
+    <definedName name="prin" localSheetId="0">#REF!</definedName>
+    <definedName name="prin">#REF!</definedName>
+    <definedName name="Princ" localSheetId="0">#REF!</definedName>
+    <definedName name="Princ">#REF!</definedName>
+    <definedName name="print" localSheetId="0">#REF!</definedName>
+    <definedName name="print">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'APR 2021'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'AUG 2021'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'DEC 2021'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'FEB 2021'!$A$1:$H$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'JAN 2021'!$A$1:$H$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'JUL 2021'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'JUN 2021'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'MAR 2021'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'MAY 2021'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'NOV 2021'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'OCT 2021'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'SEP 2021'!$A$1:$H$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'YTD 2021'!$A$1:$G$19</definedName>
+    <definedName name="_xlnm.Print_Area">#REF!</definedName>
+    <definedName name="Print_Area_MI" localSheetId="0">#REF!</definedName>
+    <definedName name="Print_Area_MI">#REF!</definedName>
+    <definedName name="Print_Area_Reset" localSheetId="0">OFFSET('YTD 2021'!Full_Print,0,0,'YTD 2021'!Last_Row)</definedName>
+    <definedName name="Print_Area_Reset">OFFSET(Full_Print,0,0,Last_Row)</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles">#REF!</definedName>
+    <definedName name="Print_Titles_MI" localSheetId="0">#REF!</definedName>
+    <definedName name="Print_Titles_MI">#REF!</definedName>
+    <definedName name="PrintArea" localSheetId="0">#REF!</definedName>
+    <definedName name="PrintArea">#REF!</definedName>
+    <definedName name="PRJTYP02" localSheetId="0">#REF!</definedName>
+    <definedName name="PRJTYP02">#REF!</definedName>
+    <definedName name="PRJTYP03" localSheetId="0">#REF!</definedName>
+    <definedName name="PRJTYP03">#REF!</definedName>
+    <definedName name="PRJTYP04" localSheetId="0">#REF!</definedName>
+    <definedName name="PRJTYP04">#REF!</definedName>
+    <definedName name="PRJTYP05" localSheetId="0">#REF!</definedName>
+    <definedName name="PRJTYP05">#REF!</definedName>
+    <definedName name="PRJTYP06" localSheetId="0">#REF!</definedName>
+    <definedName name="PRJTYP06">#REF!</definedName>
+    <definedName name="PROD02" localSheetId="0">#REF!</definedName>
+    <definedName name="PROD02">#REF!</definedName>
+    <definedName name="PROD03" localSheetId="0">#REF!</definedName>
+    <definedName name="PROD03">#REF!</definedName>
+    <definedName name="PROD04" localSheetId="0">#REF!</definedName>
+    <definedName name="PROD04">#REF!</definedName>
+    <definedName name="PROD05" localSheetId="0">#REF!</definedName>
+    <definedName name="PROD05">#REF!</definedName>
+    <definedName name="PROD06" localSheetId="0">#REF!</definedName>
+    <definedName name="PROD06">#REF!</definedName>
+    <definedName name="PRODUCT_CODE" localSheetId="0">#REF!</definedName>
+    <definedName name="PRODUCT_CODE">#REF!</definedName>
+    <definedName name="PRODUCT_NAME" localSheetId="0">#REF!</definedName>
+    <definedName name="PRODUCT_NAME">#REF!</definedName>
+    <definedName name="Product_TB" localSheetId="0">#REF!</definedName>
+    <definedName name="Product_TB">#REF!</definedName>
+    <definedName name="Project_ID_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Project_ID_C">#REF!</definedName>
+    <definedName name="Project_ID_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Project_ID_RS">#REF!</definedName>
+    <definedName name="Project_ID_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Project_ID_S">#REF!</definedName>
+    <definedName name="Project_ID_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Project_ID_T">#REF!</definedName>
+    <definedName name="PROVISIONS" localSheetId="0">#REF!</definedName>
+    <definedName name="PROVISIONS">#REF!</definedName>
+    <definedName name="PS_Account" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_Account">#REF!</definedName>
+    <definedName name="PS_Category_Cde" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_Category_Cde">#REF!</definedName>
+    <definedName name="PS_Cost_Center" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_Cost_Center">#REF!</definedName>
+    <definedName name="PS_Debit__Credit" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_Debit__Credit">#REF!</definedName>
+    <definedName name="PS_description" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_description">#REF!</definedName>
+    <definedName name="PS_Effective_Date" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_Effective_Date">#REF!</definedName>
+    <definedName name="PS_GL_date" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_GL_date">#REF!</definedName>
+    <definedName name="PS_Journal_ID" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_Journal_ID">#REF!</definedName>
+    <definedName name="PS_Line_Description" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_Line_Description">#REF!</definedName>
+    <definedName name="PS_Recon_Code" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_Recon_Code">#REF!</definedName>
+    <definedName name="PS_STAR_iSTAR" localSheetId="0">#REF!</definedName>
+    <definedName name="PS_STAR_iSTAR">#REF!</definedName>
+    <definedName name="purch112913" localSheetId="0">#REF!</definedName>
+    <definedName name="purch112913">#REF!</definedName>
+    <definedName name="purch113020" localSheetId="0">#REF!</definedName>
+    <definedName name="purch113020">#REF!</definedName>
+    <definedName name="PURCHASE" localSheetId="0">#REF!</definedName>
+    <definedName name="PURCHASE">#REF!</definedName>
+    <definedName name="purchDiff" localSheetId="0">#REF!</definedName>
+    <definedName name="purchDiff">#REF!</definedName>
+    <definedName name="q">#N/A</definedName>
+    <definedName name="Q1GL" localSheetId="0">#REF!</definedName>
+    <definedName name="Q1GL">#REF!</definedName>
+    <definedName name="Q2GL" localSheetId="0">#REF!</definedName>
+    <definedName name="Q2GL">#REF!</definedName>
+    <definedName name="qasz" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="qasz" hidden="1">#REF!</definedName>
+    <definedName name="qaz" localSheetId="0">#REF!</definedName>
+    <definedName name="qaz">#REF!</definedName>
+    <definedName name="QRY_PIVTOT_JE" localSheetId="0">#REF!</definedName>
+    <definedName name="QRY_PIVTOT_JE">#REF!</definedName>
+    <definedName name="QTR_C" localSheetId="0">#REF!</definedName>
+    <definedName name="QTR_C">#REF!</definedName>
+    <definedName name="QTR_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="QTR_RB">#REF!</definedName>
+    <definedName name="QTR_REO" localSheetId="0">#REF!</definedName>
+    <definedName name="QTR_REO">#REF!</definedName>
+    <definedName name="QTR_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="QTR_RS">#REF!</definedName>
+    <definedName name="QTR_S" localSheetId="0">#REF!</definedName>
+    <definedName name="QTR_S">#REF!</definedName>
+    <definedName name="QTR_T" localSheetId="0">#REF!</definedName>
+    <definedName name="QTR_T">#REF!</definedName>
+    <definedName name="queryResults" localSheetId="0">#REF!</definedName>
+    <definedName name="queryResults">#REF!</definedName>
+    <definedName name="qwasd" localSheetId="0">#REF!</definedName>
+    <definedName name="qwasd">#REF!</definedName>
+    <definedName name="qwe" localSheetId="0">#REF!</definedName>
+    <definedName name="qwe">#REF!</definedName>
+    <definedName name="qwerty" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="qwerty" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="qwwdqw" localSheetId="0">#REF!</definedName>
+    <definedName name="qwwdqw">#REF!</definedName>
+    <definedName name="rangetounprotect" localSheetId="0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="rangetounprotect">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="rating_11" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_11">#REF!</definedName>
+    <definedName name="rating_12" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_12">#REF!</definedName>
+    <definedName name="rating_13" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_13">#REF!</definedName>
+    <definedName name="rating_14" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_14">#REF!</definedName>
+    <definedName name="rating_21" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_21">#REF!</definedName>
+    <definedName name="rating_22" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_22">#REF!</definedName>
+    <definedName name="rating_23" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_23">#REF!</definedName>
+    <definedName name="rating_24" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_24">#REF!</definedName>
+    <definedName name="rating_31" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_31">#REF!</definedName>
+    <definedName name="rating_32" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_32">#REF!</definedName>
+    <definedName name="rating_33" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_33">#REF!</definedName>
+    <definedName name="rating_34" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_34">#REF!</definedName>
+    <definedName name="rating_41" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_41">#REF!</definedName>
+    <definedName name="rating_42" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_42">#REF!</definedName>
+    <definedName name="rating_43" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_43">#REF!</definedName>
+    <definedName name="rating_44" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_44">#REF!</definedName>
+    <definedName name="RATING_51" localSheetId="0">#REF!</definedName>
+    <definedName name="RATING_51">#REF!</definedName>
+    <definedName name="RATING_52" localSheetId="0">#REF!</definedName>
+    <definedName name="RATING_52">#REF!</definedName>
+    <definedName name="rating_53" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_53">#REF!</definedName>
+    <definedName name="rating_54" localSheetId="0">#REF!</definedName>
+    <definedName name="rating_54">#REF!</definedName>
+    <definedName name="Rating_Agency_Tape" localSheetId="0">#REF!</definedName>
+    <definedName name="Rating_Agency_Tape">#REF!</definedName>
+    <definedName name="ratingarray" localSheetId="0">#REF!</definedName>
+    <definedName name="ratingarray">#REF!</definedName>
+    <definedName name="ratingdata" localSheetId="0">#REF!</definedName>
+    <definedName name="ratingdata">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch" localSheetId="0">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch_NIM" localSheetId="0">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Fitch_NIM">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys" localSheetId="0">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys_NIM" localSheetId="0">#REF!</definedName>
+    <definedName name="Ratings_Estimated_Moodys_NIM">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP" localSheetId="0">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP_NIM" localSheetId="0">#REF!</definedName>
+    <definedName name="Ratings_Estimated_SandP_NIM">#REF!</definedName>
+    <definedName name="RB_Amt_C" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_Amt_C">#REF!</definedName>
+    <definedName name="RB_Amt_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_Amt_RB">#REF!</definedName>
+    <definedName name="RB_Amt_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_Amt_RS">#REF!</definedName>
+    <definedName name="RB_Amt_S" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_Amt_S">#REF!</definedName>
+    <definedName name="RB_Amt_T" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_Amt_T">#REF!</definedName>
+    <definedName name="RB_CR_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_CR_RB">#REF!</definedName>
+    <definedName name="RB_DR_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_DR_RB">#REF!</definedName>
+    <definedName name="RB_JV_No_C" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_JV_No_C">#REF!</definedName>
+    <definedName name="RB_JV_No_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_JV_No_RB">#REF!</definedName>
+    <definedName name="RB_JV_No_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_JV_No_RS">#REF!</definedName>
+    <definedName name="RB_JV_No_S" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_JV_No_S">#REF!</definedName>
+    <definedName name="RB_JV_No_T" localSheetId="0">#REF!</definedName>
+    <definedName name="RB_JV_No_T">#REF!</definedName>
+    <definedName name="RB291022003_04" localSheetId="0">#REF!</definedName>
+    <definedName name="RB291022003_04">#REF!</definedName>
+    <definedName name="rb291022003_12" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291022003_12">#REF!</definedName>
+    <definedName name="rb291032002_01" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032002_01">#REF!</definedName>
+    <definedName name="rb291032002_02" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032002_02">#REF!</definedName>
+    <definedName name="rb291032002_03" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032002_03">#REF!</definedName>
+    <definedName name="RB291032002_07" localSheetId="0">#REF!</definedName>
+    <definedName name="RB291032002_07">#REF!</definedName>
+    <definedName name="RB291032002_08" localSheetId="0">#REF!</definedName>
+    <definedName name="RB291032002_08">#REF!</definedName>
+    <definedName name="RB291032002_09" localSheetId="0">#REF!</definedName>
+    <definedName name="RB291032002_09">#REF!</definedName>
+    <definedName name="RB291032002_10" localSheetId="0">#REF!</definedName>
+    <definedName name="RB291032002_10">#REF!</definedName>
+    <definedName name="RB291032002_11" localSheetId="0">#REF!</definedName>
+    <definedName name="RB291032002_11">#REF!</definedName>
+    <definedName name="RB291032003_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB291032003_01">#REF!</definedName>
+    <definedName name="RB291032003_02" localSheetId="0">#REF!</definedName>
+    <definedName name="RB291032003_02">#REF!</definedName>
+    <definedName name="RB291032003_03" localSheetId="0">#REF!</definedName>
+    <definedName name="RB291032003_03">#REF!</definedName>
+    <definedName name="rb291032003_04" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032003_04">#REF!</definedName>
+    <definedName name="rb291032003_05" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032003_05">#REF!</definedName>
+    <definedName name="rb291032003_07" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032003_07">#REF!</definedName>
+    <definedName name="rb291032003_08" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032003_08">#REF!</definedName>
+    <definedName name="rb291032003_09" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032003_09">#REF!</definedName>
+    <definedName name="rb291032003_10" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032003_10">#REF!</definedName>
+    <definedName name="rb291032003_12" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032003_12">#REF!</definedName>
+    <definedName name="rb291032004_01" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032004_01">#REF!</definedName>
+    <definedName name="rb291032004_02" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032004_02">#REF!</definedName>
+    <definedName name="rb291032004_04" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032004_04">#REF!</definedName>
+    <definedName name="rb291032004_05" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032004_05">#REF!</definedName>
+    <definedName name="rb291032004_06" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032004_06">#REF!</definedName>
+    <definedName name="rb291032004_07" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032004_07">#REF!</definedName>
+    <definedName name="rb291032004_09" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032004_09">#REF!</definedName>
+    <definedName name="rb291032004_10" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032004_10">#REF!</definedName>
+    <definedName name="rb291032004_12" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291032004_12">#REF!</definedName>
+    <definedName name="rb291042002_01" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042002_01">#REF!</definedName>
+    <definedName name="rb291042002_02" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042002_02">#REF!</definedName>
+    <definedName name="rb291042002_04" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042002_04">#REF!</definedName>
+    <definedName name="rb291042002_05" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042002_05">#REF!</definedName>
+    <definedName name="rb291042002_06" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042002_06">#REF!</definedName>
+    <definedName name="rb291042002_08" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042002_08">#REF!</definedName>
+    <definedName name="rb291042002_09" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042002_09">#REF!</definedName>
+    <definedName name="rb291042002_10" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042002_10">#REF!</definedName>
+    <definedName name="rb291042002_11" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042002_11">#REF!</definedName>
+    <definedName name="rb291042002_12" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042002_12">#REF!</definedName>
+    <definedName name="rb291042003_01" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_01">#REF!</definedName>
+    <definedName name="rb291042003_02" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_02">#REF!</definedName>
+    <definedName name="rb291042003_03" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_03">#REF!</definedName>
+    <definedName name="rb291042003_04" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_04">#REF!</definedName>
+    <definedName name="rb291042003_05" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_05">#REF!</definedName>
+    <definedName name="rb291042003_06" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_06">#REF!</definedName>
+    <definedName name="rb291042003_07" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_07">#REF!</definedName>
+    <definedName name="rb291042003_08" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_08">#REF!</definedName>
+    <definedName name="rb291042003_09" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_09">#REF!</definedName>
+    <definedName name="rb291042003_10" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_10">#REF!</definedName>
+    <definedName name="rb291042003_11" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_11">#REF!</definedName>
+    <definedName name="rb291042003_12" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042003_12">#REF!</definedName>
+    <definedName name="rb291042004_01" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_01">#REF!</definedName>
+    <definedName name="rb291042004_02" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_02">#REF!</definedName>
+    <definedName name="rb291042004_03" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_03">#REF!</definedName>
+    <definedName name="rb291042004_04" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_04">#REF!</definedName>
+    <definedName name="rb291042004_05" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_05">#REF!</definedName>
+    <definedName name="rb291042004_06" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_06">#REF!</definedName>
+    <definedName name="rb291042004_07" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_07">#REF!</definedName>
+    <definedName name="rb291042004_08" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_08">#REF!</definedName>
+    <definedName name="rb291042004_09" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_09">#REF!</definedName>
+    <definedName name="rb291042004_10" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_10">#REF!</definedName>
+    <definedName name="rb291042004_11" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_11">#REF!</definedName>
+    <definedName name="rb291042004_12" localSheetId="0">#REF!</definedName>
+    <definedName name="rb291042004_12">#REF!</definedName>
+    <definedName name="RB298002002_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_01">#REF!</definedName>
+    <definedName name="RB298002002_02" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_02">#REF!</definedName>
+    <definedName name="RB298002002_03" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_03">#REF!</definedName>
+    <definedName name="RB298002002_04" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_04">#REF!</definedName>
+    <definedName name="RB298002002_05" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_05">#REF!</definedName>
+    <definedName name="RB298002002_06" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_06">#REF!</definedName>
+    <definedName name="RB298002002_07" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_07">#REF!</definedName>
+    <definedName name="RB298002002_08" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_08">#REF!</definedName>
+    <definedName name="RB298002002_09" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_09">#REF!</definedName>
+    <definedName name="RB298002002_10" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_10">#REF!</definedName>
+    <definedName name="RB298002002_11" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_11">#REF!</definedName>
+    <definedName name="RB298002002_12" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002002_12">#REF!</definedName>
+    <definedName name="RB298002003_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002003_01">#REF!</definedName>
+    <definedName name="RB298002003_02" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002003_02">#REF!</definedName>
+    <definedName name="RB298002003_03" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002003_03">#REF!</definedName>
+    <definedName name="RB298002003_04" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002003_04">#REF!</definedName>
+    <definedName name="RB298002009_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298002009_01">#REF!</definedName>
+    <definedName name="RB298012003_05" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012003_05">#REF!</definedName>
+    <definedName name="RB298012003_06" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012003_06">#REF!</definedName>
+    <definedName name="RB298012003_07" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012003_07">#REF!</definedName>
+    <definedName name="RB298012003_08" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012003_08">#REF!</definedName>
+    <definedName name="RB298012003_09" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012003_09">#REF!</definedName>
+    <definedName name="RB298012003_10" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012003_10">#REF!</definedName>
+    <definedName name="RB298012003_11" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012003_11">#REF!</definedName>
+    <definedName name="RB298012003_12" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012003_12">#REF!</definedName>
+    <definedName name="RB298012004_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_01">#REF!</definedName>
+    <definedName name="RB298012004_02" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_02">#REF!</definedName>
+    <definedName name="RB298012004_03" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_03">#REF!</definedName>
+    <definedName name="RB298012004_04" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_04">#REF!</definedName>
+    <definedName name="RB298012004_05" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_05">#REF!</definedName>
+    <definedName name="RB298012004_06" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_06">#REF!</definedName>
+    <definedName name="RB298012004_07" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_07">#REF!</definedName>
+    <definedName name="RB298012004_08" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_08">#REF!</definedName>
+    <definedName name="RB298012004_09" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_09">#REF!</definedName>
+    <definedName name="RB298012004_10" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_10">#REF!</definedName>
+    <definedName name="RB298012004_11" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_11">#REF!</definedName>
+    <definedName name="RB298012004_12" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298012004_12">#REF!</definedName>
+    <definedName name="RB298022003_05" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298022003_05">#REF!</definedName>
+    <definedName name="RB298032002_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_01">#REF!</definedName>
+    <definedName name="RB298032002_02" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_02">#REF!</definedName>
+    <definedName name="RB298032002_03" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_03">#REF!</definedName>
+    <definedName name="RB298032002_04" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_04">#REF!</definedName>
+    <definedName name="RB298032002_05" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_05">#REF!</definedName>
+    <definedName name="RB298032002_06" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_06">#REF!</definedName>
+    <definedName name="RB298032002_07" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_07">#REF!</definedName>
+    <definedName name="RB298032002_08" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_08">#REF!</definedName>
+    <definedName name="RB298032002_09" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_09">#REF!</definedName>
+    <definedName name="RB298032002_10" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_10">#REF!</definedName>
+    <definedName name="RB298032002_11" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_11">#REF!</definedName>
+    <definedName name="RB298032002_12" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032002_12">#REF!</definedName>
+    <definedName name="RB298032003_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_01">#REF!</definedName>
+    <definedName name="RB298032003_02" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_02">#REF!</definedName>
+    <definedName name="RB298032003_03" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_03">#REF!</definedName>
+    <definedName name="RB298032003_04" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_04">#REF!</definedName>
+    <definedName name="RB298032003_05" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_05">#REF!</definedName>
+    <definedName name="RB298032003_06" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_06">#REF!</definedName>
+    <definedName name="RB298032003_07" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_07">#REF!</definedName>
+    <definedName name="RB298032003_08" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_08">#REF!</definedName>
+    <definedName name="RB298032003_09" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_09">#REF!</definedName>
+    <definedName name="RB298032003_10" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_10">#REF!</definedName>
+    <definedName name="RB298032003_11" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_11">#REF!</definedName>
+    <definedName name="RB298032003_12" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032003_12">#REF!</definedName>
+    <definedName name="RB298032004_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_01">#REF!</definedName>
+    <definedName name="RB298032004_02" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_02">#REF!</definedName>
+    <definedName name="RB298032004_03" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_03">#REF!</definedName>
+    <definedName name="RB298032004_04" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_04">#REF!</definedName>
+    <definedName name="RB298032004_05" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_05">#REF!</definedName>
+    <definedName name="RB298032004_06" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_06">#REF!</definedName>
+    <definedName name="RB298032004_07" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_07">#REF!</definedName>
+    <definedName name="RB298032004_08" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_08">#REF!</definedName>
+    <definedName name="RB298032004_09" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_09">#REF!</definedName>
+    <definedName name="RB298032004_10" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_10">#REF!</definedName>
+    <definedName name="RB298032004_11" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_11">#REF!</definedName>
+    <definedName name="RB298032004_12" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298032004_12">#REF!</definedName>
+    <definedName name="RB298042002_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_01">#REF!</definedName>
+    <definedName name="RB298042002_02" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_02">#REF!</definedName>
+    <definedName name="RB298042002_03" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_03">#REF!</definedName>
+    <definedName name="RB298042002_04" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_04">#REF!</definedName>
+    <definedName name="RB298042002_05" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_05">#REF!</definedName>
+    <definedName name="RB298042002_06" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_06">#REF!</definedName>
+    <definedName name="RB298042002_07" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_07">#REF!</definedName>
+    <definedName name="RB298042002_08" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_08">#REF!</definedName>
+    <definedName name="RB298042002_09" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_09">#REF!</definedName>
+    <definedName name="RB298042002_10" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_10">#REF!</definedName>
+    <definedName name="RB298042002_11" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_11">#REF!</definedName>
+    <definedName name="RB298042002_12" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042002_12">#REF!</definedName>
+    <definedName name="RB298042003_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042003_01">#REF!</definedName>
+    <definedName name="RB298042003_02" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042003_02">#REF!</definedName>
+    <definedName name="RB298042003_05" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042003_05">#REF!</definedName>
+    <definedName name="RB298042003_07" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042003_07">#REF!</definedName>
+    <definedName name="RB298042003_11" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042003_11">#REF!</definedName>
+    <definedName name="RB298042004_01" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042004_01">#REF!</definedName>
+    <definedName name="RB298042004_02" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042004_02">#REF!</definedName>
+    <definedName name="RB298042004_07" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042004_07">#REF!</definedName>
+    <definedName name="RB298042004_09" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042004_09">#REF!</definedName>
+    <definedName name="RB298042004_11" localSheetId="0">#REF!</definedName>
+    <definedName name="RB298042004_11">#REF!</definedName>
+    <definedName name="Reason_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Reason_C">#REF!</definedName>
+    <definedName name="Reason_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Reason_RS">#REF!</definedName>
+    <definedName name="Reason_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Reason_S">#REF!</definedName>
+    <definedName name="Reason_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Reason_T">#REF!</definedName>
+    <definedName name="reclassDiff" localSheetId="0">#REF!</definedName>
+    <definedName name="reclassDiff">#REF!</definedName>
+    <definedName name="Recon_code_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Recon_code_C">#REF!</definedName>
+    <definedName name="Recon_code_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Recon_code_RS">#REF!</definedName>
+    <definedName name="Recon_code_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Recon_code_S">#REF!</definedName>
+    <definedName name="Recon_code_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Recon_code_T">#REF!</definedName>
+    <definedName name="_xlnm.Recorder" localSheetId="0">#REF!</definedName>
+    <definedName name="_xlnm.Recorder">#REF!</definedName>
+    <definedName name="REDEMPTION_AMT" localSheetId="0">#REF!</definedName>
+    <definedName name="REDEMPTION_AMT">#REF!</definedName>
+    <definedName name="REFI02" localSheetId="0">#REF!</definedName>
+    <definedName name="REFI02">#REF!</definedName>
+    <definedName name="REFI03" localSheetId="0">#REF!</definedName>
+    <definedName name="REFI03">#REF!</definedName>
+    <definedName name="REFI04" localSheetId="0">#REF!</definedName>
+    <definedName name="REFI04">#REF!</definedName>
+    <definedName name="REFI05" localSheetId="0">#REF!</definedName>
+    <definedName name="REFI05">#REF!</definedName>
+    <definedName name="REFI06" localSheetId="0">#REF!</definedName>
+    <definedName name="REFI06">#REF!</definedName>
+    <definedName name="REGION02" localSheetId="0">#REF!</definedName>
+    <definedName name="REGION02">#REF!</definedName>
+    <definedName name="REGION03" localSheetId="0">#REF!</definedName>
+    <definedName name="REGION03">#REF!</definedName>
+    <definedName name="REGION04" localSheetId="0">#REF!</definedName>
+    <definedName name="REGION04">#REF!</definedName>
+    <definedName name="REGION05" localSheetId="0">#REF!</definedName>
+    <definedName name="REGION05">#REF!</definedName>
+    <definedName name="REGION06" localSheetId="0">#REF!</definedName>
+    <definedName name="REGION06">#REF!</definedName>
+    <definedName name="REGIONLTV02" localSheetId="0">#REF!</definedName>
+    <definedName name="REGIONLTV02">#REF!</definedName>
+    <definedName name="REGIONLTV03" localSheetId="0">#REF!</definedName>
+    <definedName name="REGIONLTV03">#REF!</definedName>
+    <definedName name="REGIONLTV04" localSheetId="0">#REF!</definedName>
+    <definedName name="REGIONLTV04">#REF!</definedName>
+    <definedName name="REGIONLTV05" localSheetId="0">#REF!</definedName>
+    <definedName name="REGIONLTV05">#REF!</definedName>
+    <definedName name="REGIONLTV06" localSheetId="0">#REF!</definedName>
+    <definedName name="REGIONLTV06">#REF!</definedName>
+    <definedName name="REGIONMTMLEV04" localSheetId="0">#REF!</definedName>
+    <definedName name="REGIONMTMLEV04">#REF!</definedName>
+    <definedName name="REGIONMTMLTV02" localSheetId="0">#REF!</definedName>
+    <definedName name="REGIONMTMLTV02">#REF!</definedName>
+    <definedName name="REGIONMTMLTV03" localSheetId="0">#REF!</definedName>
+    <definedName name="REGIONMTMLTV03">#REF!</definedName>
+    <definedName name="REGIONMTMLTV05" localSheetId="0">#REF!</definedName>
+    <definedName name="REGIONMTMLTV05">#REF!</definedName>
+    <definedName name="REGIONMTMLTV06" localSheetId="0">#REF!</definedName>
+    <definedName name="REGIONMTMLTV06">#REF!</definedName>
+    <definedName name="REMAINING_TERM" localSheetId="0">#REF!</definedName>
+    <definedName name="REMAINING_TERM">#REF!</definedName>
+    <definedName name="repay" localSheetId="0">#REF!</definedName>
+    <definedName name="repay">#REF!</definedName>
+    <definedName name="repay113020" localSheetId="0">#REF!</definedName>
+    <definedName name="repay113020">#REF!</definedName>
+    <definedName name="repline_data" localSheetId="0">#REF!</definedName>
+    <definedName name="repline_data">#REF!</definedName>
+    <definedName name="Report_Line_Item_Name" localSheetId="0">#REF!</definedName>
+    <definedName name="Report_Line_Item_Name">#REF!</definedName>
+    <definedName name="Report_Name" localSheetId="0">#REF!</definedName>
+    <definedName name="Report_Name">#REF!</definedName>
+    <definedName name="Report_No" localSheetId="0">#REF!</definedName>
+    <definedName name="Report_No">#REF!</definedName>
+    <definedName name="Report_Period" localSheetId="0">#REF!</definedName>
+    <definedName name="Report_Period">#REF!</definedName>
+    <definedName name="Report_Reference" localSheetId="0">#REF!</definedName>
+    <definedName name="Report_Reference">#REF!</definedName>
+    <definedName name="ReportVersion" localSheetId="0">#REF!</definedName>
+    <definedName name="ReportVersion">#REF!</definedName>
+    <definedName name="RESEC_PER_ID" localSheetId="0">#REF!</definedName>
+    <definedName name="RESEC_PER_ID">#REF!</definedName>
+    <definedName name="RFDWLoad" localSheetId="0">#REF!</definedName>
+    <definedName name="RFDWLoad">#REF!</definedName>
+    <definedName name="rfv" localSheetId="0">#REF!</definedName>
+    <definedName name="rfv">#REF!</definedName>
+    <definedName name="RID" localSheetId="0">#REF!</definedName>
+    <definedName name="RID">#REF!</definedName>
+    <definedName name="RiskNeutralUPB" localSheetId="0">#REF!</definedName>
+    <definedName name="RiskNeutralUPB">#REF!</definedName>
+    <definedName name="RNDUSKeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="RNDUSKeyStone">#REF!</definedName>
+    <definedName name="rngDatabase" localSheetId="0">#REF!</definedName>
+    <definedName name="rngDatabase">#REF!</definedName>
+    <definedName name="rngFirstDataCell" localSheetId="0">#REF!</definedName>
+    <definedName name="rngFirstDataCell">#REF!</definedName>
+    <definedName name="rngRptDT" localSheetId="0">#REF!</definedName>
+    <definedName name="rngRptDT">#REF!</definedName>
+    <definedName name="RNTLKeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="RNTLKeyStone">#REF!</definedName>
+    <definedName name="RptABN" localSheetId="0">#REF!</definedName>
+    <definedName name="RptABN">#REF!</definedName>
+    <definedName name="RptAIG" localSheetId="0">#REF!</definedName>
+    <definedName name="RptAIG">#REF!</definedName>
+    <definedName name="RptBARC" localSheetId="0">#REF!</definedName>
+    <definedName name="RptBARC">#REF!</definedName>
+    <definedName name="RptBEAR" localSheetId="0">#REF!</definedName>
+    <definedName name="RptBEAR">#REF!</definedName>
+    <definedName name="RptBNP" localSheetId="0">#REF!</definedName>
+    <definedName name="RptBNP">#REF!</definedName>
+    <definedName name="RptBOA" localSheetId="0">#REF!</definedName>
+    <definedName name="RptBOA">#REF!</definedName>
+    <definedName name="RptBONY" localSheetId="0">#REF!</definedName>
+    <definedName name="RptBONY">#REF!</definedName>
+    <definedName name="RptCDC" localSheetId="0">#REF!</definedName>
+    <definedName name="RptCDC">#REF!</definedName>
+    <definedName name="RptCITI" localSheetId="0">#REF!</definedName>
+    <definedName name="RptCITI">#REF!</definedName>
+    <definedName name="RptCSFBI" localSheetId="0">#REF!</definedName>
+    <definedName name="RptCSFBI">#REF!</definedName>
+    <definedName name="RptCSFBL" localSheetId="0">#REF!</definedName>
+    <definedName name="RptCSFBL">#REF!</definedName>
+    <definedName name="RptDEUT" localSheetId="0">#REF!</definedName>
+    <definedName name="RptDEUT">#REF!</definedName>
+    <definedName name="RptFICC" localSheetId="0">#REF!</definedName>
+    <definedName name="RptFICC">#REF!</definedName>
+    <definedName name="RptFNMInv" localSheetId="0">#REF!</definedName>
+    <definedName name="RptFNMInv">#REF!</definedName>
+    <definedName name="RptGOLD" localSheetId="0">#REF!</definedName>
+    <definedName name="RptGOLD">#REF!</definedName>
+    <definedName name="RptGREEN" localSheetId="0">#REF!</definedName>
+    <definedName name="RptGREEN">#REF!</definedName>
+    <definedName name="RptHSBC" localSheetId="0">#REF!</definedName>
+    <definedName name="RptHSBC">#REF!</definedName>
+    <definedName name="RptIXIS" localSheetId="0">#REF!</definedName>
+    <definedName name="RptIXIS">#REF!</definedName>
+    <definedName name="RptJPMORG" localSheetId="0">#REF!</definedName>
+    <definedName name="RptJPMORG">#REF!</definedName>
+    <definedName name="RptLEHM" localSheetId="0">#REF!</definedName>
+    <definedName name="RptLEHM">#REF!</definedName>
+    <definedName name="RptMERR" localSheetId="0">#REF!</definedName>
+    <definedName name="RptMERR">#REF!</definedName>
+    <definedName name="RptMORGSTN" localSheetId="0">#REF!</definedName>
+    <definedName name="RptMORGSTN">#REF!</definedName>
+    <definedName name="RptNOMU" localSheetId="0">#REF!</definedName>
+    <definedName name="RptNOMU">#REF!</definedName>
+    <definedName name="RptRBOC" localSheetId="0">#REF!</definedName>
+    <definedName name="RptRBOC">#REF!</definedName>
+    <definedName name="RptRBOS" localSheetId="0">#REF!</definedName>
+    <definedName name="RptRBOS">#REF!</definedName>
+    <definedName name="RptUBS" localSheetId="0">#REF!</definedName>
+    <definedName name="RptUBS">#REF!</definedName>
+    <definedName name="RptWACH" localSheetId="0">#REF!</definedName>
+    <definedName name="RptWACH">#REF!</definedName>
+    <definedName name="rs_JV_Table" localSheetId="0">#REF!</definedName>
+    <definedName name="rs_JV_Table">#REF!</definedName>
+    <definedName name="RS_Owner" localSheetId="0">#REF!</definedName>
+    <definedName name="RS_Owner">#REF!</definedName>
+    <definedName name="RS2002012" localSheetId="0">#REF!</definedName>
+    <definedName name="RS2002012">#REF!</definedName>
+    <definedName name="RS29913_200201" localSheetId="0">#REF!</definedName>
+    <definedName name="RS29913_200201">#REF!</definedName>
+    <definedName name="RS29914_200201" localSheetId="0">#REF!</definedName>
+    <definedName name="RS29914_200201">#REF!</definedName>
+    <definedName name="RS29914_200202" localSheetId="0">#REF!</definedName>
+    <definedName name="RS29914_200202">#REF!</definedName>
+    <definedName name="RS29915_200201" localSheetId="0">#REF!</definedName>
+    <definedName name="RS29915_200201">#REF!</definedName>
+    <definedName name="RS29916_200201" localSheetId="0">#REF!</definedName>
+    <definedName name="RS29916_200201">#REF!</definedName>
+    <definedName name="Run10KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run10KeyStone">#REF!</definedName>
+    <definedName name="Run11KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run11KeyStone">#REF!</definedName>
+    <definedName name="Run12KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run12KeyStone">#REF!</definedName>
+    <definedName name="Run2KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run2KeyStone">#REF!</definedName>
+    <definedName name="Run2KeyStone1" localSheetId="0">#REF!</definedName>
+    <definedName name="Run2KeyStone1">#REF!</definedName>
+    <definedName name="Run2KeyStone2" localSheetId="0">#REF!</definedName>
+    <definedName name="Run2KeyStone2">#REF!</definedName>
+    <definedName name="Run2KeyStone3" localSheetId="0">#REF!</definedName>
+    <definedName name="Run2KeyStone3">#REF!</definedName>
+    <definedName name="Run2KeyStone4" localSheetId="0">#REF!</definedName>
+    <definedName name="Run2KeyStone4">#REF!</definedName>
+    <definedName name="Run3KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run3KeyStone">#REF!</definedName>
+    <definedName name="Run3KeyStone1" localSheetId="0">#REF!</definedName>
+    <definedName name="Run3KeyStone1">#REF!</definedName>
+    <definedName name="Run3KeyStone2" localSheetId="0">#REF!</definedName>
+    <definedName name="Run3KeyStone2">#REF!</definedName>
+    <definedName name="Run3KeyStone3" localSheetId="0">#REF!</definedName>
+    <definedName name="Run3KeyStone3">#REF!</definedName>
+    <definedName name="Run3KeyStone4" localSheetId="0">#REF!</definedName>
+    <definedName name="Run3KeyStone4">#REF!</definedName>
+    <definedName name="Run4KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run4KeyStone">#REF!</definedName>
+    <definedName name="Run4KeyStone1" localSheetId="0">#REF!</definedName>
+    <definedName name="Run4KeyStone1">#REF!</definedName>
+    <definedName name="Run4KeyStone2" localSheetId="0">#REF!</definedName>
+    <definedName name="Run4KeyStone2">#REF!</definedName>
+    <definedName name="Run4KeyStone3" localSheetId="0">#REF!</definedName>
+    <definedName name="Run4KeyStone3">#REF!</definedName>
+    <definedName name="Run4KeyStone4" localSheetId="0">#REF!</definedName>
+    <definedName name="Run4KeyStone4">#REF!</definedName>
+    <definedName name="Run5KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run5KeyStone">#REF!</definedName>
+    <definedName name="Run5KeyStone1" localSheetId="0">#REF!</definedName>
+    <definedName name="Run5KeyStone1">#REF!</definedName>
+    <definedName name="Run5KeyStone2" localSheetId="0">#REF!</definedName>
+    <definedName name="Run5KeyStone2">#REF!</definedName>
+    <definedName name="Run5KeyStone3" localSheetId="0">#REF!</definedName>
+    <definedName name="Run5KeyStone3">#REF!</definedName>
+    <definedName name="Run5KeyStone4" localSheetId="0">#REF!</definedName>
+    <definedName name="Run5KeyStone4">#REF!</definedName>
+    <definedName name="Run6KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run6KeyStone">#REF!</definedName>
+    <definedName name="Run6KeyStone1" localSheetId="0">#REF!</definedName>
+    <definedName name="Run6KeyStone1">#REF!</definedName>
+    <definedName name="Run6KeyStone2" localSheetId="0">#REF!</definedName>
+    <definedName name="Run6KeyStone2">#REF!</definedName>
+    <definedName name="Run6KeyStone3" localSheetId="0">#REF!</definedName>
+    <definedName name="Run6KeyStone3">#REF!</definedName>
+    <definedName name="Run6KeyStone4" localSheetId="0">#REF!</definedName>
+    <definedName name="Run6KeyStone4">#REF!</definedName>
+    <definedName name="Run7KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run7KeyStone">#REF!</definedName>
+    <definedName name="Run7KeyStone1" localSheetId="0">#REF!</definedName>
+    <definedName name="Run7KeyStone1">#REF!</definedName>
+    <definedName name="Run7KeyStone2" localSheetId="0">#REF!</definedName>
+    <definedName name="Run7KeyStone2">#REF!</definedName>
+    <definedName name="Run7KeyStone3" localSheetId="0">#REF!</definedName>
+    <definedName name="Run7KeyStone3">#REF!</definedName>
+    <definedName name="Run7KeyStone4" localSheetId="0">#REF!</definedName>
+    <definedName name="Run7KeyStone4">#REF!</definedName>
+    <definedName name="Run8KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run8KeyStone">#REF!</definedName>
+    <definedName name="Run8KeyStone1" localSheetId="0">#REF!</definedName>
+    <definedName name="Run8KeyStone1">#REF!</definedName>
+    <definedName name="Run8KeyStone2" localSheetId="0">#REF!</definedName>
+    <definedName name="Run8KeyStone2">#REF!</definedName>
+    <definedName name="Run8KeyStone3" localSheetId="0">#REF!</definedName>
+    <definedName name="Run8KeyStone3">#REF!</definedName>
+    <definedName name="Run8KeyStone4" localSheetId="0">#REF!</definedName>
+    <definedName name="Run8KeyStone4">#REF!</definedName>
+    <definedName name="Run9KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Run9KeyStone">#REF!</definedName>
+    <definedName name="s" localSheetId="0">#REF!</definedName>
+    <definedName name="s">#REF!</definedName>
+    <definedName name="s_category" localSheetId="0">#REF!</definedName>
+    <definedName name="s_category">#REF!</definedName>
+    <definedName name="SAA" localSheetId="0">#REF!</definedName>
+    <definedName name="SAA">#REF!</definedName>
+    <definedName name="salesDiff" localSheetId="0">#REF!</definedName>
+    <definedName name="salesDiff">#REF!</definedName>
+    <definedName name="saWq" localSheetId="0">#REF!</definedName>
+    <definedName name="saWq">#REF!</definedName>
+    <definedName name="sawsq" localSheetId="0">#REF!</definedName>
+    <definedName name="sawsq">#REF!</definedName>
+    <definedName name="Scenerio_IDs" localSheetId="0">#REF!</definedName>
+    <definedName name="Scenerio_IDs">#REF!</definedName>
+    <definedName name="Sched_Pay" localSheetId="0">#REF!</definedName>
+    <definedName name="Sched_Pay">#REF!</definedName>
+    <definedName name="Scheduled_Extra_Payments" localSheetId="0">#REF!</definedName>
+    <definedName name="Scheduled_Extra_Payments">#REF!</definedName>
+    <definedName name="Scheduled_Interest_Rate" localSheetId="0">#REF!</definedName>
+    <definedName name="Scheduled_Interest_Rate">#REF!</definedName>
+    <definedName name="Scheduled_Monthly_Payment" localSheetId="0">#REF!</definedName>
+    <definedName name="Scheduled_Monthly_Payment">#REF!</definedName>
+    <definedName name="sdaW2q" localSheetId="0">#REF!</definedName>
+    <definedName name="sdaW2q">#REF!</definedName>
+    <definedName name="SDF" localSheetId="0" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="SDF" hidden="1">{"Acq input",#N/A,FALSE,"acq entry"}</definedName>
+    <definedName name="sdgsdfgsd" localSheetId="0">#REF!</definedName>
+    <definedName name="sdgsdfgsd">#REF!</definedName>
+    <definedName name="SEC_Shelf_Expense_in_Bps" localSheetId="0">#REF!</definedName>
+    <definedName name="SEC_Shelf_Expense_in_Bps">#REF!</definedName>
+    <definedName name="section_list" localSheetId="0">#REF!</definedName>
+    <definedName name="section_list">#REF!</definedName>
+    <definedName name="SECU_ACCT_TYP_CD" localSheetId="0">#REF!</definedName>
+    <definedName name="SECU_ACCT_TYP_CD">#REF!</definedName>
+    <definedName name="SECU_ADJB_IND" localSheetId="0">#REF!</definedName>
+    <definedName name="SECU_ADJB_IND">#REF!</definedName>
+    <definedName name="SECU_DB_CR_IND" localSheetId="0">#REF!</definedName>
+    <definedName name="SECU_DB_CR_IND">#REF!</definedName>
+    <definedName name="SECU_SF_MF_CD" localSheetId="0">#REF!</definedName>
+    <definedName name="SECU_SF_MF_CD">#REF!</definedName>
+    <definedName name="SECU_TYP_CD" localSheetId="0">#REF!</definedName>
+    <definedName name="SECU_TYP_CD">#REF!</definedName>
+    <definedName name="seeme" localSheetId="0">#REF!</definedName>
+    <definedName name="seeme">#REF!</definedName>
+    <definedName name="Sept_2006" localSheetId="0">#REF!</definedName>
+    <definedName name="Sept_2006">#REF!</definedName>
+    <definedName name="September" localSheetId="0">#REF!</definedName>
+    <definedName name="September">#REF!</definedName>
+    <definedName name="Seq" localSheetId="0">#REF!</definedName>
+    <definedName name="Seq">#REF!</definedName>
+    <definedName name="Servicer" localSheetId="0">#REF!</definedName>
+    <definedName name="Servicer">#REF!</definedName>
+    <definedName name="SET_UP_PAYABLE_022004" localSheetId="0">#REF!</definedName>
+    <definedName name="SET_UP_PAYABLE_022004">#REF!</definedName>
+    <definedName name="settleCash" localSheetId="0">#REF!</definedName>
+    <definedName name="settleCash">#REF!</definedName>
+    <definedName name="Settlement_Date" localSheetId="0">#REF!</definedName>
+    <definedName name="Settlement_Date">#REF!</definedName>
+    <definedName name="SFD" localSheetId="0">#REF!</definedName>
+    <definedName name="SFD">#REF!</definedName>
+    <definedName name="sfdvcx" localSheetId="0">#REF!</definedName>
+    <definedName name="sfdvcx">#REF!</definedName>
+    <definedName name="SFV" localSheetId="0">#REF!</definedName>
+    <definedName name="SFV">#REF!</definedName>
+    <definedName name="ShockDown" localSheetId="0">#REF!</definedName>
+    <definedName name="ShockDown">#REF!</definedName>
+    <definedName name="Shocks" localSheetId="0">#REF!</definedName>
+    <definedName name="Shocks">#REF!</definedName>
+    <definedName name="ShockUp" localSheetId="0">#REF!</definedName>
+    <definedName name="ShockUp">#REF!</definedName>
+    <definedName name="Show_All" localSheetId="0">#REF!</definedName>
+    <definedName name="Show_All">#REF!</definedName>
+    <definedName name="Show_all1" localSheetId="0">#REF!</definedName>
+    <definedName name="Show_all1">#REF!</definedName>
+    <definedName name="sl_200012" localSheetId="0">#REF!</definedName>
+    <definedName name="sl_200012">#REF!</definedName>
+    <definedName name="sl_200304" localSheetId="0">#REF!</definedName>
+    <definedName name="sl_200304">#REF!</definedName>
+    <definedName name="sl_200412" localSheetId="0">#REF!</definedName>
+    <definedName name="sl_200412">#REF!</definedName>
+    <definedName name="SL_ACCOUNTS" localSheetId="0">#REF!</definedName>
+    <definedName name="SL_ACCOUNTS">#REF!</definedName>
+    <definedName name="SL_NEW_2" localSheetId="0">#REF!</definedName>
+    <definedName name="SL_NEW_2">#REF!</definedName>
+    <definedName name="SLN" localSheetId="0">#REF!</definedName>
+    <definedName name="SLN">#REF!</definedName>
+    <definedName name="solver_adj" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="solver_adj" hidden="1">#REF!</definedName>
+    <definedName name="solver_opt" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="solver_opt" hidden="1">#REF!</definedName>
+    <definedName name="solver_typ" hidden="1">3</definedName>
+    <definedName name="solver_val" hidden="1">0</definedName>
+    <definedName name="Sort" localSheetId="0">#REF!</definedName>
+    <definedName name="Sort">#REF!</definedName>
+    <definedName name="Sort1" localSheetId="0">#REF!</definedName>
+    <definedName name="Sort1">#REF!</definedName>
+    <definedName name="Source_O" localSheetId="0">#REF!</definedName>
+    <definedName name="Source_O">#REF!</definedName>
+    <definedName name="SpreadKeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="SpreadKeyStone">#REF!</definedName>
+    <definedName name="SR_122001" localSheetId="0">#REF!</definedName>
+    <definedName name="SR_122001">#REF!</definedName>
+    <definedName name="sss" localSheetId="0">#REF!</definedName>
+    <definedName name="sss">#REF!</definedName>
+    <definedName name="Stamp" localSheetId="0">#REF!</definedName>
+    <definedName name="Stamp">#REF!</definedName>
+    <definedName name="STAR_iStar" localSheetId="0">#REF!</definedName>
+    <definedName name="STAR_iStar">#REF!</definedName>
+    <definedName name="STAR_iStar_C" localSheetId="0">#REF!</definedName>
+    <definedName name="STAR_iStar_C">#REF!</definedName>
+    <definedName name="STAR_iStar_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="STAR_iStar_RS">#REF!</definedName>
+    <definedName name="STAR_iStar_S" localSheetId="0">#REF!</definedName>
+    <definedName name="STAR_iStar_S">#REF!</definedName>
+    <definedName name="STAR_iStar_T" localSheetId="0">#REF!</definedName>
+    <definedName name="STAR_iStar_T">#REF!</definedName>
+    <definedName name="Start" localSheetId="0">#REF!</definedName>
+    <definedName name="Start">#REF!</definedName>
+    <definedName name="Start1" localSheetId="0">#REF!</definedName>
+    <definedName name="Start1">#REF!</definedName>
+    <definedName name="StatAmtCol" localSheetId="0">#REF!</definedName>
+    <definedName name="StatAmtCol">#REF!</definedName>
+    <definedName name="Status" localSheetId="0">#REF!</definedName>
+    <definedName name="Status">#REF!</definedName>
+    <definedName name="STD_JE" localSheetId="0">#REF!</definedName>
+    <definedName name="STD_JE">#REF!</definedName>
+    <definedName name="Step_up_at" localSheetId="0">#REF!</definedName>
+    <definedName name="Step_up_at">#REF!</definedName>
+    <definedName name="Step11" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
+    <definedName name="Step11">OFFSET(#REF!,0,0,COUNTA(#REF!),9)</definedName>
+    <definedName name="Step12" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
+    <definedName name="Step12">OFFSET(#REF!,0,0,COUNTA(#REF!),12)</definedName>
+    <definedName name="Step13" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step13">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step14" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
+    <definedName name="Step14">OFFSET(#REF!,0,0,COUNTA(#REF!),5)</definedName>
+    <definedName name="Step3" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
+    <definedName name="Step3">OFFSET(#REF!,0,0,COUNTA(#REF!),3)</definedName>
+    <definedName name="Step4a" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
+    <definedName name="Step4a">OFFSET(#REF!,0,0,COUNTA(#REF!),4)</definedName>
+    <definedName name="Step4b" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step4b">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step6a1" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
+    <definedName name="Step6a1">OFFSET(#REF!,0,0,COUNTA(#REF!),2)</definedName>
+    <definedName name="Step6a2" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6a2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6b" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
+    <definedName name="Step6b">OFFSET(#REF!,0,0,COUNTA(#REF!),1)</definedName>
+    <definedName name="Step6b2" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6b2">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6c" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step6c">OFFSET(#REF!,0,0,COUNTA(#REF!),8)</definedName>
+    <definedName name="Step9" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="Step9">OFFSET(#REF!,0,0,COUNTA(#REF!),11)</definedName>
+    <definedName name="StepHFS" localSheetId="0">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
+    <definedName name="StepHFS">OFFSET(#REF!,0,0,COUNTA(#REF!),10)</definedName>
+    <definedName name="STIS__2005_01" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2005_01">#REF!</definedName>
+    <definedName name="STIS__2006_01" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_01">#REF!</definedName>
+    <definedName name="STIS__2006_02" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_02">#REF!</definedName>
+    <definedName name="STIS__2006_03" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_03">#REF!</definedName>
+    <definedName name="STIS__2006_04" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_04">#REF!</definedName>
+    <definedName name="STIS__2006_05" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_05">#REF!</definedName>
+    <definedName name="STIS__2006_06" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_06">#REF!</definedName>
+    <definedName name="STIS__2006_07" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_07">#REF!</definedName>
+    <definedName name="STIS__2006_08" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_08">#REF!</definedName>
+    <definedName name="STIS__2006_09" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_09">#REF!</definedName>
+    <definedName name="STIS__2006_10" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_10">#REF!</definedName>
+    <definedName name="STIS__2006_11" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_11">#REF!</definedName>
+    <definedName name="STIS__2006_12" localSheetId="0">#REF!</definedName>
+    <definedName name="STIS__2006_12">#REF!</definedName>
+    <definedName name="Structure" localSheetId="0">#REF!</definedName>
+    <definedName name="Structure">#REF!</definedName>
+    <definedName name="Structurer" localSheetId="0">#REF!</definedName>
+    <definedName name="Structurer">#REF!</definedName>
+    <definedName name="subdata" localSheetId="0">#REF!</definedName>
+    <definedName name="subdata">#REF!</definedName>
+    <definedName name="subdata_table7" localSheetId="0">#REF!</definedName>
+    <definedName name="subdata_table7">#REF!</definedName>
+    <definedName name="subdatadata" localSheetId="0">#REF!</definedName>
+    <definedName name="subdatadata">#REF!</definedName>
+    <definedName name="SubLedger_Data" localSheetId="0">#REF!</definedName>
+    <definedName name="SubLedger_Data">#REF!</definedName>
+    <definedName name="Subs_Step_up" localSheetId="0">#REF!</definedName>
+    <definedName name="Subs_Step_up">#REF!</definedName>
+    <definedName name="Summary" localSheetId="0">#REF!</definedName>
+    <definedName name="Summary">#REF!</definedName>
+    <definedName name="sumqtr" localSheetId="0">#REF!</definedName>
+    <definedName name="sumqtr">#REF!</definedName>
+    <definedName name="SumStatsKeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="SumStatsKeyStone">#REF!</definedName>
+    <definedName name="sumytd" localSheetId="0">#REF!</definedName>
+    <definedName name="sumytd">#REF!</definedName>
+    <definedName name="sw" localSheetId="0">#REF!</definedName>
+    <definedName name="sw">#REF!</definedName>
+    <definedName name="Swattee" localSheetId="0">#REF!</definedName>
+    <definedName name="Swattee">#REF!</definedName>
+    <definedName name="SwptnInGain" localSheetId="0">#REF!</definedName>
+    <definedName name="SwptnInGain">#REF!</definedName>
+    <definedName name="SYS_JV_ISTAR" localSheetId="0">#REF!</definedName>
+    <definedName name="SYS_JV_ISTAR">#REF!</definedName>
+    <definedName name="SYS_JV_STAR" localSheetId="0">#REF!</definedName>
+    <definedName name="SYS_JV_STAR">#REF!</definedName>
+    <definedName name="T" localSheetId="0">#REF!</definedName>
+    <definedName name="T">#REF!</definedName>
+    <definedName name="TABLE" localSheetId="0">#REF!</definedName>
+    <definedName name="TABLE">#REF!</definedName>
+    <definedName name="Table1" localSheetId="0">#REF!</definedName>
+    <definedName name="Table1">#REF!</definedName>
+    <definedName name="TaxCounsel" localSheetId="0">#REF!</definedName>
+    <definedName name="TaxCounsel">#REF!</definedName>
+    <definedName name="tbc" localSheetId="0">#REF!</definedName>
+    <definedName name="tbc">#REF!</definedName>
+    <definedName name="TBL_LOT_POS" localSheetId="0">#REF!</definedName>
+    <definedName name="TBL_LOT_POS">#REF!</definedName>
+    <definedName name="TBL_SECU_LOT" localSheetId="0">#REF!</definedName>
+    <definedName name="TBL_SECU_LOT">#REF!</definedName>
+    <definedName name="tblPremDisc_Final" localSheetId="0">#REF!</definedName>
+    <definedName name="tblPremDisc_Final">#REF!</definedName>
+    <definedName name="tblWLCBS_PremDisc" localSheetId="0">#REF!</definedName>
+    <definedName name="tblWLCBS_PremDisc">#REF!</definedName>
+    <definedName name="temp" localSheetId="0">#REF!</definedName>
+    <definedName name="temp">#REF!</definedName>
+    <definedName name="temparray" localSheetId="0">#REF!</definedName>
+    <definedName name="temparray">#REF!</definedName>
+    <definedName name="tempdata" localSheetId="0">#REF!</definedName>
+    <definedName name="tempdata">#REF!</definedName>
+    <definedName name="term" localSheetId="0">#REF!</definedName>
+    <definedName name="term">#REF!</definedName>
+    <definedName name="TERM_DEC_01" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_DEC_01">#REF!</definedName>
+    <definedName name="TERM_DEC_02" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_DEC_02">#REF!</definedName>
+    <definedName name="TERM_DEC_03" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_DEC_03">#REF!</definedName>
+    <definedName name="TERM_DEC_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_DEC_04">#REF!</definedName>
+    <definedName name="TERM_JUN_03" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_JUN_03">#REF!</definedName>
+    <definedName name="TERM_JUN_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_JUN_04">#REF!</definedName>
+    <definedName name="TERM_MAR_03" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_MAR_03">#REF!</definedName>
+    <definedName name="TERM_MAR_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_MAR_04">#REF!</definedName>
+    <definedName name="TERM_MVs" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_MVs">#REF!</definedName>
+    <definedName name="TERM_SEP_03" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_SEP_03">#REF!</definedName>
+    <definedName name="TERM_SEP_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERM_SEP_04">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_01" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_01">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_02" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_02">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_03" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_03">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMCASH_DEC_04">#REF!</definedName>
+    <definedName name="TERMCASH_JUN_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMCASH_JUN_04">#REF!</definedName>
+    <definedName name="TERMCASH_MAR_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMCASH_MAR_04">#REF!</definedName>
+    <definedName name="TERMCASH_SEP_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMCASH_SEP_04">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_01" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_01">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_02" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_02">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_03" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_03">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMFOI_DEC_04">#REF!</definedName>
+    <definedName name="TERMFOI_JUN_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMFOI_JUN_04">#REF!</definedName>
+    <definedName name="TERMFOI_MAR_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMFOI_MAR_04">#REF!</definedName>
+    <definedName name="TERMFOI_SEP_04" localSheetId="0">#REF!</definedName>
+    <definedName name="TERMFOI_SEP_04">#REF!</definedName>
+    <definedName name="TEST" localSheetId="0">#REF!</definedName>
+    <definedName name="TEST">#REF!</definedName>
+    <definedName name="Test2KeyStoneR" localSheetId="0">#REF!</definedName>
+    <definedName name="Test2KeyStoneR">#REF!</definedName>
+    <definedName name="TestKeyStone2" localSheetId="0">#REF!</definedName>
+    <definedName name="TestKeyStone2">#REF!</definedName>
+    <definedName name="testtable" localSheetId="0">#REF!</definedName>
+    <definedName name="testtable">#REF!</definedName>
+    <definedName name="TextRefCopy1" localSheetId="0">#REF!</definedName>
+    <definedName name="TextRefCopy1">#REF!</definedName>
+    <definedName name="TextRefCopyRangeCount" hidden="1">1</definedName>
+    <definedName name="tgb" localSheetId="0">#REF!</definedName>
+    <definedName name="tgb">#REF!</definedName>
+    <definedName name="tgfvb" localSheetId="0">#REF!</definedName>
+    <definedName name="tgfvb">#REF!</definedName>
+    <definedName name="thfnbthy" localSheetId="0">#REF!</definedName>
+    <definedName name="thfnbthy">#REF!</definedName>
+    <definedName name="threshold_array" localSheetId="0">#REF!</definedName>
+    <definedName name="threshold_array">#REF!</definedName>
+    <definedName name="threshold_data" localSheetId="0">#REF!</definedName>
+    <definedName name="threshold_data">#REF!</definedName>
+    <definedName name="Time_posted" localSheetId="0">#REF!</definedName>
+    <definedName name="Time_posted">#REF!</definedName>
+    <definedName name="Time_posted_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Time_posted_C">#REF!</definedName>
+    <definedName name="Time_posted_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Time_posted_RS">#REF!</definedName>
+    <definedName name="Time_posted_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Time_posted_S">#REF!</definedName>
+    <definedName name="Time_posted_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Time_posted_T">#REF!</definedName>
+    <definedName name="TOC_Range" localSheetId="0">#REF!</definedName>
+    <definedName name="TOC_Range">#REF!</definedName>
+    <definedName name="TOC_Range_2" localSheetId="0">#REF!</definedName>
+    <definedName name="TOC_Range_2">#REF!</definedName>
+    <definedName name="TOC_Range_3" localSheetId="0">#REF!</definedName>
+    <definedName name="TOC_Range_3">#REF!</definedName>
+    <definedName name="Total_Deal_Balance" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Deal_Balance">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_NIM" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_NIM">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_Underlying" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Deal_Expenses_Underlying">#REF!</definedName>
+    <definedName name="Total_Deals" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Deals">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Actual" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Actual">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Estimate" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_Estimate">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Actual" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Actual">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Estimate" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Due_Diligence_Cost_UW_Estimate">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_NIM" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_NIM">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_Underlying" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Est_Deal_Expenses_Underlying">#REF!</definedName>
+    <definedName name="Total_Interest" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Interest">#REF!</definedName>
+    <definedName name="Total_Pay" localSheetId="0">#REF!</definedName>
+    <definedName name="Total_Pay">#REF!</definedName>
+    <definedName name="Total_Payment" localSheetId="0">Scheduled_Payment+Extra_Payment</definedName>
+    <definedName name="Total_Payment">Scheduled_Payment+Extra_Payment</definedName>
+    <definedName name="TotalAverageROC" localSheetId="0">#REF!</definedName>
+    <definedName name="TotalAverageROC">#REF!</definedName>
+    <definedName name="TotalDefaults" localSheetId="0">#REF!</definedName>
+    <definedName name="TotalDefaults">#REF!</definedName>
+    <definedName name="TotalLoss" localSheetId="0">#REF!</definedName>
+    <definedName name="TotalLoss">#REF!</definedName>
+    <definedName name="TotalPaths" localSheetId="0">#REF!</definedName>
+    <definedName name="TotalPaths">#REF!</definedName>
+    <definedName name="TradeType" localSheetId="0">#REF!</definedName>
+    <definedName name="TradeType">#REF!</definedName>
+    <definedName name="trading" localSheetId="0">#REF!</definedName>
+    <definedName name="trading">#REF!</definedName>
+    <definedName name="TRAN_DATE" localSheetId="0">#REF!</definedName>
+    <definedName name="TRAN_DATE">#REF!</definedName>
+    <definedName name="Transition_AC" localSheetId="0">#REF!</definedName>
+    <definedName name="Transition_AC">#REF!</definedName>
+    <definedName name="TRansition_R_AC" localSheetId="0">#REF!</definedName>
+    <definedName name="TRansition_R_AC">#REF!</definedName>
+    <definedName name="Tsf_DR_Clr" localSheetId="0">#REF!</definedName>
+    <definedName name="Tsf_DR_Clr">#REF!</definedName>
+    <definedName name="ttt">#N/A</definedName>
+    <definedName name="Two10KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Two10KeyStone">#REF!</definedName>
+    <definedName name="Two11KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Two11KeyStone">#REF!</definedName>
+    <definedName name="Two12KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Two12KeyStone">#REF!</definedName>
+    <definedName name="Two13KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Two13KeyStone">#REF!</definedName>
+    <definedName name="Two1KeyStone" localSheetId="0">#REF!</definedName>
+    <definedName name="Two1KeyStone">#REF!</definedName>
+    <definedName name="tyhtybh" localSheetId="0">#REF!</definedName>
+    <definedName name="tyhtybh">#REF!</definedName>
+    <definedName name="Unam._Totals" localSheetId="0">#REF!</definedName>
+    <definedName name="Unam._Totals">#REF!</definedName>
+    <definedName name="Underwriting_Due_Diligence_Basis" localSheetId="0">#REF!</definedName>
+    <definedName name="Underwriting_Due_Diligence_Basis">#REF!</definedName>
+    <definedName name="Underwriting_Fee_NIM" localSheetId="0">#REF!</definedName>
+    <definedName name="Underwriting_Fee_NIM">#REF!</definedName>
+    <definedName name="Unique_ID" localSheetId="0">#REF!</definedName>
+    <definedName name="Unique_ID">#REF!</definedName>
+    <definedName name="Unit" localSheetId="0">#REF!</definedName>
+    <definedName name="Unit">#REF!</definedName>
+    <definedName name="UNIT02" localSheetId="0">#REF!</definedName>
+    <definedName name="UNIT02">#REF!</definedName>
+    <definedName name="UNIT03" localSheetId="0">#REF!</definedName>
+    <definedName name="UNIT03">#REF!</definedName>
+    <definedName name="UNIT04" localSheetId="0">#REF!</definedName>
+    <definedName name="UNIT04">#REF!</definedName>
+    <definedName name="UNIT05" localSheetId="0">#REF!</definedName>
+    <definedName name="UNIT05">#REF!</definedName>
+    <definedName name="UNIT06" localSheetId="0">#REF!</definedName>
+    <definedName name="UNIT06">#REF!</definedName>
+    <definedName name="UPB" localSheetId="0">#REF!</definedName>
+    <definedName name="UPB">#REF!</definedName>
+    <definedName name="ups_10KTemplate" localSheetId="0">#REF!</definedName>
+    <definedName name="ups_10KTemplate">#REF!</definedName>
+    <definedName name="ups10KTemplate" localSheetId="0">#REF!</definedName>
+    <definedName name="ups10KTemplate">#REF!</definedName>
+    <definedName name="urtsgfb" localSheetId="0">#REF!</definedName>
+    <definedName name="urtsgfb">#REF!</definedName>
+    <definedName name="UW_Split_Management" localSheetId="0">#REF!</definedName>
+    <definedName name="UW_Split_Management">#REF!</definedName>
+    <definedName name="UW_Split_Selling" localSheetId="0">#REF!</definedName>
+    <definedName name="UW_Split_Selling">#REF!</definedName>
+    <definedName name="UW_Split_Underwriting" localSheetId="0">#REF!</definedName>
+    <definedName name="UW_Split_Underwriting">#REF!</definedName>
+    <definedName name="uytfg" localSheetId="0">#REF!</definedName>
+    <definedName name="uytfg">#REF!</definedName>
+    <definedName name="ValidAccts" localSheetId="0">#REF!</definedName>
+    <definedName name="ValidAccts">#REF!</definedName>
+    <definedName name="ValidApplicationList" localSheetId="0">#REF!</definedName>
+    <definedName name="ValidApplicationList">#REF!</definedName>
+    <definedName name="ValidAreas" localSheetId="0">#REF!</definedName>
+    <definedName name="ValidAreas">#REF!</definedName>
+    <definedName name="validated" localSheetId="0">OFFSET(#REF!,0,0,'YTD 2021'!A2Len,2)</definedName>
+    <definedName name="validated">OFFSET(#REF!,0,0,A2Len,2)</definedName>
+    <definedName name="ValidBusinessAreaList" localSheetId="0">#REF!</definedName>
+    <definedName name="ValidBusinessAreaList">#REF!</definedName>
+    <definedName name="ValidCategories" localSheetId="0">#REF!</definedName>
+    <definedName name="ValidCategories">#REF!</definedName>
+    <definedName name="ValidPrinters" localSheetId="0">#REF!</definedName>
+    <definedName name="ValidPrinters">#REF!</definedName>
+    <definedName name="Value" localSheetId="0">#REF!</definedName>
+    <definedName name="Value">#REF!</definedName>
+    <definedName name="Value1" localSheetId="0">#REF!</definedName>
+    <definedName name="Value1">#REF!</definedName>
+    <definedName name="Value2" localSheetId="0">#REF!</definedName>
+    <definedName name="Value2">#REF!</definedName>
+    <definedName name="Values_Entered" localSheetId="0">IF(#REF!*#REF!*#REF!*#REF!&gt;0,1,0)</definedName>
+    <definedName name="Values_Entered">IF([0]!Loan_Amount*[0]!Interest_Rate*[0]!Loan_Years*[0]!Loan_Start&gt;0,1,0)</definedName>
+    <definedName name="Version" localSheetId="0">#REF!</definedName>
+    <definedName name="Version">#REF!</definedName>
+    <definedName name="vicPurch" localSheetId="0">#REF!</definedName>
+    <definedName name="vicPurch">#REF!</definedName>
+    <definedName name="w" localSheetId="0">#REF!</definedName>
+    <definedName name="w">#REF!</definedName>
+    <definedName name="wac" localSheetId="0">#REF!</definedName>
+    <definedName name="wac">#REF!</definedName>
+    <definedName name="wertgy" localSheetId="0">#REF!</definedName>
+    <definedName name="wertgy">#REF!</definedName>
+    <definedName name="werwedsf" localSheetId="0">#REF!</definedName>
+    <definedName name="werwedsf">#REF!</definedName>
+    <definedName name="WF_PREM_PD_FOR_APRIL" localSheetId="0">#REF!</definedName>
+    <definedName name="WF_PREM_PD_FOR_APRIL">#REF!</definedName>
+    <definedName name="WF_PREM_PRICING_CORRECTION" localSheetId="0">#REF!</definedName>
+    <definedName name="WF_PREM_PRICING_CORRECTION">#REF!</definedName>
+    <definedName name="Whole_Loan_Due_Diligence_Basis" localSheetId="0">#REF!</definedName>
+    <definedName name="Whole_Loan_Due_Diligence_Basis">#REF!</definedName>
+    <definedName name="Workstreams" localSheetId="0">#REF!</definedName>
+    <definedName name="Workstreams">#REF!</definedName>
+    <definedName name="Wrapped" localSheetId="0">#REF!</definedName>
+    <definedName name="Wrapped">#REF!</definedName>
+    <definedName name="Wrapper" localSheetId="0">#REF!</definedName>
+    <definedName name="Wrapper">#REF!</definedName>
+    <definedName name="WRKSHT" localSheetId="0">#REF!</definedName>
+    <definedName name="WRKSHT">#REF!</definedName>
+    <definedName name="wrn.Report._.1." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.1." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.2." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.2." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.3." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="wrn.Report._.3." hidden="1">{#N/A,#N/A,FALSE,"NewForm-Aug01 - Minimum "}</definedName>
+    <definedName name="x" localSheetId="0">#REF!</definedName>
+    <definedName name="x">#REF!</definedName>
+    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_02c688d8_0b11_405a_9179_819e903e0fd6" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_03780448_d13e_424f_b9dd_e896a28623ea" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0822ea6b_48b1_483a_99e2_c46d367057ca" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0b05c634_60bd_4d3a_a1bc_b3b97e34d6cf" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_0d5add93_86ac_4eb9_a455_46880dee0bc7" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_17132380_ec88_4528_bb07_7ce2dc27429f" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2023b619_da3a_43bb_bbb6_a31ebb931746" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_20a3bf41_c56d_47f4_a74c_8c78168e43b2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_237113f5_887b_40f5_bcf8_d37d2e3114c0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e6f72c_15b2_4c1f_893f_e8a4e315d9bc" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_28e77757_6488_4763_906f_39ad4c83baef" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_2f1e96a7_063e_4e1d_a4b5_3414a2433bfa" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_382540a3_0a79_4759_875d_d73f005246eb" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3ae7855a_3ed8_4bdd_8e41_69338a5c2142" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_3f5336cf_bf2d_4bfa_94e8_e0c75e6583dc" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_427b24d4_7f4f_4569_a505_1f03b36744e9" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4336e54b_c5e3_4cee_a65f_859e6ffcb3a9" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4b8ef649_acf4_4bae_a058_4a4d73539fb9" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_4d5e3cfa_cf70_46fa_9c44_9f78daefe69d" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6046b2c7_e501_4831_8f6b_75da0f2471e7" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_6c05c2d0_4d2b_4cc9_9df2_87b4416f2105" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_77ba5855_9819_4469_a92c_e9e1e6107572" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9465c6a7_6486_424d_a201_956d6cb24a45" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9a4d9cff_08e9_4b10_a50c_376c0d2a8f82" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9c503a52_4880_414f_be9b_c37933940a6d" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9df39301_a95f_4f40_939a_cb0226759e93" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9ef01930_82be_4048_b28e_3abe91caba28" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_9f2ca6c7_2cfc_40e4_8a84_49cd49be52fd" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a1f72223_3ec5_41ea_bfff_6ca81148ee96" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_a823fef0_1b28_4534_a253_856c09957744" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_ab253b39_5255_4985_a286_c8fc1f5eb768" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_b3dca10f_c2d6_422b_b45c_cc09605eb6f8" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_c702bdb1_73f7_4061_abd7_fa9eb37e2a98" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_cef4ab9e_2629_48fa_81dd_52a641c16b5e" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_dab80baa_fa2f_4a22_a22a_0871532bd2e2" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e140b161_a623_4876_9c32_805192107a14" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e911ce48_94a4_43a9_a120_1d2099f7025c" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_e94ad930_6dd7_4d27_a18e_a678fe4ec74c" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_f41485a0_9c2c_41d9_a254_740d77a5251c" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" localSheetId="0" hidden="1">#REF!</definedName>
+    <definedName name="Xbrl_Tag_fbed9e6c_1409_4c5a_91cb_e7e0c75d602e" hidden="1">#REF!</definedName>
+    <definedName name="xcaWq" localSheetId="0">#REF!</definedName>
+    <definedName name="xcaWq">#REF!</definedName>
+    <definedName name="xcxdas" localSheetId="0">#REF!</definedName>
+    <definedName name="xcxdas">#REF!</definedName>
+    <definedName name="xsw" localSheetId="0">#REF!</definedName>
+    <definedName name="xsw">#REF!</definedName>
+    <definedName name="xx" localSheetId="0">#REF!</definedName>
+    <definedName name="xx">#REF!</definedName>
+    <definedName name="Year_1" localSheetId="0">#REF!</definedName>
+    <definedName name="Year_1">#REF!</definedName>
+    <definedName name="Year_C" localSheetId="0">#REF!</definedName>
+    <definedName name="Year_C">#REF!</definedName>
+    <definedName name="Year_RB" localSheetId="0">#REF!</definedName>
+    <definedName name="Year_RB">#REF!</definedName>
+    <definedName name="Year_REO" localSheetId="0">#REF!</definedName>
+    <definedName name="Year_REO">#REF!</definedName>
+    <definedName name="Year_RS" localSheetId="0">#REF!</definedName>
+    <definedName name="Year_RS">#REF!</definedName>
+    <definedName name="Year_S" localSheetId="0">#REF!</definedName>
+    <definedName name="Year_S">#REF!</definedName>
+    <definedName name="Year_T" localSheetId="0">#REF!</definedName>
+    <definedName name="Year_T">#REF!</definedName>
+    <definedName name="YearlyPayment" localSheetId="0">#REF!</definedName>
+    <definedName name="YearlyPayment">#REF!</definedName>
+    <definedName name="yhbv" localSheetId="0">#REF!</definedName>
+    <definedName name="yhbv">#REF!</definedName>
+    <definedName name="ytresdcv" localSheetId="0">#REF!</definedName>
+    <definedName name="ytresdcv">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E17" i="17" l="1"/>
+  <c r="C8" i="18" l="1"/>
+  <c r="D8" i="18"/>
+  <c r="E8" i="18"/>
+  <c r="F8" i="18"/>
+  <c r="G8" i="18"/>
+  <c r="G19" i="18"/>
+  <c r="F19" i="18"/>
+  <c r="E19" i="18"/>
+  <c r="D19" i="18"/>
+  <c r="C19" i="18"/>
+  <c r="G18" i="18"/>
+  <c r="F18" i="18"/>
+  <c r="E18" i="18"/>
+  <c r="D18" i="18"/>
+  <c r="C18" i="18"/>
+  <c r="G17" i="18"/>
+  <c r="F17" i="18"/>
+  <c r="E17" i="18"/>
+  <c r="D17" i="18"/>
+  <c r="C17" i="18"/>
+  <c r="G16" i="18"/>
+  <c r="F16" i="18"/>
+  <c r="E16" i="18"/>
+  <c r="D16" i="18"/>
+  <c r="C16" i="18"/>
+  <c r="G15" i="18"/>
+  <c r="F15" i="18"/>
+  <c r="E15" i="18"/>
+  <c r="D15" i="18"/>
+  <c r="C15" i="18"/>
+  <c r="G14" i="18"/>
+  <c r="F14" i="18"/>
+  <c r="E14" i="18"/>
+  <c r="D14" i="18"/>
+  <c r="C14" i="18"/>
+  <c r="G13" i="18"/>
+  <c r="F13" i="18"/>
+  <c r="E13" i="18"/>
+  <c r="D13" i="18"/>
+  <c r="C13" i="18"/>
+  <c r="G12" i="18"/>
+  <c r="F12" i="18"/>
+  <c r="E12" i="18"/>
+  <c r="D12" i="18"/>
+  <c r="C12" i="18"/>
+  <c r="G11" i="18"/>
+  <c r="F11" i="18"/>
+  <c r="E11" i="18"/>
+  <c r="D11" i="18"/>
+  <c r="C11" i="18"/>
+  <c r="G10" i="18"/>
+  <c r="F10" i="18"/>
+  <c r="E10" i="18"/>
+  <c r="D10" i="18"/>
+  <c r="C10" i="18"/>
+  <c r="G9" i="18"/>
+  <c r="F9" i="18"/>
+  <c r="E9" i="18"/>
+  <c r="D9" i="18"/>
+  <c r="C9" i="18"/>
+  <c r="G7" i="18"/>
+  <c r="F7" i="18"/>
+  <c r="E7" i="18"/>
+  <c r="D7" i="18"/>
+  <c r="C7" i="18"/>
+  <c r="G6" i="18"/>
+  <c r="F6" i="18"/>
+  <c r="E6" i="18"/>
+  <c r="D6" i="18"/>
+  <c r="C6" i="18"/>
+  <c r="E17" i="17"/>
   <c r="F17" i="17"/>
   <c r="G17" i="17"/>
   <c r="G18" i="17" s="1"/>
   <c r="D17" i="17"/>
   <c r="H8" i="17"/>
   <c r="G8" i="17"/>
   <c r="F8" i="17"/>
   <c r="E8" i="17"/>
   <c r="G17" i="16"/>
   <c r="G18" i="16" s="1"/>
   <c r="H17" i="16"/>
   <c r="H18" i="16" s="1"/>
   <c r="F17" i="16"/>
   <c r="F18" i="16" s="1"/>
   <c r="E17" i="16"/>
   <c r="E18" i="16" s="1"/>
   <c r="D17" i="16"/>
   <c r="D18" i="16" s="1"/>
   <c r="H8" i="16"/>
   <c r="G8" i="16"/>
   <c r="F8" i="16"/>
   <c r="E8" i="16"/>
   <c r="D8" i="16"/>
   <c r="G17" i="15"/>
   <c r="G18" i="15" s="1"/>
@@ -228,51 +4758,51 @@
   <c r="D8" i="8"/>
   <c r="D18" i="8" s="1"/>
   <c r="F17" i="8"/>
   <c r="F18" i="8" s="1"/>
   <c r="H17" i="8"/>
   <c r="H18" i="8" s="1"/>
   <c r="H17" i="6" l="1"/>
   <c r="H18" i="6" s="1"/>
   <c r="G17" i="6"/>
   <c r="F17" i="6"/>
   <c r="F18" i="6" s="1"/>
   <c r="E17" i="6"/>
   <c r="E18" i="6" s="1"/>
   <c r="D17" i="6"/>
   <c r="D18" i="6" s="1"/>
   <c r="H8" i="6"/>
   <c r="G8" i="6"/>
   <c r="F8" i="6"/>
   <c r="E8" i="6"/>
   <c r="D8" i="6"/>
   <c r="G18" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="66">
   <si>
     <t>Term
 Type</t>
   </si>
   <si>
     <t>Product
 Type</t>
   </si>
   <si>
     <t>ST-Debt</t>
   </si>
   <si>
     <t>ST - Other - Non-Callable - Floating</t>
   </si>
   <si>
     <t>Total Short Term Funding Term</t>
   </si>
   <si>
     <t>Benchmark Notes &amp; Bonds</t>
   </si>
   <si>
     <t>Callable Fixed Rate MTN</t>
   </si>
   <si>
     <t>Callable Floating Rate MTN</t>
@@ -406,60 +4936,88 @@
   </si>
   <si>
     <t>November 2021</t>
   </si>
   <si>
     <t>The Funding Summary  is not adjusted for the CAS buybacks ( $27.4M for Nov '21)</t>
   </si>
   <si>
     <t>July 2021</t>
   </si>
   <si>
     <t>June 2021</t>
   </si>
   <si>
     <t>May 2021</t>
   </si>
   <si>
     <t>April 2021</t>
   </si>
   <si>
     <t>December 2021</t>
   </si>
   <si>
     <t>The Funding Summary  is not adjusted for the CAS buybacks ( $23.5M for Dec '21)</t>
   </si>
+  <si>
+    <t>CAS debt is recognized as “debt of Fannie Mae” in our consolidated balance sheets. CAS debt issued to investors beginning January 2016 through October 2018 is recognized at amortized cost. CAS debt we issued prior to 2016 is recognized at fair value.</t>
+  </si>
+  <si>
+    <t>Other forms of indebtedness may not be included, such as repo repositions</t>
+  </si>
+  <si>
+    <t>ST Callable Fixed Rate</t>
+  </si>
+  <si>
+    <t>ST - Other - Non-Callable</t>
+  </si>
+  <si>
+    <t>ST- Discount Notes</t>
+  </si>
+  <si>
+    <t>Year End Balance</t>
+  </si>
+  <si>
+    <t>Year Beginning 
+Balance</t>
+  </si>
+  <si>
+    <t>Funding Summary</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF333333"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
@@ -547,84 +5105,118 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF333333"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF333333"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color rgb="FF333333"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF254061"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFEBEBEB"/>
       </left>
       <right style="thin">
         <color rgb="FFEBEBEB"/>
       </right>
       <top style="thin">
         <color rgb="FFCAC9D9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFEBEBEB"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -797,58 +5389,205 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color rgb="FFCAC9D9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFEBEBEB"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFEBEBEB"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFEBEBEB"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFEBEBEB"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFCAC9D9"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFEBEBEB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFCAC9D9"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFEBEBEB"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFCAC9D9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFEBEBEB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFEBEBEB"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFEBEBEB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFCAC9D9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFEBEBEB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3877A6"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFA5A5B1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3877A6"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3877A6"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFA5A5B1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3877A6"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFA5A5B1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="132">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="37" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -978,53 +5717,113 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="42" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="42" fontId="20" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="20" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="21" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="21" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="22" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="23" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="23" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="23" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1062,219 +5861,287 @@
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="5" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="5" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma 2" xfId="2" xr:uid="{B8E1AE3D-6BD4-426C-9E5B-5DB6046869E0}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{BA6D9BE8-1FBF-4CDF-8A49-5716D718FB96}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{82DC7AD7-8C86-4FDA-A97F-C2F18061F07C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2267778" cy="868895"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72284DC0-BFA0-4D54-8926-75D3EA5A2AFC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2267778" cy="868895"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>453390</xdr:colOff>
+      <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCD899B0-EB83-426F-8782-111A6C7C15F5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3027AF49-6FF3-41EE-83E5-444790968390}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>453390</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B133175-B003-4793-B1E8-1F7260F60104}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1296,51 +6163,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2301240" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{497D2A35-9D61-4F0E-B2E0-7DC7BEACF940}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1362,51 +6229,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69750CF8-4695-4B37-B110-9648EC240162}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1448,51 +6315,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>453390</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94BE4504-057E-416B-A34D-099677ED85D3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCD899B0-EB83-426F-8782-111A6C7C15F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
@@ -1514,51 +6381,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>453390</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1F490F-6BC1-47A5-BF28-9B83FFAE0558}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94BE4504-057E-416B-A34D-099677ED85D3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
@@ -1580,97 +6447,163 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>453390</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1F490F-6BC1-47A5-BF28-9B83FFAE0558}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2305050" cy="841263"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>453390</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>3063</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA6C18D3-0413-40DC-8EB0-D5DDDAB47B7F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2301240" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>453390</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31D8F81D-7532-4A41-A37D-05982437070C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1692,51 +6625,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>453390</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09875E98-AA80-430D-BE6D-9C7D09492B97}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1758,51 +6691,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2301240" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB6EA208-F85D-4055-AC32-0395014CA9AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1824,51 +6757,51 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>3063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5995A72F-990C-4A94-9AB7-D4AA47D1C854}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1890,158 +6823,92 @@
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2305050" cy="841263"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2103,51 +6970,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2245,6321 +7112,7213 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D20470A5-790D-4F31-9567-CD2218C26D04}">
-  <dimension ref="A1:J27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0719CE8-CF42-4588-B2DC-3CEF8B911D51}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:G28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="2" style="31" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="50"/>
+    <col min="1" max="1" width="37.5546875" style="23" customWidth="1"/>
+    <col min="2" max="2" width="34.88671875" style="20" customWidth="1"/>
+    <col min="3" max="3" width="24.44140625" style="21" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="24" style="21" customWidth="1"/>
+    <col min="5" max="5" width="25.88671875" style="21" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" style="21" customWidth="1"/>
+    <col min="7" max="7" width="24.44140625" style="21" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="30" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
-[...46 lines deleted...]
-      <c r="C5" s="34" t="s">
+    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="131" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+    </row>
+    <row r="2" spans="1:7" s="5" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="131"/>
+      <c r="B2" s="131"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="131"/>
+      <c r="G2" s="131"/>
+    </row>
+    <row r="3" spans="1:7" s="5" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="131"/>
+      <c r="B3" s="131"/>
+      <c r="C3" s="131"/>
+      <c r="D3" s="131"/>
+      <c r="E3" s="131"/>
+      <c r="F3" s="131"/>
+      <c r="G3" s="131"/>
+    </row>
+    <row r="4" spans="1:7" s="5" customFormat="1" ht="20.85" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="87" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+    </row>
+    <row r="5" spans="1:7" s="5" customFormat="1" ht="88.35" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="35" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="35" t="s">
+      <c r="C5" s="81" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" s="81" t="s">
         <v>15</v>
       </c>
-      <c r="F5" s="35" t="s">
+      <c r="E5" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="35" t="s">
+      <c r="F5" s="81" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="36" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="26"/>
+      <c r="G5" s="80" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="88" t="s">
+        <v>19</v>
+      </c>
       <c r="B6" s="79" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="D6" s="38">
+        <v>61</v>
+      </c>
+      <c r="C6" s="78">
+        <f>'JAN 2021'!D6</f>
         <v>4729697000</v>
       </c>
-      <c r="E6" s="38">
-[...18 lines deleted...]
-      <c r="D7" s="38">
+      <c r="D6" s="78">
+        <f>'JAN 2021'!E6+'FEB 2021'!E6+'MAR 2021'!E6+'APR 2021'!E6+'MAY 2021'!E6+'JUN 2021'!E6+'JUL 2021'!E6+'AUG 2021'!E6+'SEP 2021'!E6+'OCT 2021'!E6+'NOV 2021'!E6+'DEC 2021'!E6</f>
+        <v>93557340000</v>
+      </c>
+      <c r="E6" s="78">
+        <f>'JAN 2021'!F6+'FEB 2021'!F6+'MAR 2021'!F6+'APR 2021'!F6+'MAY 2021'!F6+'JUN 2021'!F6+'JUL 2021'!F6+'AUG 2021'!F6+'SEP 2021'!F6+'OCT 2021'!F6+'NOV 2021'!F6+'DEC 2021'!F6</f>
+        <v>-95492037000</v>
+      </c>
+      <c r="F6" s="78">
+        <f>'JAN 2021'!G6+'FEB 2021'!G6+'MAR 2021'!G6+'APR 2021'!G6+'MAY 2021'!G6+'JUN 2021'!G6+'JUL 2021'!G6+'AUG 2021'!G6+'SEP 2021'!G6+'OCT 2021'!G6+'NOV 2021'!G6+'DEC 2021'!G6</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="77">
+        <f>'DEC 2021'!H6</f>
+        <v>2795000000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="89"/>
+      <c r="B7" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" s="78">
+        <f>'JAN 2021'!D7</f>
         <v>7445000000</v>
       </c>
-      <c r="E7" s="38">
-[...14 lines deleted...]
-      <c r="B8" s="81" t="s">
+      <c r="D7" s="78">
+        <f>'JAN 2021'!E7+'FEB 2021'!E7+'MAR 2021'!E7+'APR 2021'!E7+'MAY 2021'!E7+'JUN 2021'!E7+'JUL 2021'!E7+'AUG 2021'!E7+'SEP 2021'!E7+'OCT 2021'!E7+'NOV 2021'!E7+'DEC 2021'!E7</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="78">
+        <f>'JAN 2021'!F7+'FEB 2021'!F7+'MAR 2021'!F7+'APR 2021'!F7+'MAY 2021'!F7+'JUN 2021'!F7+'JUL 2021'!F7+'AUG 2021'!F7+'SEP 2021'!F7+'OCT 2021'!F7+'NOV 2021'!F7+'DEC 2021'!F7</f>
+        <v>-7445000000</v>
+      </c>
+      <c r="F7" s="78">
+        <f>'JAN 2021'!G7+'FEB 2021'!G7+'MAR 2021'!G7+'APR 2021'!G7+'MAY 2021'!G7+'JUN 2021'!G7+'JUL 2021'!G7+'AUG 2021'!G7+'SEP 2021'!G7+'OCT 2021'!G7+'NOV 2021'!G7+'DEC 2021'!G7</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="77">
+        <f>'DEC 2021'!H7</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="89"/>
+      <c r="B8" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="78">
+        <f>0</f>
+        <v>0</v>
+      </c>
+      <c r="D8" s="78">
+        <f>0</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="78">
+        <f>0</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="78">
+        <f>0</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="77">
+        <f>0</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="90" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="82"/>
-      <c r="D8" s="40">
+      <c r="B9" s="91"/>
+      <c r="C9" s="76">
+        <f>'JAN 2021'!D8</f>
         <v>12174697000</v>
       </c>
-      <c r="E8" s="40">
-[...14 lines deleted...]
-      <c r="B9" s="79" t="s">
+      <c r="D9" s="76">
+        <f>'JAN 2021'!E8+'FEB 2021'!E8+'MAR 2021'!E8+'APR 2021'!E8+'MAY 2021'!E8+'JUN 2021'!E8+'JUL 2021'!E8+'AUG 2021'!E8+'SEP 2021'!E8+'OCT 2021'!E8+'NOV 2021'!E8+'DEC 2021'!E8</f>
+        <v>93557340000</v>
+      </c>
+      <c r="E9" s="76">
+        <f>'JAN 2021'!F8+'FEB 2021'!F8+'MAR 2021'!F8+'APR 2021'!F8+'MAY 2021'!F8+'JUN 2021'!F8+'JUL 2021'!F8+'AUG 2021'!F8+'SEP 2021'!F8+'OCT 2021'!F8+'NOV 2021'!F8+'DEC 2021'!F8</f>
+        <v>-102937037000</v>
+      </c>
+      <c r="F9" s="76">
+        <f>'JAN 2021'!G8+'FEB 2021'!G8+'MAR 2021'!G8+'APR 2021'!G8+'MAY 2021'!G8+'JUN 2021'!G8+'JUL 2021'!G8+'AUG 2021'!G8+'SEP 2021'!G8+'OCT 2021'!G8+'NOV 2021'!G8+'DEC 2021'!G8</f>
+        <v>0</v>
+      </c>
+      <c r="G9" s="75">
+        <f>'DEC 2021'!H8</f>
+        <v>2795000000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="88" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="37" t="s">
+      <c r="B10" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="38">
+      <c r="C10" s="78">
+        <f>'JAN 2021'!D9</f>
         <v>106929149000</v>
       </c>
-      <c r="E9" s="38">
-[...15 lines deleted...]
-      <c r="C10" s="37" t="s">
+      <c r="D10" s="78">
+        <f>'JAN 2021'!E9+'FEB 2021'!E9+'MAR 2021'!E9+'APR 2021'!E9+'MAY 2021'!E9+'JUN 2021'!E9+'JUL 2021'!E9+'AUG 2021'!E9+'SEP 2021'!E9+'OCT 2021'!E9+'NOV 2021'!E9+'DEC 2021'!E9</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="78">
+        <f>'JAN 2021'!F9+'FEB 2021'!F9+'MAR 2021'!F9+'APR 2021'!F9+'MAY 2021'!F9+'JUN 2021'!F9+'JUL 2021'!F9+'AUG 2021'!F9+'SEP 2021'!F9+'OCT 2021'!F9+'NOV 2021'!F9+'DEC 2021'!F9</f>
+        <v>-15959161000</v>
+      </c>
+      <c r="F10" s="78">
+        <f>'JAN 2021'!G9+'FEB 2021'!G9+'MAR 2021'!G9+'APR 2021'!G9+'MAY 2021'!G9+'JUN 2021'!G9+'JUL 2021'!G9+'AUG 2021'!G9+'SEP 2021'!G9+'OCT 2021'!G9+'NOV 2021'!G9+'DEC 2021'!G9</f>
+        <v>0</v>
+      </c>
+      <c r="G10" s="77">
+        <f>'DEC 2021'!H9</f>
+        <v>90969988000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="72" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="89"/>
+      <c r="B11" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="38">
+      <c r="C11" s="78">
+        <f>'JAN 2021'!D10</f>
         <v>45323540000</v>
       </c>
-      <c r="E10" s="38">
+      <c r="D11" s="78">
+        <f>'JAN 2021'!E10+'FEB 2021'!E10+'MAR 2021'!E10+'APR 2021'!E10+'MAY 2021'!E10+'JUN 2021'!E10+'JUL 2021'!E10+'AUG 2021'!E10+'SEP 2021'!E10+'OCT 2021'!E10+'NOV 2021'!E10+'DEC 2021'!E10</f>
         <v>2815000000</v>
       </c>
-      <c r="F10" s="38">
-[...12 lines deleted...]
-      <c r="C11" s="37" t="s">
+      <c r="E11" s="78">
+        <f>'JAN 2021'!F10+'FEB 2021'!F10+'MAR 2021'!F10+'APR 2021'!F10+'MAY 2021'!F10+'JUN 2021'!F10+'JUL 2021'!F10+'AUG 2021'!F10+'SEP 2021'!F10+'OCT 2021'!F10+'NOV 2021'!F10+'DEC 2021'!F10</f>
+        <v>-10544750000</v>
+      </c>
+      <c r="F11" s="78">
+        <f>'JAN 2021'!G10+'FEB 2021'!G10+'MAR 2021'!G10+'APR 2021'!G10+'MAY 2021'!G10+'JUN 2021'!G10+'JUL 2021'!G10+'AUG 2021'!G10+'SEP 2021'!G10+'OCT 2021'!G10+'NOV 2021'!G10+'DEC 2021'!G10</f>
+        <v>-200000000</v>
+      </c>
+      <c r="G11" s="77">
+        <f>'DEC 2021'!H10</f>
+        <v>37393790000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="89"/>
+      <c r="B12" s="79" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="38">
-[...18 lines deleted...]
-      <c r="C12" s="37" t="s">
+      <c r="C12" s="78">
+        <f>'JAN 2021'!D11</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="78">
+        <f>'JAN 2021'!E11+'FEB 2021'!E11+'MAR 2021'!E11+'APR 2021'!E11+'MAY 2021'!E11+'JUN 2021'!E11+'JUL 2021'!E11+'AUG 2021'!E11+'SEP 2021'!E11+'OCT 2021'!E11+'NOV 2021'!E11+'DEC 2021'!E11</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="78">
+        <f>'JAN 2021'!F11+'FEB 2021'!F11+'MAR 2021'!F11+'APR 2021'!F11+'MAY 2021'!F11+'JUN 2021'!F11+'JUL 2021'!F11+'AUG 2021'!F11+'SEP 2021'!F11+'OCT 2021'!F11+'NOV 2021'!F11+'DEC 2021'!F11</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="78">
+        <f>'JAN 2021'!G11+'FEB 2021'!G11+'MAR 2021'!G11+'APR 2021'!G11+'MAY 2021'!G11+'JUN 2021'!G11+'JUL 2021'!G11+'AUG 2021'!G11+'SEP 2021'!G11+'OCT 2021'!G11+'NOV 2021'!G11+'DEC 2021'!G11</f>
+        <v>0</v>
+      </c>
+      <c r="G12" s="77">
+        <f>'DEC 2021'!H11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="89"/>
+      <c r="B13" s="79" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="38">
+      <c r="C13" s="78">
+        <f>'JAN 2021'!D12</f>
         <v>26505.85</v>
       </c>
-      <c r="E12" s="38">
-[...15 lines deleted...]
-      <c r="C13" s="37" t="s">
+      <c r="D13" s="78">
+        <f>'JAN 2021'!E12+'FEB 2021'!E12+'MAR 2021'!E12+'APR 2021'!E12+'MAY 2021'!E12+'JUN 2021'!E12+'JUL 2021'!E12+'AUG 2021'!E12+'SEP 2021'!E12+'OCT 2021'!E12+'NOV 2021'!E12+'DEC 2021'!E12</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="78">
+        <f>'JAN 2021'!F12+'FEB 2021'!F12+'MAR 2021'!F12+'APR 2021'!F12+'MAY 2021'!F12+'JUN 2021'!F12+'JUL 2021'!F12+'AUG 2021'!F12+'SEP 2021'!F12+'OCT 2021'!F12+'NOV 2021'!F12+'DEC 2021'!F12</f>
+        <v>-26505.85</v>
+      </c>
+      <c r="F13" s="78">
+        <f>'JAN 2021'!G12+'FEB 2021'!G12+'MAR 2021'!G12+'APR 2021'!G12+'MAY 2021'!G12+'JUN 2021'!G12+'JUL 2021'!G12+'AUG 2021'!G12+'SEP 2021'!G12+'OCT 2021'!G12+'NOV 2021'!G12+'DEC 2021'!G12</f>
+        <v>0</v>
+      </c>
+      <c r="G13" s="77">
+        <f>'DEC 2021'!H12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="89"/>
+      <c r="B14" s="79" t="s">
         <v>9</v>
       </c>
-      <c r="D13" s="38">
+      <c r="C14" s="78">
+        <f>'JAN 2021'!D13</f>
         <v>15032067423.74</v>
       </c>
-      <c r="E13" s="38">
-[...15 lines deleted...]
-      <c r="C14" s="37" t="s">
+      <c r="D14" s="78">
+        <f>'JAN 2021'!E13+'FEB 2021'!E13+'MAR 2021'!E13+'APR 2021'!E13+'MAY 2021'!E13+'JUN 2021'!E13+'JUL 2021'!E13+'AUG 2021'!E13+'SEP 2021'!E13+'OCT 2021'!E13+'NOV 2021'!E13+'DEC 2021'!E13</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="78">
+        <f>'JAN 2021'!F13+'FEB 2021'!F13+'MAR 2021'!F13+'APR 2021'!F13+'MAY 2021'!F13+'JUN 2021'!F13+'JUL 2021'!F13+'AUG 2021'!F13+'SEP 2021'!F13+'OCT 2021'!F13+'NOV 2021'!F13+'DEC 2021'!F13</f>
+        <v>-3865494097.7099996</v>
+      </c>
+      <c r="F14" s="78">
+        <f>'JAN 2021'!G13+'FEB 2021'!G13+'MAR 2021'!G13+'APR 2021'!G13+'MAY 2021'!G13+'JUN 2021'!G13+'JUL 2021'!G13+'AUG 2021'!G13+'SEP 2021'!G13+'OCT 2021'!G13+'NOV 2021'!G13+'DEC 2021'!G13</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="77">
+        <f>'DEC 2021'!H13</f>
+        <v>11166573326.029999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="89"/>
+      <c r="B15" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="D14" s="38">
+      <c r="C15" s="78">
+        <f>'JAN 2021'!D14</f>
         <v>475728303.35000002</v>
       </c>
-      <c r="E14" s="38">
-[...15 lines deleted...]
-      <c r="C15" s="37" t="s">
+      <c r="D15" s="78">
+        <f>'JAN 2021'!E14+'FEB 2021'!E14+'MAR 2021'!E14+'APR 2021'!E14+'MAY 2021'!E14+'JUN 2021'!E14+'JUL 2021'!E14+'AUG 2021'!E14+'SEP 2021'!E14+'OCT 2021'!E14+'NOV 2021'!E14+'DEC 2021'!E14</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="78">
+        <f>'JAN 2021'!F14+'FEB 2021'!F14+'MAR 2021'!F14+'APR 2021'!F14+'MAY 2021'!F14+'JUN 2021'!F14+'JUL 2021'!F14+'AUG 2021'!F14+'SEP 2021'!F14+'OCT 2021'!F14+'NOV 2021'!F14+'DEC 2021'!F14</f>
+        <v>-141830000.09999999</v>
+      </c>
+      <c r="F15" s="78">
+        <f>'JAN 2021'!G14+'FEB 2021'!G14+'MAR 2021'!G14+'APR 2021'!G14+'MAY 2021'!G14+'JUN 2021'!G14+'JUL 2021'!G14+'AUG 2021'!G14+'SEP 2021'!G14+'OCT 2021'!G14+'NOV 2021'!G14+'DEC 2021'!G14</f>
+        <v>1707475.5499999989</v>
+      </c>
+      <c r="G15" s="77">
+        <f>'DEC 2021'!H14</f>
+        <v>335605778.80000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="89"/>
+      <c r="B16" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="D15" s="38">
+      <c r="C16" s="78">
+        <f>'JAN 2021'!D15</f>
         <v>9716000192.75</v>
       </c>
-      <c r="E15" s="38">
-[...15 lines deleted...]
-      <c r="C16" s="37" t="s">
+      <c r="D16" s="78">
+        <f>'JAN 2021'!E15+'FEB 2021'!E15+'MAR 2021'!E15+'APR 2021'!E15+'MAY 2021'!E15+'JUN 2021'!E15+'JUL 2021'!E15+'AUG 2021'!E15+'SEP 2021'!E15+'OCT 2021'!E15+'NOV 2021'!E15+'DEC 2021'!E15</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="78">
+        <f>'JAN 2021'!F15+'FEB 2021'!F15+'MAR 2021'!F15+'APR 2021'!F15+'MAY 2021'!F15+'JUN 2021'!F15+'JUL 2021'!F15+'AUG 2021'!F15+'SEP 2021'!F15+'OCT 2021'!F15+'NOV 2021'!F15+'DEC 2021'!F15</f>
+        <v>-1925822948.75</v>
+      </c>
+      <c r="F16" s="78">
+        <f>'JAN 2021'!G15+'FEB 2021'!G15+'MAR 2021'!G15+'APR 2021'!G15+'MAY 2021'!G15+'JUN 2021'!G15+'JUL 2021'!G15+'AUG 2021'!G15+'SEP 2021'!G15+'OCT 2021'!G15+'NOV 2021'!G15+'DEC 2021'!G15</f>
+        <v>200000000</v>
+      </c>
+      <c r="G16" s="77">
+        <f>'DEC 2021'!H15</f>
+        <v>7990177244</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="89"/>
+      <c r="B17" s="79" t="s">
         <v>12</v>
       </c>
-      <c r="D16" s="38">
+      <c r="C17" s="78">
+        <f>'JAN 2021'!D16</f>
         <v>100359255000</v>
       </c>
-      <c r="E16" s="38">
-[...15 lines deleted...]
-      <c r="B17" s="84" t="s">
+      <c r="D17" s="78">
+        <f>'JAN 2021'!E16+'FEB 2021'!E16+'MAR 2021'!E16+'APR 2021'!E16+'MAY 2021'!E16+'JUN 2021'!E16+'JUL 2021'!E16+'AUG 2021'!E16+'SEP 2021'!E16+'OCT 2021'!E16+'NOV 2021'!E16+'DEC 2021'!E16</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="78">
+        <f>'JAN 2021'!F16+'FEB 2021'!F16+'MAR 2021'!F16+'APR 2021'!F16+'MAY 2021'!F16+'JUN 2021'!F16+'JUL 2021'!F16+'AUG 2021'!F16+'SEP 2021'!F16+'OCT 2021'!F16+'NOV 2021'!F16+'DEC 2021'!F16</f>
+        <v>-48523255000</v>
+      </c>
+      <c r="F17" s="78">
+        <f>'JAN 2021'!G16+'FEB 2021'!G16+'MAR 2021'!G16+'APR 2021'!G16+'MAY 2021'!G16+'JUN 2021'!G16+'JUL 2021'!G16+'AUG 2021'!G16+'SEP 2021'!G16+'OCT 2021'!G16+'NOV 2021'!G16+'DEC 2021'!G16</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="77">
+        <f>'DEC 2021'!H16</f>
+        <v>51836000000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="85"/>
-      <c r="D17" s="43">
+      <c r="B18" s="93"/>
+      <c r="C18" s="76">
+        <f>'JAN 2021'!D17</f>
         <v>277835766425.69</v>
       </c>
-      <c r="E17" s="43">
+      <c r="D18" s="76">
+        <f>'JAN 2021'!E17+'FEB 2021'!E17+'MAR 2021'!E17+'APR 2021'!E17+'MAY 2021'!E17+'JUN 2021'!E17+'JUL 2021'!E17+'AUG 2021'!E17+'SEP 2021'!E17+'OCT 2021'!E17+'NOV 2021'!E17+'DEC 2021'!E17</f>
         <v>2815000000</v>
       </c>
-      <c r="F17" s="43">
-[...11 lines deleted...]
-      <c r="B18" s="86" t="s">
+      <c r="E18" s="76">
+        <f>'JAN 2021'!F17+'FEB 2021'!F17+'MAR 2021'!F17+'APR 2021'!F17+'MAY 2021'!F17+'JUN 2021'!F17+'JUL 2021'!F17+'AUG 2021'!F17+'SEP 2021'!F17+'OCT 2021'!F17+'NOV 2021'!F17+'DEC 2021'!F17</f>
+        <v>-80960339552.410004</v>
+      </c>
+      <c r="F18" s="76">
+        <f>'JAN 2021'!G17+'FEB 2021'!G17+'MAR 2021'!G17+'APR 2021'!G17+'MAY 2021'!G17+'JUN 2021'!G17+'JUL 2021'!G17+'AUG 2021'!G17+'SEP 2021'!G17+'OCT 2021'!G17+'NOV 2021'!G17+'DEC 2021'!G17</f>
+        <v>1707475.549999998</v>
+      </c>
+      <c r="G18" s="75">
+        <f>'DEC 2021'!H17</f>
+        <v>199692134348.82999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="87"/>
-      <c r="D18" s="45">
+      <c r="B19" s="85"/>
+      <c r="C19" s="74">
+        <f>'JAN 2021'!D18</f>
         <v>290010463425.69</v>
       </c>
-      <c r="E18" s="45">
-[...13 lines deleted...]
-      <c r="B20" s="47" t="s">
+      <c r="D19" s="74">
+        <f>'JAN 2021'!E18+'FEB 2021'!E18+'MAR 2021'!E18+'APR 2021'!E18+'MAY 2021'!E18+'JUN 2021'!E18+'JUL 2021'!E18+'AUG 2021'!E18+'SEP 2021'!E18+'OCT 2021'!E18+'NOV 2021'!E18+'DEC 2021'!E18</f>
+        <v>96372340000</v>
+      </c>
+      <c r="E19" s="74">
+        <f>'JAN 2021'!F18+'FEB 2021'!F18+'MAR 2021'!F18+'APR 2021'!F18+'MAY 2021'!F18+'JUN 2021'!F18+'JUL 2021'!F18+'AUG 2021'!F18+'SEP 2021'!F18+'OCT 2021'!F18+'NOV 2021'!F18+'DEC 2021'!F18</f>
+        <v>-183897376552.41003</v>
+      </c>
+      <c r="F19" s="74">
+        <f>'JAN 2021'!G18+'FEB 2021'!G18+'MAR 2021'!G18+'APR 2021'!G18+'MAY 2021'!G18+'JUN 2021'!G18+'JUL 2021'!G18+'AUG 2021'!G18+'SEP 2021'!G18+'OCT 2021'!G18+'NOV 2021'!G18+'DEC 2021'!G18</f>
+        <v>1707475.549999998</v>
+      </c>
+      <c r="G19" s="73">
+        <f>'DEC 2021'!H18</f>
+        <v>202487134348.82999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A21" s="63" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="B22" s="53" t="s">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="51" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="D22" s="52"/>
-[...17 lines deleted...]
-      <c r="B24" s="51" t="s">
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="51" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="D24" s="52"/>
-[...6 lines deleted...]
-      <c r="B26" s="54" t="s">
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="51"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="23" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="77" t="s">
+    <row r="28" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="77"/>
-[...4 lines deleted...]
-      <c r="H27" s="77"/>
+      <c r="B28" s="86"/>
+      <c r="C28" s="86"/>
+      <c r="D28" s="86"/>
+      <c r="E28" s="86"/>
+      <c r="F28" s="86"/>
+      <c r="G28" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B23:H23"/>
-[...6 lines deleted...]
-    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A1:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:A17"/>
+    <mergeCell ref="A18:B18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="4" scale="60" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="4" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+    <oddFooter>&amp;L&amp;"Calibri"&amp;11&amp;K000000</oddFooter>
   </headerFooter>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAE4017B-CE13-458C-AABE-08FCB66D2318}">
-  <dimension ref="A1:J33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CF5B730-3C2C-4C1C-BFB5-090C0BDF033E}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:J34"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:H4"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="6" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="20" customWidth="1"/>
     <col min="4" max="8" width="25.6640625" style="21" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="5" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" spans="1:10" s="5" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="6"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="1"/>
-      <c r="B4" s="103" t="s">
-[...7 lines deleted...]
-      <c r="H4" s="103"/>
+      <c r="B4" s="87" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:10" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
-      <c r="B6" s="104" t="s">
+      <c r="B6" s="121" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13">
+        <v>3295000000</v>
+      </c>
+      <c r="E6" s="13">
+        <v>9000000000</v>
+      </c>
+      <c r="F6" s="13">
+        <v>-4250000000</v>
+      </c>
+      <c r="G6" s="13">
+        <v>0</v>
+      </c>
+      <c r="H6" s="14">
         <v>8045000000</v>
-      </c>
-[...10 lines deleted...]
-        <v>3045000000</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
-      <c r="B7" s="105"/>
+      <c r="B7" s="122"/>
       <c r="C7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="13">
         <v>0</v>
       </c>
       <c r="H7" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
-      <c r="B8" s="106" t="s">
+      <c r="B8" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="107"/>
+      <c r="C8" s="124"/>
       <c r="D8" s="15">
         <f>SUM(D6:D7)</f>
-        <v>8045000000</v>
+        <v>3295000000</v>
       </c>
       <c r="E8" s="15">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
-        <v>19020000000</v>
+        <v>9000000000</v>
       </c>
       <c r="F8" s="15">
         <f t="shared" si="0"/>
-        <v>-24020000000</v>
+        <v>-4250000000</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <f t="shared" si="0"/>
-        <v>3045000000</v>
+        <v>8045000000</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
-      <c r="B9" s="104" t="s">
+      <c r="B9" s="121" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="13">
         <v>94269671000</v>
       </c>
       <c r="E9" s="13">
         <v>0</v>
       </c>
       <c r="F9" s="13">
-        <v>-3299683000</v>
+        <v>0</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="14">
-        <v>90969988000</v>
+        <v>94269671000</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="72" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="71"/>
-      <c r="B10" s="108"/>
+      <c r="B10" s="125"/>
       <c r="C10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="13">
+        <v>37528790000</v>
+      </c>
+      <c r="E10" s="13">
+        <v>0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>-15000000</v>
+      </c>
+      <c r="G10" s="13">
+        <v>0</v>
+      </c>
+      <c r="H10" s="14">
         <v>37513790000</v>
-      </c>
-[...10 lines deleted...]
-        <v>37413790000</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
-      <c r="B11" s="108"/>
+      <c r="B11" s="125"/>
       <c r="C11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>0</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
-      <c r="B12" s="108"/>
+      <c r="B12" s="125"/>
       <c r="C12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
-      <c r="B13" s="108"/>
+      <c r="B13" s="125"/>
       <c r="C13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="13">
+        <v>13791945618.379999</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13">
+        <v>-118343539.84999999</v>
+      </c>
+      <c r="G13" s="13">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14">
         <v>13673602078.530001</v>
-      </c>
-[...10 lines deleted...]
-        <v>13561009408.15</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
-      <c r="B14" s="108"/>
+      <c r="B14" s="125"/>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="13">
+        <v>341136379.25999999</v>
+      </c>
+      <c r="E14" s="13">
+        <v>0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="13">
+        <v>-6969052.4100000001</v>
+      </c>
+      <c r="H14" s="14">
         <v>334167326.85000002</v>
-      </c>
-[...10 lines deleted...]
-        <v>339325913.80000001</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
-      <c r="B15" s="108"/>
+      <c r="B15" s="125"/>
       <c r="C15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="13">
+        <v>8134538149.75</v>
+      </c>
+      <c r="E15" s="13">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13">
+        <v>-183544862.75</v>
+      </c>
+      <c r="G15" s="13">
+        <v>0</v>
+      </c>
+      <c r="H15" s="14">
         <v>7950993287</v>
-      </c>
-[...10 lines deleted...]
-        <v>8030177244</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
-      <c r="B16" s="108"/>
+      <c r="B16" s="125"/>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="13">
+        <v>84409255000</v>
+      </c>
+      <c r="E16" s="13">
+        <v>0</v>
+      </c>
+      <c r="F16" s="13">
+        <v>-10075000000</v>
+      </c>
+      <c r="G16" s="13">
+        <v>0</v>
+      </c>
+      <c r="H16" s="14">
         <v>74334255000</v>
-      </c>
-[...10 lines deleted...]
-        <v>57424255000</v>
       </c>
       <c r="J16" s="16"/>
     </row>
     <row r="17" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
-      <c r="B17" s="109" t="s">
+      <c r="B17" s="126" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="110"/>
+      <c r="C17" s="127"/>
       <c r="D17" s="17">
         <f>SUM(D9:D16)</f>
-        <v>228076478692.38</v>
+        <v>238475336147.39001</v>
       </c>
       <c r="E17" s="17">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <f t="shared" si="1"/>
-        <v>-20343091713.380001</v>
+        <v>-10391888402.6</v>
       </c>
       <c r="G17" s="17">
         <f t="shared" si="1"/>
-        <v>5158586.950000003</v>
+        <v>-6969052.4100000001</v>
       </c>
       <c r="H17" s="17">
         <f t="shared" si="1"/>
-        <v>207738545565.94998</v>
+        <v>228076478692.38</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
-      <c r="B18" s="101" t="s">
+      <c r="B18" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="102"/>
+      <c r="C18" s="120"/>
       <c r="D18" s="18">
         <f>D17+D8</f>
-        <v>236121478692.38</v>
+        <v>241770336147.39001</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
-        <v>19020000000</v>
+        <v>9000000000</v>
       </c>
       <c r="F18" s="18">
         <f t="shared" si="2"/>
-        <v>-44363091713.380005</v>
+        <v>-14641888402.6</v>
       </c>
       <c r="G18" s="18">
         <f t="shared" si="2"/>
-        <v>5158586.950000003</v>
+        <v>-6969052.4100000001</v>
       </c>
       <c r="H18" s="18">
         <f t="shared" si="2"/>
-        <v>210783545565.94998</v>
-[...3 lines deleted...]
-      <c r="B20" s="19" t="s">
+        <v>236121478692.38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B21" s="19" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B21" s="70" t="s">
+    <row r="22" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B22" s="70" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B22" s="69" t="s">
+    <row r="23" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B23" s="69" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B23" s="111" t="s">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B24" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="111"/>
-[...20 lines deleted...]
-      <c r="D25" s="75"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
+      <c r="F24" s="128"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B25" s="128"/>
+      <c r="C25" s="128"/>
+      <c r="D25" s="128"/>
+      <c r="E25" s="128"/>
+      <c r="F25" s="128"/>
+      <c r="G25" s="128"/>
+      <c r="H25" s="128"/>
     </row>
     <row r="26" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B26" s="70"/>
-[...2 lines deleted...]
-      <c r="B27" s="19" t="s">
+      <c r="B26" s="70" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B27" s="70"/>
+    </row>
+    <row r="28" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B28" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="D27" s="24"/>
-[...6 lines deleted...]
-      <c r="B28" s="88" t="s">
+      <c r="D28" s="24"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B29" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="88"/>
-[...13 lines deleted...]
-      <c r="H29" s="88"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B30" s="88"/>
-[...5 lines deleted...]
-      <c r="H30" s="88"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B31" s="88"/>
-[...5 lines deleted...]
-      <c r="H31" s="88"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B32" s="88"/>
-[...5 lines deleted...]
-      <c r="H32" s="88"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B33" s="88"/>
-[...5 lines deleted...]
-      <c r="H33" s="88"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
+    </row>
+    <row r="34" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B34" s="106"/>
+      <c r="C34" s="106"/>
+      <c r="D34" s="106"/>
+      <c r="E34" s="106"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="106"/>
+      <c r="H34" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B23:H24"/>
-    <mergeCell ref="B28:H33"/>
+    <mergeCell ref="B24:H25"/>
+    <mergeCell ref="B29:H34"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="D8:F8 H8" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63323133-CA65-4563-85EF-18C608AE5B5F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAE4017B-CE13-458C-AABE-08FCB66D2318}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J33"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:H4"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="6" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="20" customWidth="1"/>
     <col min="4" max="8" width="25.6640625" style="21" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="5" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" spans="1:10" s="5" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="6"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="1"/>
-      <c r="B4" s="103" t="s">
-[...7 lines deleted...]
-      <c r="H4" s="103"/>
+      <c r="B4" s="87" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:10" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
-      <c r="B6" s="104" t="s">
+      <c r="B6" s="121" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13">
-        <v>3045000000</v>
+        <v>8045000000</v>
       </c>
       <c r="E6" s="13">
-        <v>875000000</v>
+        <v>19020000000</v>
       </c>
       <c r="F6" s="13">
-        <v>-875000000</v>
+        <v>-24020000000</v>
       </c>
       <c r="G6" s="13">
         <v>0</v>
       </c>
       <c r="H6" s="14">
         <v>3045000000</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
-      <c r="B7" s="105"/>
+      <c r="B7" s="122"/>
       <c r="C7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="13">
         <v>0</v>
       </c>
       <c r="H7" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
-      <c r="B8" s="106" t="s">
+      <c r="B8" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="107"/>
+      <c r="C8" s="124"/>
       <c r="D8" s="15">
         <f>SUM(D6:D7)</f>
-        <v>3045000000</v>
+        <v>8045000000</v>
       </c>
       <c r="E8" s="15">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
-        <v>875000000</v>
+        <v>19020000000</v>
       </c>
       <c r="F8" s="15">
         <f t="shared" si="0"/>
-        <v>-875000000</v>
+        <v>-24020000000</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <f t="shared" si="0"/>
         <v>3045000000</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
-      <c r="B9" s="104" t="s">
+      <c r="B9" s="121" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="13">
-        <v>90969988000</v>
+        <v>94269671000</v>
       </c>
       <c r="E9" s="13">
         <v>0</v>
       </c>
       <c r="F9" s="13">
-        <v>0</v>
+        <v>-3299683000</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="14">
         <v>90969988000</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="72" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="71"/>
-      <c r="B10" s="108"/>
+      <c r="B10" s="125"/>
       <c r="C10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="13">
+        <v>37513790000</v>
+      </c>
+      <c r="E10" s="13">
+        <v>0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0</v>
+      </c>
+      <c r="G10" s="13">
+        <v>-100000000</v>
+      </c>
+      <c r="H10" s="14">
         <v>37413790000</v>
-      </c>
-[...10 lines deleted...]
-        <v>37393790000</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
-      <c r="B11" s="108"/>
+      <c r="B11" s="125"/>
       <c r="C11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>0</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
-      <c r="B12" s="108"/>
+      <c r="B12" s="125"/>
       <c r="C12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
-      <c r="B13" s="108"/>
+      <c r="B13" s="125"/>
       <c r="C13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="13">
+        <v>13673602078.530001</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13">
+        <v>-112592670.38</v>
+      </c>
+      <c r="G13" s="13">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14">
         <v>13561009408.15</v>
-      </c>
-[...10 lines deleted...]
-        <v>11349462785.67</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
-      <c r="B14" s="108"/>
+      <c r="B14" s="125"/>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="13">
+        <v>334167326.85000002</v>
+      </c>
+      <c r="E14" s="13">
+        <v>0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="13">
+        <v>5158586.95</v>
+      </c>
+      <c r="H14" s="14">
         <v>339325913.80000001</v>
-      </c>
-[...10 lines deleted...]
-        <v>329827169.10000002</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
-      <c r="B15" s="108"/>
+      <c r="B15" s="125"/>
       <c r="C15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="13">
+        <v>7950993287</v>
+      </c>
+      <c r="E15" s="13">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13">
+        <v>-20816043</v>
+      </c>
+      <c r="G15" s="13">
+        <v>100000000</v>
+      </c>
+      <c r="H15" s="14">
         <v>8030177244</v>
-      </c>
-[...10 lines deleted...]
-        <v>8020177244</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
-      <c r="B16" s="108"/>
+      <c r="B16" s="125"/>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="13">
-        <v>57424255000</v>
+        <v>74334255000</v>
       </c>
       <c r="E16" s="13">
         <v>0</v>
       </c>
       <c r="F16" s="13">
-        <v>0</v>
+        <v>-16910000000</v>
       </c>
       <c r="G16" s="13">
         <v>0</v>
       </c>
       <c r="H16" s="14">
         <v>57424255000</v>
       </c>
       <c r="J16" s="16"/>
     </row>
     <row r="17" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
-      <c r="B17" s="109" t="s">
+      <c r="B17" s="126" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="110"/>
+      <c r="C17" s="127"/>
       <c r="D17" s="17">
         <f>SUM(D9:D16)</f>
-        <v>207738545565.94998</v>
+        <v>228076478692.38</v>
       </c>
       <c r="E17" s="17">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <f t="shared" si="1"/>
-        <v>-2241546622.48</v>
+        <v>-20343091713.380001</v>
       </c>
       <c r="G17" s="17">
         <f t="shared" si="1"/>
-        <v>-9498744.6999999993</v>
+        <v>5158586.950000003</v>
       </c>
       <c r="H17" s="17">
         <f t="shared" si="1"/>
-        <v>205487500198.77002</v>
+        <v>207738545565.94998</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
-      <c r="B18" s="101" t="s">
+      <c r="B18" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="102"/>
+      <c r="C18" s="120"/>
       <c r="D18" s="18">
         <f>D17+D8</f>
-        <v>210783545565.94998</v>
+        <v>236121478692.38</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
-        <v>875000000</v>
+        <v>19020000000</v>
       </c>
       <c r="F18" s="18">
         <f t="shared" si="2"/>
-        <v>-3116546622.48</v>
+        <v>-44363091713.380005</v>
       </c>
       <c r="G18" s="18">
         <f t="shared" si="2"/>
-        <v>-9498744.6999999993</v>
+        <v>5158586.950000003</v>
       </c>
       <c r="H18" s="18">
         <f t="shared" si="2"/>
-        <v>208532500198.77002</v>
+        <v>210783545565.94998</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B21" s="70" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B22" s="69" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B23" s="111" t="s">
+      <c r="B23" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="111"/>
-[...4 lines deleted...]
-      <c r="H23" s="111"/>
+      <c r="C23" s="128"/>
+      <c r="D23" s="128"/>
+      <c r="E23" s="128"/>
+      <c r="F23" s="128"/>
+      <c r="G23" s="128"/>
+      <c r="H23" s="128"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B24" s="111"/>
-[...5 lines deleted...]
-      <c r="H24" s="111"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
+      <c r="F24" s="128"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
     </row>
     <row r="25" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B25" s="73" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="75"/>
+      <c r="B25" s="70" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="26" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B26" s="70"/>
     </row>
     <row r="27" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B28" s="88" t="s">
+      <c r="B28" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="88"/>
-[...4 lines deleted...]
-      <c r="H28" s="88"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B29" s="88"/>
-[...5 lines deleted...]
-      <c r="H29" s="88"/>
+      <c r="B29" s="106"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B30" s="88"/>
-[...5 lines deleted...]
-      <c r="H30" s="88"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B31" s="88"/>
-[...5 lines deleted...]
-      <c r="H31" s="88"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B32" s="88"/>
-[...5 lines deleted...]
-      <c r="H32" s="88"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B33" s="88"/>
-[...5 lines deleted...]
-      <c r="H33" s="88"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B23:H24"/>
     <mergeCell ref="B28:H33"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="D8:F8 H8" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD920F7A-0672-49DA-9C24-4FA831848D51}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63323133-CA65-4563-85EF-18C608AE5B5F}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J33"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:H4"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="6" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="20" customWidth="1"/>
     <col min="4" max="8" width="25.6640625" style="21" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="5" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" spans="1:10" s="5" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="6"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="1"/>
-      <c r="B4" s="103" t="s">
-[...7 lines deleted...]
-      <c r="H4" s="103"/>
+      <c r="B4" s="87" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:10" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
-      <c r="B6" s="104" t="s">
+      <c r="B6" s="121" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13">
         <v>3045000000</v>
       </c>
       <c r="E6" s="13">
-        <v>38750000000</v>
+        <v>875000000</v>
       </c>
       <c r="F6" s="13">
-        <v>-39000000000</v>
+        <v>-875000000</v>
       </c>
       <c r="G6" s="13">
         <v>0</v>
       </c>
       <c r="H6" s="14">
-        <v>2795000000</v>
+        <v>3045000000</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
-      <c r="B7" s="105"/>
+      <c r="B7" s="122"/>
       <c r="C7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="13">
         <v>0</v>
       </c>
       <c r="H7" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
-      <c r="B8" s="106" t="s">
+      <c r="B8" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="107"/>
+      <c r="C8" s="124"/>
       <c r="D8" s="15">
         <f>SUM(D6:D7)</f>
         <v>3045000000</v>
       </c>
       <c r="E8" s="15">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
-        <v>38750000000</v>
+        <v>875000000</v>
       </c>
       <c r="F8" s="15">
         <f t="shared" si="0"/>
-        <v>-39000000000</v>
+        <v>-875000000</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <f t="shared" si="0"/>
-        <v>2795000000</v>
+        <v>3045000000</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
-      <c r="B9" s="104" t="s">
+      <c r="B9" s="121" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="13">
         <v>90969988000</v>
       </c>
       <c r="E9" s="13">
         <v>0</v>
       </c>
       <c r="F9" s="13">
         <v>0</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="14">
         <v>90969988000</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="72" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="71"/>
-      <c r="B10" s="108"/>
+      <c r="B10" s="125"/>
       <c r="C10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="13">
-        <v>37393790000</v>
+        <v>37413790000</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" s="13">
         <v>0</v>
       </c>
       <c r="G10" s="13">
-        <v>0</v>
+        <v>-20000000</v>
       </c>
       <c r="H10" s="14">
         <v>37393790000</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
-      <c r="B11" s="108"/>
+      <c r="B11" s="125"/>
       <c r="C11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>0</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
-      <c r="B12" s="108"/>
+      <c r="B12" s="125"/>
       <c r="C12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
-      <c r="B13" s="108"/>
+      <c r="B13" s="125"/>
       <c r="C13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="13">
+        <v>13561009408.15</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13">
+        <v>-2211546622.48</v>
+      </c>
+      <c r="G13" s="13">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14">
         <v>11349462785.67</v>
-      </c>
-[...10 lines deleted...]
-        <v>11166573326.029999</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
-      <c r="B14" s="108"/>
+      <c r="B14" s="125"/>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="13">
+        <v>339325913.80000001</v>
+      </c>
+      <c r="E14" s="13">
+        <v>0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="13">
+        <v>-9498744.6999999993</v>
+      </c>
+      <c r="H14" s="14">
         <v>329827169.10000002</v>
-      </c>
-[...10 lines deleted...]
-        <v>335605778.80000001</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
-      <c r="B15" s="108"/>
+      <c r="B15" s="125"/>
       <c r="C15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="13">
-        <v>8020177244</v>
+        <v>8030177244</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
         <v>-30000000</v>
       </c>
       <c r="G15" s="13">
-        <v>0</v>
+        <v>20000000</v>
       </c>
       <c r="H15" s="14">
-        <v>7990177244</v>
+        <v>8020177244</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
-      <c r="B16" s="108"/>
+      <c r="B16" s="125"/>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="13">
         <v>57424255000</v>
       </c>
       <c r="E16" s="13">
         <v>0</v>
       </c>
       <c r="F16" s="13">
-        <v>-5588255000</v>
+        <v>0</v>
       </c>
       <c r="G16" s="13">
         <v>0</v>
       </c>
       <c r="H16" s="14">
-        <v>51836000000</v>
+        <v>57424255000</v>
       </c>
       <c r="J16" s="16"/>
     </row>
     <row r="17" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
-      <c r="B17" s="109" t="s">
+      <c r="B17" s="126" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="110"/>
+      <c r="C17" s="127"/>
       <c r="D17" s="17">
         <f>SUM(D9:D16)</f>
-        <v>205487500198.77002</v>
+        <v>207738545565.94998</v>
       </c>
       <c r="E17" s="17">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <f t="shared" si="1"/>
-        <v>-5801144459.6400003</v>
+        <v>-2241546622.48</v>
       </c>
       <c r="G17" s="17">
         <f t="shared" si="1"/>
-        <v>5778609.7000000002</v>
+        <v>-9498744.6999999993</v>
       </c>
       <c r="H17" s="17">
         <f t="shared" si="1"/>
-        <v>199692134348.82999</v>
+        <v>205487500198.77002</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
-      <c r="B18" s="101" t="s">
+      <c r="B18" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="102"/>
+      <c r="C18" s="120"/>
       <c r="D18" s="18">
         <f>D17+D8</f>
-        <v>208532500198.77002</v>
+        <v>210783545565.94998</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
-        <v>38750000000</v>
+        <v>875000000</v>
       </c>
       <c r="F18" s="18">
         <f t="shared" si="2"/>
-        <v>-44801144459.639999</v>
+        <v>-3116546622.48</v>
       </c>
       <c r="G18" s="18">
         <f t="shared" si="2"/>
-        <v>5778609.7000000002</v>
+        <v>-9498744.6999999993</v>
       </c>
       <c r="H18" s="18">
         <f t="shared" si="2"/>
-        <v>202487134348.82999</v>
+        <v>208532500198.77002</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B21" s="70" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B22" s="69" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B23" s="111" t="s">
+      <c r="B23" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="111"/>
-[...4 lines deleted...]
-      <c r="H23" s="111"/>
+      <c r="C23" s="128"/>
+      <c r="D23" s="128"/>
+      <c r="E23" s="128"/>
+      <c r="F23" s="128"/>
+      <c r="G23" s="128"/>
+      <c r="H23" s="128"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B24" s="111"/>
-[...5 lines deleted...]
-      <c r="H24" s="111"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
+      <c r="F24" s="128"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
     </row>
     <row r="25" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="B25" s="73" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="75"/>
+      <c r="B25" s="70" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="26" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B26" s="70"/>
     </row>
     <row r="27" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B28" s="88" t="s">
+      <c r="B28" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="88"/>
-[...4 lines deleted...]
-      <c r="H28" s="88"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B29" s="88"/>
-[...5 lines deleted...]
-      <c r="H29" s="88"/>
+      <c r="B29" s="106"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B30" s="88"/>
-[...5 lines deleted...]
-      <c r="H30" s="88"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B31" s="88"/>
-[...5 lines deleted...]
-      <c r="H31" s="88"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B32" s="88"/>
-[...5 lines deleted...]
-      <c r="H32" s="88"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B33" s="88"/>
-[...5 lines deleted...]
-      <c r="H33" s="88"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="B23:H24"/>
+    <mergeCell ref="B28:H33"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:B16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="4" scale="59" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+  </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="D8:F8 H8" formula="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD920F7A-0672-49DA-9C24-4FA831848D51}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:J33"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2" style="6" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="23" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="20" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="21" customWidth="1"/>
+    <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="5" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+    </row>
+    <row r="2" spans="1:10" s="5" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+    </row>
+    <row r="3" spans="1:10" s="5" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="5" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="1"/>
+      <c r="B4" s="87" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
+    </row>
+    <row r="5" spans="1:10" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="1"/>
+      <c r="B5" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="1"/>
+      <c r="B6" s="121" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="13">
+        <v>3045000000</v>
+      </c>
+      <c r="E6" s="13">
+        <v>38750000000</v>
+      </c>
+      <c r="F6" s="13">
+        <v>-39000000000</v>
+      </c>
+      <c r="G6" s="13">
+        <v>0</v>
+      </c>
+      <c r="H6" s="14">
+        <v>2795000000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="1"/>
+      <c r="B7" s="122"/>
+      <c r="C7" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="13">
+        <v>0</v>
+      </c>
+      <c r="E7" s="13">
+        <v>0</v>
+      </c>
+      <c r="F7" s="13">
+        <v>0</v>
+      </c>
+      <c r="G7" s="13">
+        <v>0</v>
+      </c>
+      <c r="H7" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="1"/>
+      <c r="B8" s="123" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="124"/>
+      <c r="D8" s="15">
+        <f>SUM(D6:D7)</f>
+        <v>3045000000</v>
+      </c>
+      <c r="E8" s="15">
+        <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
+        <v>38750000000</v>
+      </c>
+      <c r="F8" s="15">
+        <f t="shared" si="0"/>
+        <v>-39000000000</v>
+      </c>
+      <c r="G8" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H8" s="15">
+        <f t="shared" si="0"/>
+        <v>2795000000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="1"/>
+      <c r="B9" s="121" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="13">
+        <v>90969988000</v>
+      </c>
+      <c r="E9" s="13">
+        <v>0</v>
+      </c>
+      <c r="F9" s="13">
+        <v>0</v>
+      </c>
+      <c r="G9" s="13">
+        <v>0</v>
+      </c>
+      <c r="H9" s="14">
+        <v>90969988000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="72" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="71"/>
+      <c r="B10" s="125"/>
+      <c r="C10" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="13">
+        <v>37393790000</v>
+      </c>
+      <c r="E10" s="13">
+        <v>0</v>
+      </c>
+      <c r="F10" s="13">
+        <v>0</v>
+      </c>
+      <c r="G10" s="13">
+        <v>0</v>
+      </c>
+      <c r="H10" s="14">
+        <v>37393790000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="1"/>
+      <c r="B11" s="125"/>
+      <c r="C11" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="13">
+        <v>0</v>
+      </c>
+      <c r="E11" s="13">
+        <v>0</v>
+      </c>
+      <c r="F11" s="13">
+        <v>0</v>
+      </c>
+      <c r="G11" s="13">
+        <v>0</v>
+      </c>
+      <c r="H11" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="1"/>
+      <c r="B12" s="125"/>
+      <c r="C12" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="13">
+        <v>0</v>
+      </c>
+      <c r="E12" s="13">
+        <v>0</v>
+      </c>
+      <c r="F12" s="13">
+        <v>0</v>
+      </c>
+      <c r="G12" s="13">
+        <v>0</v>
+      </c>
+      <c r="H12" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="1"/>
+      <c r="B13" s="125"/>
+      <c r="C13" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="13">
+        <v>11349462785.67</v>
+      </c>
+      <c r="E13" s="13">
+        <v>0</v>
+      </c>
+      <c r="F13" s="13">
+        <v>-182889459.64000002</v>
+      </c>
+      <c r="G13" s="13">
+        <v>0</v>
+      </c>
+      <c r="H13" s="14">
+        <v>11166573326.029999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="1"/>
+      <c r="B14" s="125"/>
+      <c r="C14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="13">
+        <v>329827169.10000002</v>
+      </c>
+      <c r="E14" s="13">
+        <v>0</v>
+      </c>
+      <c r="F14" s="13">
+        <v>0</v>
+      </c>
+      <c r="G14" s="13">
+        <v>5778609.7000000002</v>
+      </c>
+      <c r="H14" s="14">
+        <v>335605778.80000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="1"/>
+      <c r="B15" s="125"/>
+      <c r="C15" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="13">
+        <v>8020177244</v>
+      </c>
+      <c r="E15" s="13">
+        <v>0</v>
+      </c>
+      <c r="F15" s="13">
+        <v>-30000000</v>
+      </c>
+      <c r="G15" s="13">
+        <v>0</v>
+      </c>
+      <c r="H15" s="14">
+        <v>7990177244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="1"/>
+      <c r="B16" s="125"/>
+      <c r="C16" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="13">
+        <v>57424255000</v>
+      </c>
+      <c r="E16" s="13">
+        <v>0</v>
+      </c>
+      <c r="F16" s="13">
+        <v>-5588255000</v>
+      </c>
+      <c r="G16" s="13">
+        <v>0</v>
+      </c>
+      <c r="H16" s="14">
+        <v>51836000000</v>
+      </c>
+      <c r="J16" s="16"/>
+    </row>
+    <row r="17" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="1"/>
+      <c r="B17" s="126" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="127"/>
+      <c r="D17" s="17">
+        <f>SUM(D9:D16)</f>
+        <v>205487500198.77002</v>
+      </c>
+      <c r="E17" s="17">
+        <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="17">
+        <f t="shared" si="1"/>
+        <v>-5801144459.6400003</v>
+      </c>
+      <c r="G17" s="17">
+        <f t="shared" si="1"/>
+        <v>5778609.7000000002</v>
+      </c>
+      <c r="H17" s="17">
+        <f t="shared" si="1"/>
+        <v>199692134348.82999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="1"/>
+      <c r="B18" s="119" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="120"/>
+      <c r="D18" s="18">
+        <f>D17+D8</f>
+        <v>208532500198.77002</v>
+      </c>
+      <c r="E18" s="18">
+        <f t="shared" ref="E18:H18" si="2">E17+E8</f>
+        <v>38750000000</v>
+      </c>
+      <c r="F18" s="18">
+        <f t="shared" si="2"/>
+        <v>-44801144459.639999</v>
+      </c>
+      <c r="G18" s="18">
+        <f t="shared" si="2"/>
+        <v>5778609.7000000002</v>
+      </c>
+      <c r="H18" s="18">
+        <f t="shared" si="2"/>
+        <v>202487134348.82999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B20" s="19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B21" s="70" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B22" s="69" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B23" s="128" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="128"/>
+      <c r="D23" s="128"/>
+      <c r="E23" s="128"/>
+      <c r="F23" s="128"/>
+      <c r="G23" s="128"/>
+      <c r="H23" s="128"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
+      <c r="F24" s="128"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
+    </row>
+    <row r="25" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B25" s="70" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B26" s="70"/>
+    </row>
+    <row r="27" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B27" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B28" s="106" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B29" s="106"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B32" s="106"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
+    </row>
+    <row r="33" spans="2:8" x14ac:dyDescent="0.3">
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B23:H24"/>
     <mergeCell ref="B28:H33"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="D8:F8 H8" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1510728-9D0F-40A8-90EC-A194F8A8A9A7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D20470A5-790D-4F31-9567-CD2218C26D04}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J27"/>
   <sheetViews>
-    <sheetView zoomScale="94" zoomScaleNormal="94" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:H4"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="2" style="31" customWidth="1"/>
+    <col min="2" max="2" width="25.6640625" style="54" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="48" customWidth="1"/>
+    <col min="4" max="8" width="25.6640625" style="49" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" style="50"/>
+    <col min="10" max="10" width="17.33203125" style="50" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="50"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="30" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="130"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+    </row>
+    <row r="2" spans="1:10" s="30" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="130"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+    </row>
+    <row r="3" spans="1:10" s="30" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="130"/>
+      <c r="B3" s="130"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+    </row>
+    <row r="4" spans="1:10" s="30" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A4" s="26"/>
+      <c r="B4" s="96" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+    </row>
+    <row r="5" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="26"/>
+      <c r="B5" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="F5" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="26"/>
+      <c r="B6" s="97" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="38">
+        <v>4729697000</v>
+      </c>
+      <c r="E6" s="38">
+        <v>217340000</v>
+      </c>
+      <c r="F6" s="38">
+        <v>-1153170000</v>
+      </c>
+      <c r="G6" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="39">
+        <v>3793867000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="26"/>
+      <c r="B7" s="98"/>
+      <c r="C7" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="38">
+        <v>7445000000</v>
+      </c>
+      <c r="E7" s="38">
+        <v>0</v>
+      </c>
+      <c r="F7" s="38">
+        <v>0</v>
+      </c>
+      <c r="G7" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="39">
+        <v>7445000000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="26"/>
+      <c r="B8" s="99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="100"/>
+      <c r="D8" s="40">
+        <v>12174697000</v>
+      </c>
+      <c r="E8" s="40">
+        <v>217340000</v>
+      </c>
+      <c r="F8" s="40">
+        <v>-1153170000</v>
+      </c>
+      <c r="G8" s="40">
+        <v>0</v>
+      </c>
+      <c r="H8" s="41">
+        <v>11238867000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="26"/>
+      <c r="B9" s="97" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="38">
+        <v>106929149000</v>
+      </c>
+      <c r="E9" s="38">
+        <v>0</v>
+      </c>
+      <c r="F9" s="38">
+        <v>0</v>
+      </c>
+      <c r="G9" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9" s="39">
+        <v>106929149000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="26"/>
+      <c r="B10" s="101"/>
+      <c r="C10" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="38">
+        <v>45323540000</v>
+      </c>
+      <c r="E10" s="38">
+        <v>2815000000</v>
+      </c>
+      <c r="F10" s="38">
+        <v>-1733750000</v>
+      </c>
+      <c r="G10" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="39">
+        <v>46404790000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="26"/>
+      <c r="B11" s="101"/>
+      <c r="C11" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="38">
+        <v>0</v>
+      </c>
+      <c r="E11" s="38">
+        <v>0</v>
+      </c>
+      <c r="F11" s="38">
+        <v>0</v>
+      </c>
+      <c r="G11" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H11" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="26"/>
+      <c r="B12" s="101"/>
+      <c r="C12" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="38">
+        <v>26505.85</v>
+      </c>
+      <c r="E12" s="38">
+        <v>0</v>
+      </c>
+      <c r="F12" s="38">
+        <v>0</v>
+      </c>
+      <c r="G12" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="39">
+        <v>26505.85</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="26"/>
+      <c r="B13" s="101"/>
+      <c r="C13" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="38">
+        <v>15032067423.74</v>
+      </c>
+      <c r="E13" s="38">
+        <v>0</v>
+      </c>
+      <c r="F13" s="38">
+        <v>-153452521.16</v>
+      </c>
+      <c r="G13" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H13" s="39">
+        <v>14878614902.58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="26"/>
+      <c r="B14" s="101"/>
+      <c r="C14" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="38">
+        <v>475728303.35000002</v>
+      </c>
+      <c r="E14" s="38">
+        <v>0</v>
+      </c>
+      <c r="F14" s="38">
+        <v>0</v>
+      </c>
+      <c r="G14" s="38">
+        <v>1322434.2</v>
+      </c>
+      <c r="H14" s="39">
+        <v>477050737.55000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="26"/>
+      <c r="B15" s="101"/>
+      <c r="C15" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="38">
+        <v>9716000192.75</v>
+      </c>
+      <c r="E15" s="38">
+        <v>0</v>
+      </c>
+      <c r="F15" s="38">
+        <v>-84560000</v>
+      </c>
+      <c r="G15" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" s="39">
+        <v>9631440192.75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="26"/>
+      <c r="B16" s="101"/>
+      <c r="C16" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="38">
+        <v>100359255000</v>
+      </c>
+      <c r="E16" s="38">
+        <v>0</v>
+      </c>
+      <c r="F16" s="38">
+        <v>-2000000000</v>
+      </c>
+      <c r="G16" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="H16" s="39">
+        <v>98359255000</v>
+      </c>
+      <c r="J16" s="42"/>
+    </row>
+    <row r="17" spans="1:8" s="30" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="26"/>
+      <c r="B17" s="102" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="103"/>
+      <c r="D17" s="43">
+        <v>277835766425.69</v>
+      </c>
+      <c r="E17" s="43">
+        <v>2815000000</v>
+      </c>
+      <c r="F17" s="43">
+        <v>-3971762521.1599998</v>
+      </c>
+      <c r="G17" s="43">
+        <v>1322434.2</v>
+      </c>
+      <c r="H17" s="44">
+        <v>276680326338.72998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="30" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="26"/>
+      <c r="B18" s="104" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="105"/>
+      <c r="D18" s="45">
+        <v>290010463425.69</v>
+      </c>
+      <c r="E18" s="45">
+        <v>3032340000</v>
+      </c>
+      <c r="F18" s="45">
+        <v>-5124932521.1599998</v>
+      </c>
+      <c r="G18" s="45">
+        <v>1322434.2</v>
+      </c>
+      <c r="H18" s="46">
+        <v>287919193338.72998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B20" s="47" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B21" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B22" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+    </row>
+    <row r="23" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="94" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="94"/>
+      <c r="D23" s="94"/>
+      <c r="E23" s="94"/>
+      <c r="F23" s="94"/>
+      <c r="G23" s="94"/>
+      <c r="H23" s="94"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B24" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52"/>
+      <c r="F24" s="52"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="52"/>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="B26" s="54" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="95" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="95"/>
+      <c r="D27" s="95"/>
+      <c r="E27" s="95"/>
+      <c r="F27" s="95"/>
+      <c r="G27" s="95"/>
+      <c r="H27" s="95"/>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A1:H3"/>
+    <mergeCell ref="B23:H23"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:B16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B18:C18"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="4" scale="60" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+  </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="G15:G16 G6:G7 G9:G13" numberStoredAsText="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1510728-9D0F-40A8-90EC-A194F8A8A9A7}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
+  <dimension ref="A1:J27"/>
+  <sheetViews>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="31" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="54" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="48" customWidth="1"/>
     <col min="4" max="8" width="25.6640625" style="49" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="50"/>
     <col min="10" max="10" width="17.33203125" style="50" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="30" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="26"/>
       <c r="B1" s="27"/>
       <c r="C1" s="28"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
     </row>
     <row r="2" spans="1:10" s="30" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="26"/>
       <c r="B2" s="31"/>
       <c r="C2" s="28"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
     </row>
     <row r="3" spans="1:10" s="30" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="26"/>
       <c r="B3" s="32"/>
       <c r="C3" s="28"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
     </row>
     <row r="4" spans="1:10" s="30" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="26"/>
-      <c r="B4" s="78" t="s">
+      <c r="B4" s="96" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="78"/>
-[...4 lines deleted...]
-      <c r="H4" s="78"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="96"/>
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
     </row>
     <row r="5" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="26"/>
       <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="26"/>
-      <c r="B6" s="79" t="s">
+      <c r="B6" s="97" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="37" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="38">
         <v>3793867000</v>
       </c>
       <c r="E6" s="38">
         <v>0</v>
       </c>
       <c r="F6" s="38">
         <v>-769000000</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H6" s="39">
         <v>3024867000</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="26"/>
-      <c r="B7" s="80"/>
+      <c r="B7" s="98"/>
       <c r="C7" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="38">
         <v>7445000000</v>
       </c>
       <c r="E7" s="38">
         <v>0</v>
       </c>
       <c r="F7" s="38">
         <v>0</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="39">
         <v>7445000000</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="26"/>
-      <c r="B8" s="81" t="s">
+      <c r="B8" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="82"/>
+      <c r="C8" s="100"/>
       <c r="D8" s="40">
         <f>SUM(D6:D7)</f>
         <v>11238867000</v>
       </c>
       <c r="E8" s="40">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>0</v>
       </c>
       <c r="F8" s="40">
         <f t="shared" si="0"/>
         <v>-769000000</v>
       </c>
       <c r="G8" s="40">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="41">
         <f t="shared" si="0"/>
         <v>10469867000</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="26"/>
-      <c r="B9" s="79" t="s">
+      <c r="B9" s="97" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="38">
         <v>106929149000</v>
       </c>
       <c r="E9" s="38">
         <v>0</v>
       </c>
       <c r="F9" s="38">
         <v>-2978090000</v>
       </c>
       <c r="G9" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="39">
         <v>103951059000</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="26"/>
-      <c r="B10" s="83"/>
+      <c r="B10" s="101"/>
       <c r="C10" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="38">
         <v>46404790000</v>
       </c>
       <c r="E10" s="38">
         <v>0</v>
       </c>
       <c r="F10" s="38">
         <v>-555000000</v>
       </c>
       <c r="G10" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H10" s="39">
         <v>45849790000</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="26"/>
-      <c r="B11" s="83"/>
+      <c r="B11" s="101"/>
       <c r="C11" s="37" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="38">
         <v>0</v>
       </c>
       <c r="E11" s="38">
         <v>0</v>
       </c>
       <c r="F11" s="38">
         <v>0</v>
       </c>
       <c r="G11" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="26"/>
-      <c r="B12" s="83"/>
+      <c r="B12" s="101"/>
       <c r="C12" s="37" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="38">
         <v>26505.85</v>
       </c>
       <c r="E12" s="38">
         <v>0</v>
       </c>
       <c r="F12" s="38">
         <v>0</v>
       </c>
       <c r="G12" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H12" s="39">
         <v>26505.85</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="26"/>
-      <c r="B13" s="83"/>
+      <c r="B13" s="101"/>
       <c r="C13" s="37" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="38">
         <v>14878614902.58</v>
       </c>
       <c r="E13" s="38">
         <v>0</v>
       </c>
       <c r="F13" s="38">
         <v>-127073677.78</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H13" s="39">
         <v>14751541224.799999</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="26"/>
-      <c r="B14" s="83"/>
+      <c r="B14" s="101"/>
       <c r="C14" s="37" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="38">
         <v>477050737.55000001</v>
       </c>
       <c r="E14" s="38">
         <v>0</v>
       </c>
       <c r="F14" s="38">
         <v>0</v>
       </c>
       <c r="G14" s="38">
         <v>7830201.8099999996</v>
       </c>
       <c r="H14" s="39">
         <v>484880939.36000001</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="26"/>
-      <c r="B15" s="83"/>
+      <c r="B15" s="101"/>
       <c r="C15" s="37" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="38">
         <v>9631440192.75</v>
       </c>
       <c r="E15" s="38">
         <v>0</v>
       </c>
       <c r="F15" s="38">
         <v>-95000000</v>
       </c>
       <c r="G15" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="39">
         <v>9536440192.75</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="30" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="26"/>
-      <c r="B16" s="83"/>
+      <c r="B16" s="101"/>
       <c r="C16" s="37" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="38">
         <v>98359255000</v>
       </c>
       <c r="E16" s="38">
         <v>0</v>
       </c>
       <c r="F16" s="38">
         <v>0</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="39">
         <v>98359255000</v>
       </c>
       <c r="J16" s="42"/>
     </row>
     <row r="17" spans="1:8" s="30" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="26"/>
-      <c r="B17" s="84" t="s">
+      <c r="B17" s="102" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="85"/>
+      <c r="C17" s="103"/>
       <c r="D17" s="43">
         <f>SUM(D9:D16)</f>
         <v>276680326338.72998</v>
       </c>
       <c r="E17" s="43">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="43">
         <f t="shared" si="1"/>
         <v>-3755163677.7800002</v>
       </c>
       <c r="G17" s="43">
         <f t="shared" si="1"/>
         <v>7830201.8099999996</v>
       </c>
       <c r="H17" s="44">
         <f t="shared" si="1"/>
         <v>272932992862.75998</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="30" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
-      <c r="B18" s="86" t="s">
+      <c r="B18" s="104" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="87"/>
+      <c r="C18" s="105"/>
       <c r="D18" s="45">
         <f>D17+D8</f>
         <v>287919193338.72998</v>
       </c>
       <c r="E18" s="45">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>0</v>
       </c>
       <c r="F18" s="45">
         <f t="shared" si="2"/>
         <v>-4524163677.7800007</v>
       </c>
       <c r="G18" s="45">
         <f t="shared" si="2"/>
         <v>7830201.8099999996</v>
       </c>
       <c r="H18" s="46">
         <f t="shared" si="2"/>
         <v>283402859862.76001</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B21" s="51" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B22" s="53" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="52"/>
       <c r="E22" s="52"/>
       <c r="F22" s="52"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="76" t="s">
+      <c r="B23" s="94" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="76"/>
-[...4 lines deleted...]
-      <c r="H23" s="76"/>
+      <c r="C23" s="94"/>
+      <c r="D23" s="94"/>
+      <c r="E23" s="94"/>
+      <c r="F23" s="94"/>
+      <c r="G23" s="94"/>
+      <c r="H23" s="94"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B24" s="51" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="52"/>
       <c r="E24" s="52"/>
       <c r="F24" s="52"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B26" s="54" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="87" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="77" t="s">
+      <c r="B27" s="95" t="s">
         <v>28</v>
       </c>
-      <c r="C27" s="77"/>
-[...4 lines deleted...]
-      <c r="H27" s="77"/>
+      <c r="C27" s="95"/>
+      <c r="D27" s="95"/>
+      <c r="E27" s="95"/>
+      <c r="F27" s="95"/>
+      <c r="G27" s="95"/>
+      <c r="H27" s="95"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B23:H23"/>
     <mergeCell ref="B27:H27"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="G8" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1677DA5C-738C-44F7-91FD-7B0EA141AEF2}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J33"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:H4"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="60" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="68" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="64" customWidth="1"/>
     <col min="4" max="8" width="25.6640625" style="65" customWidth="1"/>
     <col min="9" max="9" width="9.109375" style="66"/>
     <col min="10" max="10" width="17.33203125" style="66" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.109375" style="66"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="59" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="55"/>
       <c r="B1" s="56"/>
       <c r="C1" s="57"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
     </row>
     <row r="2" spans="1:10" s="59" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="55"/>
       <c r="B2" s="60"/>
       <c r="C2" s="57"/>
       <c r="D2" s="58"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
     </row>
     <row r="3" spans="1:10" s="59" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="55"/>
       <c r="B3" s="61"/>
       <c r="C3" s="57"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="58"/>
       <c r="G3" s="58"/>
       <c r="H3" s="58"/>
     </row>
     <row r="4" spans="1:10" s="59" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="55"/>
-      <c r="B4" s="90" t="s">
+      <c r="B4" s="108" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="90"/>
-[...4 lines deleted...]
-      <c r="H4" s="90"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
     </row>
     <row r="5" spans="1:10" s="59" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="55"/>
       <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="55"/>
-      <c r="B6" s="91" t="s">
+      <c r="B6" s="109" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="37" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="38">
         <v>3024867000</v>
       </c>
       <c r="E6" s="38">
         <v>750000000</v>
       </c>
       <c r="F6" s="38">
         <v>-917685000</v>
       </c>
       <c r="G6" s="38">
         <v>0</v>
       </c>
       <c r="H6" s="39">
         <v>2857182000</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="55"/>
-      <c r="B7" s="92"/>
+      <c r="B7" s="110"/>
       <c r="C7" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="38">
         <v>7445000000</v>
       </c>
       <c r="E7" s="38">
         <v>0</v>
       </c>
       <c r="F7" s="38">
         <v>-7445000000</v>
       </c>
       <c r="G7" s="38">
         <v>0</v>
       </c>
       <c r="H7" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="55"/>
-      <c r="B8" s="93" t="s">
+      <c r="B8" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="94"/>
+      <c r="C8" s="112"/>
       <c r="D8" s="40">
         <v>10469867000</v>
       </c>
       <c r="E8" s="40">
         <v>750000000</v>
       </c>
       <c r="F8" s="40">
         <v>-8362685000</v>
       </c>
       <c r="G8" s="40">
         <v>0</v>
       </c>
       <c r="H8" s="41">
         <v>2857182000</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="55"/>
-      <c r="B9" s="91" t="s">
+      <c r="B9" s="109" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="37" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="38">
         <v>103951059000</v>
       </c>
       <c r="E9" s="38">
         <v>0</v>
       </c>
       <c r="F9" s="38">
         <v>0</v>
       </c>
       <c r="G9" s="38">
         <v>0</v>
       </c>
       <c r="H9" s="39">
         <v>103951059000</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="55"/>
-      <c r="B10" s="95"/>
+      <c r="B10" s="113"/>
       <c r="C10" s="37" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="38">
         <v>45849790000</v>
       </c>
       <c r="E10" s="38">
         <v>0</v>
       </c>
       <c r="F10" s="38">
         <v>-500000000</v>
       </c>
       <c r="G10" s="38">
         <v>0</v>
       </c>
       <c r="H10" s="39">
         <v>45349790000</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="55"/>
-      <c r="B11" s="95"/>
+      <c r="B11" s="113"/>
       <c r="C11" s="37" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="38">
         <v>0</v>
       </c>
       <c r="E11" s="38">
         <v>0</v>
       </c>
       <c r="F11" s="38">
         <v>0</v>
       </c>
       <c r="G11" s="38">
         <v>0</v>
       </c>
       <c r="H11" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="55"/>
-      <c r="B12" s="95"/>
+      <c r="B12" s="113"/>
       <c r="C12" s="37" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="38">
         <v>26505.85</v>
       </c>
       <c r="E12" s="38">
         <v>0</v>
       </c>
       <c r="F12" s="38">
         <v>-26505.85</v>
       </c>
       <c r="G12" s="38">
         <v>0</v>
       </c>
       <c r="H12" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="55"/>
-      <c r="B13" s="95"/>
+      <c r="B13" s="113"/>
       <c r="C13" s="37" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="38">
         <v>14751541224.799999</v>
       </c>
       <c r="E13" s="38">
         <v>0</v>
       </c>
       <c r="F13" s="38">
         <v>-168820638.13</v>
       </c>
       <c r="G13" s="38">
         <v>0</v>
       </c>
       <c r="H13" s="39">
         <v>14582720586.67</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="55"/>
-      <c r="B14" s="95"/>
+      <c r="B14" s="113"/>
       <c r="C14" s="37" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="38">
         <v>484880939.36000001</v>
       </c>
       <c r="E14" s="38">
         <v>0</v>
       </c>
       <c r="F14" s="38">
         <v>0</v>
       </c>
       <c r="G14" s="38">
         <v>-5220134.66</v>
       </c>
       <c r="H14" s="39">
         <v>479660804.69999999</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="55"/>
-      <c r="B15" s="95"/>
+      <c r="B15" s="113"/>
       <c r="C15" s="37" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="38">
         <v>9536440192.75</v>
       </c>
       <c r="E15" s="38">
         <v>0</v>
       </c>
       <c r="F15" s="38">
         <v>-60000000</v>
       </c>
       <c r="G15" s="38">
         <v>0</v>
       </c>
       <c r="H15" s="39">
         <v>9476440192.75</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="59" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="55"/>
-      <c r="B16" s="95"/>
+      <c r="B16" s="113"/>
       <c r="C16" s="37" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="38">
         <v>98359255000</v>
       </c>
       <c r="E16" s="38">
         <v>0</v>
       </c>
       <c r="F16" s="38">
         <v>0</v>
       </c>
       <c r="G16" s="38">
         <v>0</v>
       </c>
       <c r="H16" s="39">
         <v>98359255000</v>
       </c>
       <c r="J16" s="62"/>
     </row>
     <row r="17" spans="1:8" s="59" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="55"/>
-      <c r="B17" s="96" t="s">
+      <c r="B17" s="114" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="97"/>
+      <c r="C17" s="115"/>
       <c r="D17" s="43">
         <v>272932992862.75998</v>
       </c>
       <c r="E17" s="43">
         <v>0</v>
       </c>
       <c r="F17" s="43">
         <v>-728847143.98000002</v>
       </c>
       <c r="G17" s="43">
         <v>-5220134.66</v>
       </c>
       <c r="H17" s="44">
         <v>272198925584.12003</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="59" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="55"/>
-      <c r="B18" s="98" t="s">
+      <c r="B18" s="116" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="99"/>
+      <c r="C18" s="117"/>
       <c r="D18" s="45">
         <v>283402859862.76001</v>
       </c>
       <c r="E18" s="45">
         <v>750000000</v>
       </c>
       <c r="F18" s="45">
         <v>-9091532143.9799995</v>
       </c>
       <c r="G18" s="45">
         <v>-5220134.66</v>
       </c>
       <c r="H18" s="46">
         <v>275056107584.12</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="63" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B21" s="51" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B22" s="67" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B23" s="89" t="s">
+      <c r="B23" s="107" t="s">
         <v>37</v>
       </c>
-      <c r="C23" s="89"/>
-[...4 lines deleted...]
-      <c r="H23" s="89"/>
+      <c r="C23" s="107"/>
+      <c r="D23" s="107"/>
+      <c r="E23" s="107"/>
+      <c r="F23" s="107"/>
+      <c r="G23" s="107"/>
+      <c r="H23" s="107"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B24" s="89"/>
-[...5 lines deleted...]
-      <c r="H24" s="89"/>
+      <c r="B24" s="107"/>
+      <c r="C24" s="107"/>
+      <c r="D24" s="107"/>
+      <c r="E24" s="107"/>
+      <c r="F24" s="107"/>
+      <c r="G24" s="107"/>
+      <c r="H24" s="107"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B25" s="51" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="20"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B28" s="88" t="s">
+      <c r="B28" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="88"/>
-[...4 lines deleted...]
-      <c r="H28" s="88"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B29" s="88"/>
-[...5 lines deleted...]
-      <c r="H29" s="88"/>
+      <c r="B29" s="106"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B30" s="88"/>
-[...5 lines deleted...]
-      <c r="H30" s="88"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B31" s="88"/>
-[...5 lines deleted...]
-      <c r="H31" s="88"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B32" s="88"/>
-[...5 lines deleted...]
-      <c r="H32" s="88"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B33" s="88"/>
-[...5 lines deleted...]
-      <c r="H33" s="88"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B28:H33"/>
     <mergeCell ref="B23:H24"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36F54058-09FB-4B9F-B819-166440FE7705}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J33"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K7" sqref="K7"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="6" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="20" customWidth="1"/>
     <col min="4" max="8" width="25.6640625" style="21" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="5" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" spans="1:10" s="5" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="6"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="1"/>
-      <c r="B4" s="103" t="s">
+      <c r="B4" s="87" t="s">
         <v>54</v>
       </c>
-      <c r="C4" s="103"/>
-[...4 lines deleted...]
-      <c r="H4" s="103"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:10" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
-      <c r="B6" s="104" t="s">
+      <c r="B6" s="121" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13">
         <v>2857182000</v>
       </c>
       <c r="E6" s="13">
         <v>270000000</v>
       </c>
       <c r="F6" s="13">
         <v>-54523000</v>
       </c>
       <c r="G6" s="13">
         <v>0</v>
       </c>
       <c r="H6" s="14">
         <v>3072659000</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
-      <c r="B7" s="105"/>
+      <c r="B7" s="122"/>
       <c r="C7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="13">
         <v>0</v>
       </c>
       <c r="H7" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
-      <c r="B8" s="106" t="s">
+      <c r="B8" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="107"/>
+      <c r="C8" s="124"/>
       <c r="D8" s="15">
         <v>2857182000</v>
       </c>
       <c r="E8" s="15">
         <v>270000000</v>
       </c>
       <c r="F8" s="15">
         <v>-54523000</v>
       </c>
       <c r="G8" s="15">
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <v>3072659000</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
-      <c r="B9" s="104" t="s">
+      <c r="B9" s="121" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="13">
         <v>103951059000</v>
       </c>
       <c r="E9" s="13">
         <v>0</v>
       </c>
       <c r="F9" s="13">
         <v>-1813000000</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="14">
         <v>102138059000</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
-      <c r="B10" s="108"/>
+      <c r="B10" s="125"/>
       <c r="C10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="13">
         <v>45349790000</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" s="13">
         <v>-85000000</v>
       </c>
       <c r="G10" s="13">
         <v>0</v>
       </c>
       <c r="H10" s="14">
         <v>45264790000</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
-      <c r="B11" s="108"/>
+      <c r="B11" s="125"/>
       <c r="C11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>0</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
-      <c r="B12" s="108"/>
+      <c r="B12" s="125"/>
       <c r="C12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
-      <c r="B13" s="108"/>
+      <c r="B13" s="125"/>
       <c r="C13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="13">
         <v>14582720586.67</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>-172925341.24000001</v>
       </c>
       <c r="G13" s="13">
         <v>0</v>
       </c>
       <c r="H13" s="14">
         <v>14409795245.43</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
-      <c r="B14" s="108"/>
+      <c r="B14" s="125"/>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="13">
         <v>479660804.69999999</v>
       </c>
       <c r="E14" s="13">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="13">
         <v>1357235.45</v>
       </c>
       <c r="H14" s="14">
         <v>481018040.14999998</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
-      <c r="B15" s="108"/>
+      <c r="B15" s="125"/>
       <c r="C15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="13">
         <v>9476440192.75</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
         <v>-523016043</v>
       </c>
       <c r="G15" s="13">
         <v>0</v>
       </c>
       <c r="H15" s="14">
         <v>8953424149.75</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
-      <c r="B16" s="108"/>
+      <c r="B16" s="125"/>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="13">
         <v>98359255000</v>
       </c>
       <c r="E16" s="13">
         <v>0</v>
       </c>
       <c r="F16" s="13">
         <v>-4985000000</v>
       </c>
       <c r="G16" s="13">
         <v>0</v>
       </c>
       <c r="H16" s="14">
         <v>93374255000</v>
       </c>
       <c r="J16" s="16"/>
     </row>
     <row r="17" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
-      <c r="B17" s="109" t="s">
+      <c r="B17" s="126" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="110"/>
+      <c r="C17" s="127"/>
       <c r="D17" s="17">
         <v>272198925584.12003</v>
       </c>
       <c r="E17" s="17">
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <v>-7578941384.2399998</v>
       </c>
       <c r="G17" s="17">
         <v>1357235.45</v>
       </c>
       <c r="H17" s="17">
         <v>264621341435.32999</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
-      <c r="B18" s="101" t="s">
+      <c r="B18" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="102"/>
+      <c r="C18" s="120"/>
       <c r="D18" s="18">
         <v>275056107584.12</v>
       </c>
       <c r="E18" s="18">
         <v>270000000</v>
       </c>
       <c r="F18" s="18">
         <v>-7633464384.2399998</v>
       </c>
       <c r="G18" s="18">
         <v>1357235.45</v>
       </c>
       <c r="H18" s="18">
         <v>267694000435.32999</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="19" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B21" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="24"/>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B22" s="25" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B23" s="100" t="s">
+      <c r="B23" s="118" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="88"/>
-[...4 lines deleted...]
-      <c r="H23" s="88"/>
+      <c r="C23" s="106"/>
+      <c r="D23" s="106"/>
+      <c r="E23" s="106"/>
+      <c r="F23" s="106"/>
+      <c r="G23" s="106"/>
+      <c r="H23" s="106"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B24" s="88"/>
-[...5 lines deleted...]
-      <c r="H24" s="88"/>
+      <c r="B24" s="106"/>
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="106"/>
+      <c r="F24" s="106"/>
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="24"/>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
     </row>
     <row r="27" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B28" s="88" t="s">
+      <c r="B28" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="88"/>
-[...4 lines deleted...]
-      <c r="H28" s="88"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B29" s="88"/>
-[...5 lines deleted...]
-      <c r="H29" s="88"/>
+      <c r="B29" s="106"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B30" s="88"/>
-[...5 lines deleted...]
-      <c r="H30" s="88"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B31" s="88"/>
-[...5 lines deleted...]
-      <c r="H31" s="88"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B32" s="88"/>
-[...5 lines deleted...]
-      <c r="H32" s="88"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B33" s="88"/>
-[...5 lines deleted...]
-      <c r="H33" s="88"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B23:H24"/>
     <mergeCell ref="B28:H33"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82F39F75-530E-428A-A71F-A3361BA6ADD2}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J33"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K9" sqref="K9"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="6" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="20" customWidth="1"/>
     <col min="4" max="8" width="25.6640625" style="21" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="5" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" spans="1:10" s="5" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="6"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="1"/>
-      <c r="B4" s="103" t="s">
+      <c r="B4" s="87" t="s">
         <v>53</v>
       </c>
-      <c r="C4" s="103"/>
-[...4 lines deleted...]
-      <c r="H4" s="103"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:10" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
-      <c r="B6" s="104" t="s">
+      <c r="B6" s="121" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13">
         <v>3072659000</v>
       </c>
       <c r="E6" s="13">
         <v>625000000</v>
       </c>
       <c r="F6" s="13">
         <v>-310379000</v>
       </c>
       <c r="G6" s="13">
         <v>0</v>
       </c>
       <c r="H6" s="14">
         <v>3387280000</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
-      <c r="B7" s="105"/>
+      <c r="B7" s="122"/>
       <c r="C7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="13">
         <v>0</v>
       </c>
       <c r="H7" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
-      <c r="B8" s="106" t="s">
+      <c r="B8" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="107"/>
+      <c r="C8" s="124"/>
       <c r="D8" s="15">
         <f>SUM(D6:D7)</f>
         <v>3072659000</v>
       </c>
       <c r="E8" s="15">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>625000000</v>
       </c>
       <c r="F8" s="15">
         <f t="shared" si="0"/>
         <v>-310379000</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <f t="shared" si="0"/>
         <v>3387280000</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
-      <c r="B9" s="104" t="s">
+      <c r="B9" s="121" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="13">
         <v>102138059000</v>
       </c>
       <c r="E9" s="13">
         <v>0</v>
       </c>
       <c r="F9" s="13">
         <v>-2500000000</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="14">
         <v>99638059000</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
-      <c r="B10" s="108"/>
+      <c r="B10" s="125"/>
       <c r="C10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="13">
         <v>45264790000</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" s="13">
         <v>-630000000</v>
       </c>
       <c r="G10" s="13">
         <v>0</v>
       </c>
       <c r="H10" s="14">
         <v>44634790000</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
-      <c r="B11" s="108"/>
+      <c r="B11" s="125"/>
       <c r="C11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>0</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
-      <c r="B12" s="108"/>
+      <c r="B12" s="125"/>
       <c r="C12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
-      <c r="B13" s="108"/>
+      <c r="B13" s="125"/>
       <c r="C13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="13">
         <v>14409795245.43</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>-182370970.06</v>
       </c>
       <c r="G13" s="13">
         <v>0</v>
       </c>
       <c r="H13" s="14">
         <v>14227424275.369999</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
-      <c r="B14" s="108"/>
+      <c r="B14" s="125"/>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="13">
         <v>481018040.14999998</v>
       </c>
       <c r="E14" s="13">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="13">
         <v>12737129.4</v>
       </c>
       <c r="H14" s="14">
         <v>493755169.55000001</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
-      <c r="B15" s="108"/>
+      <c r="B15" s="125"/>
       <c r="C15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="13">
         <v>8953424149.75</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
         <v>-304825000</v>
       </c>
       <c r="G15" s="13">
         <v>0</v>
       </c>
       <c r="H15" s="14">
         <v>8648599149.75</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
-      <c r="B16" s="108"/>
+      <c r="B16" s="125"/>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="13">
         <v>93374255000</v>
       </c>
       <c r="E16" s="13">
         <v>0</v>
       </c>
       <c r="F16" s="13">
         <v>-1000000000</v>
       </c>
       <c r="G16" s="13">
         <v>0</v>
       </c>
       <c r="H16" s="14">
         <v>92374255000</v>
       </c>
       <c r="J16" s="16"/>
     </row>
     <row r="17" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
-      <c r="B17" s="109" t="s">
+      <c r="B17" s="126" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="110"/>
+      <c r="C17" s="127"/>
       <c r="D17" s="17">
         <f>SUM(D9:D16)</f>
         <v>264621341435.32999</v>
       </c>
       <c r="E17" s="17">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <f t="shared" si="1"/>
         <v>-4617195970.0599995</v>
       </c>
       <c r="G17" s="17">
         <f t="shared" si="1"/>
         <v>12737129.4</v>
       </c>
       <c r="H17" s="17">
         <f t="shared" si="1"/>
         <v>260016882594.66998</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
-      <c r="B18" s="101" t="s">
+      <c r="B18" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="102"/>
+      <c r="C18" s="120"/>
       <c r="D18" s="18">
         <f>D17+D8</f>
         <v>267694000435.32999</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>625000000</v>
       </c>
       <c r="F18" s="18">
         <f t="shared" si="2"/>
         <v>-4927574970.0599995</v>
       </c>
       <c r="G18" s="18">
         <f t="shared" si="2"/>
         <v>12737129.4</v>
       </c>
       <c r="H18" s="18">
         <f t="shared" si="2"/>
         <v>263404162594.66998</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B21" s="22" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B22" s="69" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B23" s="111" t="s">
+      <c r="B23" s="128" t="s">
         <v>37</v>
       </c>
-      <c r="C23" s="112"/>
-[...4 lines deleted...]
-      <c r="H23" s="112"/>
+      <c r="C23" s="129"/>
+      <c r="D23" s="129"/>
+      <c r="E23" s="129"/>
+      <c r="F23" s="129"/>
+      <c r="G23" s="129"/>
+      <c r="H23" s="129"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B24" s="112"/>
-[...5 lines deleted...]
-      <c r="H24" s="112"/>
+      <c r="B24" s="129"/>
+      <c r="C24" s="129"/>
+      <c r="D24" s="129"/>
+      <c r="E24" s="129"/>
+      <c r="F24" s="129"/>
+      <c r="G24" s="129"/>
+      <c r="H24" s="129"/>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B25" s="22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B28" s="88" t="s">
+      <c r="B28" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="88"/>
-[...4 lines deleted...]
-      <c r="H28" s="88"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B29" s="88"/>
-[...5 lines deleted...]
-      <c r="H29" s="88"/>
+      <c r="B29" s="106"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B30" s="88"/>
-[...5 lines deleted...]
-      <c r="H30" s="88"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B31" s="88"/>
-[...5 lines deleted...]
-      <c r="H31" s="88"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B32" s="88"/>
-[...5 lines deleted...]
-      <c r="H32" s="88"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B33" s="88"/>
-[...5 lines deleted...]
-      <c r="H33" s="88"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B28:H33"/>
     <mergeCell ref="B23:H24"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="H8 D8:F8" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FCEE7FF-0EEC-456C-A777-884DF66A815F}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J33"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:H4"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="6" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="20" customWidth="1"/>
     <col min="4" max="8" width="25.6640625" style="21" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="5" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" spans="1:10" s="5" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="6"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="1"/>
-      <c r="B4" s="103" t="s">
+      <c r="B4" s="87" t="s">
         <v>52</v>
       </c>
-      <c r="C4" s="103"/>
-[...4 lines deleted...]
-      <c r="H4" s="103"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:10" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
-      <c r="B6" s="104" t="s">
+      <c r="B6" s="121" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13">
         <v>3387280000</v>
       </c>
       <c r="E6" s="13">
         <v>1200000000</v>
       </c>
       <c r="F6" s="13">
         <v>-2307380000</v>
       </c>
       <c r="G6" s="13">
         <v>0</v>
       </c>
       <c r="H6" s="14">
         <v>2279900000</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
-      <c r="B7" s="105"/>
+      <c r="B7" s="122"/>
       <c r="C7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="13">
         <v>0</v>
       </c>
       <c r="H7" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
-      <c r="B8" s="106" t="s">
+      <c r="B8" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="107"/>
+      <c r="C8" s="124"/>
       <c r="D8" s="15">
         <f>SUM(D6:D7)</f>
         <v>3387280000</v>
       </c>
       <c r="E8" s="15">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>1200000000</v>
       </c>
       <c r="F8" s="15">
         <f t="shared" si="0"/>
         <v>-2307380000</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <f t="shared" si="0"/>
         <v>2279900000</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
-      <c r="B9" s="104" t="s">
+      <c r="B9" s="121" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="13">
         <v>99638059000</v>
       </c>
       <c r="E9" s="13">
         <v>0</v>
       </c>
       <c r="F9" s="13">
         <v>-2232192000</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="14">
         <v>97405867000</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
-      <c r="B10" s="108"/>
+      <c r="B10" s="125"/>
       <c r="C10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="13">
         <v>44634790000</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" s="13">
         <v>-2161000000</v>
       </c>
       <c r="G10" s="13">
         <v>0</v>
       </c>
       <c r="H10" s="14">
         <v>42473790000</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
-      <c r="B11" s="108"/>
+      <c r="B11" s="125"/>
       <c r="C11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>0</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
-      <c r="B12" s="108"/>
+      <c r="B12" s="125"/>
       <c r="C12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
-      <c r="B13" s="108"/>
+      <c r="B13" s="125"/>
       <c r="C13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="13">
         <v>14227424275.369999</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>-163876130.20999998</v>
       </c>
       <c r="G13" s="13">
         <v>0</v>
       </c>
       <c r="H13" s="14">
         <v>14063548145.16</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
-      <c r="B14" s="108"/>
+      <c r="B14" s="125"/>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="13">
         <v>493755169.55000001</v>
       </c>
       <c r="E14" s="13">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>-141830000.09999999</v>
       </c>
       <c r="G14" s="13">
         <v>-8903921.3000000007</v>
       </c>
       <c r="H14" s="14">
         <v>343021248.14999998</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
-      <c r="B15" s="108"/>
+      <c r="B15" s="125"/>
       <c r="C15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="13">
         <v>8648599149.75</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
         <v>-139061000</v>
       </c>
       <c r="G15" s="13">
         <v>0</v>
       </c>
       <c r="H15" s="14">
         <v>8509538149.75</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
-      <c r="B16" s="108"/>
+      <c r="B16" s="125"/>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="13">
         <v>92374255000</v>
       </c>
       <c r="E16" s="13">
         <v>0</v>
       </c>
       <c r="F16" s="13">
         <v>-4750000000</v>
       </c>
       <c r="G16" s="13">
         <v>0</v>
       </c>
       <c r="H16" s="14">
         <v>87624255000</v>
       </c>
       <c r="J16" s="16"/>
     </row>
     <row r="17" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
-      <c r="B17" s="109" t="s">
+      <c r="B17" s="126" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="110"/>
+      <c r="C17" s="127"/>
       <c r="D17" s="17">
         <f>SUM(D9:D16)</f>
         <v>260016882594.66998</v>
       </c>
       <c r="E17" s="17">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <f t="shared" si="1"/>
         <v>-9587959130.3100014</v>
       </c>
       <c r="G17" s="17">
         <f t="shared" si="1"/>
         <v>-8903921.3000000007</v>
       </c>
       <c r="H17" s="17">
         <f t="shared" si="1"/>
         <v>250420019543.06</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
-      <c r="B18" s="101" t="s">
+      <c r="B18" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="102"/>
+      <c r="C18" s="120"/>
       <c r="D18" s="18">
         <f>D17+D8</f>
         <v>263404162594.66998</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>1200000000</v>
       </c>
       <c r="F18" s="18">
         <f t="shared" si="2"/>
         <v>-11895339130.310001</v>
       </c>
       <c r="G18" s="18">
         <f t="shared" si="2"/>
         <v>-8903921.3000000007</v>
       </c>
       <c r="H18" s="18">
         <f t="shared" si="2"/>
         <v>252699919543.06</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B21" s="70" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B22" s="69" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="111" t="s">
+      <c r="B23" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="111"/>
-[...4 lines deleted...]
-      <c r="H23" s="111"/>
+      <c r="C23" s="128"/>
+      <c r="D23" s="128"/>
+      <c r="E23" s="128"/>
+      <c r="F23" s="128"/>
+      <c r="G23" s="128"/>
+      <c r="H23" s="128"/>
     </row>
     <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="111"/>
-[...5 lines deleted...]
-      <c r="H24" s="111"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
+      <c r="F24" s="128"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
     </row>
     <row r="25" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B25" s="70" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B28" s="88" t="s">
+      <c r="B28" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="88"/>
-[...4 lines deleted...]
-      <c r="H28" s="88"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B29" s="88"/>
-[...5 lines deleted...]
-      <c r="H29" s="88"/>
+      <c r="B29" s="106"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B30" s="88"/>
-[...5 lines deleted...]
-      <c r="H30" s="88"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B31" s="88"/>
-[...5 lines deleted...]
-      <c r="H31" s="88"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B32" s="88"/>
-[...5 lines deleted...]
-      <c r="H32" s="88"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B33" s="88"/>
-[...5 lines deleted...]
-      <c r="H33" s="88"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B28:H33"/>
     <mergeCell ref="B23:H24"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="58" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="D8:F8 H8" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CFAF9AC-068F-446F-AC9B-6893E86596CE}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J33"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K6" sqref="K6"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="6" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="20" customWidth="1"/>
     <col min="4" max="8" width="25.6640625" style="21" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="5" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" spans="1:10" s="5" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="6"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="1"/>
-      <c r="B4" s="103" t="s">
+      <c r="B4" s="87" t="s">
         <v>51</v>
       </c>
-      <c r="C4" s="103"/>
-[...4 lines deleted...]
-      <c r="H4" s="103"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:10" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
-      <c r="B6" s="104" t="s">
+      <c r="B6" s="121" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13">
         <v>2279900000</v>
       </c>
       <c r="E6" s="13">
         <v>12400000000</v>
       </c>
       <c r="F6" s="13">
         <v>-11624900000</v>
       </c>
       <c r="G6" s="13">
         <v>0</v>
       </c>
       <c r="H6" s="14">
         <v>3055000000</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
-      <c r="B7" s="105"/>
+      <c r="B7" s="122"/>
       <c r="C7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="13">
         <v>0</v>
       </c>
       <c r="H7" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
-      <c r="B8" s="106" t="s">
+      <c r="B8" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="107"/>
+      <c r="C8" s="124"/>
       <c r="D8" s="15">
         <f>SUM(D6:D7)</f>
         <v>2279900000</v>
       </c>
       <c r="E8" s="15">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>12400000000</v>
       </c>
       <c r="F8" s="15">
         <f t="shared" si="0"/>
         <v>-11624900000</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <f t="shared" si="0"/>
         <v>3055000000</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
-      <c r="B9" s="104" t="s">
+      <c r="B9" s="121" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="13">
         <v>97405867000</v>
       </c>
       <c r="E9" s="13">
         <v>0</v>
       </c>
       <c r="F9" s="13">
         <v>0</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="14">
         <v>97405867000</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
-      <c r="B10" s="108"/>
+      <c r="B10" s="125"/>
       <c r="C10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="13">
         <v>42473790000</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" s="13">
         <v>-3586000000</v>
       </c>
       <c r="G10" s="13">
         <v>0</v>
       </c>
       <c r="H10" s="14">
         <v>38887790000</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
-      <c r="B11" s="108"/>
+      <c r="B11" s="125"/>
       <c r="C11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>0</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
-      <c r="B12" s="108"/>
+      <c r="B12" s="125"/>
       <c r="C12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
-      <c r="B13" s="108"/>
+      <c r="B13" s="125"/>
       <c r="C13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="13">
         <v>14063548145.16</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>-134889302.22999999</v>
       </c>
       <c r="G13" s="13">
         <v>0</v>
       </c>
       <c r="H13" s="14">
         <v>13928658842.93</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
-      <c r="B14" s="108"/>
+      <c r="B14" s="125"/>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="13">
         <v>343021248.14999998</v>
       </c>
       <c r="E14" s="13">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="13">
         <v>1810465.7</v>
       </c>
       <c r="H14" s="14">
         <v>344831713.85000002</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
-      <c r="B15" s="108"/>
+      <c r="B15" s="125"/>
       <c r="C15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="13">
         <v>8509538149.75</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
         <v>-240000000</v>
       </c>
       <c r="G15" s="13">
         <v>0</v>
       </c>
       <c r="H15" s="14">
         <v>8269538149.75</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
-      <c r="B16" s="108"/>
+      <c r="B16" s="125"/>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="13">
         <v>87624255000</v>
       </c>
       <c r="E16" s="13">
         <v>0</v>
       </c>
       <c r="F16" s="13">
         <v>-3215000000</v>
       </c>
       <c r="G16" s="13">
         <v>0</v>
       </c>
       <c r="H16" s="14">
         <v>84409255000</v>
       </c>
       <c r="J16" s="16"/>
     </row>
     <row r="17" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
-      <c r="B17" s="109" t="s">
+      <c r="B17" s="126" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="110"/>
+      <c r="C17" s="127"/>
       <c r="D17" s="17">
         <f>SUM(D9:D16)</f>
         <v>250420019543.06</v>
       </c>
       <c r="E17" s="17">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <f t="shared" si="1"/>
         <v>-7175889302.2299995</v>
       </c>
       <c r="G17" s="17">
         <f t="shared" si="1"/>
         <v>1810465.7</v>
       </c>
       <c r="H17" s="17">
         <f t="shared" si="1"/>
         <v>243245940706.53</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
-      <c r="B18" s="101" t="s">
+      <c r="B18" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="102"/>
+      <c r="C18" s="120"/>
       <c r="D18" s="18">
         <f>D17+D8</f>
         <v>252699919543.06</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>12400000000</v>
       </c>
       <c r="F18" s="18">
         <f t="shared" si="2"/>
         <v>-18800789302.23</v>
       </c>
       <c r="G18" s="18">
         <f t="shared" si="2"/>
         <v>1810465.7</v>
       </c>
       <c r="H18" s="18">
         <f t="shared" si="2"/>
         <v>246300940706.53</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B21" s="70" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B22" s="69" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B23" s="111" t="s">
+      <c r="B23" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="111"/>
-[...4 lines deleted...]
-      <c r="H23" s="111"/>
+      <c r="C23" s="128"/>
+      <c r="D23" s="128"/>
+      <c r="E23" s="128"/>
+      <c r="F23" s="128"/>
+      <c r="G23" s="128"/>
+      <c r="H23" s="128"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B24" s="111"/>
-[...5 lines deleted...]
-      <c r="H24" s="111"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
+      <c r="F24" s="128"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
     </row>
     <row r="25" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B25" s="70" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B28" s="88" t="s">
+      <c r="B28" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="88"/>
-[...4 lines deleted...]
-      <c r="H28" s="88"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B29" s="88"/>
-[...5 lines deleted...]
-      <c r="H29" s="88"/>
+      <c r="B29" s="106"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B30" s="88"/>
-[...5 lines deleted...]
-      <c r="H30" s="88"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B31" s="88"/>
-[...5 lines deleted...]
-      <c r="H31" s="88"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B32" s="88"/>
-[...5 lines deleted...]
-      <c r="H32" s="88"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B33" s="88"/>
-[...5 lines deleted...]
-      <c r="H33" s="88"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B23:H24"/>
     <mergeCell ref="B28:H33"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="D8:F8 H8" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC54CA77-1557-44F1-8FC2-C915C44701CC}">
+  <sheetPr>
+    <tabColor rgb="FF00B0F0"/>
+  </sheetPr>
   <dimension ref="A1:J33"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:H4"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" style="6" customWidth="1"/>
     <col min="2" max="2" width="25.6640625" style="23" customWidth="1"/>
     <col min="3" max="3" width="25.6640625" style="20" customWidth="1"/>
     <col min="4" max="8" width="25.6640625" style="21" customWidth="1"/>
     <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="5" customFormat="1" ht="6.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
     </row>
     <row r="2" spans="1:10" s="5" customFormat="1" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="6"/>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="5" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="5" customFormat="1" ht="20.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="1"/>
-      <c r="B4" s="103" t="s">
+      <c r="B4" s="87" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="103"/>
-[...4 lines deleted...]
-      <c r="H4" s="103"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:10" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
-      <c r="B6" s="104" t="s">
+      <c r="B6" s="121" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13">
         <v>3055000000</v>
       </c>
       <c r="E6" s="13">
         <v>10450000000</v>
       </c>
       <c r="F6" s="13">
         <v>-10210000000</v>
       </c>
       <c r="G6" s="13">
         <v>0</v>
       </c>
       <c r="H6" s="14">
         <v>3295000000</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
-      <c r="B7" s="105"/>
+      <c r="B7" s="122"/>
       <c r="C7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="13">
         <v>0</v>
       </c>
       <c r="E7" s="13">
         <v>0</v>
       </c>
       <c r="F7" s="13">
         <v>0</v>
       </c>
       <c r="G7" s="13">
         <v>0</v>
       </c>
       <c r="H7" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
-      <c r="B8" s="106" t="s">
+      <c r="B8" s="123" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="107"/>
+      <c r="C8" s="124"/>
       <c r="D8" s="15">
         <f>SUM(D6:D7)</f>
         <v>3055000000</v>
       </c>
       <c r="E8" s="15">
         <f t="shared" ref="E8:H8" si="0">SUM(E6:E7)</f>
         <v>10450000000</v>
       </c>
       <c r="F8" s="15">
         <f t="shared" si="0"/>
         <v>-10210000000</v>
       </c>
       <c r="G8" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="15">
         <f t="shared" si="0"/>
         <v>3295000000</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
-      <c r="B9" s="104" t="s">
+      <c r="B9" s="121" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="13">
         <v>97405867000</v>
       </c>
       <c r="E9" s="13">
         <v>0</v>
       </c>
       <c r="F9" s="13">
         <v>-3136196000</v>
       </c>
       <c r="G9" s="13">
         <v>0</v>
       </c>
       <c r="H9" s="14">
         <v>94269671000</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="72" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="71"/>
-      <c r="B10" s="108"/>
+      <c r="B10" s="125"/>
       <c r="C10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="13">
         <v>38887790000</v>
       </c>
       <c r="E10" s="13">
         <v>0</v>
       </c>
       <c r="F10" s="13">
         <v>-1279000000</v>
       </c>
       <c r="G10" s="13">
         <v>-80000000</v>
       </c>
       <c r="H10" s="14">
         <v>37528790000</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
-      <c r="B11" s="108"/>
+      <c r="B11" s="125"/>
       <c r="C11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="13">
         <v>0</v>
       </c>
       <c r="E11" s="13">
         <v>0</v>
       </c>
       <c r="F11" s="13">
         <v>0</v>
       </c>
       <c r="G11" s="13">
         <v>0</v>
       </c>
       <c r="H11" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
-      <c r="B12" s="108"/>
+      <c r="B12" s="125"/>
       <c r="C12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="13">
         <v>0</v>
       </c>
       <c r="E12" s="13">
         <v>0</v>
       </c>
       <c r="F12" s="13">
         <v>0</v>
       </c>
       <c r="G12" s="13">
         <v>0</v>
       </c>
       <c r="H12" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
-      <c r="B13" s="108"/>
+      <c r="B13" s="125"/>
       <c r="C13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="13">
         <v>13928658842.93</v>
       </c>
       <c r="E13" s="13">
         <v>0</v>
       </c>
       <c r="F13" s="13">
         <v>-136713224.55000001</v>
       </c>
       <c r="G13" s="13">
         <v>0</v>
       </c>
       <c r="H13" s="14">
         <v>13791945618.379999</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
-      <c r="B14" s="108"/>
+      <c r="B14" s="125"/>
       <c r="C14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="13">
         <v>344831713.85000002</v>
       </c>
       <c r="E14" s="13">
         <v>0</v>
       </c>
       <c r="F14" s="13">
         <v>0</v>
       </c>
       <c r="G14" s="13">
         <v>-3695334.59</v>
       </c>
       <c r="H14" s="14">
         <v>341136379.25999999</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
-      <c r="B15" s="108"/>
+      <c r="B15" s="125"/>
       <c r="C15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="13">
         <v>8269538149.75</v>
       </c>
       <c r="E15" s="13">
         <v>0</v>
       </c>
       <c r="F15" s="13">
         <v>-215000000</v>
       </c>
       <c r="G15" s="13">
         <v>80000000</v>
       </c>
       <c r="H15" s="14">
         <v>8134538149.75</v>
       </c>
     </row>
     <row r="16" spans="1:10" s="5" customFormat="1" ht="39.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
-      <c r="B16" s="108"/>
+      <c r="B16" s="125"/>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="13">
         <v>84409255000</v>
       </c>
       <c r="E16" s="13">
         <v>0</v>
       </c>
       <c r="F16" s="13">
         <v>0</v>
       </c>
       <c r="G16" s="13">
         <v>0</v>
       </c>
       <c r="H16" s="14">
         <v>84409255000</v>
       </c>
       <c r="J16" s="16"/>
     </row>
     <row r="17" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
-      <c r="B17" s="109" t="s">
+      <c r="B17" s="126" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="110"/>
+      <c r="C17" s="127"/>
       <c r="D17" s="17">
         <f>SUM(D9:D16)</f>
         <v>243245940706.53</v>
       </c>
       <c r="E17" s="17">
         <f t="shared" ref="E17:H17" si="1">SUM(E9:E16)</f>
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <f t="shared" si="1"/>
         <v>-4766909224.5500002</v>
       </c>
       <c r="G17" s="17">
         <f t="shared" si="1"/>
         <v>-3695334.5900000036</v>
       </c>
       <c r="H17" s="17">
         <f t="shared" si="1"/>
         <v>238475336147.39001</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
-      <c r="B18" s="101" t="s">
+      <c r="B18" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="102"/>
+      <c r="C18" s="120"/>
       <c r="D18" s="18">
         <f>D17+D8</f>
         <v>246300940706.53</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" ref="E18:H18" si="2">E17+E8</f>
         <v>10450000000</v>
       </c>
       <c r="F18" s="18">
         <f t="shared" si="2"/>
         <v>-14976909224.549999</v>
       </c>
       <c r="G18" s="18">
         <f t="shared" si="2"/>
         <v>-3695334.5900000036</v>
       </c>
       <c r="H18" s="18">
         <f t="shared" si="2"/>
         <v>241770336147.39001</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B20" s="19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B21" s="70" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B22" s="69" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B23" s="111" t="s">
+      <c r="B23" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="111"/>
-[...4 lines deleted...]
-      <c r="H23" s="111"/>
+      <c r="C23" s="128"/>
+      <c r="D23" s="128"/>
+      <c r="E23" s="128"/>
+      <c r="F23" s="128"/>
+      <c r="G23" s="128"/>
+      <c r="H23" s="128"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B24" s="111"/>
-[...5 lines deleted...]
-      <c r="H24" s="111"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
+      <c r="F24" s="128"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
     </row>
     <row r="25" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B25" s="70" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
       <c r="B26" s="70"/>
     </row>
     <row r="27" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B27" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B28" s="88" t="s">
+      <c r="B28" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="88"/>
-[...4 lines deleted...]
-      <c r="H28" s="88"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B29" s="88"/>
-[...5 lines deleted...]
-      <c r="H29" s="88"/>
+      <c r="B29" s="106"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B30" s="88"/>
-[...5 lines deleted...]
-      <c r="H30" s="88"/>
+      <c r="B30" s="106"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B31" s="88"/>
-[...5 lines deleted...]
-      <c r="H31" s="88"/>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="B32" s="88"/>
-[...5 lines deleted...]
-      <c r="H32" s="88"/>
+      <c r="B32" s="106"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="106"/>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.3">
-      <c r="B33" s="88"/>
-[...5 lines deleted...]
-      <c r="H33" s="88"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B28:H33"/>
     <mergeCell ref="B23:H24"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:B16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="4" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="D8:F8 H8" formula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...519 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="96074bc5-2bae-4fef-b784-7a033227b552">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6f7f253a1b17e2d24cdf97df4844fe2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="da63cccfcbf24c7a0ec7d2a3decbdae9" ns2:_="" ns3:_="">
+    <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
+    <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="96074bc5-2bae-4fef-b784-7a033227b552" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="305e1c15-bc59-406b-bd93-1eaca2084cb3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c56486af-79b2-430e-bf1b-e1db87993a74}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c34ca1ce-0f74-4310-9fc8-0123e0068ee3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="6" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66A123DB-0B70-4125-901D-CECD8311D4ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBDF4F37-AE00-4F88-8441-2FECEE776581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+    <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57997966-29A8-49FF-85D3-CD21E051795B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
+    <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
+    <vt:vector size="26" baseType="lpstr">
+      <vt:lpstr>YTD 2021</vt:lpstr>
       <vt:lpstr>JAN 2021</vt:lpstr>
       <vt:lpstr>FEB 2021</vt:lpstr>
       <vt:lpstr>MAR 2021</vt:lpstr>
       <vt:lpstr>APR 2021</vt:lpstr>
       <vt:lpstr>MAY 2021</vt:lpstr>
       <vt:lpstr>JUN 2021</vt:lpstr>
       <vt:lpstr>JUL 2021</vt:lpstr>
       <vt:lpstr>AUG 2021</vt:lpstr>
       <vt:lpstr>SEP 2021</vt:lpstr>
       <vt:lpstr>OCT 2021</vt:lpstr>
       <vt:lpstr>NOV 2021</vt:lpstr>
       <vt:lpstr>DEC 2021</vt:lpstr>
       <vt:lpstr>'APR 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'AUG 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'DEC 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'FEB 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'JAN 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'JUL 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'JUN 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'MAR 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'MAY 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'NOV 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'OCT 2021'!Print_Area</vt:lpstr>
       <vt:lpstr>'SEP 2021'!Print_Area</vt:lpstr>
+      <vt:lpstr>'YTD 2021'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SERVER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>-1956536849</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
     <vt:lpwstr>Funding Summary UPDATE!!!</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
     <vt:lpwstr>helen_mcnally@fanniemae.com</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
     <vt:lpwstr>McNally, Helen</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2024-10-07T14:48:33Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>8e1ee1f6-c4cd-4431-b73a-681437955fc0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_PreviousAdHocReviewCycleID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="_PreviousAdHocReviewCycleID">
     <vt:i4>508769290</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_ReviewingToolsShownOnce">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+    <vt:lpwstr>0x0101000EC9D504FE29ED469668765697B800EC</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>