--- v0 (2025-10-08)
+++ v1 (2026-10-28)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="28FDA232" w14:textId="694331FB" w:rsidR="00E26B1A" w:rsidRPr="007A779B" w:rsidRDefault="007179B1" w:rsidP="00E26B1A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">EU/UK </w:t>
       </w:r>
       <w:r w:rsidR="00E26B1A" w:rsidRPr="007A779B">
         <w:rPr>
@@ -802,52 +802,52 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007179B1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>neither Fannie Mae nor any of its affiliates has hedged or otherwise mitigated its credit risk under or associated with the Retained Interest or the Reference Obligations or sold, transferred or otherwise surrendered all or part of the rights, benefits or obligations arising from the Retained Interest, except to the extent permitted in accordance with both the EU Securitization Rules and the UK Securitization Rules; accordingly, and without prejudice to the generality of the foregoing, neither Fannie Mae nor any of its affiliates has, through the Transaction or any subsequent transactions, entered into agreements that transfer or hedge more than a 95% pro rata share of the credit risk corresponding to any of the Applicable Reference Tranches for such Series.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C44840C" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>[Remainder of page left blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8A8B70" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00E26B1A" w:rsidSect="000D1F1C">
-          <w:footerReference w:type="even" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D1421AD" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRPr="00C8368D" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8368D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Very truly yours, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385CC975" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRPr="00C8368D" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AA95EA6" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRPr="00C8368D" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
@@ -857,54 +857,54 @@
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70E2ADA6" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRPr="00C8368D" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FEDERAL NATIONAL MORTGAGE ASSOCIATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432CA8CC" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRPr="00C8368D" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A"/>
     <w:p w14:paraId="23547EBD" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRPr="00C8368D" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A"/>
     <w:p w14:paraId="7B8EF053" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRPr="00464E6D" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A"/>
     <w:p w14:paraId="35A68DEC" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRPr="005F0483" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A"/>
     <w:p w14:paraId="519F749E" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A">
       <w:pPr>
         <w:sectPr w:rsidR="00E26B1A" w:rsidSect="000D1F1C">
-          <w:footerReference w:type="even" r:id="rId10"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D49C217" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A7CD63" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRPr="00560DBF" w:rsidRDefault="00E26B1A" w:rsidP="00E26B1A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1327,75 +1327,88 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DFF8C5D" w14:textId="77777777" w:rsidR="0027785E" w:rsidRDefault="0027785E" w:rsidP="00212829">
             <w:r w:rsidRPr="0097524A">
               <w:t>(i) the Class A-H Reference Tranche, (ii) the Class M-7 and Class M-7-H Reference Tranches (in the aggregate), (iii) the Class M-10 and Class M-10-H Reference Tranches (in the aggregate), (iv) the Class B-1 and Class B-1-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="0097524A">
               <w:t xml:space="preserve"> (v) the </w:t>
             </w:r>
             <w:r>
               <w:t>B-2-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B772E9D" w14:textId="77777777" w:rsidR="0027785E" w:rsidRDefault="0027785E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="4B9E3EAB" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="23E6E960" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="7F1368FD" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="3A59F66D" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="0C3D1288" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="7EB2FDEB" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="04BB2965" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="0FE760E9" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="7C171486" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="43164789" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="02BE4C68" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
+    <w:p w14:paraId="02E3ADB2" w14:textId="77777777" w:rsidR="005B1E2E" w:rsidRDefault="005B1E2E" w:rsidP="00E26B1A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="0027785E" w14:paraId="32641243" w14:textId="77777777" w:rsidTr="00212829">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28E9480D" w14:textId="77777777" w:rsidR="0027785E" w:rsidRPr="00EF687A" w:rsidRDefault="0027785E" w:rsidP="00212829">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="187DEFC5" w14:textId="4FADAE27" w:rsidR="0027785E" w:rsidRDefault="0027785E" w:rsidP="00212829">
             <w:r>
               <w:t>2025-01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027785E" w14:paraId="7E5910A4" w14:textId="77777777" w:rsidTr="00212829">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="441D68EF" w14:textId="77777777" w:rsidR="0027785E" w:rsidRPr="00EF687A" w:rsidRDefault="0027785E" w:rsidP="00212829">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -1462,128 +1475,275 @@
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0097524A">
               <w:t xml:space="preserve"> and Class M-</w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0097524A">
               <w:t>-H Reference Tranches (in the aggregate), (iv) the Class B-1 and Class B-1-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="0097524A">
               <w:t xml:space="preserve"> (v) the </w:t>
             </w:r>
             <w:r>
               <w:t>B-2-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CEF71B1" w14:textId="77777777" w:rsidR="0027785E" w:rsidRDefault="0027785E" w:rsidP="00E26B1A"/>
-    <w:sectPr w:rsidR="0027785E" w:rsidSect="000D1F1C">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7550"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE359C" w14:paraId="39B0FDFF" w14:textId="77777777" w:rsidTr="0027446E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01203B8F" w14:textId="77777777" w:rsidR="00BE359C" w:rsidRPr="00EF687A" w:rsidRDefault="00BE359C" w:rsidP="0027446E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C998C87" w14:textId="254EB29E" w:rsidR="00BE359C" w:rsidRDefault="00BE359C" w:rsidP="0027446E">
+            <w:r>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t>-01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE359C" w14:paraId="7E589CC4" w14:textId="77777777" w:rsidTr="0027446E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560CF49B" w14:textId="77777777" w:rsidR="00BE359C" w:rsidRPr="00EF687A" w:rsidRDefault="00BE359C" w:rsidP="0027446E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Closing Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A10B766" w14:textId="0F7A1F83" w:rsidR="00BE359C" w:rsidRDefault="00BE359C" w:rsidP="0027446E">
+            <w:r>
+              <w:t xml:space="preserve">September </w:t>
+            </w:r>
+            <w:r>
+              <w:t>29, 202</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE359C" w14:paraId="378C65E7" w14:textId="77777777" w:rsidTr="0027446E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1818" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28830DCE" w14:textId="77777777" w:rsidR="00BE359C" w:rsidRPr="00EF687A" w:rsidRDefault="00BE359C" w:rsidP="0027446E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Reference Tranches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B56264" w14:textId="77777777" w:rsidR="00BE359C" w:rsidRDefault="00BE359C" w:rsidP="0027446E">
+            <w:r w:rsidRPr="0097524A">
+              <w:t>(i) the Class A-H Reference Tranche, (ii) the Class M-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097524A">
+              <w:t xml:space="preserve"> and Class M-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097524A">
+              <w:t>-H Reference Tranches (in the aggregate), (iii) the Class M-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097524A">
+              <w:t xml:space="preserve"> and Class M-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097524A">
+              <w:t>-H Reference Tranches (in the aggregate), (iv) the Class B-1 and Class B-1-H Reference Tranches (in the aggregate)</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0097524A">
+              <w:t xml:space="preserve"> (v) the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>B-2-H Reference Tranche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77152458" w14:textId="77777777" w:rsidR="00BE359C" w:rsidRDefault="00BE359C" w:rsidP="00E26B1A"/>
+    <w:sectPr w:rsidR="00BE359C" w:rsidSect="000D1F1C">
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C055516" w14:textId="77777777" w:rsidR="00501B8E" w:rsidRDefault="00501B8E">
+    <w:p w14:paraId="34C23926" w14:textId="77777777" w:rsidR="001D2F6E" w:rsidRDefault="001D2F6E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F033BDD" w14:textId="77777777" w:rsidR="00501B8E" w:rsidRDefault="00501B8E">
+    <w:p w14:paraId="09E9A22D" w14:textId="77777777" w:rsidR="001D2F6E" w:rsidRDefault="001D2F6E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="476A7A93" w14:textId="1AE28E5F" w:rsidR="003B3D48" w:rsidRDefault="00362AAE">
     <w:pPr>
       <w:pStyle w:val="DocID"/>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_iDocIDFieldfa4c0bbe-3fd9-4ebf-a02f-636c"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="007C95E0" wp14:editId="090F6DCB">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
@@ -1637,101 +1797,90 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="007C95E0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZL9GcEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xn8dYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oJU66bqdhF5kmKX689zS/HbQiB+F8B6amxSSnRBgOTWd2Nf3xvPpw&#10;Q4kPzDRMgRE1PQpPbxfv3817W4kptKAa4QgWMb7qbU3bEGyVZZ63QjM/ASsMBiU4zQL+ul3WONZj&#10;da2yaZ5/ynpwjXXAhffovT8F6SLVl1Lw8CilF4GomuJsIZ0undt4Zos5q3aO2bbj5zHYP0yhWWew&#10;6aXUPQuM7F33RyndcQceZJhw0BlI2XGRdsBtivzNNpuWWZF2QXC8vcDk/19Z/nDY2CdHwvAVBiQw&#10;AtJbX3l0xn0G6XT84qQE4wjh8QKbGALh8VJZfM6LkhKOsY+zcjZLuGbX29b58E2AJtGoqUNaElrs&#10;sPYBO2LqmBKbGVh1SiVqlPnNgYnRk11HjFYYtgPpmlfjb6E54lYOToR7y1cdtl4zH56YQ4ZxEVRt&#10;eMRDKuhrCmeLkhbcz7/5Yz4Cj1FKelRMTQ1KmhL13SAh03KW51Fh6Q8NNxrbZBRf8jLGzV7fAYqx&#10;wHdheTJjclCjKR3oFxT1MnbDEDMce9Z0O5p34aRffBRcLJcpCcVkWVibjeWxdMQsAvo8vDBnz6gH&#10;5OsBRk2x6g34p9x409vlPiAFiZmI7wnNM+woxETY+dFEpb/+T1nXp734BQAA//8DAFBLAwQUAAYA&#10;CAAAACEATzibSdsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTUKKS&#10;xqmq8iOuBCQ4OvE2jhqv09htw9uzcIHLSqMZzXxbrCfXixOOofOkYD5LQCA13nTUKnh/e7pZgghR&#10;k9G9J1TwhQHW5eVFoXPjz/SKpyq2gkso5FqBjXHIpQyNRafDzA9I7O386HRkObbSjPrM5a6XaZJk&#10;0umOeMHqAbcWm311dAqyh+eNHT6yz8MuDS+h9vtY+Uelrq+mzQpExCn+heEHn9GhZKbaH8kE0Svg&#10;R+LvZS+9Xd6DqBXcLRYgy0L+hy+/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANkv0ZwS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE84&#10;m0nbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtYLIIEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcuw/BcuAmcFHA&#10;SAI4Qc4URVoCSC5B0pbcr++Slu02zanohVrtLvcxM1zcDFqRg3C+A1PRYpJTIgyHpjO7ij4/rT98&#10;ocQHZhqmwIiKHoWnN8v37xa9LcUUWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJnqSyl4eJDSi0BURXG2kE6Xzjqe2XLByp1jtu34OAb7hyk06ww2&#10;vZS6Y4GRvev+KqU77sCDDBMOOgMpOy7SDrhNkb/aZtsyK9IuCI63F5j8/yvL7w9b++hIGL7BgARG&#10;QHrrS4/OuM8gnY5fnJRgHCE8XmATQyA8XpoXn/NiTgnH2MfZfDZLuGbX29b58F2AJtGoqENaElrs&#10;sPEBO2LqOSU2M7DulErUKPOHAxOjJ7uOGK0w1MM4dw3NEddxcGLaW77usOeG+fDIHFKLG6BcwwMe&#10;UkFfURgtSlpwP9/yx3xEHKOU9CiVihrUMiXqh0EmpvNZnkdppT803Nmok1F8zecxbvb6FlCFBT4I&#10;y5MZk4M6m9KBfkE1r2I3DDHDsWdF67N5G07CxdfAxWqVklBFloWN2VoeS0ewIpJPwwtzdoQ7IFH3&#10;cBYTK1+hfsqNN71d7QNinyiJwJ7QHPFGBSamxtcSJf77f8q6vunlLwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAE84m0nbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo01Ciksap&#10;qvIjrgQkODrxNo4ar9PYbcPbs3CBy0qjGc18W6wn14sTjqHzpGA+S0AgNd501Cp4f3u6WYIIUZPR&#10;vSdU8IUB1uXlRaFz48/0iqcqtoJLKORagY1xyKUMjUWnw8wPSOzt/Oh0ZDm20oz6zOWul2mSZNLp&#10;jnjB6gG3Fpt9dXQKsofnjR0+ss/DLg0vofb7WPlHpa6vps0KRMQp/oXhB5/RoWSm2h/JBNEr4Efi&#10;72UvvV3eg6gV3C0WIMtC/ocvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtYLIIEAIA&#10;ABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBPOJtJ&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="2802F7FE" w14:textId="14F0A3B1" w:rsidR="00362AAE" w:rsidRPr="00362AAE" w:rsidRDefault="00362AAE" w:rsidP="00362AAE">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00362AAE">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="003B3D48">
-[...16 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr="  DOCPROPERTY &quot;CUS_DocIDChunk0&quot; ">
+      <w:r w:rsidR="003B3D48">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>149466013v3</w:t>
+      </w:r>
+    </w:fldSimple>
     <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="161DCD86" w14:textId="36C673A9" w:rsidR="003B3D48" w:rsidRDefault="00362AAE" w:rsidP="0044302F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="764FECF6" wp14:editId="38DB4493">
               <wp:simplePos x="914400" y="9305925"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -1776,52 +1925,51 @@
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="764FECF6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIuSLeFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcuw/BcuAmcFHA&#10;SAI4Qc4URVoCSC5B0pbcr++Stuw2zanohVrtLvcxM1zcDFqRg3C+A1PRYpJTIgyHpjO7ij4/rT98&#10;ocQHZhqmwIiKHoWnN8v37xa9LcUUWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJnqSyl4eJDSi0BURXG2kE6Xzjqe2XLByp1jtu34eQz2D1No1hls&#10;eil1xwIje9f9VUp33IEHGSYcdAZSdlykHXCbIn+1zbZlVqRdEBxvLzD5/1eW3x+29tGRMHyDAQmM&#10;gPTWlx6dcZ9BOh2/OCnBOEJ4vMAmhkB4vDQvPufFnBKOsY+z+WyWcM2ut63z4bsATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPOHAxOjJ7uOGK0w1APpmopOx/FraI64lYMT4d7ydYetN8yHR+aQYVwE&#10;VRse8JAK+orC2aKkBffzLX/MR+AxSkmPiqmoQUlTon4YJGQ6n+V5VFj6Q8ONRp2M4ms+j3Gz17eA&#10;YizwXViezJgc1GhKB/oFRb2K3TDEDMeeFa1H8zac9IuPgovVKiWhmCwLG7O1PJaOmEVAn4YX5uwZ&#10;9YB83cOoKVa+Av+UG296u9oHpCAxE/E9oXmGHYWYCDs/mqj03/9T1vVpL38BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiLki&#10;3hQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZL9GcEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xn8dYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oJU66bqdhF5kmKX689zS/HbQiB+F8B6amxSSnRBgOTWd2Nf3xvPpw&#10;Q4kPzDRMgRE1PQpPbxfv3817W4kptKAa4QgWMb7qbU3bEGyVZZ63QjM/ASsMBiU4zQL+ul3WONZj&#10;da2yaZ5/ynpwjXXAhffovT8F6SLVl1Lw8CilF4GomuJsIZ0undt4Zos5q3aO2bbj5zHYP0yhWWew&#10;6aXUPQuM7F33RyndcQceZJhw0BlI2XGRdsBtivzNNpuWWZF2QXC8vcDk/19Z/nDY2CdHwvAVBiQw&#10;AtJbX3l0xn0G6XT84qQE4wjh8QKbGALh8VJZfM6LkhKOsY+zcjZLuGbX29b58E2AJtGoqUNaElrs&#10;sPYBO2LqmBKbGVh1SiVqlPnNgYnRk11HjFYYtgPpmlfjb6E54lYOToR7y1cdtl4zH56YQ4ZxEVRt&#10;eMRDKuhrCmeLkhbcz7/5Yz4Cj1FKelRMTQ1KmhL13SAh03KW51Fh6Q8NNxrbZBRf8jLGzV7fAYqx&#10;wHdheTJjclCjKR3oFxT1MnbDEDMce9Z0O5p34aRffBRcLJcpCcVkWVibjeWxdMQsAvo8vDBnz6gH&#10;5OsBRk2x6g34p9x409vlPiAFiZmI7wnNM+woxETY+dFEpb/+T1nXp734BQAA//8DAFBLAwQUAAYA&#10;CAAAACEATzibSdsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTUKKS&#10;xqmq8iOuBCQ4OvE2jhqv09htw9uzcIHLSqMZzXxbrCfXixOOofOkYD5LQCA13nTUKnh/e7pZgghR&#10;k9G9J1TwhQHW5eVFoXPjz/SKpyq2gkso5FqBjXHIpQyNRafDzA9I7O386HRkObbSjPrM5a6XaZJk&#10;0umOeMHqAbcWm311dAqyh+eNHT6yz8MuDS+h9vtY+Uelrq+mzQpExCn+heEHn9GhZKbaH8kE0Svg&#10;R+LvZS+9Xd6DqBXcLRYgy0L+hy+/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANkv0ZwS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE84&#10;m0nbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="7A185D0C" w14:textId="64606D7F" w:rsidR="00362AAE" w:rsidRPr="00362AAE" w:rsidRDefault="00362AAE" w:rsidP="00362AAE">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1564872313"/>
         <w:docPartObj>
@@ -1929,52 +2077,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="04CD62D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqlcVbFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcuw/BcuAmcFHA&#10;SAI4Qc4URVoCSC5B0pbcr++Stuw2zanohVrtLvcxM1zcDFqRg3C+A1PRYpJTIgyHpjO7ij4/rT98&#10;ocQHZhqmwIiKHoWnN8v37xa9LcUUWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJnqSyl4eJDSi0BURXG2kE6Xzjqe2XLByp1jtu34eQz2D1No1hls&#10;eil1xwIje9f9VUp33IEHGSYcdAZSdlykHXCbIn+1zbZlVqRdEBxvLzD5/1eW3x+29tGRMHyDAQmM&#10;gPTWlx6dcZ9BOh2/OCnBOEJ4vMAmhkB4vDQvPufFnBKOsY+z+WyWcM2ut63z4bsATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPOHAxOjJ7uOGK0w1APpmorOxvFraI64lYMT4d7ydYetN8yHR+aQYVwE&#10;VRse8JAK+orC2aKkBffzLX/MR+AxSkmPiqmoQUlTon4YJGQ6n+V5VFj6Q8ONRp2M4ms+j3Gz17eA&#10;YizwXViezJgc1GhKB/oFRb2K3TDEDMeeFa1H8zac9IuPgovVKiWhmCwLG7O1PJaOmEVAn4YX5uwZ&#10;9YB83cOoKVa+Av+UG296u9oHpCAxE/E9oXmGHYWYCDs/mqj03/9T1vVpL38BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKpXF&#10;WxQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIuSLeFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcuw/BcuAmcFHA&#10;SAI4Qc4URVoCSC5B0pbcr++Stuw2zanohVrtLvcxM1zcDFqRg3C+A1PRYpJTIgyHpjO7ij4/rT98&#10;ocQHZhqmwIiKHoWnN8v37xa9LcUUWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJnqSyl4eJDSi0BURXG2kE6Xzjqe2XLByp1jtu34eQz2D1No1hls&#10;eil1xwIje9f9VUp33IEHGSYcdAZSdlykHXCbIn+1zbZlVqRdEBxvLzD5/1eW3x+29tGRMHyDAQmM&#10;gPTWlx6dcZ9BOh2/OCnBOEJ4vMAmhkB4vDQvPufFnBKOsY+z+WyWcM2ut63z4bsATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPOHAxOjJ7uOGK0w1APpmopOx/FraI64lYMT4d7ydYetN8yHR+aQYVwE&#10;VRse8JAK+orC2aKkBffzLX/MR+AxSkmPiqmoQUlTon4YJGQ6n+V5VFj6Q8ONRp2M4ms+j3Gz17eA&#10;YizwXViezJgc1GhKB/oFRb2K3TDEDMeeFa1H8zac9IuPgovVKiWhmCwLG7O1PJaOmEVAn4YX5uwZ&#10;9YB83cOoKVa+Av+UG296u9oHpCAxE/E9oXmGHYWYCDs/mqj03/9T1vVpL38BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiLki&#10;3hQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="309DAC26" w14:textId="2BE1F86F" w:rsidR="00362AAE" w:rsidRPr="00362AAE" w:rsidRDefault="00362AAE" w:rsidP="00362AAE">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00362AAE">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -2058,52 +2205,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="59D75BE3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaGkTTFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcqw/BcuAmcFHA&#10;SAI4Qc40RVoCSC5B0pbcr++Stuw2zanohVrtLvcxM5zfDFqRg3C+A1PTYpJTIgyHpjO7mj4/rT58&#10;ocQHZhqmwIiaHoWnN4v37+a9rcQUWlCNcASLGF/1tqZtCLbKMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJHqSyl4eJDSi0BUTXG2kE6Xzm08s8WcVTvHbNvx8xjsH6bQrDPY&#10;9FLqjgVG9q77q5TuuAMPMkw46Ayk7LhIO+A2Rf5qm03LrEi7IDjeXmDy/68svz9s7KMjYfgGAxIY&#10;Aemtrzw64z6DdDp+cVKCcYTweIFNDIHweKksPudFSQnH2MdZOZslXLPrbet8+C5Ak2jU1CEtCS12&#10;WPuAHTF1TInNDKw6pRI1yvzhwMToya4jRisM24F0TU3LcfwtNEfcysGJcG/5qsPWa+bDI3PIMC6C&#10;qg0PeEgFfU3hbFHSgvv5lj/mI/AYpaRHxdTUoKQpUT8MEjItZ3keFZb+0HCjsU1G8TUvY9zs9S2g&#10;GAt8F5YnMyYHNZrSgX5BUS9jNwwxw7FnTbejeRtO+sVHwcVymZJQTJaFtdlYHktHzCKgT8MLc/aM&#10;ekC+7mHUFKtegX/KjTe9Xe4DUpCYifie0DzDjkJMhJ0fTVT67/8p6/q0F78AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2hpE&#10;0xQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4NqNWEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcuw/BcuAmcFHA&#10;SAI4Qc4URVoCSC5B0pbcr++Stuw2zanohVrtLvcxM1zcDFqRg3C+A1PRYpJTIgyHpjO7ij4/rT98&#10;ocQHZhqmwIiKHoWnN8v37xa9LcUUWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJnqSyl4eJDSi0BURXG2kE6Xzjqe2XLByp1jtu34eQz2D1No1hls&#10;eil1xwIje9f9VUp33IEHGSYcdAZSdlykHXCbIn+1zbZlVqRdEBxvLzD5/1eW3x+29tGRMHyDAQmM&#10;gPTWlx6dcZ9BOh2/OCnBOEJ4vMAmhkB4vDQvPufFnBKOsY+z+WyWcM2ut63z4bsATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPOHAxOjJ7uOGK0w1APpGmw+jl9Dc8StHJwI95avO2y9YT48MocM4yKo&#10;2vCAh1TQVxTOFiUtuJ9v+WM+Ao9RSnpUTEUNSpoS9cMgIdP5LM+jwtIfGm406mQUX/N5jJu9vgUU&#10;Y4HvwvJkxuSgRlM60C8o6lXshiFmOPasaD2at+GkX3wUXKxWKQnFZFnYmK3lsXTELAL6NLwwZ8+o&#10;B+TrHkZNsfIV+KfceNPb1T4gBYmZiO8JzTPsKMRE2PnRRKX//p+yrk97+QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAE84m0nbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo01Ci&#10;ksapqvIjrgQkODrxNo4ar9PYbcPbs3CBy0qjGc18W6wn14sTjqHzpGA+S0AgNd501Cp4f3u6WYII&#10;UZPRvSdU8IUB1uXlRaFz48/0iqcqtoJLKORagY1xyKUMjUWnw8wPSOzt/Oh0ZDm20oz6zOWul2mS&#10;ZNLpjnjB6gG3Fpt9dXQKsofnjR0+ss/DLg0vofb7WPlHpa6vps0KRMQp/oXhB5/RoWSm2h/JBNEr&#10;4Efi72UvvV3eg6gV3C0WIMtC/ocvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4NqNW&#10;EwIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBP&#10;OJtJ2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="1D91E15A" w14:textId="007EF292" w:rsidR="00362AAE" w:rsidRPr="00362AAE" w:rsidRDefault="00362AAE" w:rsidP="00362AAE">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00362AAE">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -2177,52 +2323,51 @@
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="659A7644" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4NqNWEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcuw/BcuAmcFHA&#10;SAI4Qc4URVoCSC5B0pbcr++Stuw2zanohVrtLvcxM1zcDFqRg3C+A1PRYpJTIgyHpjO7ij4/rT98&#10;ocQHZhqmwIiKHoWnN8v37xa9LcUUWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJnqSyl4eJDSi0BURXG2kE6Xzjqe2XLByp1jtu34eQz2D1No1hls&#10;eil1xwIje9f9VUp33IEHGSYcdAZSdlykHXCbIn+1zbZlVqRdEBxvLzD5/1eW3x+29tGRMHyDAQmM&#10;gPTWlx6dcZ9BOh2/OCnBOEJ4vMAmhkB4vDQvPufFnBKOsY+z+WyWcM2ut63z4bsATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPOHAxOjJ7uOGK0w1APpGmw+jl9Dc8StHJwI95avO2y9YT48MocM4yKo&#10;2vCAh1TQVxTOFiUtuJ9v+WM+Ao9RSnpUTEUNSpoS9cMgIdP5LM+jwtIfGm406mQUX/N5jJu9vgUU&#10;Y4HvwvJkxuSgRlM60C8o6lXshiFmOPasaD2at+GkX3wUXKxWKQnFZFnYmK3lsXTELAL6NLwwZ8+o&#10;B+TrHkZNsfIV+KfceNPb1T4gBYmZiO8JzTPsKMRE2PnRRKX//p+yrk97+QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAE84m0nbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo01Ci&#10;ksapqvIjrgQkODrxNo4ar9PYbcPbs3CBy0qjGc18W6wn14sTjqHzpGA+S0AgNd501Cp4f3u6WYII&#10;UZPRvSdU8IUB1uXlRaFz48/0iqcqtoJLKORagY1xyKUMjUWnw8wPSOzt/Oh0ZDm20oz6zOWul2mS&#10;ZNLpjnjB6gG3Fpt9dXQKsofnjR0+ss/DLg0vofb7WPlHpa6vps0KRMQp/oXhB5/RoWSm2h/JBNEr&#10;4Efi72UvvV3eg6gV3C0WIMtC/ocvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4NqNW&#10;EwIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBP&#10;OJtJ2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqlcVbFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcuw/BcuAmcFHA&#10;SAI4Qc4URVoCSC5B0pbcr++Stuw2zanohVrtLvcxM1zcDFqRg3C+A1PRYpJTIgyHpjO7ij4/rT98&#10;ocQHZhqmwIiKHoWnN8v37xa9LcUUWlCNcASLGF/2tqJtCLbMMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJnqSyl4eJDSi0BURXG2kE6Xzjqe2XLByp1jtu34eQz2D1No1hls&#10;eil1xwIje9f9VUp33IEHGSYcdAZSdlykHXCbIn+1zbZlVqRdEBxvLzD5/1eW3x+29tGRMHyDAQmM&#10;gPTWlx6dcZ9BOh2/OCnBOEJ4vMAmhkB4vDQvPufFnBKOsY+z+WyWcM2ut63z4bsATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPOHAxOjJ7uOGK0w1APpmorOxvFraI64lYMT4d7ydYetN8yHR+aQYVwE&#10;VRse8JAK+orC2aKkBffzLX/MR+AxSkmPiqmoQUlTon4YJGQ6n+V5VFj6Q8ONRp2M4ms+j3Gz17eA&#10;YizwXViezJgc1GhKB/oFRb2K3TDEDMeeFa1H8zac9IuPgovVKiWhmCwLG7O1PJaOmEVAn4YX5uwZ&#10;9YB83cOoKVa+Av+UG296u9oHpCAxE/E9oXmGHYWYCDs/mqj03/9T1vVpL38BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKpXF&#10;WxQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="023094B0" w14:textId="62557C19" w:rsidR="00362AAE" w:rsidRPr="00362AAE" w:rsidRDefault="00362AAE" w:rsidP="00362AAE">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
@@ -2296,52 +2441,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4FA956B5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 8" o:spid="_x0000_s1031" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7AzYZFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnydoZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oJU62bqdhF5kmKX6897S4G7QiB+F8B6aixSSnRBgOTWd2Ff3+sv5w&#10;S4kPzDRMgREVPQpP75bv3y16W4optKAa4QgWMb7sbUXbEGyZZZ63QjM/ASsMBiU4zQL+ul3WONZj&#10;da2yaZ5/ynpwjXXAhffofTgF6TLVl1Lw8CSlF4GoiuJsIZ0unXU8s+WClTvHbNvx8xjsH6bQrDPY&#10;9FLqgQVG9q77o5TuuAMPMkw46Ayk7LhIO+A2Rf5mm23LrEi7IDjeXmDy/68sfzxs7bMjYfgCAxIY&#10;AemtLz064z6DdDp+cVKCcYTweIFNDIHweGle3OTFnBKOsY+z+WyWcM2ut63z4asATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPObAxOjJ7uOGK0w1APpmorejOPX0BxxKwcnwr3l6w5bb5gPz8whw7gI&#10;qjY84SEV9BWFs0VJC+7H3/wxH4HHKCU9KqaiBiVNifpmkJDpfJbnUWHpDw03GnUyis/5PMbNXt8D&#10;irHAd2F5MmNyUKMpHehXFPUqdsMQMxx7VrQezftw0i8+Ci5Wq5SEYrIsbMzW8lg6YhYBfRlembNn&#10;1APy9Qijplj5BvxTbrzp7WofkILETMT3hOYZdhRiIuz8aKLSf/1PWdenvfwJAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAewM2&#10;GRQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1031" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaGkTTFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcqw/BcuAmcFHA&#10;SAI4Qc40RVoCSC5B0pbcr++Stuw2zanohVrtLvcxM5zfDFqRg3C+A1PTYpJTIgyHpjO7mj4/rT58&#10;ocQHZhqmwIiaHoWnN4v37+a9rcQUWlCNcASLGF/1tqZtCLbKMs9boZmfgBUGgxKcZgF/3S5rHOux&#10;ulbZNM8/ZT24xjrgwnv03p2CdJHqSyl4eJDSi0BUTXG2kE6Xzm08s8WcVTvHbNvx8xjsH6bQrDPY&#10;9FLqjgVG9q77q5TuuAMPMkw46Ayk7LhIO+A2Rf5qm03LrEi7IDjeXmDy/68svz9s7KMjYfgGAxIY&#10;Aemtrzw64z6DdDp+cVKCcYTweIFNDIHweKksPudFSQnH2MdZOZslXLPrbet8+C5Ak2jU1CEtCS12&#10;WPuAHTF1TInNDKw6pRI1yvzhwMToya4jRisM24F0TU3LcfwtNEfcysGJcG/5qsPWa+bDI3PIMC6C&#10;qg0PeEgFfU3hbFHSgvv5lj/mI/AYpaRHxdTUoKQpUT8MEjItZ3keFZb+0HCjsU1G8TUvY9zs9S2g&#10;GAt8F5YnMyYHNZrSgX5BUS9jNwwxw7FnTbejeRtO+sVHwcVymZJQTJaFtdlYHktHzCKgT8MLc/aM&#10;ekC+7mHUFKtegX/KjTe9Xe4DUpCYifie0DzDjkJMhJ0fTVT67/8p6/q0F78AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2hpE&#10;0xQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="2AE4C849" w14:textId="25E465D9" w:rsidR="00362AAE" w:rsidRPr="00362AAE" w:rsidRDefault="00362AAE" w:rsidP="00362AAE">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00362AAE">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -2426,99 +2570,98 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6829827A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 9" o:spid="_x0000_s1032" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvynqLFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnydYZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU66bqdhF5kmKX6897S47bUiR+F8C6aixSSnRBgOdWv2Ff3xvP5w&#10;Q4kPzNRMgREVPQlPb5fv3y06W4opNKBq4QgWMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQL+un1WO9Zh&#10;da2yaZ5/yjpwtXXAhffovR+CdJnqSyl4eJTSi0BURXG2kE6Xzl08s+WClXvHbNPy8xjsH6bQrDXY&#10;9FLqngVGDq79o5RuuQMPMkw46AykbLlIO+A2Rf5mm23DrEi7IDjeXmDy/68sfzhu7ZMjof8KPRIY&#10;AemsLz064z69dDp+cVKCcYTwdIFN9IHweGlefM6LOSUcYx9n89ks4Zpdb1vnwzcBmkSjog5pSWix&#10;48YH7IipY0psZmDdKpWoUeY3ByZGT3YdMVqh3/WkrSt6M46/g/qEWzkYCPeWr1tsvWE+PDGHDOMi&#10;qNrwiIdU0FUUzhYlDbiff/PHfAQeo5R0qJiKGpQ0Jeq7QUKm81meR4WlPzTcaOySUXzJ5zFuDvoO&#10;UIwFvgvLkxmTgxpN6UC/oKhXsRuGmOHYs6K70bwLg37xUXCxWqUkFJNlYWO2lsfSEbMI6HP/wpw9&#10;ox6QrwcYNcXKN+APufGmt6tDQAoSMxHfAc0z7CjERNj50USlv/5PWdenvfwFAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAL8p6&#10;ixQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1032" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLjLeRFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnSdcZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oJU62bqdhF5kmKX6897S4G7QiB+F8B6aixSSnRBgOTWd2Ff3+sv5w&#10;S4kPzDRMgREVPQpP75bv3y16W4optKAa4QgWMb7sbUXbEGyZZZ63QjM/ASsMBiU4zQL+ul3WONZj&#10;da2yaZ7fZD24xjrgwnv0PpyCdJnqSyl4eJLSi0BURXG2kE6Xzjqe2XLByp1jtu34eQz2D1No1hls&#10;ein1wAIje9f9UUp33IEHGSYcdAZSdlykHXCbIn+zzbZlVqRdEBxvLzD5/1eWPx629tmRMHyBAQmM&#10;gPTWlx6dcZ9BOh2/OCnBOEJ4vMAmhkB4vDQvPuXFnBKOsY+z+WyWcM2ut63z4asATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPObAxOjJ7uOGK0w1APpmorejOPX0BxxKwcnwr3l6w5bb5gPz8whw7gI&#10;qjY84SEV9BWFs0VJC+7H3/wxH4HHKCU9KqaiBiVNifpmkJDpfJbnUWHpDw03GnUyis/5PMbNXt8D&#10;irHAd2F5MmNyUKMpHehXFPUqdsMQMxx7VrQezftw0i8+Ci5Wq5SEYrIsbMzW8lg6YhYBfRlembNn&#10;1APy9Qijplj5BvxTbrzp7WofkILETMT3hOYZdhRiIuz8aKLSf/1PWdenvfwJAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAi4y3&#10;kRQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="4D8DBD18" w14:textId="519C3016" w:rsidR="00362AAE" w:rsidRPr="00362AAE" w:rsidRDefault="00362AAE" w:rsidP="00362AAE">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00362AAE">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1237281864"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="42981DB9" w14:textId="0E838F9F" w:rsidR="003B3D48" w:rsidRDefault="003B3D48" w:rsidP="00DC2EE8">
+      <w:p w14:paraId="0B8FB1B3" w14:textId="77777777" w:rsidR="003B3D48" w:rsidRDefault="003B3D48" w:rsidP="00DC2EE8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:t>Sch. 1-</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
@@ -2614,52 +2757,51 @@
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="729F8A62" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 7" o:spid="_x0000_s1033" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLjLeRFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnSdcZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oJU62bqdhF5kmKX6897S4G7QiB+F8B6aixSSnRBgOTWd2Ff3+sv5w&#10;S4kPzDRMgREVPQpP75bv3y16W4optKAa4QgWMb7sbUXbEGyZZZ63QjM/ASsMBiU4zQL+ul3WONZj&#10;da2yaZ7fZD24xjrgwnv0PpyCdJnqSyl4eJLSi0BURXG2kE6Xzjqe2XLByp1jtu34eQz2D1No1hls&#10;ein1wAIje9f9UUp33IEHGSYcdAZSdlykHXCbIn+zzbZlVqRdEBxvLzD5/1eWPx629tmRMHyBAQmM&#10;gPTWlx6dcZ9BOh2/OCnBOEJ4vMAmhkB4vDQvPuXFnBKOsY+z+WyWcM2ut63z4asATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPObAxOjJ7uOGK0w1APpmorejOPX0BxxKwcnwr3l6w5bb5gPz8whw7gI&#10;qjY84SEV9BWFs0VJC+7H3/wxH4HHKCU9KqaiBiVNifpmkJDpfJbnUWHpDw03GnUyis/5PMbNXt8D&#10;irHAd2F5MmNyUKMpHehXFPUqdsMQMxx7VrQezftw0i8+Ci5Wq5SEYrIsbMzW8lg6YhYBfRlembNn&#10;1APy9Qijplj5BvxTbrzp7WofkILETMT3hOYZdhRiIuz8aKLSf/1PWdenvfwJAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAi4y3&#10;kRQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1033" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:119.45pt;height:27.2pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7AzYZFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnydoZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0oJU62bqdhF5kmKX6897S4G7QiB+F8B6aixSSnRBgOTWd2Ff3+sv5w&#10;S4kPzDRMgREVPQpP75bv3y16W4optKAa4QgWMb7sbUXbEGyZZZ63QjM/ASsMBiU4zQL+ul3WONZj&#10;da2yaZ5/ynpwjXXAhffofTgF6TLVl1Lw8CSlF4GoiuJsIZ0unXU8s+WClTvHbNvx8xjsH6bQrDPY&#10;9FLqgQVG9q77o5TuuAMPMkw46Ayk7LhIO+A2Rf5mm23LrEi7IDjeXmDy/68sfzxs7bMjYfgCAxIY&#10;AemtLz064z6DdDp+cVKCcYTweIFNDIHweGle3OTFnBKOsY+z+WyWcM2ut63z4asATaJRUYe0JLTY&#10;YeMDdsTUMSU2M7DulErUKPObAxOjJ7uOGK0w1APpmorejOPX0BxxKwcnwr3l6w5bb5gPz8whw7gI&#10;qjY84SEV9BWFs0VJC+7H3/wxH4HHKCU9KqaiBiVNifpmkJDpfJbnUWHpDw03GnUyis/5PMbNXt8D&#10;irHAd2F5MmNyUKMpHehXFPUqdsMQMxx7VrQezftw0i8+Ci5Wq5SEYrIsbMzW8lg6YhYBfRlembNn&#10;1APy9Qijplj5BvxTbrzp7WofkILETMT3hOYZdhRiIuz8aKLSf/1PWdenvfwJAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBPOJtJ2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNQ&#10;opLGqaryI64EJDg68TaOGq/T2G3D27NwgctKoxnNfFusJ9eLE46h86RgPktAIDXedNQqeH97ulmC&#10;CFGT0b0nVPCFAdbl5UWhc+PP9IqnKraCSyjkWoGNccilDI1Fp8PMD0js7fzodGQ5ttKM+szlrpdp&#10;kmTS6Y54weoBtxabfXV0CrKH540dPrLPwy4NL6H2+1j5R6Wur6bNCkTEKf6F4Qef0aFkptofyQTR&#10;K+BH4u9lL71d3oOoFdwtFiDLQv6HL78BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAewM2&#10;GRQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;TzibSdsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="22B63F47" w14:textId="3D78F2A5" w:rsidR="00362AAE" w:rsidRPr="00362AAE" w:rsidRDefault="00362AAE" w:rsidP="00362AAE">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1320390682"/>
         <w:docPartObj>
@@ -2681,58 +2823,58 @@
         </w:r>
         <w:r w:rsidR="003B3D48">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="003B3D48">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003B3D48">
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003B3D48">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54E54C3F" w14:textId="77777777" w:rsidR="00501B8E" w:rsidRDefault="00501B8E">
+    <w:p w14:paraId="3C13EEED" w14:textId="77777777" w:rsidR="001D2F6E" w:rsidRDefault="001D2F6E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66D53A11" w14:textId="77777777" w:rsidR="00501B8E" w:rsidRDefault="00501B8E">
+    <w:p w14:paraId="1AECF264" w14:textId="77777777" w:rsidR="001D2F6E" w:rsidRDefault="001D2F6E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DF45098" w14:textId="77777777" w:rsidR="00E26B1A" w:rsidRPr="009A4F1B" w:rsidRDefault="00E26B1A" w:rsidP="009A4F1B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27B83C9D" w14:textId="77777777" w:rsidR="006E62C9" w:rsidRPr="009A4F1B" w:rsidRDefault="006E62C9" w:rsidP="009A4F1B">
@@ -6514,51 +6656,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="282625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B5FBF"/>
     <w:rsid w:val="000031F8"/>
     <w:rsid w:val="00010FF8"/>
     <w:rsid w:val="00021394"/>
     <w:rsid w:val="0002675C"/>
     <w:rsid w:val="000305A5"/>
     <w:rsid w:val="00041A71"/>
@@ -6583,50 +6725,51 @@
     <w:rsid w:val="00106B89"/>
     <w:rsid w:val="00110C8F"/>
     <w:rsid w:val="0012467C"/>
     <w:rsid w:val="001277CA"/>
     <w:rsid w:val="00127DA1"/>
     <w:rsid w:val="00131E69"/>
     <w:rsid w:val="00140EC5"/>
     <w:rsid w:val="001436BD"/>
     <w:rsid w:val="001511D1"/>
     <w:rsid w:val="00154560"/>
     <w:rsid w:val="00154ACD"/>
     <w:rsid w:val="0016281E"/>
     <w:rsid w:val="00164DAF"/>
     <w:rsid w:val="0016752F"/>
     <w:rsid w:val="001759DF"/>
     <w:rsid w:val="00176CE3"/>
     <w:rsid w:val="00180D60"/>
     <w:rsid w:val="00187072"/>
     <w:rsid w:val="0019370A"/>
     <w:rsid w:val="001A0581"/>
     <w:rsid w:val="001B5FBF"/>
     <w:rsid w:val="001C0E6B"/>
     <w:rsid w:val="001C1486"/>
     <w:rsid w:val="001C167D"/>
     <w:rsid w:val="001C4554"/>
+    <w:rsid w:val="001D2F6E"/>
     <w:rsid w:val="001D4A2C"/>
     <w:rsid w:val="001F2F4E"/>
     <w:rsid w:val="00202C48"/>
     <w:rsid w:val="00206435"/>
     <w:rsid w:val="002079CD"/>
     <w:rsid w:val="00223E4C"/>
     <w:rsid w:val="002376E0"/>
     <w:rsid w:val="00245AE5"/>
     <w:rsid w:val="002531CE"/>
     <w:rsid w:val="002606AB"/>
     <w:rsid w:val="002608A7"/>
     <w:rsid w:val="00264B49"/>
     <w:rsid w:val="00266B91"/>
     <w:rsid w:val="00276213"/>
     <w:rsid w:val="002770A6"/>
     <w:rsid w:val="0027785E"/>
     <w:rsid w:val="00286280"/>
     <w:rsid w:val="0029378B"/>
     <w:rsid w:val="002A7FE0"/>
     <w:rsid w:val="002B0AF5"/>
     <w:rsid w:val="002B72AD"/>
     <w:rsid w:val="002C16B9"/>
     <w:rsid w:val="002C3659"/>
     <w:rsid w:val="002E050F"/>
     <w:rsid w:val="002E0C15"/>
@@ -6699,61 +6842,64 @@
     <w:rsid w:val="004D4C1F"/>
     <w:rsid w:val="004E0882"/>
     <w:rsid w:val="004E69BB"/>
     <w:rsid w:val="004F7138"/>
     <w:rsid w:val="005012E3"/>
     <w:rsid w:val="00501A06"/>
     <w:rsid w:val="00501B8E"/>
     <w:rsid w:val="00504D9D"/>
     <w:rsid w:val="00505CD4"/>
     <w:rsid w:val="00507920"/>
     <w:rsid w:val="00507B70"/>
     <w:rsid w:val="00513F02"/>
     <w:rsid w:val="0052613E"/>
     <w:rsid w:val="00536CA9"/>
     <w:rsid w:val="005400CC"/>
     <w:rsid w:val="00540232"/>
     <w:rsid w:val="0054416B"/>
     <w:rsid w:val="005469F8"/>
     <w:rsid w:val="00560DBF"/>
     <w:rsid w:val="00565EA2"/>
     <w:rsid w:val="00570029"/>
     <w:rsid w:val="00575F97"/>
     <w:rsid w:val="005767EF"/>
     <w:rsid w:val="00584A5E"/>
     <w:rsid w:val="00587CB7"/>
+    <w:rsid w:val="0059055A"/>
     <w:rsid w:val="005A144B"/>
     <w:rsid w:val="005A7E91"/>
+    <w:rsid w:val="005B1E2E"/>
     <w:rsid w:val="005B3477"/>
     <w:rsid w:val="005B6EB4"/>
     <w:rsid w:val="005C0B45"/>
     <w:rsid w:val="005C24B8"/>
     <w:rsid w:val="005D6938"/>
     <w:rsid w:val="005F0483"/>
     <w:rsid w:val="005F751C"/>
     <w:rsid w:val="006010C4"/>
     <w:rsid w:val="00602D7B"/>
+    <w:rsid w:val="0061584E"/>
     <w:rsid w:val="00617CFB"/>
     <w:rsid w:val="00623DD0"/>
     <w:rsid w:val="00625C09"/>
     <w:rsid w:val="0062712E"/>
     <w:rsid w:val="0063790D"/>
     <w:rsid w:val="00652E9E"/>
     <w:rsid w:val="006554D4"/>
     <w:rsid w:val="006601C7"/>
     <w:rsid w:val="006658BE"/>
     <w:rsid w:val="00665936"/>
     <w:rsid w:val="00671136"/>
     <w:rsid w:val="006714F3"/>
     <w:rsid w:val="006726FD"/>
     <w:rsid w:val="00677794"/>
     <w:rsid w:val="006865B4"/>
     <w:rsid w:val="006A53DF"/>
     <w:rsid w:val="006B7862"/>
     <w:rsid w:val="006C2AC5"/>
     <w:rsid w:val="006C2B6A"/>
     <w:rsid w:val="006C6150"/>
     <w:rsid w:val="006D1118"/>
     <w:rsid w:val="006E24A1"/>
     <w:rsid w:val="006E28ED"/>
     <w:rsid w:val="006E62C9"/>
     <w:rsid w:val="006E7A2B"/>
@@ -6881,50 +7027,51 @@
     <w:rsid w:val="00AC33CF"/>
     <w:rsid w:val="00AD154A"/>
     <w:rsid w:val="00AE7836"/>
     <w:rsid w:val="00AF1F82"/>
     <w:rsid w:val="00AF406D"/>
     <w:rsid w:val="00AF7CB7"/>
     <w:rsid w:val="00B01026"/>
     <w:rsid w:val="00B168E1"/>
     <w:rsid w:val="00B22609"/>
     <w:rsid w:val="00B239BC"/>
     <w:rsid w:val="00B304BC"/>
     <w:rsid w:val="00B32106"/>
     <w:rsid w:val="00B50ED6"/>
     <w:rsid w:val="00B54052"/>
     <w:rsid w:val="00B60A00"/>
     <w:rsid w:val="00B671B3"/>
     <w:rsid w:val="00B71DFA"/>
     <w:rsid w:val="00B75CE3"/>
     <w:rsid w:val="00B8045F"/>
     <w:rsid w:val="00BA4A4B"/>
     <w:rsid w:val="00BB73FA"/>
     <w:rsid w:val="00BC1783"/>
     <w:rsid w:val="00BC7C85"/>
     <w:rsid w:val="00BD2BA8"/>
     <w:rsid w:val="00BE3125"/>
+    <w:rsid w:val="00BE359C"/>
     <w:rsid w:val="00BF3B81"/>
     <w:rsid w:val="00BF6B01"/>
     <w:rsid w:val="00BF725B"/>
     <w:rsid w:val="00C03F7C"/>
     <w:rsid w:val="00C13E93"/>
     <w:rsid w:val="00C32B4D"/>
     <w:rsid w:val="00C406C1"/>
     <w:rsid w:val="00C46D3E"/>
     <w:rsid w:val="00C519DE"/>
     <w:rsid w:val="00C6089A"/>
     <w:rsid w:val="00C63FA9"/>
     <w:rsid w:val="00C8368D"/>
     <w:rsid w:val="00C91C70"/>
     <w:rsid w:val="00CA2536"/>
     <w:rsid w:val="00CA2A0C"/>
     <w:rsid w:val="00CA4E00"/>
     <w:rsid w:val="00CA653E"/>
     <w:rsid w:val="00CB006A"/>
     <w:rsid w:val="00CC2419"/>
     <w:rsid w:val="00CC2CF9"/>
     <w:rsid w:val="00CC714A"/>
     <w:rsid w:val="00CD0A09"/>
     <w:rsid w:val="00CF4012"/>
     <w:rsid w:val="00CF62F0"/>
     <w:rsid w:val="00D06756"/>
@@ -7010,53 +7157,53 @@
     <w:rsid w:val="00FC5D36"/>
     <w:rsid w:val="00FD1138"/>
     <w:rsid w:val="00FD2040"/>
     <w:rsid w:val="00FD634C"/>
     <w:rsid w:val="00FE1DAA"/>
     <w:rsid w:val="00FE3124"/>
     <w:rsid w:val="00FF2AF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="282625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E46534A"/>
   <w15:docId w15:val="{1F25712A-F21C-4BAF-8230-BD390CD2C7C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8230,51 +8377,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2094157408">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files%20(x86)\Microsoft%20Office\Templates\Firm\iTemplates\iBlank%20Portrait.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8539,54 +8686,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5624d51409fe51b9b3f82a9958d75730">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7a4861a957ddc7624a7572a46d53e156" ns2:_="" ns3:_="">
     <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -8803,120 +8946,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="96074bc5-2bae-4fef-b784-7a033227b552">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A447A257-C2AF-4DAB-AB3C-E3259A14995D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
+    <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8201226-8D2B-49EE-AE1E-80A06EBF7601}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C8DDD88-5D57-4BE4-9799-DED210DDE18E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FFF49B9-896E-4838-94F6-A1DD90FD339F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+    <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FFF49B9-896E-4838-94F6-A1DD90FD339F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C8DDD88-5D57-4BE4-9799-DED210DDE18E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>iBlank Portrait</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8260</Characters>
+  <Pages>6</Pages>
+  <Words>1508</Words>
+  <Characters>8601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Blank Portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>The Firm</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9713</CharactersWithSpaces>
+  <CharactersWithSpaces>10089</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Blank Portrait</dc:title>
   <dc:subject/>
   <dc:creator>Matthews, David J.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Version">
     <vt:lpwstr>5.2</vt:lpwstr>