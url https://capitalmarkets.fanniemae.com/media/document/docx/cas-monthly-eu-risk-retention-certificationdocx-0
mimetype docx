--- v1 (2025-10-29)
+++ v2 (2026-06-06)
@@ -6,51 +6,50 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXML/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="204764B6" w14:textId="07164015" w:rsidR="00134988" w:rsidRPr="00D55AC6" w:rsidRDefault="0065421C" w:rsidP="00134988">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk178158186"/>
       <w:r w:rsidRPr="00D55AC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -396,167 +395,205 @@
       <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Schedule I hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ADC11C" w14:textId="47FB9E22" w:rsidR="00F11711" w:rsidRDefault="00F11711" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11711">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EU</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">" means the European Union. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5318B3" w14:textId="2D9EDE88" w:rsidR="00C90D5B" w:rsidRPr="00C90D5B" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
+    <w:p w14:paraId="791668E1" w14:textId="18EA0313" w:rsidR="00EB67F7" w:rsidRPr="00EB67F7" w:rsidRDefault="00EB67F7" w:rsidP="00EB67F7">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EU CRR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>" means Regulation (EU) No 575/2013, as amended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C49F4E" w14:textId="46A00DDC" w:rsidR="00EB67F7" w:rsidRPr="00EB67F7" w:rsidRDefault="00EB67F7" w:rsidP="00EB67F7">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EU Due Diligence Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>" means the requirements of Article 5 of the EU Securitization Regulation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C85DF10" w14:textId="7E30537A" w:rsidR="00EB67F7" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EU Institutional Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>" means (a) an "institutional investor" as defined in the EU Securitization Regulation and includes (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C90D5B">
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67F7" w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00C90D5B">
+        <w:t xml:space="preserve">means an "institutional investor", as defined in the EU Securitization Regulation, or an entity that is subject to the EU Due Diligence Requirements by </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67F7" w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>internally managed UCITS; (v) credit institutions as defined in Regulation (EU) No 575/2013 (as amended, the "</w:t>
-[...19 lines deleted...]
-      <w:r>
+        <w:t>virtue of being a consolidated affiliate, wherever established or located, of an entity that is subject to the EU CRR</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C90D5B">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="34E78516" w14:textId="1FE97DF4" w:rsidR="00C90D5B" w:rsidRPr="00C90D5B" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
+    <w:p w14:paraId="34E78516" w14:textId="794EBBC1" w:rsidR="00C90D5B" w:rsidRPr="00C90D5B" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -565,175 +602,247 @@
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>" means Regulation (EU) 2017/2402, as amended</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D7D0F7" w14:textId="00013A2F" w:rsidR="0065421C" w:rsidRPr="0065421C" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
+    <w:p w14:paraId="08D7D0F7" w14:textId="01864CCE" w:rsidR="0065421C" w:rsidRPr="0065421C" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EU Securitization Rules</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>" means the EU Securitization Regulation together with all relevant regulatory and implementing technical standards applicable thereto and official guidance published by the European Banking Authority, the European Securities and Markets Authority, the European Insurance and Occupation Pensions Authority (or, in each case, any predecessor or replacement authority) and the European Commission in relation thereto (in each case as amended, supplemented or replaced from time to time)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67F7" w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the EU Securitization Regulation, together with all relevant regulatory and implementing technical standards applicable thereto and official guidance published by the European Banking Authority, the European Securities and Markets Authority, the European Insurance and Occupational Pensions Authority (or, in each case, any predecessor or replacement authority) and the European Commission in relation thereto, in each case as amended, supplemented or replaced from time to time</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7836F2" w14:textId="16692202" w:rsidR="0065421C" w:rsidRPr="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
+    <w:p w14:paraId="7CB69549" w14:textId="0AB20967" w:rsidR="00EB67F7" w:rsidRPr="0065421C" w:rsidRDefault="0065421C" w:rsidP="00EB67F7">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EUWA</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>" means the European Union (Withdrawal) Act</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018, as amended.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5CEC1A" w14:textId="3B4AC2EC" w:rsidR="001775CE" w:rsidRPr="001775CE" w:rsidRDefault="001775CE" w:rsidP="0065421C">
+    <w:p w14:paraId="5C5CEC1A" w14:textId="3B4AC2EC" w:rsidR="001775CE" w:rsidRDefault="001775CE" w:rsidP="0065421C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="001775CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" means the Federal National Mortgage Association. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305CFCCB" w14:textId="787A4478" w:rsidR="00EB67F7" w:rsidRPr="001775CE" w:rsidRDefault="00EB67F7" w:rsidP="00EB67F7">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FCA Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" means the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Securitisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sourcebook in the UK Financial Conduct Authority's handbook of rules and guidance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E0C9FD" w14:textId="4846BA11" w:rsidR="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -754,490 +863,488 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as amended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73178B83" w14:textId="77777777" w:rsidR="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26B1A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notes</w:t>
       </w:r>
       <w:r>
         <w:t>" means, for a Series, the Connecticut Avenue Securities notes issued on the related Applicable Closing Date.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1C099FBC" w14:textId="26B875B9" w:rsidR="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextSingleInd"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PRA Rules</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">" means the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Securitisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Part of the UK Prudential Regulation Authority's rulebook of published policy.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="055CA30F" w14:textId="3D4D9DE1" w:rsidR="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Series</w:t>
       </w:r>
       <w:r>
         <w:t>" means each series of Connecticut Avenue Securities Notes specified on Schedule I hereto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AE9CD3" w14:textId="32ECA846" w:rsidR="00F11711" w:rsidRPr="0065421C" w:rsidRDefault="00F11711" w:rsidP="0065421C">
+    <w:p w14:paraId="3C304DF2" w14:textId="2AF0C8B5" w:rsidR="00D94D97" w:rsidRPr="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SR 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" means the UK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Securitisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regulations 2024, as amended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AE9CD3" w14:textId="32ECA846" w:rsidR="00F11711" w:rsidRDefault="00F11711" w:rsidP="0065421C">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11711">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UK</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">" means the United Kingdom of Great Britain and Northern Ireland. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5331D45D" w14:textId="44493594" w:rsidR="00C90D5B" w:rsidRPr="00C90D5B" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
+    <w:p w14:paraId="008A51AB" w14:textId="5BFECFF7" w:rsidR="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UK CRR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>" means Regulation (EU) No 575/2013, as it forms part of UK domestic law by virtue of the EUWA, and as amended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9D152F" w14:textId="7192F17C" w:rsidR="00D94D97" w:rsidRPr="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextSingleInd"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UK Due Diligence Requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:t>" means the requirements of Regulations 32B-32D of the SR 2024, Article 5 of Chapter 2 of the PRA Rules or SECN 4 of the FCA Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5331D45D" w14:textId="7C2B0C39" w:rsidR="00C90D5B" w:rsidRPr="00C90D5B" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UK Institutional Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">" means (a) an "institutional investor" as defined in the UK Securitization Rules and includes </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C90D5B">
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94D97" w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...64 lines deleted...]
-      <w:r>
+        <w:t>means an "institutional investor", as defined in the SR 2024, or an entity that is subject to the UK Due Diligence Requirements by virtue of being a consolidated affiliate, wherever established or located, of an entity that is subject to the UK CRR</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ACC7DB" w14:textId="6A06FAEF" w:rsidR="00C90D5B" w:rsidRPr="00C90D5B" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
+    <w:p w14:paraId="39ACC7DB" w14:textId="16C81A7B" w:rsidR="00C90D5B" w:rsidRPr="00C90D5B" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UK Securitization Framework</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">" means (a) the UK </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C90D5B">
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94D97" w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Securitisation</w:t>
-[...109 lines deleted...]
-      <w:r>
+        <w:t>means the framework for the regulation of securitization in the UK comprising, collectively, (a) the SR 2024; (b) the FCA Rules; (c) the PRA Rules; and (d) relevant provisions of the FSMA related to the foregoing, in each case, as further amended, supplemented or replaced</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165D161C" w14:textId="347BEEC2" w:rsidR="00134988" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r w:rsidRPr="00C90D5B">
+        <w:lastRenderedPageBreak/>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UK Securitization Rules</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:t>" means the UK Securitization Framework together with all relevant guidance, policy statements and directions relating to the application of the UK Securitization Framework published by the UK Financial Conduct Authority, the UK Prudential Regulation Authority and/or the UK Pensions Regulator (or their successors), any guidelines relating to the application of the EU Securitization Regulation which are applicable in the UK, and any other applicable laws, acts, statutory instruments, rules, guidance or policy statements published or enacted relating to the UK Securitization Framework, in each case as amended, supplemented or replaced from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D1C900" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>CERTIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2818CFDB" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8368D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>hereby certifies to the addressee, on behalf of each Affected Investor in a Series, that from the Applicable Closing Date to the date hereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEAC9A4" w14:textId="1045C949" w:rsidR="00134988" w:rsidRPr="0065421C" w:rsidRDefault="00134988" w:rsidP="00134988">
+    <w:p w14:paraId="5AEAC9A4" w14:textId="37672B1F" w:rsidR="00134988" w:rsidRPr="0065421C" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fannie Mae, as originator (for the purposes of the EU Securitization Rules and the UK Securitization Rules</w:t>
+        <w:t>Fannie Mae, as originator (for purposes of the EU Securitization Rules and the UK Securitization Rules</w:t>
       </w:r>
       <w:r w:rsidR="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as in effect on the Applicable Closing Date</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>), has retained a material net economic interest (the "</w:t>
+        <w:t>), has retained a material net economic interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of not less than 5%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065421C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the "</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Retained Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>") in the exposure related to the Notes issuance transaction for such Series (the "</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transaction</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">") of not less than 5% in the form specified in </w:t>
+        <w:t xml:space="preserve">") in the form specified in </w:t>
       </w:r>
       <w:r w:rsidR="00C90D5B" w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 6(3)(a) of the EU Securitization Regulation, Article 6(3)(a) of Chapter 2 of the PRA Rules, and SECN 5.28R(1)(a) of the FCA Rules (in each case as in effect on the </w:t>
       </w:r>
       <w:r w:rsidR="003321AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicable </w:t>
       </w:r>
       <w:r w:rsidR="00C90D5B" w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Closing Date)</w:t>
       </w:r>
@@ -1374,51 +1481,51 @@
         </w:rPr>
         <w:t>rata share of the credit risk corresponding to</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any of the Applicable Reference Tranches for such Series.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3857E53F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>[Remainder of page left blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F027B6E" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
-        <w:sectPr w:rsidR="00134988" w:rsidSect="00F459AE">
+        <w:sectPr w:rsidR="00134988" w:rsidSect="0081608B">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D45E0C3" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8368D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Very truly yours, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCC5C5A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
@@ -1433,51 +1540,51 @@
     <w:p w14:paraId="1ADFCA13" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16580C94" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FEDERAL NATIONAL MORTGAGE ASSOCIATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE73CCB" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="241405F9" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="2F35ED36" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00464E6D" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="42D9FC98" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="005F0483" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="3FBC341A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
-        <w:sectPr w:rsidR="00134988" w:rsidSect="00F459AE">
+        <w:sectPr w:rsidR="00134988" w:rsidSect="0081608B">
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32279DF7" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00F11711" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1559,59 +1666,51 @@
       <w:tr w:rsidR="00134988" w14:paraId="51FDDF57" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="445B51B0" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E59B190" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class A-H Reference Tranche, (ii) the Class M-1 and Class M-1H Reference Tranches (in the aggregate), (iii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate) and (iv) the Class B-H Reference Tranche</w:t>
+              <w:t>(i) the Class A-H Reference Tranche, (ii) the Class M-1 and Class M-1H Reference Tranches (in the aggregate), (iii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate) and (iv) the Class B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="136DFA87" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="4F35C23E" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D30D26C" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -1669,59 +1768,51 @@
       <w:tr w:rsidR="00134988" w14:paraId="0F3059E8" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="721B2184" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15E1B6D9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class A-H Reference Tranche, (ii) the Class M-1 and Class M-1H Reference Tranches (in the aggregate), (iii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate) and (iv) the Class B-H Reference Tranche</w:t>
+              <w:t>(i) the Class A-H Reference Tranche, (ii) the Class M-1 and Class M-1H Reference Tranches (in the aggregate), (iii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate) and (iv) the Class B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CF5E02A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="110CEFE9" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FA57EA8" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -1779,83 +1870,67 @@
       <w:tr w:rsidR="00134988" w14:paraId="7753AA1B" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6825CA67" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CD2B813" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AEC5E8A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28F37900" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t>and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F75B691" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="01E989AF" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FB1BC1B" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="268A1F86" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="408A30C0" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -1913,79 +1988,63 @@
       <w:tr w:rsidR="00134988" w14:paraId="6FC3C067" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FEDBF9B" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EDC5EF2" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche,</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5733483F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="65678D06" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve"> and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="509A0DD9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="41122289" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43B91911" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="05DEE875" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F037F83" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -2051,79 +2110,63 @@
       <w:tr w:rsidR="00134988" w14:paraId="60AB9F2B" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="090E54E8" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05DC0820" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
+              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65305DCF" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="0B8BB228" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve">and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="093E67D9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="3A22B5F7" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="330617AD" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="19843CD9" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BC726A3" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2181,79 +2224,63 @@
       <w:tr w:rsidR="00134988" w14:paraId="1A8522AC" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CBA3855" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F0FE949" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
+              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="107573E5" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="04EBD646" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve">and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6687EE7E" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="07D53CAB" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="008FDCF5" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="7E1C333C" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A1C4686" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2311,79 +2338,63 @@
       <w:tr w:rsidR="00134988" w14:paraId="068466E0" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77594B55" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37ABF051" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche,</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A2F37C1" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="607AC945" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve"> and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="618833F5" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="413E1A51" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="206B63DD" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="3F5947E3" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52E2C982" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -2453,79 +2464,63 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="073594D6" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D9B93B6" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
+              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="447E68E9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="408B8A89" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve">and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="444E8615" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="137AA514" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38F20457" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="30256794" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="379D483C" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2583,79 +2578,63 @@
       <w:tr w:rsidR="00134988" w14:paraId="270F2F33" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E02D31A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D69483C" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
+              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B05240C" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="0F44E31D" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve">and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60C981A9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="2D801E17" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C927F03" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="270CC0C3" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B1F5481" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2713,59 +2692,51 @@
       <w:tr w:rsidR="00134988" w14:paraId="3A2E6F19" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03D19DF6" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BA59413" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate), (vii) the Class 2A-H Reference Tranche, (viii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (ix) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (x) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xi) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (xii) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate), (vii) the Class 2A-H Reference Tranche, (viii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (ix) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (x) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xi) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (xii) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2268F5E3" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="34B3E22E" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FADDD35" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -2835,59 +2806,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E811268" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48AC10D9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E0B27D2" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="24C9D634" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D037290" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2945,59 +2908,51 @@
       <w:tr w:rsidR="00134988" w14:paraId="69B75D16" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A91FA6F" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4135BD" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate), (vii) the Class 2A-H Reference Tranche, (viii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (ix) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (x) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xi) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (xii) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate), (vii) the Class 2A-H Reference Tranche, (viii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (ix) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (x) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xi) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (xii) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A7B157F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="008AF664" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF47052" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -3055,59 +3010,51 @@
       <w:tr w:rsidR="00134988" w14:paraId="4CCACF38" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A8CB848" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33869339" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B7C6532" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="06130914" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E42FE71" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3176,59 +3123,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36C6E391" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0714FB56" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EEDB322" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="21BC1A6B" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FFDE961" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3298,59 +3237,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6672CD83" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D431685" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0113E17F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="1E5DFCD0" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72BE7E01" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3419,59 +3350,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0294F987" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28356758" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="237B10BA" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="1628459D" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="433D87D6" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3540,59 +3463,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33540055" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="389D8A95" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="648EB90E" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="5A494681" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="525E2C58" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3661,59 +3576,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DCFC3EF" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="569C9F8F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate) and (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate) and (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="520BA777" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="2BA8CDCC" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2424689C" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3783,59 +3690,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25A211F8" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="559829F7" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="042FF3B3" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="037C77F9" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EA4C569" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3904,59 +3803,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5427D929" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17C2E44C" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C2C0152" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="1647CC61" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F3B7B16" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4025,59 +3916,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CCADC8A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D7B6D4D" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DADA030" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="1940B45A" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58E7054A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4146,59 +4029,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DFCA025" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F989AB5" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A5DA723" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="709EF7E6" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15E1B000" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4268,59 +4143,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70A702B0" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="521F0D54" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="525FEBD6" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="4782E755" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44E74BA1" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4389,59 +4256,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CDA332A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29E992EC" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6997263D" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="12909FCD" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66A2DBF5" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4511,59 +4370,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20DAD1D5" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05B0A1AA" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E226902" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="3E9A5087" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="292339E2" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4632,59 +4483,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34DF14F4" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D33B572" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F92D25A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="7BA9D944" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E9CBECF" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4753,59 +4596,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D0CFE1F" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="667DAC26" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47E6C2B2" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="01317E62" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AC81195" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4874,59 +4709,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="663D8303" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D7EF89" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34EC6533" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="5A86B646" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BF335CF" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4996,59 +4823,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D2FA5A7" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17F2D4A8" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59B3655A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="24265C6E" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52440BA8" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5117,59 +4936,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="023F1CDD" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A430D58" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5679E23D" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="14E0A153" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CE92AE2" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5238,59 +5049,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0283872C" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AE55E08" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="068C6B7A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="5B9B7F38" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5403DCB5" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5360,59 +5163,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D35DE6B" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A2AC61" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="331A059A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="5140401D" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0855A1B7" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5481,59 +5276,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="662FBE18" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="509C8478" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="611D8CC4" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="1E762385" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45AE1EA2" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5602,59 +5389,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28031A18" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A0CC278" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24AED833" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="4EBE5722" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62A8DAA4" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5723,59 +5502,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57C8BAB5" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AAFA5F8" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52F1F8BB" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="724FCFCA" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27DFFCF2" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5845,59 +5616,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26C22F14" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0294D063" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C71D188" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="0E9CA70E" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55801C1B" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5966,59 +5729,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FA38D60" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20737E09" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4574FE6C" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="106B560A" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="345146AF" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6087,59 +5842,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37CE2B44" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B5EABC9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3848B2BB" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="0A3D3FC7" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57FD8979" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6208,59 +5955,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33143BD6" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A484AD9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class A-H Reference Tranche, (ii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate), (iii) the Class B-1 and Class B-1H Reference Tranches (in the aggregate) and (iv) the Class B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class A-H Reference Tranche, (ii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate), (iii) the Class B-1 and Class B-1H Reference Tranches (in the aggregate) and (iv) the Class B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BEBCFD2" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="27461A56" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20909DEE" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6330,59 +6069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70E0D167" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BCE5DF7" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5BD3FAB1" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="7B9C542A" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E45301D" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6451,59 +6182,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63097B34" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DC853A7" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F2DEFE2" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="0C4EDA6D" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="105885EC" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6572,59 +6295,51 @@
       <w:tr w:rsidR="00134988" w14:paraId="076E598A" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A231F6F" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7079B053" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 1A-AH Reference Tranche, (ii) the Class 1X-AH Reference Tranche, (iii) the Class M-1AH Reference Tranche, (iv) the Class 1M-2A and Class M-2AH Reference Tranches (in the aggregate), (v) the Class 1B-1A and Class B-1AH Reference Tranches (in the aggregate), (vi) the Class B-2AH Reference Tranche, (vii) the Class 1A-BH Reference Tranche, (viii) the Class 1X-BH Reference Tranche, (ix) the Class M1BH Reference Tranche, (x) the Class 1M-2B and Class M-2BH Reference Tranches (in the aggregate), (xi) the Class 1B-1B and Class B-1BH Reference Tranches (in the aggregate), (xii) the Class B-2BH Reference Tranche, (xiii) the Class 1A-CH Reference Tranche, (xiv) the Class 1X-CH Reference Tranche, (xv) the Class M-1CH Reference Tranche, (xvi) the Class 1M-2C and Class M-2CH Reference Tranches (in the aggregate), (xvii) the Class 1B-1C and Class B-1CH Reference Tranches (in the aggregate), (xviii) the Class B-2CH Reference Tranche, (xix) the Class 1A-DH Reference Tranche, (xx) the Class 1X-DH Reference Tranche, (xxi) the Class M-1DH Reference Tranche, (xxii) the Class 1M-2D and Class M-2DH Reference Tranches (in the aggregate), (xxiii) the Class 1B-1D and Class B-1DH Reference Tranches (in the aggregate), (xxiv) the Class B-2DH Reference Tranche, (xxv) the Class 1A-EH Reference Tranche, (xxvi) the Class 1X-EH Reference Tranche, (xxvii) the Class M-1EH Reference Tranche, (xxviii) the Class 1M-2E and Class M-2EH Reference Tranches (in the aggregate), (xxix) the Class 1B-1E </w:t>
+              <w:t xml:space="preserve">(i) the Class 1A-AH Reference Tranche, (ii) the Class 1X-AH Reference Tranche, (iii) the Class M-1AH Reference Tranche, (iv) the Class 1M-2A and Class M-2AH Reference Tranches (in the aggregate), (v) the Class 1B-1A and Class B-1AH Reference Tranches (in the aggregate), (vi) the Class B-2AH Reference Tranche, (vii) the Class 1A-BH Reference Tranche, (viii) the Class 1X-BH Reference Tranche, (ix) the Class M1BH Reference Tranche, (x) the Class 1M-2B and Class M-2BH Reference Tranches (in the aggregate), (xi) the Class 1B-1B and Class B-1BH Reference Tranches (in the aggregate), (xii) the Class B-2BH Reference Tranche, (xiii) the Class 1A-CH Reference Tranche, (xiv) the Class 1X-CH Reference Tranche, (xv) the Class M-1CH Reference Tranche, (xvi) the Class 1M-2C and Class M-2CH Reference Tranches (in the aggregate), (xvii) the Class 1B-1C and Class B-1CH Reference Tranches (in the aggregate), (xviii) the Class B-2CH Reference Tranche, (xix) the Class 1A-DH Reference Tranche, (xx) the Class 1X-DH Reference Tranche, (xxi) the Class M-1DH Reference Tranche, (xxii) the Class 1M-2D and Class M-2DH Reference Tranches (in the aggregate), (xxiii) the Class 1B-1D and Class B-1DH Reference Tranches (in the aggregate), (xxiv) the Class B-2DH Reference Tranche, (xxv) the Class 1A-EH Reference Tranche, (xxvi) the Class 1X-EH Reference Tranche, (xxvii) the Class M-1EH Reference Tranche, (xxviii) the Class 1M-2E and Class M-2EH Reference Tranches (in the aggregate), (xxix) the Class 1B-1E </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>and Class B-1EH Reference Tranches (in the aggregate), (xxx) the Class B-2EH Reference Tranche, (xxxi) the Class 1A-FH Reference Tranche, (xxxii) the Class 1X-FH Reference Tranche, (xxxiii) the Class M-1FH Reference Tranche, (xxxiv) the Class 1M-2F and Class M-2FH Reference Tranches (in the aggregate), (xxxv) the Class 1B-1F and Class B-1FH Reference Tranches (in the aggregate), (xxxvi) the Class B-2FH Reference Tranche, (xxxvii) the Class 2A-GH Reference Tranche, (xxxviii) the Class 2X-GH Reference Tranche, (xxxix) the Class M-1GH Reference Tranche, (xl) the Class 2M-2G and Class M-2GH Reference Tranches (in the aggregate), (xli) the Class 2B-1G and Class B-1GH Reference Tranches (in the aggregate), (xlii) the Class B-2GH Reference Tranche, (xliii) the Class 2A-HH Reference Tranche, (xliv) the Class 2X-HH Reference Tranche, (xlv) the Class M-1HH Reference Tranche, (xlvi) the Class 2M-2H and Class M-2HH Reference Tranches (in the aggregate), (xlvii) the Class 2B-1H and Class B-1HH Reference Tranches (in the aggregate), (xlviii) the Class B-2HH Reference Tranche, (xlix) the Class 2A-JH Reference Tranche, (l) the Class 2X-JH Reference Tranche, (li) the Class M-1JH Reference Tranche, (lii) the Class 2M-2J and Class M-2JH Reference Tranches (in the aggregate), (liii) the Class 2B-1J and Class B-1JH Reference Tranches (in the aggregate), (liv) the Class B-2JH Reference Tranche, (lv) the Class 2A-KH Reference Tranche, (lvi) the Class 2X-KH Reference Tranche, (lvii) the Class M-1KH Reference Tranche, (lviii) the Class 2M-2K and Class M-2KH Reference Tranches (in the aggregate), (lix) the Class 2B-1K and Class B-1KH Reference Tranches (in the aggregate), (lx) the Class B-2KH Reference Tranche, (lxi) the Class 2A-LH Reference Tranche, (lxii) the Class 2X-LH Reference Tranche, (lxiii) the Class M-1LH Reference Tranche, (lxiv) the Class 2M-2L and Class M-2LH Reference Tranches (in the aggregate), (lxv) the Class 2B-1L and Class B-1LH Reference Tranches (in the aggregate), (lxvi) the Class B-2LH Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F6DC080" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E6ACC" w14:paraId="10CA61D4" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
@@ -6697,59 +6412,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="139C1EC5" w14:textId="77777777" w:rsidR="005E6ACC" w:rsidRPr="00EF687A" w:rsidRDefault="005E6ACC" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67552496" w14:textId="70EF9293" w:rsidR="005E6ACC" w:rsidRDefault="005E6ACC" w:rsidP="004B6711">
             <w:r w:rsidRPr="005E6ACC">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
             </w:r>
             <w:r w:rsidR="004B6711">
               <w:t xml:space="preserve">ggregate), </w:t>
             </w:r>
             <w:r w:rsidRPr="005E6ACC">
               <w:t>(viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidR="004B6711">
               <w:t xml:space="preserve"> and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="207EBF46" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00910048" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
@@ -6831,59 +6538,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D9D53BA" w14:textId="77777777" w:rsidR="001A167D" w:rsidRPr="00EF687A" w:rsidRDefault="001A167D" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77A1F529" w14:textId="74299416" w:rsidR="001A167D" w:rsidRDefault="004B6711" w:rsidP="004B6711">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate), (vii) the Class 2B-1B and Class 2B-BH Reference Tranches (in the aggregate), (viii) the Class 2B-2 and Class 2B-2H Reference Tranches (in the aggregate) and (ix) the Class 2B-3H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate), (vii) the Class 2B-1B and Class 2B-BH Reference Tranches (in the aggregate), (viii) the Class 2B-2 and Class 2B-2H Reference Tranches (in the aggregate) and (ix) the Class 2B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="397CB2ED" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00E26B1A" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A167D" w14:paraId="6D8A528E" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D6DA180" w14:textId="77777777" w:rsidR="001A167D" w:rsidRPr="00EF687A" w:rsidRDefault="001A167D" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6955,59 +6654,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21D63801" w14:textId="77777777" w:rsidR="001A167D" w:rsidRPr="00EF687A" w:rsidRDefault="001A167D" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="322F4A1E" w14:textId="0CB75F52" w:rsidR="001A167D" w:rsidRDefault="004B6711" w:rsidP="003340C7">
             <w:r w:rsidRPr="005E6ACC">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ggregate), </w:t>
             </w:r>
             <w:r w:rsidRPr="005E6ACC">
               <w:t>(viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FAD5003" w14:textId="723DDD4B" w:rsidR="00134988" w:rsidRDefault="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
@@ -7085,59 +6776,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46EF12C5" w14:textId="77777777" w:rsidR="001A167D" w:rsidRPr="00EF687A" w:rsidRDefault="001A167D" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CAFFB63" w14:textId="23ADD809" w:rsidR="001A167D" w:rsidRDefault="004B6711" w:rsidP="003340C7">
             <w:r w:rsidRPr="005E6ACC">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ggregate), </w:t>
             </w:r>
             <w:r w:rsidRPr="005E6ACC">
               <w:t>(viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A5F8074" w14:textId="37569714" w:rsidR="001A167D" w:rsidRDefault="001A167D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
@@ -7216,59 +6899,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF5A285" w14:textId="77777777" w:rsidR="001A167D" w:rsidRPr="00EF687A" w:rsidRDefault="001A167D" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="506883BC" w14:textId="201A1144" w:rsidR="001A167D" w:rsidRDefault="004B6711" w:rsidP="003340C7">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate), (vii) the Class 2B-1B and Class 2B-BH Reference Tranches (in the aggregate), (viii) the Class 2B-2 and Class 2B-2H Reference Tranches (in the aggregate) and (ix) the Class 2B-3H Reference Tranche</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate), (vii) the Class 2B-1B and Class 2B-BH Reference Tranches (in the aggregate), (viii) the Class 2B-2 and Class 2B-2H Reference Tranches (in the aggregate) and (ix) the Class 2B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FEEA25A" w14:textId="38A4841D" w:rsidR="001A167D" w:rsidRDefault="001A167D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C3207" w14:paraId="38B561E1" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33E5E20E" w14:textId="77777777" w:rsidR="009C3207" w:rsidRPr="00EF687A" w:rsidRDefault="009C3207" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -7337,59 +7012,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D28BF38" w14:textId="77777777" w:rsidR="009C3207" w:rsidRPr="00EF687A" w:rsidRDefault="009C3207" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F3CA1EE" w14:textId="22E62BFA" w:rsidR="009C3207" w:rsidRDefault="009C3207" w:rsidP="009C3207">
             <w:r w:rsidRPr="009C3207">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate), (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) </w:t>
+              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate), (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) </w:t>
             </w:r>
             <w:r>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve"> (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A6D2B79" w14:textId="5EC0F35D" w:rsidR="009C3207" w:rsidRDefault="009C3207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A5D0C" w14:paraId="5A68D714" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
@@ -7464,59 +7131,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7483884F" w14:textId="77777777" w:rsidR="005A5D0C" w:rsidRPr="00EF687A" w:rsidRDefault="005A5D0C" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75112C17" w14:textId="77777777" w:rsidR="005A5D0C" w:rsidRDefault="005A5D0C" w:rsidP="003340C7">
             <w:r w:rsidRPr="009C3207">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate), (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) </w:t>
+              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate), (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) </w:t>
             </w:r>
             <w:r>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve"> (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B4510B3" w14:textId="45882E76" w:rsidR="005A5D0C" w:rsidRDefault="005A5D0C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D55AC6" w14:paraId="15995FC9" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
@@ -7592,59 +7251,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B11DA45" w14:textId="77777777" w:rsidR="00D55AC6" w:rsidRPr="00EF687A" w:rsidRDefault="00D55AC6" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36EF65FA" w14:textId="18DC3565" w:rsidR="00D55AC6" w:rsidRDefault="00D55AC6" w:rsidP="003340C7">
             <w:r w:rsidRPr="009C3207">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the </w:t>
+              <w:t xml:space="preserve">(i) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">A-H Reference Tranche, (ii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1 and </w:t>
             </w:r>
             <w:r>
               <w:t>Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1H Reference Tranches (in the aggregate), (iii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-2A and </w:t>
             </w:r>
@@ -7815,59 +7466,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18E3D66F" w14:textId="77777777" w:rsidR="00D45AF6" w:rsidRPr="00EF687A" w:rsidRDefault="00D45AF6" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77A61AB1" w14:textId="1EC72394" w:rsidR="00D45AF6" w:rsidRDefault="00D45AF6" w:rsidP="003340C7">
             <w:r w:rsidRPr="009C3207">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the </w:t>
+              <w:t xml:space="preserve">(i) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">A-H Reference Tranche, (ii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1 and </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1H Reference Tranches (in the aggregate), (iii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-2A and </w:t>
             </w:r>
@@ -8038,59 +7681,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79E35B59" w14:textId="77777777" w:rsidR="00355333" w:rsidRPr="00EF687A" w:rsidRDefault="00355333" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22346A55" w14:textId="77777777" w:rsidR="00355333" w:rsidRDefault="00355333" w:rsidP="003340C7">
             <w:r w:rsidRPr="009C3207">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the </w:t>
+              <w:t xml:space="preserve">(i) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">A-H Reference Tranche, (ii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1 and </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1H Reference Tranches (in the aggregate), (iii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-2A and </w:t>
             </w:r>
@@ -8262,59 +7897,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06868747" w14:textId="77777777" w:rsidR="00817BD0" w:rsidRPr="00EF687A" w:rsidRDefault="00817BD0" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="720074C6" w14:textId="6507D4FE" w:rsidR="00817BD0" w:rsidRDefault="00817BD0" w:rsidP="00B6617D">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Refere</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Refere</w:t>
             </w:r>
             <w:r w:rsidR="00B6617D">
               <w:t xml:space="preserve">nce Tranches (in the aggregate), </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>(viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
             <w:r w:rsidR="00B6617D">
               <w:t xml:space="preserve"> and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="003116DC" w14:textId="5349BE1F" w:rsidR="00817BD0" w:rsidRDefault="00817BD0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
@@ -8392,59 +8019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3822ECE9" w14:textId="77777777" w:rsidR="00D33864" w:rsidRPr="00EF687A" w:rsidRDefault="00D33864" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE78608" w14:textId="21BB56FD" w:rsidR="00D33864" w:rsidRDefault="00D33864" w:rsidP="00B6617D">
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2</w:t>
+              <w:t>(i) the Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-H Ref</w:t>
             </w:r>
             <w:r>
               <w:t>erence Tranche, (ii) the Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">M-1 and Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>M-1H Reference Tranches (in t</w:t>
             </w:r>
             <w:r>
               <w:t>he aggregate), (iii) the Class 2M-2A and Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">M-AH Reference Tranches (in </w:t>
             </w:r>
             <w:r>
               <w:t>the aggregate), (iv) the Class 2M-2B and Class 2</w:t>
             </w:r>
@@ -8564,59 +8183,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DC36D9C" w14:textId="77777777" w:rsidR="007C0261" w:rsidRPr="00EF687A" w:rsidRDefault="007C0261" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D50C473" w14:textId="2BB8B786" w:rsidR="007C0261" w:rsidRDefault="007C0261" w:rsidP="00B6617D">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidR="00B6617D">
               <w:t>, (viii) the Class 1B-2H Reference Tranche and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B47DE98" w14:textId="05A81D9F" w:rsidR="007C0261" w:rsidRDefault="007C0261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="003340C7" w14:paraId="2610E9C2" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F0069AE" w14:textId="77777777" w:rsidR="003340C7" w:rsidRPr="00EF687A" w:rsidRDefault="003340C7" w:rsidP="003340C7">
@@ -8688,59 +8299,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C5420DC" w14:textId="77777777" w:rsidR="003340C7" w:rsidRPr="00EF687A" w:rsidRDefault="003340C7" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="127D3E84" w14:textId="4BF2EEC7" w:rsidR="003340C7" w:rsidRDefault="003340C7" w:rsidP="00EB4F65">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidR="00EB4F65">
               <w:t xml:space="preserve"> and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D851F74" w14:textId="7D51C9E5" w:rsidR="003340C7" w:rsidRDefault="003340C7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="004820EF" w14:paraId="6AA404F7" w14:textId="77777777" w:rsidTr="0016186E">
         <w:tc>
           <w:tcPr>
@@ -8815,59 +8418,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="651FEB99" w14:textId="77777777" w:rsidR="004820EF" w:rsidRPr="00EF687A" w:rsidRDefault="004820EF" w:rsidP="0016186E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="149E381B" w14:textId="05C0580C" w:rsidR="004820EF" w:rsidRDefault="004820EF" w:rsidP="00EB4F65">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class </w:t>
+              <w:t xml:space="preserve">(i) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">A-H Reference Tranche, (ii) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-1 and Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-1H Reference Tranches (in the aggregate), (iii) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-2A and Class </w:t>
             </w:r>
@@ -9035,59 +8630,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F7BE0DD" w14:textId="77777777" w:rsidR="001248EF" w:rsidRPr="00EF687A" w:rsidRDefault="001248EF" w:rsidP="001613EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E6E67A2" w14:textId="77777777" w:rsidR="001248EF" w:rsidRDefault="001248EF" w:rsidP="001613EE">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="102E97DD" w14:textId="5FC90B0C" w:rsidR="001248EF" w:rsidRDefault="001248EF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D63B7A" w14:paraId="66B05F6D" w14:textId="77777777" w:rsidTr="00C66C1C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FC2E6F2" w14:textId="77777777" w:rsidR="00D63B7A" w:rsidRPr="00EF687A" w:rsidRDefault="00D63B7A" w:rsidP="00C66C1C">
@@ -9159,59 +8746,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69E302E0" w14:textId="77777777" w:rsidR="00D63B7A" w:rsidRPr="00EF687A" w:rsidRDefault="00D63B7A" w:rsidP="00C66C1C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44F22F67" w14:textId="77777777" w:rsidR="00D63B7A" w:rsidRDefault="00D63B7A" w:rsidP="00C66C1C">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EB9B143" w14:textId="14A4530A" w:rsidR="00D63B7A" w:rsidRDefault="00D63B7A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A7AB9" w14:paraId="59CD264B" w14:textId="77777777" w:rsidTr="00CA6861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E309180" w14:textId="77777777" w:rsidR="002A7AB9" w:rsidRPr="00EF687A" w:rsidRDefault="002A7AB9" w:rsidP="00CA6861">
@@ -9284,59 +8863,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D6DD0D0" w14:textId="77777777" w:rsidR="002A7AB9" w:rsidRPr="00EF687A" w:rsidRDefault="002A7AB9" w:rsidP="00CA6861">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18F07137" w14:textId="77777777" w:rsidR="002A7AB9" w:rsidRDefault="002A7AB9" w:rsidP="00CA6861">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F126738" w14:textId="55F76B53" w:rsidR="002A7AB9" w:rsidRDefault="002A7AB9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F22187" w14:paraId="67E35C44" w14:textId="77777777" w:rsidTr="00F22187">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="355768F8" w14:textId="77777777" w:rsidR="00F22187" w:rsidRPr="00EF687A" w:rsidRDefault="00F22187" w:rsidP="000151F8">
@@ -9408,59 +8979,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BA47BE9" w14:textId="77777777" w:rsidR="00F22187" w:rsidRPr="00EF687A" w:rsidRDefault="00F22187" w:rsidP="00F22187">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="503279DA" w14:textId="7D3599C4" w:rsidR="00F22187" w:rsidRDefault="00F22187" w:rsidP="00F22187">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class </w:t>
+              <w:t xml:space="preserve">(i) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">A-H Reference Tranche, (ii) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-1 and Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-1H Reference Tranches (in the aggregate), (iii) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-2A and Class </w:t>
             </w:r>
@@ -9610,59 +9173,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E9FEA37" w14:textId="77777777" w:rsidR="00F22187" w:rsidRPr="00EF687A" w:rsidRDefault="00F22187" w:rsidP="000151F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37E9383E" w14:textId="3EF9D269" w:rsidR="00F22187" w:rsidRDefault="00F22187" w:rsidP="000151F8">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2H Reference Tranche and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68ECFE41" w14:textId="77777777" w:rsidR="00F22187" w:rsidRDefault="00F22187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B82D22" w14:paraId="7F993C23" w14:textId="77777777" w:rsidTr="00F300AA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9741,59 +9296,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="202AC1DF" w14:textId="77777777" w:rsidR="00B82D22" w:rsidRPr="00EF687A" w:rsidRDefault="00B82D22" w:rsidP="00214B43">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="235C4ADA" w14:textId="77777777" w:rsidR="00B82D22" w:rsidRDefault="00B82D22" w:rsidP="00214B43">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2AA6C25E" w14:textId="77777777" w:rsidR="00B82D22" w:rsidRDefault="00B82D22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E12058" w14:paraId="683DF5FB" w14:textId="77777777" w:rsidTr="008A6F03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68F46B80" w14:textId="77777777" w:rsidR="00E12058" w:rsidRPr="00EF687A" w:rsidRDefault="00E12058" w:rsidP="008A6F03">
@@ -9862,59 +9409,51 @@
       <w:tr w:rsidR="00E12058" w14:paraId="715A1CDA" w14:textId="77777777" w:rsidTr="008A6F03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5268F2C2" w14:textId="77777777" w:rsidR="00E12058" w:rsidRPr="00EF687A" w:rsidRDefault="00E12058" w:rsidP="008A6F03">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F35E335" w14:textId="77777777" w:rsidR="00E12058" w:rsidRDefault="00E12058" w:rsidP="008A6F03">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C3C862D" w14:textId="77777777" w:rsidR="00E12058" w:rsidRDefault="00E12058"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B356E9" w14:paraId="7083DF79" w14:textId="77777777" w:rsidTr="00F31B93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EEEE020" w14:textId="77777777" w:rsidR="00B356E9" w:rsidRPr="00EF687A" w:rsidRDefault="00B356E9" w:rsidP="00F31B93">
@@ -9983,59 +9522,51 @@
       <w:tr w:rsidR="00B356E9" w14:paraId="1E117E12" w14:textId="77777777" w:rsidTr="00F31B93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F75D8B2" w14:textId="77777777" w:rsidR="00B356E9" w:rsidRPr="00EF687A" w:rsidRDefault="00B356E9" w:rsidP="00F31B93">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3706E1CE" w14:textId="3FF3696A" w:rsidR="00B356E9" w:rsidRDefault="00B356E9" w:rsidP="00F31B93">
             <w:r w:rsidRPr="00B356E9">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidR="00D674D0">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve"> (vii) the Class 2B-1B and Class 2B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve"> the Class 2B-2H </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Reference Tranche </w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(ix) the </w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t>Class 2B-3H Reference Tranche</w:t>
             </w:r>
@@ -10135,59 +9666,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6997238B" w14:textId="77777777" w:rsidR="00F300AA" w:rsidRPr="00EF687A" w:rsidRDefault="00F300AA" w:rsidP="00B721CB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="663B725F" w14:textId="20A26814" w:rsidR="00F300AA" w:rsidRDefault="00F300AA" w:rsidP="00B721CB">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (i</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (i</w:t>
             </w:r>
             <w:r w:rsidR="00231B5E">
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>Class 1A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>, (ii</w:t>
             </w:r>
@@ -10316,59 +9839,51 @@
       <w:tr w:rsidR="00460CDD" w14:paraId="69B67C7A" w14:textId="77777777" w:rsidTr="00C20007">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E9743B5" w14:textId="77777777" w:rsidR="00460CDD" w:rsidRPr="00EF687A" w:rsidRDefault="00460CDD" w:rsidP="00C20007">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C0D6A5E" w14:textId="7B8D740F" w:rsidR="00460CDD" w:rsidRDefault="00460CDD" w:rsidP="00C20007">
             <w:r w:rsidRPr="00B356E9">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -10530,59 +10045,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C2AEDC4" w14:textId="77777777" w:rsidR="00460CDD" w:rsidRPr="00EF687A" w:rsidRDefault="00460CDD" w:rsidP="00C20007">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35F03472" w14:textId="77777777" w:rsidR="00460CDD" w:rsidRDefault="00460CDD" w:rsidP="00C20007">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (i</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (i</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>Class 1A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>, (ii</w:t>
             </w:r>
@@ -10715,59 +10222,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A7EA448" w14:textId="77777777" w:rsidR="001B3B72" w:rsidRPr="00EF687A" w:rsidRDefault="001B3B72" w:rsidP="00E954F6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77713FA3" w14:textId="77777777" w:rsidR="001B3B72" w:rsidRDefault="001B3B72" w:rsidP="00E954F6">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (i</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (i</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>Class 1A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>, (ii</w:t>
             </w:r>
@@ -10899,59 +10398,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F5C7381" w14:textId="77777777" w:rsidR="00FA10BA" w:rsidRPr="00EF687A" w:rsidRDefault="00FA10BA" w:rsidP="00FF007E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38C7E1EC" w14:textId="77777777" w:rsidR="00FA10BA" w:rsidRDefault="00FA10BA" w:rsidP="00FF007E">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (i</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (i</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>Class 1A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>, (ii</w:t>
             </w:r>
@@ -11074,59 +10565,51 @@
       <w:tr w:rsidR="00D864B9" w14:paraId="5C2DF3B6" w14:textId="77777777" w:rsidTr="0013053A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D1F8FAE" w14:textId="77777777" w:rsidR="00D864B9" w:rsidRPr="00EF687A" w:rsidRDefault="00D864B9" w:rsidP="0013053A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ED7E9B8" w14:textId="181B7654" w:rsidR="00D864B9" w:rsidRDefault="00D864B9" w:rsidP="0013053A">
             <w:r w:rsidRPr="00B356E9">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -11271,59 +10754,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="427FEC26" w14:textId="77777777" w:rsidR="00594559" w:rsidRPr="00EF687A" w:rsidRDefault="00594559" w:rsidP="00AC0D89">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="409333A3" w14:textId="749DADA5" w:rsidR="00594559" w:rsidRDefault="00594559" w:rsidP="00AC0D89">
             <w:r w:rsidRPr="00B356E9">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class </w:t>
+              <w:t xml:space="preserve">(i) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>1A</w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve">-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>1A</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
@@ -11530,59 +11005,51 @@
       <w:tr w:rsidR="008D2612" w14:paraId="7CD560DA" w14:textId="77777777" w:rsidTr="00BF51C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51948E58" w14:textId="77777777" w:rsidR="008D2612" w:rsidRPr="00EF687A" w:rsidRDefault="008D2612" w:rsidP="00BF51C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B259BC3" w14:textId="77777777" w:rsidR="008D2612" w:rsidRDefault="008D2612" w:rsidP="00BF51C2">
             <w:r w:rsidRPr="00B356E9">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -11656,135 +11123,121 @@
           </w:tcPr>
           <w:p w14:paraId="0FE148FB" w14:textId="77777777" w:rsidR="002C6B74" w:rsidRPr="00EF687A" w:rsidRDefault="002C6B74" w:rsidP="00631320">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50B97536" w14:textId="10EBA4FC" w:rsidR="002C6B74" w:rsidRDefault="002C6B74" w:rsidP="00631320">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>2025-R0</w:t>
-[...2 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>2025-R06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C6B74" w14:paraId="3807FC91" w14:textId="77777777" w:rsidTr="00631320">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27F90799" w14:textId="77777777" w:rsidR="002C6B74" w:rsidRPr="00EF687A" w:rsidRDefault="002C6B74" w:rsidP="00631320">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Closing Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17A535A7" w14:textId="3C688F67" w:rsidR="002C6B74" w:rsidRDefault="002C6B74" w:rsidP="00631320">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>October 15</w:t>
-[...2 lines deleted...]
-              <w:t>, 2025</w:t>
+              <w:t>October 15, 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C6B74" w14:paraId="24B2FF2D" w14:textId="77777777" w:rsidTr="00631320">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="257129A8" w14:textId="77777777" w:rsidR="002C6B74" w:rsidRPr="00EF687A" w:rsidRDefault="002C6B74" w:rsidP="00631320">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0157E9DA" w14:textId="77777777" w:rsidR="002C6B74" w:rsidRDefault="002C6B74" w:rsidP="00631320">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>) the Class 1A-H Reference Tranche, (i</w:t>
+              <w:t>(i) the Class 1A-H Reference Tranche, (i</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>Class 1A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>, (ii</w:t>
             </w:r>
@@ -11803,52 +11256,683 @@
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vi</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>i) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (ix) the Class 1B-2H Reference Tranche and (x) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6154DE4E" w14:textId="77777777" w:rsidR="002C6B74" w:rsidRDefault="002C6B74"/>
-    <w:sectPr w:rsidR="002C6B74" w:rsidSect="00F459AE">
+    <w:p w14:paraId="6154DE4E" w14:textId="77777777" w:rsidR="002C6B74" w:rsidRDefault="002C6B74" w:rsidP="0021406B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7550"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0021406B" w14:paraId="571E584D" w14:textId="77777777" w:rsidTr="00517A23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F891F9A" w14:textId="77777777" w:rsidR="0021406B" w:rsidRPr="00EF687A" w:rsidRDefault="0021406B" w:rsidP="00517A23">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8E1091" w14:textId="30968EBD" w:rsidR="0021406B" w:rsidRDefault="0021406B" w:rsidP="00517A23">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>2026-R01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021406B" w14:paraId="37814121" w14:textId="77777777" w:rsidTr="00517A23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="422E62B5" w14:textId="77777777" w:rsidR="0021406B" w:rsidRPr="00EF687A" w:rsidRDefault="0021406B" w:rsidP="00517A23">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Closing Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="088D8057" w14:textId="0A6C5569" w:rsidR="0021406B" w:rsidRDefault="0021406B" w:rsidP="00517A23">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>February 11, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0021406B" w14:paraId="69D3C008" w14:textId="77777777" w:rsidTr="00517A23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AC5950" w14:textId="77777777" w:rsidR="0021406B" w:rsidRPr="00EF687A" w:rsidRDefault="0021406B" w:rsidP="00517A23">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Reference Tranches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EB5976" w14:textId="77777777" w:rsidR="0021406B" w:rsidRDefault="0021406B" w:rsidP="00517A23">
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Class 2A-1 and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>A-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>H Reference Tranche</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s (in the aggregate)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(iii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (i</w:t>
+            </w:r>
+            <w:r>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> (v</w:t>
+            </w:r>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate),</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (vii) the Class 2B-1H Reference Tranche, (viii)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> the Class 2B-2H </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Reference Tranche </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(ix) the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>Class 2B-3H Reference Tranche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="24CE83A5" w14:textId="77777777" w:rsidR="0021406B" w:rsidRDefault="0021406B"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7550"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0003581F" w14:paraId="47A20643" w14:textId="77777777" w:rsidTr="00AE0DD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B05827A" w14:textId="77777777" w:rsidR="0003581F" w:rsidRPr="00EF687A" w:rsidRDefault="0003581F" w:rsidP="00AE0DD8">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6B477A" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F" w:rsidP="00AE0DD8">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>2026-R02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003581F" w14:paraId="4FD3AD1C" w14:textId="77777777" w:rsidTr="00AE0DD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD70465" w14:textId="77777777" w:rsidR="0003581F" w:rsidRPr="00EF687A" w:rsidRDefault="0003581F" w:rsidP="00AE0DD8">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Closing Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD0582E" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F" w:rsidP="00AE0DD8">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>March 11, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0003581F" w14:paraId="3E957ACE" w14:textId="77777777" w:rsidTr="00AE0DD8">
+        <w:trPr>
+          <w:trHeight w:val="1043"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A4E132" w14:textId="77777777" w:rsidR="0003581F" w:rsidRPr="00EF687A" w:rsidRDefault="0003581F" w:rsidP="00AE0DD8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Reference Tranches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5FDC5B" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F" w:rsidP="00AE0DD8">
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">(i) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-H Reference Tranche, (ii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Class 1A-1 and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>H Reference Tranche</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s (in the aggregate)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(iii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-1 and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>-1H Reference Tranches (in the aggregate), (i</w:t>
+            </w:r>
+            <w:r>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-2A and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-AH Reference Tranches (in the aggregate), (v) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-2B and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>-BH Reference Tranches (in the aggregate)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> (v</w:t>
+            </w:r>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-2C and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>-CH Reference Tranches (in the aggregate),</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (vii) the Class 1B-1H Reference Tranche, (viii)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">B-2H </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Reference Tranche </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(ix) the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>B-3H Reference Tranche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A7748E6" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7550"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B232C4" w14:paraId="0F8CD23B" w14:textId="77777777" w:rsidTr="00F33BFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C83FC3" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRPr="00EF687A" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72430111" w14:textId="5DA29A70" w:rsidR="00B232C4" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>2026-R0</w:t>
+            </w:r>
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B232C4" w14:paraId="02A497A0" w14:textId="77777777" w:rsidTr="00F33BFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2869C806" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRPr="00EF687A" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Closing Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2B568F" w14:textId="103F895C" w:rsidR="00B232C4" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>April</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B232C4" w14:paraId="28A0B9C6" w14:textId="77777777" w:rsidTr="00F33BFB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F598959" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRPr="00EF687A" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Reference Tranches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F70C54" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Class 2A-1 and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>A-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>H Reference Tranche</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s (in the aggregate)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(iii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (i</w:t>
+            </w:r>
+            <w:r>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> (v</w:t>
+            </w:r>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate),</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (vii) the Class 2B-1H Reference Tranche, (viii)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> the Class 2B-2H </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Reference Tranche </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(ix) the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>Class 2B-3H Reference Tranche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4283EA81" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRDefault="00B232C4"/>
+    <w:sectPr w:rsidR="00B232C4" w:rsidSect="0081608B">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2992BA85" w14:textId="77777777" w:rsidR="00A90E79" w:rsidRDefault="00A90E79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -11879,51 +11963,51 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C7F4E26" w14:textId="77777777" w:rsidR="00345C1B" w:rsidRDefault="00345C1B">
+  <w:p w14:paraId="6BAA307D" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1564872313"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="07720A44" w14:textId="6701B5DD" w:rsidR="003340C7" w:rsidRDefault="003340C7" w:rsidP="003340C7">
         <w:pPr>
@@ -11937,51 +12021,51 @@
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002A7AB9">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CF4EC4F" w14:textId="77777777" w:rsidR="00345C1B" w:rsidRDefault="00345C1B">
+  <w:p w14:paraId="2461128D" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1237281864"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="017C39EC" w14:textId="4A7F33B4" w:rsidR="003340C7" w:rsidRDefault="003340C7" w:rsidP="003340C7">
         <w:pPr>
@@ -12074,61 +12158,61 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="707D91B9" w14:textId="77777777" w:rsidR="00A90E79" w:rsidRDefault="00A90E79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3AB9939D" w14:textId="77777777" w:rsidR="00A90E79" w:rsidRDefault="00A90E79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EB93115" w14:textId="77777777" w:rsidR="00345C1B" w:rsidRDefault="00345C1B">
+  <w:p w14:paraId="1ACB9228" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44F00533" w14:textId="77777777" w:rsidR="00345C1B" w:rsidRDefault="00345C1B">
+  <w:p w14:paraId="7D08462F" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="478D0A0D" w14:textId="676B9200" w:rsidR="003340C7" w:rsidRPr="009635CD" w:rsidRDefault="003340C7" w:rsidP="009635CD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64796C89" w14:textId="77777777" w:rsidR="003340C7" w:rsidRPr="009A4F1B" w:rsidRDefault="003340C7" w:rsidP="003340C7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
@@ -12447,204 +12531,222 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="51201"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00134988"/>
+    <w:rsid w:val="0000615F"/>
+    <w:rsid w:val="0003581F"/>
     <w:rsid w:val="000A1F92"/>
     <w:rsid w:val="001248EF"/>
     <w:rsid w:val="00134988"/>
     <w:rsid w:val="001775CE"/>
     <w:rsid w:val="00186FE5"/>
     <w:rsid w:val="00190D75"/>
     <w:rsid w:val="00197155"/>
     <w:rsid w:val="001A167D"/>
     <w:rsid w:val="001B3B72"/>
     <w:rsid w:val="0020211A"/>
     <w:rsid w:val="00213974"/>
+    <w:rsid w:val="0021406B"/>
     <w:rsid w:val="00231B5E"/>
     <w:rsid w:val="002A7AB9"/>
     <w:rsid w:val="002B6069"/>
     <w:rsid w:val="002C177A"/>
     <w:rsid w:val="002C6B74"/>
     <w:rsid w:val="003321AF"/>
     <w:rsid w:val="003340C7"/>
     <w:rsid w:val="00345C1B"/>
     <w:rsid w:val="00355333"/>
+    <w:rsid w:val="00376EA7"/>
+    <w:rsid w:val="00386E57"/>
+    <w:rsid w:val="003C38E7"/>
     <w:rsid w:val="00445663"/>
+    <w:rsid w:val="00457BAC"/>
     <w:rsid w:val="00460CDD"/>
     <w:rsid w:val="00466492"/>
     <w:rsid w:val="004820EF"/>
     <w:rsid w:val="00492AFD"/>
     <w:rsid w:val="004B4EC5"/>
     <w:rsid w:val="004B6711"/>
     <w:rsid w:val="004C0802"/>
     <w:rsid w:val="004C7757"/>
     <w:rsid w:val="004D50D9"/>
     <w:rsid w:val="005236B8"/>
     <w:rsid w:val="00524511"/>
     <w:rsid w:val="00530037"/>
     <w:rsid w:val="00594559"/>
     <w:rsid w:val="005A5D0C"/>
     <w:rsid w:val="005B0953"/>
     <w:rsid w:val="005E6ACC"/>
     <w:rsid w:val="00601D61"/>
     <w:rsid w:val="00633F9D"/>
     <w:rsid w:val="00637F62"/>
     <w:rsid w:val="0065421C"/>
     <w:rsid w:val="00656B27"/>
     <w:rsid w:val="00686ACE"/>
+    <w:rsid w:val="006B58A0"/>
     <w:rsid w:val="006D504C"/>
     <w:rsid w:val="006D60F0"/>
+    <w:rsid w:val="00704E03"/>
     <w:rsid w:val="00710AC3"/>
     <w:rsid w:val="007407E2"/>
     <w:rsid w:val="00743125"/>
     <w:rsid w:val="007543C5"/>
     <w:rsid w:val="0078528A"/>
     <w:rsid w:val="007A7FD2"/>
     <w:rsid w:val="007C0261"/>
     <w:rsid w:val="00802AD0"/>
     <w:rsid w:val="0080777B"/>
+    <w:rsid w:val="0081608B"/>
     <w:rsid w:val="00817BD0"/>
     <w:rsid w:val="0087184A"/>
+    <w:rsid w:val="00892E4C"/>
     <w:rsid w:val="00893E10"/>
     <w:rsid w:val="00897BC2"/>
     <w:rsid w:val="008A5634"/>
     <w:rsid w:val="008C35D0"/>
     <w:rsid w:val="008D2612"/>
     <w:rsid w:val="008E0630"/>
     <w:rsid w:val="00906B9F"/>
     <w:rsid w:val="00914B3D"/>
     <w:rsid w:val="009220BF"/>
     <w:rsid w:val="009341F5"/>
     <w:rsid w:val="009635CD"/>
+    <w:rsid w:val="00967DFA"/>
     <w:rsid w:val="00994902"/>
     <w:rsid w:val="009C3207"/>
     <w:rsid w:val="009D4718"/>
     <w:rsid w:val="009F37BF"/>
     <w:rsid w:val="00A013BE"/>
     <w:rsid w:val="00A77D1D"/>
     <w:rsid w:val="00A90E79"/>
     <w:rsid w:val="00AB4328"/>
     <w:rsid w:val="00AC1057"/>
     <w:rsid w:val="00AE0841"/>
+    <w:rsid w:val="00B232C4"/>
     <w:rsid w:val="00B356E9"/>
+    <w:rsid w:val="00B54C52"/>
     <w:rsid w:val="00B655F3"/>
     <w:rsid w:val="00B6617D"/>
     <w:rsid w:val="00B727F7"/>
     <w:rsid w:val="00B81C03"/>
     <w:rsid w:val="00B82D22"/>
     <w:rsid w:val="00BC6488"/>
     <w:rsid w:val="00BF79AA"/>
     <w:rsid w:val="00BF7CA0"/>
     <w:rsid w:val="00C13E33"/>
     <w:rsid w:val="00C90D5B"/>
     <w:rsid w:val="00CF3059"/>
     <w:rsid w:val="00D23512"/>
     <w:rsid w:val="00D33864"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D55AC6"/>
     <w:rsid w:val="00D579B3"/>
     <w:rsid w:val="00D63B7A"/>
     <w:rsid w:val="00D674D0"/>
     <w:rsid w:val="00D7295E"/>
+    <w:rsid w:val="00D80FAB"/>
     <w:rsid w:val="00D864B9"/>
+    <w:rsid w:val="00D94D97"/>
     <w:rsid w:val="00DF7A79"/>
     <w:rsid w:val="00E12058"/>
     <w:rsid w:val="00E1639D"/>
+    <w:rsid w:val="00E41068"/>
     <w:rsid w:val="00E62E01"/>
     <w:rsid w:val="00EB4F65"/>
+    <w:rsid w:val="00EB67F7"/>
     <w:rsid w:val="00F11711"/>
     <w:rsid w:val="00F22187"/>
     <w:rsid w:val="00F300AA"/>
     <w:rsid w:val="00F30AD8"/>
     <w:rsid w:val="00F459AE"/>
     <w:rsid w:val="00F647EB"/>
     <w:rsid w:val="00FA10BA"/>
     <w:rsid w:val="00FC4E44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="51201"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58184EAC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{56E6E56D-0C47-46CE-9B80-77BC6E9CDE2F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -12669,51 +12771,51 @@
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13011,51 +13113,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008D2612"/>
+    <w:rsid w:val="0021406B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="h1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Heading2"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="00134988"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -13301,61 +13403,103 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00134988"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EB67F7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB67F7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="19"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB67F7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:dstrike w:val="0"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item4.xml" Id="imanage.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13609,90 +13753,66 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps4.xml" Id="iManageProps" /></Relationships>
-[...19 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee9b7b52c144849ab8597d27cd57fb8e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bde9b6b6d78016834b77d4f485ee18" ns2:_="" ns3:_="">
     <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -13869,121 +13989,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492B790A-FF64-449C-B51D-F5ED6EE31B2D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A01665-E293-4F8C-A058-5EB16B4B0D4B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5CE3A09-E12C-4D0C-A37A-8E0F22B0E67C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A01665-E293-4F8C-A058-5EB16B4B0D4B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492B790A-FF64-449C-B51D-F5ED6EE31B2D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>48694</Characters>
+  <Pages>28</Pages>
+  <Words>9077</Words>
+  <Characters>49017</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1352</Lines>
-  <Paragraphs>588</Paragraphs>
+  <Lines>1400</Lines>
+  <Paragraphs>618</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57089</CharactersWithSpaces>
+  <CharactersWithSpaces>57476</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hekmat, Yasaman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000EC9D504FE29ED469668765697B800EC</vt:lpwstr>
   </property>