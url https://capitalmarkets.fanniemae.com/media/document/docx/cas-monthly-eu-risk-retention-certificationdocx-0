--- v2 (2026-06-06)
+++ v3 (2026-08-26)
@@ -655,195 +655,204 @@
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" </w:t>
       </w:r>
       <w:r w:rsidR="00EB67F7" w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means the EU Securitization Regulation, together with all relevant regulatory and implementing technical standards applicable thereto and official guidance published by the European Banking Authority, the European Securities and Markets Authority, the European Insurance and Occupational Pensions Authority (or, in each case, any predecessor or replacement authority) and the European Commission in relation thereto, in each case as amended, supplemented or replaced from time to time</w:t>
       </w:r>
       <w:r w:rsidR="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB69549" w14:textId="0AB20967" w:rsidR="00EB67F7" w:rsidRPr="0065421C" w:rsidRDefault="0065421C" w:rsidP="00EB67F7">
-[...43 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5C5CEC1A" w14:textId="3B4AC2EC" w:rsidR="001775CE" w:rsidRDefault="001775CE" w:rsidP="0065421C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="001775CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" means the Federal National Mortgage Association. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305CFCCB" w14:textId="787A4478" w:rsidR="00EB67F7" w:rsidRPr="001775CE" w:rsidRDefault="00EB67F7" w:rsidP="00EB67F7">
+    <w:p w14:paraId="305CFCCB" w14:textId="7062D368" w:rsidR="00EB67F7" w:rsidRPr="001775CE" w:rsidRDefault="00EB67F7" w:rsidP="00EB67F7">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>FCA Rules</w:t>
+        <w:t xml:space="preserve">FCA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C219DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Securitization </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" means the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Securitisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sourcebook in the UK Financial Conduct Authority's handbook of rules and guidance</w:t>
+        <w:t xml:space="preserve"> Sourcebook </w:t>
+      </w:r>
+      <w:r w:rsidR="00C219DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the handbook of rules and guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00C219DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adopted by the UK Financial Conduct </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C219DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authority </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="50E0C9FD" w14:textId="4846BA11" w:rsidR="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -863,63 +872,77 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as amended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73178B83" w14:textId="77777777" w:rsidR="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26B1A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Notes</w:t>
       </w:r>
       <w:r>
         <w:t>" means, for a Series, the Connecticut Avenue Securities notes issued on the related Applicable Closing Date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C099FBC" w14:textId="26B875B9" w:rsidR="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
+    <w:p w14:paraId="1C099FBC" w14:textId="34708602" w:rsidR="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0DD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>PRA Rules</w:t>
+        <w:t xml:space="preserve">PRA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C219DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Securitization </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE0DD8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">" means the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Securitisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Part of the UK Prudential Regulation Authority's rulebook of published policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055CA30F" w14:textId="3D4D9DE1" w:rsidR="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Series</w:t>
@@ -987,112 +1010,140 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AE9CD3" w14:textId="32ECA846" w:rsidR="00F11711" w:rsidRDefault="00F11711" w:rsidP="0065421C">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11711">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UK</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">" means the United Kingdom of Great Britain and Northern Ireland. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008A51AB" w14:textId="5BFECFF7" w:rsidR="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
+    <w:p w14:paraId="008A51AB" w14:textId="39453498" w:rsidR="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UK CRR</w:t>
       </w:r>
       <w:r w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>" means Regulation (EU) No 575/2013, as it forms part of UK domestic law by virtue of the EUWA, and as amended</w:t>
+        <w:t xml:space="preserve">" means Regulation (EU) No 575/2013, as it forms part of UK domestic law by virtue of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C219DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>European Union (Withdrawal) Act 2018 (as amended)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and as amended</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9D152F" w14:textId="7192F17C" w:rsidR="00D94D97" w:rsidRPr="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
+    <w:p w14:paraId="0F9D152F" w14:textId="79895764" w:rsidR="00D94D97" w:rsidRPr="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0DD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>UK Due Diligence Requirements</w:t>
       </w:r>
       <w:r>
-        <w:t>" means the requirements of Regulations 32B-32D of the SR 2024, Article 5 of Chapter 2 of the PRA Rules or SECN 4 of the FCA Rules.</w:t>
+        <w:t xml:space="preserve">" means the requirements of Regulations 32B-32D of the SR 2024, Article 5 of Chapter 2 of the PRA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C219DF">
+        <w:t xml:space="preserve">Securitization </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Rules or SECN 4 of the FCA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C219DF">
+        <w:t xml:space="preserve">Securitization </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5331D45D" w14:textId="7C2B0C39" w:rsidR="00C90D5B" w:rsidRPr="00C90D5B" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1104,93 +1155,125 @@
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" </w:t>
       </w:r>
       <w:r w:rsidR="00D94D97" w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means an "institutional investor", as defined in the SR 2024, or an entity that is subject to the UK Due Diligence Requirements by virtue of being a consolidated affiliate, wherever established or located, of an entity that is subject to the UK CRR</w:t>
       </w:r>
       <w:r w:rsidR="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39ACC7DB" w14:textId="16C81A7B" w:rsidR="00C90D5B" w:rsidRPr="00C90D5B" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
+    <w:p w14:paraId="39ACC7DB" w14:textId="32D27FBB" w:rsidR="00C90D5B" w:rsidRPr="00C90D5B" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UK Securitization Framework</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">" </w:t>
       </w:r>
       <w:r w:rsidR="00D94D97" w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>means the framework for the regulation of securitization in the UK comprising, collectively, (a) the SR 2024; (b) the FCA Rules; (c) the PRA Rules; and (d) relevant provisions of the FSMA related to the foregoing, in each case, as further amended, supplemented or replaced</w:t>
+        <w:t xml:space="preserve">means the framework for the regulation of securitization in the UK comprising, collectively, (a) the SR 2024; (b) the FCA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C219DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Securitization </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94D97" w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rules; (c) the PRA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C219DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Securitization </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94D97" w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rules; and (d) relevant provisions of the FSMA related to the foregoing, in each case, as further amended, supplemented or replaced</w:t>
       </w:r>
       <w:r w:rsidR="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165D161C" w14:textId="347BEEC2" w:rsidR="00134988" w:rsidRDefault="00C90D5B" w:rsidP="00C90D5B">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r w:rsidRPr="00C90D5B">
         <w:lastRenderedPageBreak/>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UK Securitization Rules</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90D5B">
@@ -1209,51 +1292,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>CERTIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2818CFDB" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidRPr="00C8368D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>hereby certifies to the addressee, on behalf of each Affected Investor in a Series, that from the Applicable Closing Date to the date hereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEAC9A4" w14:textId="37672B1F" w:rsidR="00134988" w:rsidRPr="0065421C" w:rsidRDefault="00134988" w:rsidP="00134988">
+    <w:p w14:paraId="5AEAC9A4" w14:textId="01DF9A0D" w:rsidR="00134988" w:rsidRPr="0065421C" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae, as originator (for purposes of the EU Securitization Rules and the UK Securitization Rules</w:t>
@@ -1308,51 +1391,83 @@
         <w:t>") in the exposure related to the Notes issuance transaction for such Series (the "</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transaction</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">") in the form specified in </w:t>
       </w:r>
       <w:r w:rsidR="00C90D5B" w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 6(3)(a) of the EU Securitization Regulation, Article 6(3)(a) of Chapter 2 of the PRA Rules, and SECN 5.28R(1)(a) of the FCA Rules (in each case as in effect on the </w:t>
+        <w:t xml:space="preserve">Article 6(3)(a) of the EU Securitization Regulation, Article 6(3)(a) of Chapter 2 of the PRA </w:t>
+      </w:r>
+      <w:r w:rsidR="000B13CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Securitization </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D5B" w:rsidRPr="00C90D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rules, and SECN 5.28R(1)(a) of the FCA </w:t>
+      </w:r>
+      <w:r w:rsidR="000B13CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Securitization </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D5B" w:rsidRPr="00C90D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rules (in each case as in effect on the </w:t>
       </w:r>
       <w:r w:rsidR="003321AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicable </w:t>
       </w:r>
       <w:r w:rsidR="00C90D5B" w:rsidRPr="00C90D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Closing Date)</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
@@ -1481,51 +1596,51 @@
         </w:rPr>
         <w:t>rata share of the credit risk corresponding to</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any of the Applicable Reference Tranches for such Series.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3857E53F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>[Remainder of page left blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F027B6E" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
-        <w:sectPr w:rsidR="00134988" w:rsidSect="0081608B">
+        <w:sectPr w:rsidR="00134988" w:rsidSect="007A326C">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D45E0C3" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8368D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Very truly yours, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCC5C5A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
@@ -1540,51 +1655,51 @@
     <w:p w14:paraId="1ADFCA13" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16580C94" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FEDERAL NATIONAL MORTGAGE ASSOCIATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE73CCB" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="241405F9" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="2F35ED36" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00464E6D" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="42D9FC98" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="005F0483" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="3FBC341A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
-        <w:sectPr w:rsidR="00134988" w:rsidSect="0081608B">
+        <w:sectPr w:rsidR="00134988" w:rsidSect="007A326C">
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32279DF7" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00F11711" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11728,97 +11843,85 @@
           </w:tcPr>
           <w:p w14:paraId="59C83FC3" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRPr="00EF687A" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72430111" w14:textId="5DA29A70" w:rsidR="00B232C4" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>2026-R0</w:t>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>2026-R03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B232C4" w14:paraId="02A497A0" w14:textId="77777777" w:rsidTr="00F33BFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2869C806" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRPr="00EF687A" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Closing Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D2B568F" w14:textId="103F895C" w:rsidR="00B232C4" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>April</w:t>
-[...8 lines deleted...]
-              <w:t>, 2026</w:t>
+              <w:t>April 29, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B232C4" w14:paraId="28A0B9C6" w14:textId="77777777" w:rsidTr="00F33BFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F598959" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRPr="00EF687A" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11888,79 +11991,272 @@
               <w:t>) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate),</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (vii) the Class 2B-1H Reference Tranche, (viii)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve"> the Class 2B-2H </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Reference Tranche </w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(ix) the </w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t>Class 2B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4283EA81" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRDefault="00B232C4"/>
-    <w:sectPr w:rsidR="00B232C4" w:rsidSect="0081608B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7550"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F1DE5" w14:paraId="2689D14B" w14:textId="77777777" w:rsidTr="002F1A05">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AD92F3" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRPr="00EF687A" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EB7F92" w14:textId="3FC42CAD" w:rsidR="006F1DE5" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>2026-R0</w:t>
+            </w:r>
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F1DE5" w14:paraId="0E94B6EF" w14:textId="77777777" w:rsidTr="002F1A05">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="102EE824" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRPr="00EF687A" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Closing Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728C61E6" w14:textId="568CA437" w:rsidR="006F1DE5" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>August 12</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F1DE5" w14:paraId="3FD7696B" w14:textId="77777777" w:rsidTr="002F1A05">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3AA465" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRPr="00EF687A" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Reference Tranches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C1B206" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Class 2A-1 and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>A-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>H Reference Tranche</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s (in the aggregate)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(iii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (i</w:t>
+            </w:r>
+            <w:r>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> (v</w:t>
+            </w:r>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate),</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (vii) the Class 2B-1H Reference Tranche, (viii)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> the Class 2B-2H </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Reference Tranche </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(ix) the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>Class 2B-3H Reference Tranche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7AE32FCC" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRDefault="006F1DE5"/>
+    <w:sectPr w:rsidR="006F1DE5" w:rsidSect="007A326C">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2992BA85" w14:textId="77777777" w:rsidR="00A90E79" w:rsidRDefault="00A90E79">
+    <w:p w14:paraId="3270373A" w14:textId="77777777" w:rsidR="007D4608" w:rsidRDefault="007D4608">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FDE5178" w14:textId="77777777" w:rsidR="00A90E79" w:rsidRDefault="00A90E79">
+    <w:p w14:paraId="1C4F9A32" w14:textId="77777777" w:rsidR="007D4608" w:rsidRDefault="007D4608">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12134,61 +12430,61 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002A7AB9">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="707D91B9" w14:textId="77777777" w:rsidR="00A90E79" w:rsidRDefault="00A90E79">
+    <w:p w14:paraId="632D2C26" w14:textId="77777777" w:rsidR="007D4608" w:rsidRDefault="007D4608">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AB9939D" w14:textId="77777777" w:rsidR="00A90E79" w:rsidRDefault="00A90E79">
+    <w:p w14:paraId="3F1863DD" w14:textId="77777777" w:rsidR="007D4608" w:rsidRDefault="007D4608">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1ACB9228" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D08462F" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
@@ -12531,224 +12827,231 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00134988"/>
     <w:rsid w:val="0000615F"/>
     <w:rsid w:val="0003581F"/>
     <w:rsid w:val="000A1F92"/>
+    <w:rsid w:val="000B13CF"/>
     <w:rsid w:val="001248EF"/>
     <w:rsid w:val="00134988"/>
     <w:rsid w:val="001775CE"/>
     <w:rsid w:val="00186FE5"/>
     <w:rsid w:val="00190D75"/>
     <w:rsid w:val="00197155"/>
     <w:rsid w:val="001A167D"/>
     <w:rsid w:val="001B3B72"/>
     <w:rsid w:val="0020211A"/>
     <w:rsid w:val="00213974"/>
     <w:rsid w:val="0021406B"/>
     <w:rsid w:val="00231B5E"/>
     <w:rsid w:val="002A7AB9"/>
     <w:rsid w:val="002B6069"/>
     <w:rsid w:val="002C177A"/>
     <w:rsid w:val="002C6B74"/>
     <w:rsid w:val="003321AF"/>
     <w:rsid w:val="003340C7"/>
     <w:rsid w:val="00345C1B"/>
     <w:rsid w:val="00355333"/>
     <w:rsid w:val="00376EA7"/>
     <w:rsid w:val="00386E57"/>
     <w:rsid w:val="003C38E7"/>
     <w:rsid w:val="00445663"/>
     <w:rsid w:val="00457BAC"/>
     <w:rsid w:val="00460CDD"/>
     <w:rsid w:val="00466492"/>
     <w:rsid w:val="004820EF"/>
     <w:rsid w:val="00492AFD"/>
     <w:rsid w:val="004B4EC5"/>
     <w:rsid w:val="004B6711"/>
     <w:rsid w:val="004C0802"/>
     <w:rsid w:val="004C7757"/>
     <w:rsid w:val="004D50D9"/>
     <w:rsid w:val="005236B8"/>
     <w:rsid w:val="00524511"/>
     <w:rsid w:val="00530037"/>
     <w:rsid w:val="00594559"/>
     <w:rsid w:val="005A5D0C"/>
     <w:rsid w:val="005B0953"/>
     <w:rsid w:val="005E6ACC"/>
     <w:rsid w:val="00601D61"/>
     <w:rsid w:val="00633F9D"/>
     <w:rsid w:val="00637F62"/>
     <w:rsid w:val="0065421C"/>
     <w:rsid w:val="00656B27"/>
     <w:rsid w:val="00686ACE"/>
     <w:rsid w:val="006B58A0"/>
     <w:rsid w:val="006D504C"/>
     <w:rsid w:val="006D60F0"/>
+    <w:rsid w:val="006F1DE5"/>
     <w:rsid w:val="00704E03"/>
+    <w:rsid w:val="00705CA5"/>
     <w:rsid w:val="00710AC3"/>
     <w:rsid w:val="007407E2"/>
     <w:rsid w:val="00743125"/>
     <w:rsid w:val="007543C5"/>
+    <w:rsid w:val="0078037F"/>
     <w:rsid w:val="0078528A"/>
+    <w:rsid w:val="007A326C"/>
     <w:rsid w:val="007A7FD2"/>
     <w:rsid w:val="007C0261"/>
+    <w:rsid w:val="007D4608"/>
     <w:rsid w:val="00802AD0"/>
     <w:rsid w:val="0080777B"/>
     <w:rsid w:val="0081608B"/>
     <w:rsid w:val="00817BD0"/>
     <w:rsid w:val="0087184A"/>
     <w:rsid w:val="00892E4C"/>
     <w:rsid w:val="00893E10"/>
     <w:rsid w:val="00897BC2"/>
     <w:rsid w:val="008A5634"/>
     <w:rsid w:val="008C35D0"/>
     <w:rsid w:val="008D2612"/>
     <w:rsid w:val="008E0630"/>
     <w:rsid w:val="00906B9F"/>
     <w:rsid w:val="00914B3D"/>
     <w:rsid w:val="009220BF"/>
     <w:rsid w:val="009341F5"/>
     <w:rsid w:val="009635CD"/>
     <w:rsid w:val="00967DFA"/>
     <w:rsid w:val="00994902"/>
     <w:rsid w:val="009C3207"/>
     <w:rsid w:val="009D4718"/>
     <w:rsid w:val="009F37BF"/>
     <w:rsid w:val="00A013BE"/>
     <w:rsid w:val="00A77D1D"/>
     <w:rsid w:val="00A90E79"/>
     <w:rsid w:val="00AB4328"/>
     <w:rsid w:val="00AC1057"/>
     <w:rsid w:val="00AE0841"/>
     <w:rsid w:val="00B232C4"/>
     <w:rsid w:val="00B356E9"/>
     <w:rsid w:val="00B54C52"/>
     <w:rsid w:val="00B655F3"/>
     <w:rsid w:val="00B6617D"/>
     <w:rsid w:val="00B727F7"/>
     <w:rsid w:val="00B81C03"/>
     <w:rsid w:val="00B82D22"/>
     <w:rsid w:val="00BC6488"/>
     <w:rsid w:val="00BF79AA"/>
     <w:rsid w:val="00BF7CA0"/>
     <w:rsid w:val="00C13E33"/>
+    <w:rsid w:val="00C219DF"/>
     <w:rsid w:val="00C90D5B"/>
     <w:rsid w:val="00CF3059"/>
     <w:rsid w:val="00D23512"/>
     <w:rsid w:val="00D33864"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D55AC6"/>
     <w:rsid w:val="00D579B3"/>
     <w:rsid w:val="00D63B7A"/>
     <w:rsid w:val="00D674D0"/>
     <w:rsid w:val="00D7295E"/>
     <w:rsid w:val="00D80FAB"/>
     <w:rsid w:val="00D864B9"/>
     <w:rsid w:val="00D94D97"/>
     <w:rsid w:val="00DF7A79"/>
     <w:rsid w:val="00E12058"/>
     <w:rsid w:val="00E1639D"/>
     <w:rsid w:val="00E41068"/>
     <w:rsid w:val="00E62E01"/>
     <w:rsid w:val="00EB4F65"/>
     <w:rsid w:val="00EB67F7"/>
     <w:rsid w:val="00F11711"/>
     <w:rsid w:val="00F22187"/>
     <w:rsid w:val="00F300AA"/>
     <w:rsid w:val="00F30AD8"/>
     <w:rsid w:val="00F459AE"/>
     <w:rsid w:val="00F647EB"/>
     <w:rsid w:val="00FA10BA"/>
     <w:rsid w:val="00FC4E44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58184EAC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{56E6E56D-0C47-46CE-9B80-77BC6E9CDE2F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -13766,53 +14069,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee9b7b52c144849ab8597d27cd57fb8e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bde9b6b6d78016834b77d4f485ee18" ns2:_="" ns3:_="">
     <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -13989,124 +14295,121 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A01665-E293-4F8C-A058-5EB16B4B0D4B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492B790A-FF64-449C-B51D-F5ED6EE31B2D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5CE3A09-E12C-4D0C-A37A-8E0F22B0E67C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492B790A-FF64-449C-B51D-F5ED6EE31B2D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A01665-E293-4F8C-A058-5EB16B4B0D4B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>9077</Words>
-  <Characters>49017</Characters>
+  <Words>9218</Words>
+  <Characters>49597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1400</Lines>
-  <Paragraphs>618</Paragraphs>
+  <Lines>1458</Lines>
+  <Paragraphs>1050</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57476</CharactersWithSpaces>
+  <CharactersWithSpaces>57765</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hekmat, Yasaman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000EC9D504FE29ED469668765697B800EC</vt:lpwstr>
   </property>