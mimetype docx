--- v3 (2026-08-26)
+++ v4 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="204764B6" w14:textId="07164015" w:rsidR="00134988" w:rsidRPr="00D55AC6" w:rsidRDefault="0065421C" w:rsidP="00134988">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk178158186"/>
       <w:r w:rsidRPr="00D55AC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU/UK </w:t>
       </w:r>
       <w:r w:rsidR="00134988" w:rsidRPr="00D55AC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -182,59 +182,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="28275E95" w14:textId="77777777" w:rsidR="00A013BE" w:rsidRDefault="00A013BE" w:rsidP="00A013BE">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingle"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>388 Greenwich Street</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA0BE13" w14:textId="77777777" w:rsidR="00A013BE" w:rsidRDefault="00A013BE" w:rsidP="00A013BE">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingle"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>New York, New York 10013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11792799" w14:textId="3919D22C" w:rsidR="00A013BE" w:rsidRPr="007A779B" w:rsidRDefault="00A013BE" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingle"/>
       </w:pPr>
       <w:r w:rsidRPr="00A013BE">
-        <w:t>Attention</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Agency &amp; Trust</w:t>
+        <w:t>Attention:  Citibank Agency &amp; Trust</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445AB4A2" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingle"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A779B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Re:</w:t>
       </w:r>
       <w:r w:rsidRPr="007A779B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>FANNIE MAE CONNECTICUT AVENUE SECURITIES</w:t>
       </w:r>
@@ -367,59 +359,51 @@
       </w:r>
       <w:r w:rsidRPr="006E62C9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Closing Date</w:t>
       </w:r>
       <w:r>
         <w:t>" means, for a Series, the applicable "Closing Date" specified on Schedule I hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72702B1B" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="006E62C9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Applicable Reference Tranches</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">" means, for a Series, the applicable "Reference Tranches" specified </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Schedule I hereto.</w:t>
+        <w:t>" means, for a Series, the applicable "Reference Tranches" specified on Schedule I hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ADC11C" w14:textId="47FB9E22" w:rsidR="00F11711" w:rsidRDefault="00F11711" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11711">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EU</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">" means the European Union. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791668E1" w14:textId="18EA0313" w:rsidR="00EB67F7" w:rsidRPr="00EB67F7" w:rsidRDefault="00EB67F7" w:rsidP="00EB67F7">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -747,112 +731,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Securitization </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rules</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">" means the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Sourcebook </w:t>
+        <w:t xml:space="preserve">" means the Securitisation Sourcebook </w:t>
       </w:r>
       <w:r w:rsidR="00C219DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the handbook of rules and guidance</w:t>
       </w:r>
       <w:r w:rsidR="00C219DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adopted by the UK Financial Conduct </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Authority </w:t>
+        <w:t xml:space="preserve"> adopted by the UK Financial Conduct Authority </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="50E0C9FD" w14:textId="4846BA11" w:rsidR="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -901,59 +857,51 @@
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0DD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PRA </w:t>
       </w:r>
       <w:r w:rsidR="00C219DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Securitization </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0DD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rules</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">" means the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Part of the UK Prudential Regulation Authority's rulebook of published policy.</w:t>
+        <w:t>" means the Securitisation Part of the UK Prudential Regulation Authority's rulebook of published policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055CA30F" w14:textId="3D4D9DE1" w:rsidR="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Series</w:t>
       </w:r>
       <w:r>
         <w:t>" means each series of Connecticut Avenue Securities Notes specified on Schedule I hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C304DF2" w14:textId="2AF0C8B5" w:rsidR="00D94D97" w:rsidRPr="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -964,69 +912,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SR 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">" means the UK </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Regulations 2024, as amended</w:t>
+        <w:t>" means the UK Securitisation Regulations 2024, as amended</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AE9CD3" w14:textId="32ECA846" w:rsidR="00F11711" w:rsidRDefault="00F11711" w:rsidP="0065421C">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11711">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UK</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">" means the United Kingdom of Great Britain and Northern Ireland. </w:t>
@@ -1596,51 +1526,51 @@
         </w:rPr>
         <w:t>rata share of the credit risk corresponding to</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any of the Applicable Reference Tranches for such Series.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3857E53F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>[Remainder of page left blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F027B6E" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
-        <w:sectPr w:rsidR="00134988" w:rsidSect="007A326C">
+        <w:sectPr w:rsidR="00134988" w:rsidSect="00A36D7E">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D45E0C3" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
       <w:r w:rsidRPr="00C8368D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Very truly yours, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCC5C5A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
@@ -1655,51 +1585,51 @@
     <w:p w14:paraId="1ADFCA13" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16580C94" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="Signature"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>FEDERAL NATIONAL MORTGAGE ASSOCIATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE73CCB" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="241405F9" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="2F35ED36" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00464E6D" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="42D9FC98" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="005F0483" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:p w14:paraId="3FBC341A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
-        <w:sectPr w:rsidR="00134988" w:rsidSect="007A326C">
+        <w:sectPr w:rsidR="00134988" w:rsidSect="00A36D7E">
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32279DF7" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00F11711" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11711">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11907,59 +11837,51 @@
       <w:tr w:rsidR="00B232C4" w14:paraId="28A0B9C6" w14:textId="77777777" w:rsidTr="00F33BFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F598959" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRPr="00EF687A" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28F70C54" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
             <w:r w:rsidRPr="00B356E9">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -12030,129 +11952,115 @@
           </w:tcPr>
           <w:p w14:paraId="78AD92F3" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRPr="00EF687A" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35EB7F92" w14:textId="3FC42CAD" w:rsidR="006F1DE5" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>2026-R0</w:t>
-[...2 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>2026-R04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F1DE5" w14:paraId="0E94B6EF" w14:textId="77777777" w:rsidTr="002F1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="102EE824" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRPr="00EF687A" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Closing Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="728C61E6" w14:textId="568CA437" w:rsidR="006F1DE5" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>August 12</w:t>
-[...2 lines deleted...]
-              <w:t>, 2026</w:t>
+              <w:t>August 12, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F1DE5" w14:paraId="3FD7696B" w14:textId="77777777" w:rsidTr="002F1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A3AA465" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRPr="00EF687A" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36C1B206" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
             <w:r w:rsidRPr="00B356E9">
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -12184,379 +12092,633 @@
               <w:t>) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate),</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (vii) the Class 2B-1H Reference Tranche, (viii)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve"> the Class 2B-2H </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Reference Tranche </w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(ix) the </w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t>Class 2B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AE32FCC" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRDefault="006F1DE5"/>
-    <w:sectPr w:rsidR="006F1DE5" w:rsidSect="007A326C">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7550"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A81802" w14:paraId="260C27DC" w14:textId="77777777" w:rsidTr="0068138E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="664F1913" w14:textId="77777777" w:rsidR="00A81802" w:rsidRPr="00EF687A" w:rsidRDefault="00A81802" w:rsidP="0068138E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0381CFC3" w14:textId="219E2352" w:rsidR="00A81802" w:rsidRDefault="00A81802" w:rsidP="0068138E">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>2026-R0</w:t>
+            </w:r>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A81802" w14:paraId="209FD74D" w14:textId="77777777" w:rsidTr="0068138E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B61E95B" w14:textId="77777777" w:rsidR="00A81802" w:rsidRPr="00EF687A" w:rsidRDefault="00A81802" w:rsidP="0068138E">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Closing Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36421802" w14:textId="3DDECC42" w:rsidR="00A81802" w:rsidRDefault="00A81802" w:rsidP="0068138E">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>September 16</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A81802" w14:paraId="5CC678C3" w14:textId="77777777" w:rsidTr="0068138E">
+        <w:trPr>
+          <w:trHeight w:val="1043"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F135EE5" w14:textId="77777777" w:rsidR="00A81802" w:rsidRPr="00EF687A" w:rsidRDefault="00A81802" w:rsidP="0068138E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Reference Tranches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="152C3A55" w14:textId="77777777" w:rsidR="00A81802" w:rsidRDefault="00A81802" w:rsidP="0068138E">
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">(i) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-H Reference Tranche, (ii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Class 1A-1 and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>H Reference Tranche</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s (in the aggregate)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(iii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-1 and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>-1H Reference Tranches (in the aggregate), (i</w:t>
+            </w:r>
+            <w:r>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-2A and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-AH Reference Tranches (in the aggregate), (v) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-2B and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>-BH Reference Tranches (in the aggregate)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> (v</w:t>
+            </w:r>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-2C and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>-CH Reference Tranches (in the aggregate),</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (vii) the Class 1B-1H Reference Tranche, (viii)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">B-2H </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Reference Tranche </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(ix) the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>B-3H Reference Tranche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6A1C9A0F" w14:textId="77777777" w:rsidR="00A81802" w:rsidRDefault="00A81802"/>
+    <w:sectPr w:rsidR="00A81802" w:rsidSect="00A36D7E">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3270373A" w14:textId="77777777" w:rsidR="007D4608" w:rsidRDefault="007D4608">
+    <w:p w14:paraId="4AF4D881" w14:textId="77777777" w:rsidR="00B66CBD" w:rsidRDefault="00B66CBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C4F9A32" w14:textId="77777777" w:rsidR="007D4608" w:rsidRDefault="007D4608">
+    <w:p w14:paraId="031A10CA" w14:textId="77777777" w:rsidR="00B66CBD" w:rsidRDefault="00B66CBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BAA307D" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1564872313"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="07720A44" w14:textId="6701B5DD" w:rsidR="003340C7" w:rsidRDefault="003340C7" w:rsidP="003340C7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002A7AB9">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2461128D" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1237281864"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="017C39EC" w14:textId="4A7F33B4" w:rsidR="003340C7" w:rsidRDefault="003340C7" w:rsidP="003340C7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:t>Sch. 1-</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002A7AB9">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1320390682"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="55A5DDE0" w14:textId="74364295" w:rsidR="003340C7" w:rsidRDefault="003340C7" w:rsidP="003340C7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:t>Sch. I-</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002A7AB9">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="632D2C26" w14:textId="77777777" w:rsidR="007D4608" w:rsidRDefault="007D4608">
+    <w:p w14:paraId="68BCAB6A" w14:textId="77777777" w:rsidR="00B66CBD" w:rsidRDefault="00B66CBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F1863DD" w14:textId="77777777" w:rsidR="007D4608" w:rsidRDefault="007D4608">
+    <w:p w14:paraId="54802F3E" w14:textId="77777777" w:rsidR="00B66CBD" w:rsidRDefault="00B66CBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1ACB9228" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D08462F" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="478D0A0D" w14:textId="676B9200" w:rsidR="003340C7" w:rsidRPr="009635CD" w:rsidRDefault="003340C7" w:rsidP="009635CD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64796C89" w14:textId="77777777" w:rsidR="003340C7" w:rsidRPr="009A4F1B" w:rsidRDefault="003340C7" w:rsidP="003340C7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75ED9C4A" w14:textId="77777777" w:rsidR="003340C7" w:rsidRPr="009A4F1B" w:rsidRDefault="003340C7" w:rsidP="003340C7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51F01A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43767CB4"/>
     <w:lvl w:ilvl="0" w:tplc="6EDED912">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -12828,174 +12990,178 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00134988"/>
     <w:rsid w:val="0000615F"/>
     <w:rsid w:val="0003581F"/>
     <w:rsid w:val="000A1F92"/>
     <w:rsid w:val="000B13CF"/>
     <w:rsid w:val="001248EF"/>
     <w:rsid w:val="00134988"/>
     <w:rsid w:val="001775CE"/>
     <w:rsid w:val="00186FE5"/>
     <w:rsid w:val="00190D75"/>
     <w:rsid w:val="00197155"/>
     <w:rsid w:val="001A167D"/>
+    <w:rsid w:val="001A403B"/>
     <w:rsid w:val="001B3B72"/>
     <w:rsid w:val="0020211A"/>
     <w:rsid w:val="00213974"/>
     <w:rsid w:val="0021406B"/>
     <w:rsid w:val="00231B5E"/>
     <w:rsid w:val="002A7AB9"/>
     <w:rsid w:val="002B6069"/>
     <w:rsid w:val="002C177A"/>
     <w:rsid w:val="002C6B74"/>
     <w:rsid w:val="003321AF"/>
     <w:rsid w:val="003340C7"/>
     <w:rsid w:val="00345C1B"/>
     <w:rsid w:val="00355333"/>
     <w:rsid w:val="00376EA7"/>
     <w:rsid w:val="00386E57"/>
     <w:rsid w:val="003C38E7"/>
     <w:rsid w:val="00445663"/>
     <w:rsid w:val="00457BAC"/>
     <w:rsid w:val="00460CDD"/>
     <w:rsid w:val="00466492"/>
     <w:rsid w:val="004820EF"/>
     <w:rsid w:val="00492AFD"/>
     <w:rsid w:val="004B4EC5"/>
     <w:rsid w:val="004B6711"/>
     <w:rsid w:val="004C0802"/>
     <w:rsid w:val="004C7757"/>
     <w:rsid w:val="004D50D9"/>
     <w:rsid w:val="005236B8"/>
     <w:rsid w:val="00524511"/>
     <w:rsid w:val="00530037"/>
     <w:rsid w:val="00594559"/>
     <w:rsid w:val="005A5D0C"/>
     <w:rsid w:val="005B0953"/>
+    <w:rsid w:val="005E4444"/>
     <w:rsid w:val="005E6ACC"/>
     <w:rsid w:val="00601D61"/>
     <w:rsid w:val="00633F9D"/>
     <w:rsid w:val="00637F62"/>
     <w:rsid w:val="0065421C"/>
     <w:rsid w:val="00656B27"/>
     <w:rsid w:val="00686ACE"/>
     <w:rsid w:val="006B58A0"/>
     <w:rsid w:val="006D504C"/>
     <w:rsid w:val="006D60F0"/>
     <w:rsid w:val="006F1DE5"/>
     <w:rsid w:val="00704E03"/>
     <w:rsid w:val="00705CA5"/>
     <w:rsid w:val="00710AC3"/>
     <w:rsid w:val="007407E2"/>
     <w:rsid w:val="00743125"/>
     <w:rsid w:val="007543C5"/>
     <w:rsid w:val="0078037F"/>
     <w:rsid w:val="0078528A"/>
     <w:rsid w:val="007A326C"/>
     <w:rsid w:val="007A7FD2"/>
     <w:rsid w:val="007C0261"/>
     <w:rsid w:val="007D4608"/>
     <w:rsid w:val="00802AD0"/>
     <w:rsid w:val="0080777B"/>
     <w:rsid w:val="0081608B"/>
     <w:rsid w:val="00817BD0"/>
     <w:rsid w:val="0087184A"/>
     <w:rsid w:val="00892E4C"/>
     <w:rsid w:val="00893E10"/>
     <w:rsid w:val="00897BC2"/>
     <w:rsid w:val="008A5634"/>
     <w:rsid w:val="008C35D0"/>
     <w:rsid w:val="008D2612"/>
     <w:rsid w:val="008E0630"/>
     <w:rsid w:val="00906B9F"/>
     <w:rsid w:val="00914B3D"/>
     <w:rsid w:val="009220BF"/>
     <w:rsid w:val="009341F5"/>
     <w:rsid w:val="009635CD"/>
     <w:rsid w:val="00967DFA"/>
     <w:rsid w:val="00994902"/>
     <w:rsid w:val="009C3207"/>
     <w:rsid w:val="009D4718"/>
     <w:rsid w:val="009F37BF"/>
     <w:rsid w:val="00A013BE"/>
+    <w:rsid w:val="00A36D7E"/>
     <w:rsid w:val="00A77D1D"/>
+    <w:rsid w:val="00A81802"/>
     <w:rsid w:val="00A90E79"/>
     <w:rsid w:val="00AB4328"/>
     <w:rsid w:val="00AC1057"/>
     <w:rsid w:val="00AE0841"/>
     <w:rsid w:val="00B232C4"/>
     <w:rsid w:val="00B356E9"/>
     <w:rsid w:val="00B54C52"/>
     <w:rsid w:val="00B655F3"/>
     <w:rsid w:val="00B6617D"/>
+    <w:rsid w:val="00B66CBD"/>
     <w:rsid w:val="00B727F7"/>
     <w:rsid w:val="00B81C03"/>
     <w:rsid w:val="00B82D22"/>
     <w:rsid w:val="00BC6488"/>
     <w:rsid w:val="00BF79AA"/>
     <w:rsid w:val="00BF7CA0"/>
     <w:rsid w:val="00C13E33"/>
     <w:rsid w:val="00C219DF"/>
     <w:rsid w:val="00C90D5B"/>
     <w:rsid w:val="00CF3059"/>
     <w:rsid w:val="00D23512"/>
     <w:rsid w:val="00D33864"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D55AC6"/>
     <w:rsid w:val="00D579B3"/>
     <w:rsid w:val="00D63B7A"/>
     <w:rsid w:val="00D674D0"/>
     <w:rsid w:val="00D7295E"/>
     <w:rsid w:val="00D80FAB"/>
     <w:rsid w:val="00D864B9"/>
     <w:rsid w:val="00D94D97"/>
     <w:rsid w:val="00DF7A79"/>
     <w:rsid w:val="00E12058"/>
     <w:rsid w:val="00E1639D"/>
     <w:rsid w:val="00E41068"/>
@@ -14069,59 +14235,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee9b7b52c144849ab8597d27cd57fb8e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bde9b6b6d78016834b77d4f485ee18" ns2:_="" ns3:_="">
     <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -14294,122 +14451,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492B790A-FF64-449C-B51D-F5ED6EE31B2D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5CE3A09-E12C-4D0C-A37A-8E0F22B0E67C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492B790A-FF64-449C-B51D-F5ED6EE31B2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A01665-E293-4F8C-A058-5EB16B4B0D4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>9218</Words>
-  <Characters>49597</Characters>
+  <Words>9270</Words>
+  <Characters>50157</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1458</Lines>
-  <Paragraphs>1050</Paragraphs>
+  <Lines>1393</Lines>
+  <Paragraphs>632</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57765</CharactersWithSpaces>
+  <CharactersWithSpaces>58795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hekmat, Yasaman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000EC9D504FE29ED469668765697B800EC</vt:lpwstr>
   </property>