--- v4 (2026-09-25)
+++ v5 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="204764B6" w14:textId="07164015" w:rsidR="00134988" w:rsidRPr="00D55AC6" w:rsidRDefault="0065421C" w:rsidP="00134988">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk178158186"/>
       <w:r w:rsidRPr="00D55AC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">EU/UK </w:t>
       </w:r>
       <w:r w:rsidR="00134988" w:rsidRPr="00D55AC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -182,51 +182,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="28275E95" w14:textId="77777777" w:rsidR="00A013BE" w:rsidRDefault="00A013BE" w:rsidP="00A013BE">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingle"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>388 Greenwich Street</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA0BE13" w14:textId="77777777" w:rsidR="00A013BE" w:rsidRDefault="00A013BE" w:rsidP="00A013BE">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingle"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>New York, New York 10013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11792799" w14:textId="3919D22C" w:rsidR="00A013BE" w:rsidRPr="007A779B" w:rsidRDefault="00A013BE" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingle"/>
       </w:pPr>
       <w:r w:rsidRPr="00A013BE">
-        <w:t>Attention:  Citibank Agency &amp; Trust</w:t>
+        <w:t>Attention</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A013BE">
+        <w:t>:  Citibank</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A013BE">
+        <w:t xml:space="preserve"> Agency &amp; Trust</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="445AB4A2" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00C8368D" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingle"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A779B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Re:</w:t>
       </w:r>
       <w:r w:rsidRPr="007A779B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>FANNIE MAE CONNECTICUT AVENUE SECURITIES</w:t>
       </w:r>
@@ -359,51 +367,59 @@
       </w:r>
       <w:r w:rsidRPr="006E62C9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Closing Date</w:t>
       </w:r>
       <w:r>
         <w:t>" means, for a Series, the applicable "Closing Date" specified on Schedule I hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72702B1B" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="006E62C9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Applicable Reference Tranches</w:t>
       </w:r>
       <w:r>
-        <w:t>" means, for a Series, the applicable "Reference Tranches" specified on Schedule I hereto.</w:t>
+        <w:t xml:space="preserve">" means, for a Series, the applicable "Reference Tranches" specified </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Schedule I hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ADC11C" w14:textId="47FB9E22" w:rsidR="00F11711" w:rsidRDefault="00F11711" w:rsidP="00134988">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11711">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EU</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">" means the European Union. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791668E1" w14:textId="18EA0313" w:rsidR="00EB67F7" w:rsidRPr="00EB67F7" w:rsidRDefault="00EB67F7" w:rsidP="00EB67F7">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -731,84 +747,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Securitization </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rules</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">" means the Securitisation Sourcebook </w:t>
+        <w:t xml:space="preserve">" means the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Securitisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB67F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sourcebook </w:t>
       </w:r>
       <w:r w:rsidR="00C219DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB67F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the handbook of rules and guidance</w:t>
       </w:r>
       <w:r w:rsidR="00C219DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adopted by the UK Financial Conduct Authority </w:t>
+        <w:t xml:space="preserve"> adopted by the UK Financial Conduct </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C219DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authority </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="50E0C9FD" w14:textId="4846BA11" w:rsidR="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="0065421C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -857,51 +901,59 @@
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0DD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PRA </w:t>
       </w:r>
       <w:r w:rsidR="00C219DF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Securitization </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0DD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rules</w:t>
       </w:r>
       <w:r>
-        <w:t>" means the Securitisation Part of the UK Prudential Regulation Authority's rulebook of published policy.</w:t>
+        <w:t xml:space="preserve">" means the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Securitisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Part of the UK Prudential Regulation Authority's rulebook of published policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055CA30F" w14:textId="3D4D9DE1" w:rsidR="0065421C" w:rsidRDefault="0065421C" w:rsidP="0065421C">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Series</w:t>
       </w:r>
       <w:r>
         <w:t>" means each series of Connecticut Avenue Securities Notes specified on Schedule I hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C304DF2" w14:textId="2AF0C8B5" w:rsidR="00D94D97" w:rsidRPr="00D94D97" w:rsidRDefault="00D94D97" w:rsidP="00D94D97">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -912,51 +964,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SR 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="00D94D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>" means the UK Securitisation Regulations 2024, as amended</w:t>
+        <w:t xml:space="preserve">" means the UK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Securitisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D94D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regulations 2024, as amended</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AE9CD3" w14:textId="32ECA846" w:rsidR="00F11711" w:rsidRDefault="00F11711" w:rsidP="0065421C">
       <w:pPr>
         <w:pStyle w:val="BodyTextSingleInd"/>
       </w:pPr>
       <w:r>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidRPr="00F11711">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UK</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">" means the United Kingdom of Great Britain and Northern Ireland. </w:t>
@@ -1711,51 +1781,59 @@
       <w:tr w:rsidR="00134988" w14:paraId="51FDDF57" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="445B51B0" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E59B190" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class A-H Reference Tranche, (ii) the Class M-1 and Class M-1H Reference Tranches (in the aggregate), (iii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate) and (iv) the Class B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class A-H Reference Tranche, (ii) the Class M-1 and Class M-1H Reference Tranches (in the aggregate), (iii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate) and (iv) the Class B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="136DFA87" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="4F35C23E" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D30D26C" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -1813,51 +1891,59 @@
       <w:tr w:rsidR="00134988" w14:paraId="0F3059E8" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="721B2184" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15E1B6D9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class A-H Reference Tranche, (ii) the Class M-1 and Class M-1H Reference Tranches (in the aggregate), (iii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate) and (iv) the Class B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class A-H Reference Tranche, (ii) the Class M-1 and Class M-1H Reference Tranches (in the aggregate), (iii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate) and (iv) the Class B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CF5E02A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="110CEFE9" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FA57EA8" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -1915,67 +2001,83 @@
       <w:tr w:rsidR="00134988" w14:paraId="7753AA1B" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6825CA67" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CD2B813" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AEC5E8A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28F37900" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t>and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F75B691" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="01E989AF" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FB1BC1B" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="268A1F86" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="408A30C0" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2033,63 +2135,79 @@
       <w:tr w:rsidR="00134988" w14:paraId="6FC3C067" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FEDBF9B" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EDC5EF2" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche,</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5733483F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="65678D06" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve"> and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="509A0DD9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="41122289" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43B91911" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="05DEE875" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F037F83" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -2155,63 +2273,79 @@
       <w:tr w:rsidR="00134988" w14:paraId="60AB9F2B" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="090E54E8" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05DC0820" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65305DCF" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="0B8BB228" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve">and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="093E67D9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="3A22B5F7" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="330617AD" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="19843CD9" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BC726A3" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2269,63 +2403,79 @@
       <w:tr w:rsidR="00134988" w14:paraId="1A8522AC" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CBA3855" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F0FE949" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="107573E5" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="04EBD646" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve">and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6687EE7E" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="07D53CAB" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="008FDCF5" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="7E1C333C" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A1C4686" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2383,63 +2533,79 @@
       <w:tr w:rsidR="00134988" w14:paraId="068466E0" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77594B55" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37ABF051" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche,</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A2F37C1" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="607AC945" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve"> and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="618833F5" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="413E1A51" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="206B63DD" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="3F5947E3" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52E2C982" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -2509,63 +2675,79 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="073594D6" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D9B93B6" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="447E68E9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="408B8A89" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve">and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="444E8615" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="137AA514" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38F20457" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="30256794" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="379D483C" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2623,63 +2805,79 @@
       <w:tr w:rsidR="00134988" w14:paraId="270F2F33" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E02D31A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D69483C" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate) and (iv) the Class 1B-H Reference Tranche, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B05240C" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="0F44E31D" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
               <w:t xml:space="preserve">and  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60C981A9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7"/>
           <w:p w14:paraId="2D801E17" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate) and (iv) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C927F03" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="270CC0C3" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B1F5481" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2737,51 +2935,59 @@
       <w:tr w:rsidR="00134988" w14:paraId="3A2E6F19" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03D19DF6" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BA59413" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate), (vii) the Class 2A-H Reference Tranche, (viii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (ix) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (x) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xi) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (xii) the Class 2B-H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate), (vii) the Class 2A-H Reference Tranche, (viii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (ix) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (x) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xi) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (xii) the Class 2B-H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2268F5E3" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="34B3E22E" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FADDD35" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -2851,51 +3057,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E811268" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48AC10D9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E0B27D2" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="24C9D634" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D037290" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -2953,51 +3167,59 @@
       <w:tr w:rsidR="00134988" w14:paraId="69B75D16" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A91FA6F" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4135BD" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate), (vii) the Class 2A-H Reference Tranche, (viii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (ix) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (x) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xi) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (xii) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate), (vii) the Class 2A-H Reference Tranche, (viii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (ix) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (x) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xi) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (xii) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A7B157F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="008AF664" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF47052" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
@@ -3055,51 +3277,59 @@
       <w:tr w:rsidR="00134988" w14:paraId="4CCACF38" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A8CB848" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33869339" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B7C6532" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="06130914" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E42FE71" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3168,51 +3398,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36C6E391" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0714FB56" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EEDB322" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="21BC1A6B" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FFDE961" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3282,51 +3520,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6672CD83" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D431685" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0113E17F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="1E5DFCD0" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72BE7E01" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3395,51 +3641,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0294F987" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28356758" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate) and (vi) the Class 1B and Class 1B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="237B10BA" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="1628459D" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="433D87D6" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3508,51 +3762,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33540055" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="389D8A95" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate) and (vi) the Class 2B and Class 2B-H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="648EB90E" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="5A494681" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="525E2C58" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3621,51 +3883,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DCFC3EF" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="569C9F8F" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate) and (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate) and (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="520BA777" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="2BA8CDCC" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2424689C" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3735,51 +4005,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25A211F8" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="559829F7" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="042FF3B3" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="037C77F9" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EA4C569" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3848,51 +4126,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5427D929" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17C2E44C" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C2C0152" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="1647CC61" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F3B7B16" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -3961,51 +4247,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CCADC8A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D7B6D4D" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0DADA030" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="1940B45A" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58E7054A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4074,51 +4368,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DFCA025" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F989AB5" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A5DA723" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="709EF7E6" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15E1B000" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4188,51 +4490,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70A702B0" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="521F0D54" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="525FEBD6" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="4782E755" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44E74BA1" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4301,51 +4611,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CDA332A" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29E992EC" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6997263D" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="12909FCD" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66A2DBF5" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4415,51 +4733,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20DAD1D5" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05B0A1AA" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E226902" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="3E9A5087" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="292339E2" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4528,51 +4854,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34DF14F4" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D33B572" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F92D25A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="7BA9D944" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E9CBECF" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4641,51 +4975,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D0CFE1F" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="667DAC26" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47E6C2B2" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="01317E62" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AC81195" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4754,51 +5096,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="663D8303" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D7EF89" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34EC6533" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="5A86B646" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BF335CF" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4868,51 +5218,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D2FA5A7" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17F2D4A8" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59B3655A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="24265C6E" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52440BA8" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -4981,51 +5339,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="023F1CDD" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A430D58" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) (viii) the Class 1B-2H Reference Tranche, (ix) the Class 2A-H Reference Tranche, (x) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (xi) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (xii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (xiii) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (xiv) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (xv) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (xvi) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5679E23D" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="14E0A153" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CE92AE2" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5094,51 +5460,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0283872C" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AE55E08" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="068C6B7A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="5B9B7F38" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5403DCB5" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5208,51 +5582,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D35DE6B" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A2AC61" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="331A059A" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="5140401D" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0855A1B7" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5321,51 +5703,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="662FBE18" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="509C8478" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="611D8CC4" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="1E762385" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45AE1EA2" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5434,51 +5824,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28031A18" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A0CC278" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24AED833" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="4EBE5722" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62A8DAA4" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5547,51 +5945,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57C8BAB5" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AAFA5F8" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52F1F8BB" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="724FCFCA" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27DFFCF2" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5661,51 +6067,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26C22F14" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0294D063" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C71D188" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="0E9CA70E" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55801C1B" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5774,51 +6188,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FA38D60" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20737E09" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4574FE6C" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="106B560A" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="345146AF" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -5887,51 +6309,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37CE2B44" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B5EABC9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3848B2BB" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="0A3D3FC7" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57FD8979" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6000,51 +6430,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33143BD6" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A484AD9" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class A-H Reference Tranche, (ii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate), (iii) the Class B-1 and Class B-1H Reference Tranches (in the aggregate) and (iv) the Class B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class A-H Reference Tranche, (ii) the Class M-2 and Class M-2H Reference Tranches (in the aggregate), (iii) the Class B-1 and Class B-1H Reference Tranches (in the aggregate) and (iv) the Class B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BEBCFD2" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="27461A56" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20909DEE" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6114,51 +6552,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70E0D167" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BCE5DF7" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2 and Class 1M-2H Reference Tranches (in the aggregate), (iv) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (v) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (vi) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vii) the Class 1B-1 and Class 1B-1H Reference Tranches (in the aggregate) and (viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5BD3FAB1" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="7B9C542A" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E45301D" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6227,51 +6673,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63097B34" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DC853A7" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2 and Class 2M-2H Reference Tranches (in the aggregate), (iv) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (v) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (vi) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vii) the Class 2B-1 and Class 2B-1H Reference Tranches (in the aggregate) and (viii) the Class 2B-2H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F2DEFE2" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00134988" w14:paraId="0C4EDA6D" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="105885EC" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6340,51 +6794,59 @@
       <w:tr w:rsidR="00134988" w14:paraId="076E598A" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A231F6F" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00EF687A" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7079B053" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="003340C7">
             <w:r>
-              <w:t xml:space="preserve">(i) the Class 1A-AH Reference Tranche, (ii) the Class 1X-AH Reference Tranche, (iii) the Class M-1AH Reference Tranche, (iv) the Class 1M-2A and Class M-2AH Reference Tranches (in the aggregate), (v) the Class 1B-1A and Class B-1AH Reference Tranches (in the aggregate), (vi) the Class B-2AH Reference Tranche, (vii) the Class 1A-BH Reference Tranche, (viii) the Class 1X-BH Reference Tranche, (ix) the Class M1BH Reference Tranche, (x) the Class 1M-2B and Class M-2BH Reference Tranches (in the aggregate), (xi) the Class 1B-1B and Class B-1BH Reference Tranches (in the aggregate), (xii) the Class B-2BH Reference Tranche, (xiii) the Class 1A-CH Reference Tranche, (xiv) the Class 1X-CH Reference Tranche, (xv) the Class M-1CH Reference Tranche, (xvi) the Class 1M-2C and Class M-2CH Reference Tranches (in the aggregate), (xvii) the Class 1B-1C and Class B-1CH Reference Tranches (in the aggregate), (xviii) the Class B-2CH Reference Tranche, (xix) the Class 1A-DH Reference Tranche, (xx) the Class 1X-DH Reference Tranche, (xxi) the Class M-1DH Reference Tranche, (xxii) the Class 1M-2D and Class M-2DH Reference Tranches (in the aggregate), (xxiii) the Class 1B-1D and Class B-1DH Reference Tranches (in the aggregate), (xxiv) the Class B-2DH Reference Tranche, (xxv) the Class 1A-EH Reference Tranche, (xxvi) the Class 1X-EH Reference Tranche, (xxvii) the Class M-1EH Reference Tranche, (xxviii) the Class 1M-2E and Class M-2EH Reference Tranches (in the aggregate), (xxix) the Class 1B-1E </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">) the Class 1A-AH Reference Tranche, (ii) the Class 1X-AH Reference Tranche, (iii) the Class M-1AH Reference Tranche, (iv) the Class 1M-2A and Class M-2AH Reference Tranches (in the aggregate), (v) the Class 1B-1A and Class B-1AH Reference Tranches (in the aggregate), (vi) the Class B-2AH Reference Tranche, (vii) the Class 1A-BH Reference Tranche, (viii) the Class 1X-BH Reference Tranche, (ix) the Class M1BH Reference Tranche, (x) the Class 1M-2B and Class M-2BH Reference Tranches (in the aggregate), (xi) the Class 1B-1B and Class B-1BH Reference Tranches (in the aggregate), (xii) the Class B-2BH Reference Tranche, (xiii) the Class 1A-CH Reference Tranche, (xiv) the Class 1X-CH Reference Tranche, (xv) the Class M-1CH Reference Tranche, (xvi) the Class 1M-2C and Class M-2CH Reference Tranches (in the aggregate), (xvii) the Class 1B-1C and Class B-1CH Reference Tranches (in the aggregate), (xviii) the Class B-2CH Reference Tranche, (xix) the Class 1A-DH Reference Tranche, (xx) the Class 1X-DH Reference Tranche, (xxi) the Class M-1DH Reference Tranche, (xxii) the Class 1M-2D and Class M-2DH Reference Tranches (in the aggregate), (xxiii) the Class 1B-1D and Class B-1DH Reference Tranches (in the aggregate), (xxiv) the Class B-2DH Reference Tranche, (xxv) the Class 1A-EH Reference Tranche, (xxvi) the Class 1X-EH Reference Tranche, (xxvii) the Class M-1EH Reference Tranche, (xxviii) the Class 1M-2E and Class M-2EH Reference Tranches (in the aggregate), (xxix) the Class 1B-1E </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>and Class B-1EH Reference Tranches (in the aggregate), (xxx) the Class B-2EH Reference Tranche, (xxxi) the Class 1A-FH Reference Tranche, (xxxii) the Class 1X-FH Reference Tranche, (xxxiii) the Class M-1FH Reference Tranche, (xxxiv) the Class 1M-2F and Class M-2FH Reference Tranches (in the aggregate), (xxxv) the Class 1B-1F and Class B-1FH Reference Tranches (in the aggregate), (xxxvi) the Class B-2FH Reference Tranche, (xxxvii) the Class 2A-GH Reference Tranche, (xxxviii) the Class 2X-GH Reference Tranche, (xxxix) the Class M-1GH Reference Tranche, (xl) the Class 2M-2G and Class M-2GH Reference Tranches (in the aggregate), (xli) the Class 2B-1G and Class B-1GH Reference Tranches (in the aggregate), (xlii) the Class B-2GH Reference Tranche, (xliii) the Class 2A-HH Reference Tranche, (xliv) the Class 2X-HH Reference Tranche, (xlv) the Class M-1HH Reference Tranche, (xlvi) the Class 2M-2H and Class M-2HH Reference Tranches (in the aggregate), (xlvii) the Class 2B-1H and Class B-1HH Reference Tranches (in the aggregate), (xlviii) the Class B-2HH Reference Tranche, (xlix) the Class 2A-JH Reference Tranche, (l) the Class 2X-JH Reference Tranche, (li) the Class M-1JH Reference Tranche, (lii) the Class 2M-2J and Class M-2JH Reference Tranches (in the aggregate), (liii) the Class 2B-1J and Class B-1JH Reference Tranches (in the aggregate), (liv) the Class B-2JH Reference Tranche, (lv) the Class 2A-KH Reference Tranche, (lvi) the Class 2X-KH Reference Tranche, (lvii) the Class M-1KH Reference Tranche, (lviii) the Class 2M-2K and Class M-2KH Reference Tranches (in the aggregate), (lix) the Class 2B-1K and Class B-1KH Reference Tranches (in the aggregate), (lx) the Class B-2KH Reference Tranche, (lxi) the Class 2A-LH Reference Tranche, (lxii) the Class 2X-LH Reference Tranche, (lxiii) the Class M-1LH Reference Tranche, (lxiv) the Class 2M-2L and Class M-2LH Reference Tranches (in the aggregate), (lxv) the Class 2B-1L and Class B-1LH Reference Tranches (in the aggregate), (lxvi) the Class B-2LH Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F6DC080" w14:textId="77777777" w:rsidR="00134988" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E6ACC" w14:paraId="10CA61D4" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
@@ -6457,51 +6919,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="139C1EC5" w14:textId="77777777" w:rsidR="005E6ACC" w:rsidRPr="00EF687A" w:rsidRDefault="005E6ACC" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67552496" w14:textId="70EF9293" w:rsidR="005E6ACC" w:rsidRDefault="005E6ACC" w:rsidP="004B6711">
             <w:r w:rsidRPr="005E6ACC">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6ACC">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6ACC">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
             </w:r>
             <w:r w:rsidR="004B6711">
               <w:t xml:space="preserve">ggregate), </w:t>
             </w:r>
             <w:r w:rsidRPr="005E6ACC">
               <w:t>(viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidR="004B6711">
               <w:t xml:space="preserve"> and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="207EBF46" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00910048" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
@@ -6583,51 +7053,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D9D53BA" w14:textId="77777777" w:rsidR="001A167D" w:rsidRPr="00EF687A" w:rsidRDefault="001A167D" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77A1F529" w14:textId="74299416" w:rsidR="001A167D" w:rsidRDefault="004B6711" w:rsidP="004B6711">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate), (vii) the Class 2B-1B and Class 2B-BH Reference Tranches (in the aggregate), (viii) the Class 2B-2 and Class 2B-2H Reference Tranches (in the aggregate) and (ix) the Class 2B-3H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate), (vii) the Class 2B-1B and Class 2B-BH Reference Tranches (in the aggregate), (viii) the Class 2B-2 and Class 2B-2H Reference Tranches (in the aggregate) and (ix) the Class 2B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="397CB2ED" w14:textId="77777777" w:rsidR="00134988" w:rsidRPr="00E26B1A" w:rsidRDefault="00134988" w:rsidP="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A167D" w14:paraId="6D8A528E" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D6DA180" w14:textId="77777777" w:rsidR="001A167D" w:rsidRPr="00EF687A" w:rsidRDefault="001A167D" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -6699,51 +7177,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21D63801" w14:textId="77777777" w:rsidR="001A167D" w:rsidRPr="00EF687A" w:rsidRDefault="001A167D" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="322F4A1E" w14:textId="0CB75F52" w:rsidR="001A167D" w:rsidRDefault="004B6711" w:rsidP="003340C7">
             <w:r w:rsidRPr="005E6ACC">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6ACC">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6ACC">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ggregate), </w:t>
             </w:r>
             <w:r w:rsidRPr="005E6ACC">
               <w:t>(viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FAD5003" w14:textId="723DDD4B" w:rsidR="00134988" w:rsidRDefault="00134988"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
@@ -6821,51 +7307,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46EF12C5" w14:textId="77777777" w:rsidR="001A167D" w:rsidRPr="00EF687A" w:rsidRDefault="001A167D" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CAFFB63" w14:textId="23ADD809" w:rsidR="001A167D" w:rsidRDefault="004B6711" w:rsidP="003340C7">
             <w:r w:rsidRPr="005E6ACC">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E6ACC">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E6ACC">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the a</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ggregate), </w:t>
             </w:r>
             <w:r w:rsidRPr="005E6ACC">
               <w:t>(viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A5F8074" w14:textId="37569714" w:rsidR="001A167D" w:rsidRDefault="001A167D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
@@ -6944,51 +7438,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF5A285" w14:textId="77777777" w:rsidR="001A167D" w:rsidRPr="00EF687A" w:rsidRDefault="001A167D" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="506883BC" w14:textId="201A1144" w:rsidR="001A167D" w:rsidRDefault="004B6711" w:rsidP="003340C7">
             <w:r>
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate), (vii) the Class 2B-1B and Class 2B-BH Reference Tranches (in the aggregate), (viii) the Class 2B-2 and Class 2B-2H Reference Tranches (in the aggregate) and (ix) the Class 2B-3H Reference Tranche</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate), (vii) the Class 2B-1B and Class 2B-BH Reference Tranches (in the aggregate), (viii) the Class 2B-2 and Class 2B-2H Reference Tranches (in the aggregate) and (ix) the Class 2B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FEEA25A" w14:textId="38A4841D" w:rsidR="001A167D" w:rsidRDefault="001A167D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C3207" w14:paraId="38B561E1" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33E5E20E" w14:textId="77777777" w:rsidR="009C3207" w:rsidRPr="00EF687A" w:rsidRDefault="009C3207" w:rsidP="003340C7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
@@ -7057,51 +7559,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D28BF38" w14:textId="77777777" w:rsidR="009C3207" w:rsidRPr="00EF687A" w:rsidRDefault="009C3207" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F3CA1EE" w14:textId="22E62BFA" w:rsidR="009C3207" w:rsidRDefault="009C3207" w:rsidP="009C3207">
             <w:r w:rsidRPr="009C3207">
-              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate), (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C3207">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C3207">
+              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate), (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) </w:t>
             </w:r>
             <w:r>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve"> (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A6D2B79" w14:textId="5EC0F35D" w:rsidR="009C3207" w:rsidRDefault="009C3207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="005A5D0C" w14:paraId="5A68D714" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
@@ -7176,51 +7686,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7483884F" w14:textId="77777777" w:rsidR="005A5D0C" w:rsidRPr="00EF687A" w:rsidRDefault="005A5D0C" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75112C17" w14:textId="77777777" w:rsidR="005A5D0C" w:rsidRDefault="005A5D0C" w:rsidP="003340C7">
             <w:r w:rsidRPr="009C3207">
-              <w:t xml:space="preserve">(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate), (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C3207">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C3207">
+              <w:t xml:space="preserve">) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate), (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) </w:t>
             </w:r>
             <w:r>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve"> (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B4510B3" w14:textId="45882E76" w:rsidR="005A5D0C" w:rsidRDefault="005A5D0C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D55AC6" w14:paraId="15995FC9" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
@@ -7296,51 +7814,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B11DA45" w14:textId="77777777" w:rsidR="00D55AC6" w:rsidRPr="00EF687A" w:rsidRDefault="00D55AC6" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36EF65FA" w14:textId="18DC3565" w:rsidR="00D55AC6" w:rsidRDefault="00D55AC6" w:rsidP="003340C7">
             <w:r w:rsidRPr="009C3207">
-              <w:t xml:space="preserve">(i) the </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C3207">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C3207">
+              <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">A-H Reference Tranche, (ii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1 and </w:t>
             </w:r>
             <w:r>
               <w:t>Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1H Reference Tranches (in the aggregate), (iii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-2A and </w:t>
             </w:r>
@@ -7511,51 +8037,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18E3D66F" w14:textId="77777777" w:rsidR="00D45AF6" w:rsidRPr="00EF687A" w:rsidRDefault="00D45AF6" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77A61AB1" w14:textId="1EC72394" w:rsidR="00D45AF6" w:rsidRDefault="00D45AF6" w:rsidP="003340C7">
             <w:r w:rsidRPr="009C3207">
-              <w:t xml:space="preserve">(i) the </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C3207">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C3207">
+              <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">A-H Reference Tranche, (ii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1 and </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1H Reference Tranches (in the aggregate), (iii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-2A and </w:t>
             </w:r>
@@ -7726,51 +8260,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79E35B59" w14:textId="77777777" w:rsidR="00355333" w:rsidRPr="00EF687A" w:rsidRDefault="00355333" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22346A55" w14:textId="77777777" w:rsidR="00355333" w:rsidRDefault="00355333" w:rsidP="003340C7">
             <w:r w:rsidRPr="009C3207">
-              <w:t xml:space="preserve">(i) the </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C3207">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C3207">
+              <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">A-H Reference Tranche, (ii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1 and </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-1H Reference Tranches (in the aggregate), (iii) the </w:t>
             </w:r>
             <w:r>
               <w:t>Class 1</w:t>
             </w:r>
             <w:r w:rsidRPr="009C3207">
               <w:t xml:space="preserve">M-2A and </w:t>
             </w:r>
@@ -7942,51 +8484,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06868747" w14:textId="77777777" w:rsidR="00817BD0" w:rsidRPr="00EF687A" w:rsidRDefault="00817BD0" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="720074C6" w14:textId="6507D4FE" w:rsidR="00817BD0" w:rsidRDefault="00817BD0" w:rsidP="00B6617D">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Refere</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Refere</w:t>
             </w:r>
             <w:r w:rsidR="00B6617D">
               <w:t xml:space="preserve">nce Tranches (in the aggregate), </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>(viii) the Class 1B-2H Reference Tranche</w:t>
             </w:r>
             <w:r w:rsidR="00B6617D">
               <w:t xml:space="preserve"> and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="003116DC" w14:textId="5349BE1F" w:rsidR="00817BD0" w:rsidRDefault="00817BD0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
@@ -8064,51 +8614,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3822ECE9" w14:textId="77777777" w:rsidR="00D33864" w:rsidRPr="00EF687A" w:rsidRDefault="00D33864" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE78608" w14:textId="21BB56FD" w:rsidR="00D33864" w:rsidRDefault="00D33864" w:rsidP="00B6617D">
             <w:r>
-              <w:t>(i) the Class 2</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>) the Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-H Ref</w:t>
             </w:r>
             <w:r>
               <w:t>erence Tranche, (ii) the Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">M-1 and Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>M-1H Reference Tranches (in t</w:t>
             </w:r>
             <w:r>
               <w:t>he aggregate), (iii) the Class 2M-2A and Class 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">M-AH Reference Tranches (in </w:t>
             </w:r>
             <w:r>
               <w:t>the aggregate), (iv) the Class 2M-2B and Class 2</w:t>
             </w:r>
@@ -8228,51 +8786,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DC36D9C" w14:textId="77777777" w:rsidR="007C0261" w:rsidRPr="00EF687A" w:rsidRDefault="007C0261" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D50C473" w14:textId="2BB8B786" w:rsidR="007C0261" w:rsidRDefault="007C0261" w:rsidP="00B6617D">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidR="00B6617D">
               <w:t>, (viii) the Class 1B-2H Reference Tranche and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B47DE98" w14:textId="05A81D9F" w:rsidR="007C0261" w:rsidRDefault="007C0261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="003340C7" w14:paraId="2610E9C2" w14:textId="77777777" w:rsidTr="003340C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F0069AE" w14:textId="77777777" w:rsidR="003340C7" w:rsidRPr="00EF687A" w:rsidRDefault="003340C7" w:rsidP="003340C7">
@@ -8344,51 +8910,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C5420DC" w14:textId="77777777" w:rsidR="003340C7" w:rsidRPr="00EF687A" w:rsidRDefault="003340C7" w:rsidP="003340C7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="127D3E84" w14:textId="4BF2EEC7" w:rsidR="003340C7" w:rsidRDefault="003340C7" w:rsidP="00EB4F65">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidR="00EB4F65">
               <w:t xml:space="preserve"> and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D851F74" w14:textId="7D51C9E5" w:rsidR="003340C7" w:rsidRDefault="003340C7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="004820EF" w14:paraId="6AA404F7" w14:textId="77777777" w:rsidTr="0016186E">
         <w:tc>
           <w:tcPr>
@@ -8463,51 +9037,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="651FEB99" w14:textId="77777777" w:rsidR="004820EF" w:rsidRPr="00EF687A" w:rsidRDefault="004820EF" w:rsidP="0016186E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="149E381B" w14:textId="05C0580C" w:rsidR="004820EF" w:rsidRDefault="004820EF" w:rsidP="00EB4F65">
             <w:r w:rsidRPr="00817BD0">
-              <w:t xml:space="preserve">(i) the Class </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">A-H Reference Tranche, (ii) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-1 and Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-1H Reference Tranches (in the aggregate), (iii) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-2A and Class </w:t>
             </w:r>
@@ -8675,51 +9257,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F7BE0DD" w14:textId="77777777" w:rsidR="001248EF" w:rsidRPr="00EF687A" w:rsidRDefault="001248EF" w:rsidP="001613EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E6E67A2" w14:textId="77777777" w:rsidR="001248EF" w:rsidRDefault="001248EF" w:rsidP="001613EE">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="102E97DD" w14:textId="5FC90B0C" w:rsidR="001248EF" w:rsidRDefault="001248EF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D63B7A" w14:paraId="66B05F6D" w14:textId="77777777" w:rsidTr="00C66C1C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FC2E6F2" w14:textId="77777777" w:rsidR="00D63B7A" w:rsidRPr="00EF687A" w:rsidRDefault="00D63B7A" w:rsidP="00C66C1C">
@@ -8791,51 +9381,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69E302E0" w14:textId="77777777" w:rsidR="00D63B7A" w:rsidRPr="00EF687A" w:rsidRDefault="00D63B7A" w:rsidP="00C66C1C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44F22F67" w14:textId="77777777" w:rsidR="00D63B7A" w:rsidRDefault="00D63B7A" w:rsidP="00C66C1C">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EB9B143" w14:textId="14A4530A" w:rsidR="00D63B7A" w:rsidRDefault="00D63B7A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A7AB9" w14:paraId="59CD264B" w14:textId="77777777" w:rsidTr="00CA6861">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E309180" w14:textId="77777777" w:rsidR="002A7AB9" w:rsidRPr="00EF687A" w:rsidRDefault="002A7AB9" w:rsidP="00CA6861">
@@ -8908,51 +9506,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D6DD0D0" w14:textId="77777777" w:rsidR="002A7AB9" w:rsidRPr="00EF687A" w:rsidRDefault="002A7AB9" w:rsidP="00CA6861">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18F07137" w14:textId="77777777" w:rsidR="002A7AB9" w:rsidRDefault="002A7AB9" w:rsidP="00CA6861">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F126738" w14:textId="55F76B53" w:rsidR="002A7AB9" w:rsidRDefault="002A7AB9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F22187" w14:paraId="67E35C44" w14:textId="77777777" w:rsidTr="00F22187">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="355768F8" w14:textId="77777777" w:rsidR="00F22187" w:rsidRPr="00EF687A" w:rsidRDefault="00F22187" w:rsidP="000151F8">
@@ -9024,51 +9630,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BA47BE9" w14:textId="77777777" w:rsidR="00F22187" w:rsidRPr="00EF687A" w:rsidRDefault="00F22187" w:rsidP="00F22187">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="503279DA" w14:textId="7D3599C4" w:rsidR="00F22187" w:rsidRDefault="00F22187" w:rsidP="00F22187">
             <w:r w:rsidRPr="00817BD0">
-              <w:t xml:space="preserve">(i) the Class </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">A-H Reference Tranche, (ii) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-1 and Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-1H Reference Tranches (in the aggregate), (iii) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>2M</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">-2A and Class </w:t>
             </w:r>
@@ -9218,51 +9832,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E9FEA37" w14:textId="77777777" w:rsidR="00F22187" w:rsidRPr="00EF687A" w:rsidRDefault="00F22187" w:rsidP="000151F8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7758" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37E9383E" w14:textId="3EF9D269" w:rsidR="00F22187" w:rsidRDefault="00F22187" w:rsidP="000151F8">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2H Reference Tranche and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68ECFE41" w14:textId="77777777" w:rsidR="00F22187" w:rsidRDefault="00F22187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B82D22" w14:paraId="7F993C23" w14:textId="77777777" w:rsidTr="00F300AA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9341,51 +9963,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="202AC1DF" w14:textId="77777777" w:rsidR="00B82D22" w:rsidRPr="00EF687A" w:rsidRDefault="00B82D22" w:rsidP="00214B43">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="235C4ADA" w14:textId="77777777" w:rsidR="00B82D22" w:rsidRDefault="00B82D22" w:rsidP="00214B43">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2AA6C25E" w14:textId="77777777" w:rsidR="00B82D22" w:rsidRDefault="00B82D22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E12058" w14:paraId="683DF5FB" w14:textId="77777777" w:rsidTr="008A6F03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68F46B80" w14:textId="77777777" w:rsidR="00E12058" w:rsidRPr="00EF687A" w:rsidRDefault="00E12058" w:rsidP="008A6F03">
@@ -9454,51 +10084,59 @@
       <w:tr w:rsidR="00E12058" w14:paraId="715A1CDA" w14:textId="77777777" w:rsidTr="008A6F03">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5268F2C2" w14:textId="77777777" w:rsidR="00E12058" w:rsidRPr="00EF687A" w:rsidRDefault="00E12058" w:rsidP="008A6F03">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F35E335" w14:textId="77777777" w:rsidR="00E12058" w:rsidRDefault="00E12058" w:rsidP="008A6F03">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (ii) the Class 1M-1 and Class 1M-1H Reference Tranches (in the aggregate), (iii) the Class 1M-2A and Class 1M-AH Reference Tranches (in the aggregate), (iv) the Class 1M-2B and Class 1M-BH Reference Tranches (in the aggregate), (v) the Class 1M-2C and Class 1M-CH Reference Tranches (in the aggregate), (vi) the Class 1B-1A and Class 1B-AH Reference Tranches (in the aggregate), (vii) the Class 1B-1B and Class 1B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii) the Class 1B-2 and Class 1B-2H Reference Tranches (in the aggregate) and (ix) the Class 1B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C3C862D" w14:textId="77777777" w:rsidR="00E12058" w:rsidRDefault="00E12058"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="7550"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B356E9" w14:paraId="7083DF79" w14:textId="77777777" w:rsidTr="00F31B93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EEEE020" w14:textId="77777777" w:rsidR="00B356E9" w:rsidRPr="00EF687A" w:rsidRDefault="00B356E9" w:rsidP="00F31B93">
@@ -9567,51 +10205,59 @@
       <w:tr w:rsidR="00B356E9" w14:paraId="1E117E12" w14:textId="77777777" w:rsidTr="00F31B93">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F75D8B2" w14:textId="77777777" w:rsidR="00B356E9" w:rsidRPr="00EF687A" w:rsidRDefault="00B356E9" w:rsidP="00F31B93">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3706E1CE" w14:textId="3FF3696A" w:rsidR="00B356E9" w:rsidRDefault="00B356E9" w:rsidP="00F31B93">
             <w:r w:rsidRPr="00B356E9">
-              <w:t>(i) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>) the Class 2A-H Reference Tranche, (ii) the Class 2M-1 and Class 2M-1H Reference Tranches (in the aggregate), (iii) the Class 2M-2A and Class 2M-AH Reference Tranches (in the aggregate), (iv) the Class 2M-2B and Class 2M-BH Reference Tranches (in the aggregate), (v) the Class 2M-2C and Class 2M-CH Reference Tranches (in the aggregate), (vi) the Class 2B-1A and Class 2B-AH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidR="00D674D0">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve"> (vii) the Class 2B-1B and Class 2B-BH Reference Tranches (in the aggregate)</w:t>
             </w:r>
             <w:r>
               <w:t>, (viii)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve"> the Class 2B-2H </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Reference Tranche </w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(ix) the </w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t>Class 2B-3H Reference Tranche</w:t>
             </w:r>
@@ -9711,51 +10357,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6997238B" w14:textId="77777777" w:rsidR="00F300AA" w:rsidRPr="00EF687A" w:rsidRDefault="00F300AA" w:rsidP="00B721CB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="663B725F" w14:textId="20A26814" w:rsidR="00F300AA" w:rsidRDefault="00F300AA" w:rsidP="00B721CB">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (i</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (i</w:t>
             </w:r>
             <w:r w:rsidR="00231B5E">
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>Class 1A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>, (ii</w:t>
             </w:r>
@@ -9884,51 +10538,59 @@
       <w:tr w:rsidR="00460CDD" w14:paraId="69B67C7A" w14:textId="77777777" w:rsidTr="00C20007">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E9743B5" w14:textId="77777777" w:rsidR="00460CDD" w:rsidRPr="00EF687A" w:rsidRDefault="00460CDD" w:rsidP="00C20007">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C0D6A5E" w14:textId="7B8D740F" w:rsidR="00460CDD" w:rsidRDefault="00460CDD" w:rsidP="00C20007">
             <w:r w:rsidRPr="00B356E9">
-              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -10090,51 +10752,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C2AEDC4" w14:textId="77777777" w:rsidR="00460CDD" w:rsidRPr="00EF687A" w:rsidRDefault="00460CDD" w:rsidP="00C20007">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35F03472" w14:textId="77777777" w:rsidR="00460CDD" w:rsidRDefault="00460CDD" w:rsidP="00C20007">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (i</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (i</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>Class 1A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>, (ii</w:t>
             </w:r>
@@ -10267,51 +10937,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A7EA448" w14:textId="77777777" w:rsidR="001B3B72" w:rsidRPr="00EF687A" w:rsidRDefault="001B3B72" w:rsidP="00E954F6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77713FA3" w14:textId="77777777" w:rsidR="001B3B72" w:rsidRDefault="001B3B72" w:rsidP="00E954F6">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (i</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (i</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>Class 1A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>, (ii</w:t>
             </w:r>
@@ -10443,51 +11121,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F5C7381" w14:textId="77777777" w:rsidR="00FA10BA" w:rsidRPr="00EF687A" w:rsidRDefault="00FA10BA" w:rsidP="00FF007E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38C7E1EC" w14:textId="77777777" w:rsidR="00FA10BA" w:rsidRDefault="00FA10BA" w:rsidP="00FF007E">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (i</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (i</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>Class 1A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>, (ii</w:t>
             </w:r>
@@ -10610,51 +11296,59 @@
       <w:tr w:rsidR="00D864B9" w14:paraId="5C2DF3B6" w14:textId="77777777" w:rsidTr="0013053A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D1F8FAE" w14:textId="77777777" w:rsidR="00D864B9" w:rsidRPr="00EF687A" w:rsidRDefault="00D864B9" w:rsidP="0013053A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ED7E9B8" w14:textId="181B7654" w:rsidR="00D864B9" w:rsidRDefault="00D864B9" w:rsidP="0013053A">
             <w:r w:rsidRPr="00B356E9">
-              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -10799,51 +11493,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="427FEC26" w14:textId="77777777" w:rsidR="00594559" w:rsidRPr="00EF687A" w:rsidRDefault="00594559" w:rsidP="00AC0D89">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="409333A3" w14:textId="749DADA5" w:rsidR="00594559" w:rsidRDefault="00594559" w:rsidP="00AC0D89">
             <w:r w:rsidRPr="00B356E9">
-              <w:t xml:space="preserve">(i) the Class </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>1A</w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve">-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>1A</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
@@ -11050,51 +11752,59 @@
       <w:tr w:rsidR="008D2612" w14:paraId="7CD560DA" w14:textId="77777777" w:rsidTr="00BF51C2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51948E58" w14:textId="77777777" w:rsidR="008D2612" w:rsidRPr="00EF687A" w:rsidRDefault="008D2612" w:rsidP="00BF51C2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B259BC3" w14:textId="77777777" w:rsidR="008D2612" w:rsidRDefault="008D2612" w:rsidP="00BF51C2">
             <w:r w:rsidRPr="00B356E9">
-              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -11238,51 +11948,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="257129A8" w14:textId="77777777" w:rsidR="002C6B74" w:rsidRPr="00EF687A" w:rsidRDefault="002C6B74" w:rsidP="00631320">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0157E9DA" w14:textId="77777777" w:rsidR="002C6B74" w:rsidRDefault="002C6B74" w:rsidP="00631320">
             <w:r w:rsidRPr="00817BD0">
-              <w:t>(i) the Class 1A-H Reference Tranche, (i</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>) the Class 1A-H Reference Tranche, (i</w:t>
             </w:r>
             <w:r>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">) the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>Class 1A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>, (ii</w:t>
             </w:r>
@@ -11409,51 +12127,59 @@
       <w:tr w:rsidR="0021406B" w14:paraId="69D3C008" w14:textId="77777777" w:rsidTr="00517A23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74AC5950" w14:textId="77777777" w:rsidR="0021406B" w:rsidRPr="00EF687A" w:rsidRDefault="0021406B" w:rsidP="00517A23">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12EB5976" w14:textId="77777777" w:rsidR="0021406B" w:rsidRDefault="0021406B" w:rsidP="00517A23">
             <w:r w:rsidRPr="00B356E9">
-              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -11592,51 +12318,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A4E132" w14:textId="77777777" w:rsidR="0003581F" w:rsidRPr="00EF687A" w:rsidRDefault="0003581F" w:rsidP="00AE0DD8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E5FDC5B" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F" w:rsidP="00AE0DD8">
             <w:r w:rsidRPr="00B356E9">
-              <w:t xml:space="preserve">(i) the Class </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>1A</w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve">-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>1A</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
@@ -11837,51 +12571,59 @@
       <w:tr w:rsidR="00B232C4" w14:paraId="28A0B9C6" w14:textId="77777777" w:rsidTr="00F33BFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F598959" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRPr="00EF687A" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28F70C54" w14:textId="77777777" w:rsidR="00B232C4" w:rsidRDefault="00B232C4" w:rsidP="00F33BFB">
             <w:r w:rsidRPr="00B356E9">
-              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -12016,51 +12758,59 @@
       <w:tr w:rsidR="006F1DE5" w14:paraId="3FD7696B" w14:textId="77777777" w:rsidTr="002F1A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A3AA465" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRPr="00EF687A" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36C1B206" w14:textId="77777777" w:rsidR="006F1DE5" w:rsidRDefault="006F1DE5" w:rsidP="002F1A05">
             <w:r w:rsidRPr="00B356E9">
-              <w:t xml:space="preserve">(i) the Class 2A-H Reference Tranche, (ii) </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class 2A-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 2A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>A-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>H Reference Tranche</w:t>
             </w:r>
             <w:r>
               <w:t>s (in the aggregate)</w:t>
             </w:r>
@@ -12131,124 +12881,383 @@
           </w:tcPr>
           <w:p w14:paraId="664F1913" w14:textId="77777777" w:rsidR="00A81802" w:rsidRPr="00EF687A" w:rsidRDefault="00A81802" w:rsidP="0068138E">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0381CFC3" w14:textId="219E2352" w:rsidR="00A81802" w:rsidRDefault="00A81802" w:rsidP="0068138E">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>2026-R0</w:t>
-[...2 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>2026-R05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A81802" w14:paraId="209FD74D" w14:textId="77777777" w:rsidTr="0068138E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B61E95B" w14:textId="77777777" w:rsidR="00A81802" w:rsidRPr="00EF687A" w:rsidRDefault="00A81802" w:rsidP="0068138E">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Closing Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36421802" w14:textId="3DDECC42" w:rsidR="00A81802" w:rsidRDefault="00A81802" w:rsidP="0068138E">
             <w:pPr>
               <w:keepNext/>
             </w:pPr>
             <w:r>
-              <w:t>September 16</w:t>
-[...2 lines deleted...]
-              <w:t>, 2026</w:t>
+              <w:t>September 16, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A81802" w14:paraId="5CC678C3" w14:textId="77777777" w:rsidTr="0068138E">
         <w:trPr>
           <w:trHeight w:val="1043"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F135EE5" w14:textId="77777777" w:rsidR="00A81802" w:rsidRPr="00EF687A" w:rsidRDefault="00A81802" w:rsidP="0068138E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Reference Tranches</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="152C3A55" w14:textId="77777777" w:rsidR="00A81802" w:rsidRDefault="00A81802" w:rsidP="0068138E">
             <w:r w:rsidRPr="00B356E9">
-              <w:t xml:space="preserve">(i) the Class </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-H Reference Tranche, (ii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Class 1A-1 and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t>H Reference Tranche</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s (in the aggregate)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817BD0">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(iii) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-1 and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>-1H Reference Tranches (in the aggregate), (i</w:t>
+            </w:r>
+            <w:r>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-2A and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-AH Reference Tranches (in the aggregate), (v) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-2B and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>-BH Reference Tranches (in the aggregate)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> (v</w:t>
+            </w:r>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">-2C and Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>-CH Reference Tranches (in the aggregate),</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (vii) the Class 1B-1H Reference Tranche, (viii)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve"> the Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">B-2H </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Reference Tranche </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(ix) the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">Class </w:t>
+            </w:r>
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>B-3H Reference Tranche</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6CE0E5A8" w14:textId="77777777" w:rsidR="000828A7" w:rsidRDefault="000828A7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="7550"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00266C5D" w14:paraId="1D872885" w14:textId="77777777" w:rsidTr="00266C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50558952" w14:textId="3A632BBD" w:rsidR="00266C5D" w:rsidRPr="00EF687A" w:rsidRDefault="00266C5D" w:rsidP="000828A7">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C81E04F" w14:textId="2B198785" w:rsidR="00266C5D" w:rsidRDefault="00266C5D" w:rsidP="00B263E6">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>2026-R06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00266C5D" w14:paraId="16250913" w14:textId="77777777" w:rsidTr="00266C5D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="652A267E" w14:textId="77777777" w:rsidR="00266C5D" w:rsidRPr="00EF687A" w:rsidRDefault="00266C5D" w:rsidP="00B263E6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Closing Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D13A81C" w14:textId="50FA2125" w:rsidR="00266C5D" w:rsidRDefault="00266C5D" w:rsidP="00B263E6">
+            <w:pPr>
+              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:t>October 14, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00266C5D" w14:paraId="7D7C3A0D" w14:textId="77777777" w:rsidTr="00266C5D">
+        <w:trPr>
+          <w:trHeight w:val="1043"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D9DBA5" w14:textId="77777777" w:rsidR="00266C5D" w:rsidRPr="00EF687A" w:rsidRDefault="00266C5D" w:rsidP="00B263E6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Reference Tranches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7550" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CC1632" w14:textId="77777777" w:rsidR="00266C5D" w:rsidRDefault="00266C5D" w:rsidP="00B263E6">
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B356E9">
+              <w:t xml:space="preserve">) the Class </w:t>
             </w:r>
             <w:r>
               <w:t>1A</w:t>
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t xml:space="preserve">-H Reference Tranche, (ii) </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Class 1A-1 and </w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t xml:space="preserve">Class </w:t>
             </w:r>
             <w:r>
               <w:t>1A</w:t>
             </w:r>
             <w:r w:rsidRPr="00817BD0">
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:t>1</w:t>
             </w:r>
@@ -12362,363 +13371,363 @@
             </w:r>
             <w:r w:rsidRPr="00B356E9">
               <w:t>B-3H Reference Tranche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A1C9A0F" w14:textId="77777777" w:rsidR="00A81802" w:rsidRDefault="00A81802"/>
     <w:sectPr w:rsidR="00A81802" w:rsidSect="00A36D7E">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AF4D881" w14:textId="77777777" w:rsidR="00B66CBD" w:rsidRDefault="00B66CBD">
+    <w:p w14:paraId="3FEBD6C9" w14:textId="77777777" w:rsidR="009958AE" w:rsidRDefault="009958AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="031A10CA" w14:textId="77777777" w:rsidR="00B66CBD" w:rsidRDefault="00B66CBD">
+    <w:p w14:paraId="531EB7F2" w14:textId="77777777" w:rsidR="009958AE" w:rsidRDefault="009958AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BAA307D" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1564872313"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="07720A44" w14:textId="6701B5DD" w:rsidR="003340C7" w:rsidRDefault="003340C7" w:rsidP="003340C7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002A7AB9">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2461128D" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1237281864"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="017C39EC" w14:textId="4A7F33B4" w:rsidR="003340C7" w:rsidRDefault="003340C7" w:rsidP="003340C7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:t>Sch. 1-</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002A7AB9">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1320390682"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="55A5DDE0" w14:textId="74364295" w:rsidR="003340C7" w:rsidRDefault="003340C7" w:rsidP="003340C7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:t>Sch. I-</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="002A7AB9">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68BCAB6A" w14:textId="77777777" w:rsidR="00B66CBD" w:rsidRDefault="00B66CBD">
+    <w:p w14:paraId="5DECFDBC" w14:textId="77777777" w:rsidR="009958AE" w:rsidRDefault="009958AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54802F3E" w14:textId="77777777" w:rsidR="00B66CBD" w:rsidRDefault="00B66CBD">
+    <w:p w14:paraId="09233E9B" w14:textId="77777777" w:rsidR="009958AE" w:rsidRDefault="009958AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1ACB9228" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D08462F" w14:textId="77777777" w:rsidR="0003581F" w:rsidRDefault="0003581F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="478D0A0D" w14:textId="676B9200" w:rsidR="003340C7" w:rsidRPr="009635CD" w:rsidRDefault="003340C7" w:rsidP="009635CD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64796C89" w14:textId="77777777" w:rsidR="003340C7" w:rsidRPr="009A4F1B" w:rsidRDefault="003340C7" w:rsidP="003340C7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75ED9C4A" w14:textId="77777777" w:rsidR="003340C7" w:rsidRPr="009A4F1B" w:rsidRDefault="003340C7" w:rsidP="003340C7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51F01A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43767CB4"/>
     <w:lvl w:ilvl="0" w:tplc="6EDED912">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -12990,187 +13999,196 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00134988"/>
     <w:rsid w:val="0000615F"/>
     <w:rsid w:val="0003581F"/>
+    <w:rsid w:val="000632D4"/>
+    <w:rsid w:val="000828A7"/>
     <w:rsid w:val="000A1F92"/>
     <w:rsid w:val="000B13CF"/>
     <w:rsid w:val="001248EF"/>
     <w:rsid w:val="00134988"/>
     <w:rsid w:val="001775CE"/>
     <w:rsid w:val="00186FE5"/>
     <w:rsid w:val="00190D75"/>
     <w:rsid w:val="00197155"/>
     <w:rsid w:val="001A167D"/>
     <w:rsid w:val="001A403B"/>
     <w:rsid w:val="001B3B72"/>
     <w:rsid w:val="0020211A"/>
     <w:rsid w:val="00213974"/>
     <w:rsid w:val="0021406B"/>
     <w:rsid w:val="00231B5E"/>
+    <w:rsid w:val="00266C5D"/>
     <w:rsid w:val="002A7AB9"/>
     <w:rsid w:val="002B6069"/>
     <w:rsid w:val="002C177A"/>
     <w:rsid w:val="002C6B74"/>
     <w:rsid w:val="003321AF"/>
     <w:rsid w:val="003340C7"/>
     <w:rsid w:val="00345C1B"/>
     <w:rsid w:val="00355333"/>
     <w:rsid w:val="00376EA7"/>
     <w:rsid w:val="00386E57"/>
     <w:rsid w:val="003C38E7"/>
     <w:rsid w:val="00445663"/>
     <w:rsid w:val="00457BAC"/>
     <w:rsid w:val="00460CDD"/>
     <w:rsid w:val="00466492"/>
     <w:rsid w:val="004820EF"/>
     <w:rsid w:val="00492AFD"/>
     <w:rsid w:val="004B4EC5"/>
     <w:rsid w:val="004B6711"/>
     <w:rsid w:val="004C0802"/>
     <w:rsid w:val="004C7757"/>
     <w:rsid w:val="004D50D9"/>
+    <w:rsid w:val="004E4D42"/>
     <w:rsid w:val="005236B8"/>
     <w:rsid w:val="00524511"/>
     <w:rsid w:val="00530037"/>
     <w:rsid w:val="00594559"/>
     <w:rsid w:val="005A5D0C"/>
     <w:rsid w:val="005B0953"/>
     <w:rsid w:val="005E4444"/>
     <w:rsid w:val="005E6ACC"/>
     <w:rsid w:val="00601D61"/>
     <w:rsid w:val="00633F9D"/>
     <w:rsid w:val="00637F62"/>
     <w:rsid w:val="0065421C"/>
     <w:rsid w:val="00656B27"/>
     <w:rsid w:val="00686ACE"/>
     <w:rsid w:val="006B58A0"/>
+    <w:rsid w:val="006C6711"/>
     <w:rsid w:val="006D504C"/>
     <w:rsid w:val="006D60F0"/>
     <w:rsid w:val="006F1DE5"/>
     <w:rsid w:val="00704E03"/>
     <w:rsid w:val="00705CA5"/>
     <w:rsid w:val="00710AC3"/>
     <w:rsid w:val="007407E2"/>
     <w:rsid w:val="00743125"/>
     <w:rsid w:val="007543C5"/>
     <w:rsid w:val="0078037F"/>
     <w:rsid w:val="0078528A"/>
     <w:rsid w:val="007A326C"/>
     <w:rsid w:val="007A7FD2"/>
     <w:rsid w:val="007C0261"/>
     <w:rsid w:val="007D4608"/>
     <w:rsid w:val="00802AD0"/>
     <w:rsid w:val="0080777B"/>
     <w:rsid w:val="0081608B"/>
     <w:rsid w:val="00817BD0"/>
     <w:rsid w:val="0087184A"/>
     <w:rsid w:val="00892E4C"/>
     <w:rsid w:val="00893E10"/>
     <w:rsid w:val="00897BC2"/>
     <w:rsid w:val="008A5634"/>
     <w:rsid w:val="008C35D0"/>
     <w:rsid w:val="008D2612"/>
     <w:rsid w:val="008E0630"/>
     <w:rsid w:val="00906B9F"/>
     <w:rsid w:val="00914B3D"/>
     <w:rsid w:val="009220BF"/>
     <w:rsid w:val="009341F5"/>
     <w:rsid w:val="009635CD"/>
+    <w:rsid w:val="00963F21"/>
     <w:rsid w:val="00967DFA"/>
     <w:rsid w:val="00994902"/>
+    <w:rsid w:val="009958AE"/>
     <w:rsid w:val="009C3207"/>
     <w:rsid w:val="009D4718"/>
     <w:rsid w:val="009F37BF"/>
     <w:rsid w:val="00A013BE"/>
     <w:rsid w:val="00A36D7E"/>
     <w:rsid w:val="00A77D1D"/>
     <w:rsid w:val="00A81802"/>
     <w:rsid w:val="00A90E79"/>
     <w:rsid w:val="00AB4328"/>
     <w:rsid w:val="00AC1057"/>
     <w:rsid w:val="00AE0841"/>
     <w:rsid w:val="00B232C4"/>
     <w:rsid w:val="00B356E9"/>
     <w:rsid w:val="00B54C52"/>
     <w:rsid w:val="00B655F3"/>
     <w:rsid w:val="00B6617D"/>
     <w:rsid w:val="00B66CBD"/>
     <w:rsid w:val="00B727F7"/>
     <w:rsid w:val="00B81C03"/>
     <w:rsid w:val="00B82D22"/>
     <w:rsid w:val="00BC6488"/>
     <w:rsid w:val="00BF79AA"/>
     <w:rsid w:val="00BF7CA0"/>
     <w:rsid w:val="00C13E33"/>
     <w:rsid w:val="00C219DF"/>
     <w:rsid w:val="00C90D5B"/>
+    <w:rsid w:val="00C95D31"/>
     <w:rsid w:val="00CF3059"/>
     <w:rsid w:val="00D23512"/>
     <w:rsid w:val="00D33864"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D55AC6"/>
     <w:rsid w:val="00D579B3"/>
     <w:rsid w:val="00D63B7A"/>
     <w:rsid w:val="00D674D0"/>
     <w:rsid w:val="00D7295E"/>
     <w:rsid w:val="00D80FAB"/>
     <w:rsid w:val="00D864B9"/>
     <w:rsid w:val="00D94D97"/>
     <w:rsid w:val="00DF7A79"/>
     <w:rsid w:val="00E12058"/>
     <w:rsid w:val="00E1639D"/>
     <w:rsid w:val="00E41068"/>
     <w:rsid w:val="00E62E01"/>
     <w:rsid w:val="00EB4F65"/>
     <w:rsid w:val="00EB67F7"/>
     <w:rsid w:val="00F11711"/>
     <w:rsid w:val="00F22187"/>
     <w:rsid w:val="00F300AA"/>
     <w:rsid w:val="00F30AD8"/>
     <w:rsid w:val="00F459AE"/>
     <w:rsid w:val="00F647EB"/>
@@ -14235,72 +15253,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee9b7b52c144849ab8597d27cd57fb8e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bde9b6b6d78016834b77d4f485ee18" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6f7f253a1b17e2d24cdf97df4844fe2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="da63cccfcbf24c7a0ec7d2a3decbdae9" ns2:_="" ns3:_="">
     <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="96074bc5-2bae-4fef-b784-7a033227b552" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -14321,79 +15345,117 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="305e1c15-bc59-406b-bd93-1eaca2084cb3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c56486af-79b2-430e-bf1b-e1db87993a74}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c34ca1ce-0f74-4310-9fc8-0123e0068ee3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="6" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -14452,130 +15514,120 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="96074bc5-2bae-4fef-b784-7a033227b552">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5CE3A09-E12C-4D0C-A37A-8E0F22B0E67C}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B89B1942-5DDC-49D0-96D8-39D3DBA52B45}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492B790A-FF64-449C-B51D-F5ED6EE31B2D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88A01665-E293-4F8C-A058-5EB16B4B0D4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492B790A-FF64-449C-B51D-F5ED6EE31B2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>28</Pages>
-[...1 lines deleted...]
-  <Characters>50157</Characters>
+  <Pages>29</Pages>
+  <Words>9366</Words>
+  <Characters>50671</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1393</Lines>
-  <Paragraphs>632</Paragraphs>
+  <Lines>1407</Lines>
+  <Paragraphs>638</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58795</CharactersWithSpaces>
+  <CharactersWithSpaces>59399</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hekmat, Yasaman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000EC9D504FE29ED469668765697B800EC</vt:lpwstr>
   </property>