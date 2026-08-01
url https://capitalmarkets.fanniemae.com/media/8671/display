--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -1,91 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\r0ufbc\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma.sharepoint.com/sites/FixedIncomeMarketing/Shared Documents/_New Sharepoint/6. Single Family/CRT/Website Content/Loan Performance Data Page/2026/CRT file layout and glossary/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D6343EED-3ED9-4532-BFF7-DCFCB3235703}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="24" documentId="8_{5D09CD5C-2FA8-4346-9083-E6D95A8E8B88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F89AA5F0-6B7C-4FFE-9541-F9D2BF67B6D2}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{FD95231F-571B-405E-A615-6D23762D7ADA}"/>
   </bookViews>
   <sheets>
     <sheet name="Combined Glossary" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Combined Glossary'!$A$1:$K$114</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Combined Glossary'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="938" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="938" uniqueCount="348">
   <si>
     <t>Field Position</t>
   </si>
   <si>
     <t>Field Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Enumerations</t>
   </si>
   <si>
     <t>Date Bound Notes</t>
   </si>
   <si>
     <t>Respective Disclosure Notes</t>
   </si>
   <si>
     <t>CAS</t>
   </si>
   <si>
     <t>CIRT</t>
   </si>
   <si>
@@ -332,56 +334,50 @@
   <si>
     <t>The ratio obtained by dividing the total monthly debt expense by the total monthly income of the borrower at the time the loan was originated.</t>
   </si>
   <si>
     <t>For values outside the allowable range, or if unknown, or if the mortgage loan is a HARP refinance, this value will be blank.</t>
   </si>
   <si>
     <t>Borrower Credit Score at Origination</t>
   </si>
   <si>
     <t>A numerical value used by the financial services industry to evaluate the quality of borrower’s credit. Credit scores are typically based on a proprietary statistical model that is developed for use by credit data repositories. These credit repositories apply the model to borrower credit information to arrive at a credit score. When this term is used by Fannie Mae, it is referring to the "Classic" FICO score developed by Fair Isaac Corporation.</t>
   </si>
   <si>
     <t>This is the representative credit score provided to Fannie Mae by the Seller at the time of loan acquisition.  The representative credit score of an individual borrower is either i) the lower of two scores if a score is received from two Credit Score Repositories for the borrower, or the middle of three scores if a score is received from three Credit Score Repositories for the borrower. This evaluation is done for each borrower on the loan.
 If there are more than two borrowers, the Borrower Credit Score at Origination field will be populated with the primary borrower’s representative credit score.  The Co-Borrower Credit Score at Origination field will be populated with the lowest representative credit score of the remaining borrowers, unless the primary borrower’s representative credit score is the lowest of all the borrowers, in which case the Co-Borrower Credit Score at Origination will be populated with the secondary borrower’s representative credit score. 
 If the borrower credit score is unknown, the value will be blank.</t>
   </si>
   <si>
     <t>Co-Borrower Credit Score at Origination</t>
   </si>
   <si>
     <t>First Time Home Buyer Indicator</t>
   </si>
   <si>
     <t>An indicator that denotes if the borrower or co-borrower qualifies as a first-time homebuyer.</t>
-  </si>
-[...4 lines deleted...]
-</t>
   </si>
   <si>
     <t>An individual is to be considered a first-time homebuyer who (1) is purchasing the property; (2) will reside in the property; and (3) had no ownership interest (sole or joint) in a residential property during the three-year period preceding the date of the purchase of the property. In addition, an individual who is a displaced homemaker or single parent also will be considered a first-time homebuyer if he or she had no ownership interest in a principal residence (other than a joint ownership interest with a spouse) during the preceding three-year time period.</t>
   </si>
   <si>
     <t xml:space="preserve">Loan Purpose </t>
   </si>
   <si>
     <t>An indicator that denotes whether the mortgage loan is either a refinance mortgage or a purchase money mortgage. Purpose may be the purchase of a new property or refinance of an existing lien (with cash out or with no cash out).</t>
   </si>
   <si>
     <t>C = Cash-Out Refinance
 R = Refinance
 P = Purchase
 U = Refinance-Not Specified</t>
   </si>
   <si>
     <t>Property Type</t>
   </si>
   <si>
     <t>An indicator that denotes whether the property type secured by the mortgage loan is a condominium, co-operative, planned urban development (PUD), manufactured home, or single-family home.</t>
   </si>
   <si>
     <t>CO = Condominium
 CP = Co-Operative
@@ -527,55 +523,50 @@
   </si>
   <si>
     <t>SF Loan Performance : Align to standard starting with April 2020 monthly reporting period</t>
   </si>
   <si>
     <t>For mortgage loans removed from the reference pool, this field will be blank.
 In the event the loan is greater than or equal to 99 months delinquent, the field will report a 99.</t>
   </si>
   <si>
     <t>X(48)</t>
   </si>
   <si>
     <t>Modification Flag</t>
   </si>
   <si>
     <t>An indicator that denotes if the mortgage loan has been modified.</t>
   </si>
   <si>
     <t>The Modification Flag will be set to “Y” once a mortgage loan has been modified. Given the various mortgage loan modification programs available to borrowers, a mortgage loan could be modified more than once. Although the Modification Flag is already set to “Y” from the first modification, changes related to a subsequent modification will be reflected in the data. Payment Deferrals are not considered legal modifications and will reflect a Modification Flag of N.</t>
   </si>
   <si>
     <t>Mortgage Insurance Cancellation Indicator</t>
   </si>
   <si>
     <t>An indicator that denotes if the mortgage insurance (MI) has been cancelled since origination.</t>
-  </si>
-[...3 lines deleted...]
-NA = Never has MI</t>
   </si>
   <si>
     <t>CAS/CIRT: October 2017 remittance period notice</t>
   </si>
   <si>
     <t xml:space="preserve">As of the October 2017 remittance period, the MI coverage status will continue to be populated for loans removed from a given reference pool. Prior to this remittance period, the MI Cancellation reflected “Null” for all loans upon removal. </t>
   </si>
   <si>
     <t>X (2)</t>
   </si>
   <si>
     <t>Zero Balance Code</t>
   </si>
   <si>
     <t xml:space="preserve">A code indicating the reason the loan's balance was reduced to zero or experienced a credit event, if applicable. </t>
   </si>
   <si>
     <t>01 = Prepaid or Matured
 02 =  Third Party Sale
 03 = Short Sale
 06 = Repurchased
 09 = Deed-in-Lieu; REO Disposition
 15 = Non Performing Note Sale
 16 = Reperforming Note Sale
 96 = Removal (non-credit event)
@@ -699,53 +690,50 @@
     <t>Total cash received from the sale of the property net of any applicable selling expenses, such as fees and commissions, allowable for inclusion under the terms of the property sale, as currently reported on the HUD-1 or other settlement statement.</t>
   </si>
   <si>
     <t>Credit Enhancement Proceeds</t>
   </si>
   <si>
     <t>Proceeds from claims on primary and certain other limited mortgage insurance policies, and recourse and indemnification payments from lenders under arrangements designed to limit credit exposure to Fannie Mae.</t>
   </si>
   <si>
     <t>Repurchase Make Whole Proceeds</t>
   </si>
   <si>
     <t>Amounts received by Fannie Mae under the terms of our representation and warranty arrangements for the repurchase of the mortgage loan or the subject property or loss reimbursement subsequent to property disposition.</t>
   </si>
   <si>
     <t>Includes make whole proceeds associated with mortgage loans that were part of a bulk settlement. This field will be populated after the disclosed disposition date of the mortgage loan or the subject property, as applicable, based on individual CRT deal claims and reporting timelines.</t>
   </si>
   <si>
     <t>Other Foreclosure Proceeds</t>
   </si>
   <si>
     <t>Amounts, other than sale proceeds, received by Fannie Mae following foreclosure of a property, including redemption proceeds received from the mortgagor.</t>
   </si>
   <si>
     <t>Modification-Related Non-Interest Bearing UPB</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">A portion of the UPB that will not accrue interest as a result of an eligible loan modification.This term does not include any non-interest bearing UPB created as a result of a payment deferral. </t>
   </si>
   <si>
     <t>Any non-interest bearing UPB created as part of a Loan Modification will be reflected in the "Modification-Related Non-Interest Bearing UPB" field.
 Any non-interest bearing UPB created as part of a Payment Deferral will be reflected in the "Total Deferral Amount" field.</t>
   </si>
   <si>
     <t>Principal Forgiveness Amount</t>
   </si>
   <si>
     <t>A reduction of the UPB owed on a mortgage by a borrower that is formally agreed to by the lender and the borrower, usually in conjunction with a loan modification.</t>
   </si>
   <si>
     <t>Original List Start Date</t>
   </si>
   <si>
     <t>The agreed upon date, between a property seller and a broker, authorizing the broker to begin the process to procure a buyer or tenant for the property seller’s real property.</t>
   </si>
   <si>
     <t>Original List Price</t>
   </si>
   <si>
     <t>The initial price at which a real property is offered for sale by the property seller.  </t>
   </si>
   <si>
     <t>Current List Start Date</t>
@@ -1211,147 +1199,165 @@
   </si>
   <si>
     <t xml:space="preserve">  Y = Yes
 N = No </t>
   </si>
   <si>
     <t>Alternative Delinquency Resolution</t>
   </si>
   <si>
     <t>An indicator that denotes the loss mitigation solution designed to resolve delinquencies and help homeowners remain in their homes in accordance with the servicer’s contractual obligation, while allowing the loan to remain in the security.</t>
   </si>
   <si>
     <t>P = Payment Deferral Option
 C = Payment Deferral Option Specific to COVID-19
 D = Payment Deferral Option Specific to Certain Natural Disaster Related Events
 7 = Not Applicable
 9 = Not Available</t>
   </si>
   <si>
     <t>Populated starting with the July 2020 activity period.</t>
   </si>
   <si>
     <t>Alternative Delinquency Resolution as of the respective reporting period</t>
   </si>
   <si>
-    <t>Alternative Delinquency  Resolution Count</t>
-[...1 lines deleted...]
-  <si>
     <t>The total number of Alternative Delinquency Resolutions as reported by the servicer for a specific loan.</t>
   </si>
   <si>
     <t xml:space="preserve">Total Deferral Amount </t>
   </si>
   <si>
     <t>The total non-interest-bearing deferral amount related to one or more Alternative Delinquency Resolutions.</t>
   </si>
   <si>
     <t>Payment Deferral Modification Event Indicator</t>
   </si>
   <si>
     <t>An indicator that denotes if a payment deferral is contributing to a modification event</t>
-  </si>
-[...3 lines deleted...]
-7 = Not Applicable</t>
   </si>
   <si>
     <t>Populated starting with the October 2023 activity period.</t>
   </si>
   <si>
     <t>CAS/CIRT: All loans in deals where Payment Deferrals are not treated as a modification event will report 7 (Not Applicable)
 SF Loan Performance: All loans will report 7 (Not Applicable)</t>
   </si>
   <si>
     <t>Interest Bearing UPB</t>
   </si>
   <si>
     <t>The current actual outstanding UPB of the mortgage loan less any non-interest bearing UPB resulting from an eligible modification event.</t>
   </si>
   <si>
     <t xml:space="preserve">The Interest Bearing UPB is provided to assist in the calculation of Current Period Modification Loss Amount and Delinquent Accrued Interest.
 For CRT Deals where Payment Deferrals are treated as a modification event, the Interest Bearing UPB will be equal to the Current Actual UPB - Modification Related Non-Interest Bearing UPB* - Total Deferral Amount.
 For CRT Deals where Payment Deferrals are not treated as a modification event, the Interest Bearing UPB will be equal to the Current Actual UPB* - Modification Related Non-Interest Bearing UPB.
 For CIRT deals that do not contain a modification event provision, the Interest Bearing UPB will be equal to the Current Actual UPB*.
 For CAS deals that do not contain a modification event provision, the Interest Bearing UPB will be null.
 Due to borrower privacy considerations, this value will be masked for the first six months of the life of the loan.
 *If the Current Actual UPB has been reduced to zero due to a loss, the UPB at the Time of Removal is used. </t>
   </si>
   <si>
     <t>Origination Classic FICO®</t>
   </si>
   <si>
     <t>A numerical value used by the financial services industry to evaluate the quality of borrower credit. Credit scores are typically based on a proprietary statistical model that is developed for use by credit data repositories. These credit repositories apply the model to borrower credit information to arrive at a credit score. When this term is used by Fannie Mae, it is referring to Classic FICO® Score developed by Fair Isaac Corporation.</t>
   </si>
   <si>
     <t>CAS/CIRT: Populated starting with the December 2025 activity period.
 SF Loan Performance: Populated starting with the December 2025 activity period.</t>
   </si>
   <si>
     <t>Issuance Classic FICO®</t>
   </si>
   <si>
     <t>A numerical value used by the financial services industry to evaluate the quality of borrower credit. Credit scores are typically based on a proprietary statistical model that is developed for use by credit data repositories. These credit repositories apply the model to borrower credit information to arrive at a credit score. When this term is used by Fannie Mae, it is referring to Classic FICO® Score developed by Fair Isaac Corporation and provided by Equifax Inc and is distinct from the FICO Score referenced in Fannie Mae's Selling Guide.</t>
   </si>
   <si>
     <t>CAS/CIRT: Populated starting with the December 2025 activity period.</t>
   </si>
   <si>
     <t>Current Classic FICO®</t>
-  </si>
-[...3 lines deleted...]
-If the score is unknown, the value will be blank.</t>
   </si>
   <si>
     <t>Represents the most recently available Classic FICO® Score provided by Equifax to Fannie Mae for the reference loan as of the date the CRT deal is issued. Such credit scores will be published as the mid point within a 5 point range.
 The lowest representative credit score of all borrowers will be disclosed.
 If the score is unknown, the value will be blank.</t>
   </si>
   <si>
     <t>Represents the most recently available Classic FICO® Score provided by Equifax to Fannie Mae for the reference loan. Such credit scores will be published as the mid point within a 5 point range.
 The lowest representative credit score of all borrowers will be disclosed.
 If the score is unknown, the value will be blank.</t>
   </si>
   <si>
     <r>
       <t>No longer populated starting with the March 2026 activity period. Please refer to Field Position 111 for Origination Classic FICO®</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>CAS/CIRT: Enhanced starting with the July 2020 activity period
 CAS/CIRT: No longer populated starting with the March 2026 activity period. Please refer to Field Position 112 for Issuance Classic FICO®.</t>
+  </si>
+  <si>
+    <t>Y = MI has been cancelled
+N = MI has not been cancelled
+NA = Never has MI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A portion of the UPB that will not accrue interest as a result of an eligible loan modification. This term does not include any non-interest bearing UPB created as a result of a payment deferral. </t>
+  </si>
+  <si>
+    <t>The standardized credit score used to evaluate borrowers during the loan origination process. The standardized or representative credit score of an individual borrower is either i) the lower of two scores if a score is received from two Credit Score Repositories for the borrower, or ii) the middle of three scores if a score is received from three Credit Score Repositories for the borrower. 
+This evaluation is done for each borrower on the loan. The lowest representative credit score of all borrowers will be disclosed.
+If the score is unknown, the value will be blank.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Y = Yes
+N = No
+Null = Unknown
+</t>
+  </si>
+  <si>
+    <t>Y = Yes
+N = No
+7 = Not Applicable</t>
+  </si>
+  <si>
+    <t>Alternative Delinquency Resolution Count</t>
+  </si>
+  <si>
+    <t>CAS/CIRT: Enhanced starting with the July 2020 activity period
+CAS/CIRT: No longer populated starting with the March 2026 activity period. Please refer to Field Position 113 for Current Classic FICO®.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1754,50 +1760,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="437" row="2">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{E82D476C-873F-488A-8911-AA4199DDBBB4}">
+  <we:reference id="cba9fc06-6fc9-492e-9525-923870a3b909" version="2.0.0.0" store="EXCatalog" storeType="EXCatalog"/>
+  <we:alternateReferences>
+    <we:reference id="WA200010215" version="2.0.0.0" store="en-US" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties/>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0651DCA8-8AC6-4DF3-B901-CBCBBF318EC7}">
   <dimension ref="A1:K114"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.88671875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.109375" customWidth="1"/>
     <col min="3" max="3" width="66.6640625" customWidth="1"/>
     <col min="4" max="4" width="25.44140625" customWidth="1"/>
     <col min="5" max="5" width="41.88671875" customWidth="1"/>
     <col min="6" max="6" width="50.5546875" customWidth="1"/>
     <col min="7" max="8" width="6.44140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15.88671875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="16.6640625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="39.6" x14ac:dyDescent="0.3">
@@ -2536,2859 +2566,2859 @@
       <c r="H24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J24" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="284.39999999999998" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="3">
         <v>24</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>88</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>89</v>
       </c>
       <c r="D25" s="4"/>
       <c r="E25" s="3" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="297.60000000000002" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="3">
         <v>25</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="4"/>
       <c r="E26" s="3" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J26" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="142.19999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="3">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>92</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>93</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>94</v>
+        <v>344</v>
       </c>
       <c r="E27" s="3"/>
       <c r="F27" s="3" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J27" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A28" s="3">
         <v>27</v>
       </c>
       <c r="B28" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="C28" s="4" t="s">
+      <c r="D28" s="3" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F28" s="3"/>
       <c r="G28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J28" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="92.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="3">
         <v>28</v>
       </c>
       <c r="B29" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="D29" s="3" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F29" s="11"/>
       <c r="G29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J29" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="3">
         <v>29</v>
       </c>
       <c r="B30" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" s="4" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J30" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K30" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="64.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="3">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C31" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="C31" s="4" t="s">
+      <c r="D31" s="3" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="3">
         <v>31</v>
       </c>
       <c r="B32" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C32" s="4" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="250.8" x14ac:dyDescent="0.3">
       <c r="A33" s="3">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C33" s="4" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D33" s="4"/>
       <c r="E33" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="F33" s="3" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3">
         <v>33</v>
       </c>
       <c r="B34" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" s="4" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="6" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="69" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="3">
         <v>34</v>
       </c>
       <c r="B35" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C35" s="4" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J35" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K35" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="3">
         <v>35</v>
       </c>
       <c r="B36" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C36" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="C36" s="4" t="s">
+      <c r="D36" s="3" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E36" s="3"/>
       <c r="F36" s="10"/>
       <c r="G36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J36" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="6" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A37" s="3">
         <v>36</v>
       </c>
       <c r="B37" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="C37" s="4" t="s">
+      <c r="D37" s="3" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="26.4" x14ac:dyDescent="0.3">
       <c r="A38" s="3">
         <v>37</v>
       </c>
       <c r="B38" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C38" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="C38" s="4" t="s">
+      <c r="D38" s="3" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="3">
         <v>38</v>
       </c>
       <c r="B39" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C39" s="4" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J39" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="3">
         <v>39</v>
       </c>
       <c r="B40" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C40" s="4" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J40" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="92.4" x14ac:dyDescent="0.3">
       <c r="A41" s="3">
         <v>40</v>
       </c>
       <c r="B41" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C41" s="4" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="D41" s="4"/>
       <c r="E41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="105.6" x14ac:dyDescent="0.3">
       <c r="A42" s="3">
         <v>41</v>
       </c>
       <c r="B42" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C42" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="C42" s="4" t="s">
+      <c r="D42" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="D42" s="3" t="s">
+      <c r="E42" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="E42" s="3" t="s">
+      <c r="F42" s="3" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J42" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="6" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="130.94999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="3">
         <v>42</v>
       </c>
       <c r="B43" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C43" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="C43" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E43" s="3"/>
       <c r="F43" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="3">
         <v>43</v>
       </c>
       <c r="B44" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C44" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="C44" s="4" t="s">
+      <c r="D44" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="E44" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="D44" s="3" t="s">
+      <c r="F44" s="3" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J44" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K44" s="6" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="254.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="3">
         <v>44</v>
       </c>
       <c r="B45" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="D45" s="3" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K45" s="6" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="3">
         <v>45</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C46" s="4" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D46" s="4"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J46" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K46" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="3">
         <v>46</v>
       </c>
       <c r="B47" s="4" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J47" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K47" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="3">
         <v>47</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C48" s="4" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D48" s="4"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J48" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K48" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="3">
         <v>48</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K49" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="3">
         <v>49</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D50" s="4"/>
       <c r="E50" s="3" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J50" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K50" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="49.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="3">
         <v>50</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D51" s="4"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J51" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K51" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="66" x14ac:dyDescent="0.3">
       <c r="A52" s="3">
         <v>51</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D52" s="4"/>
       <c r="E52" s="3" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="F52" s="3"/>
       <c r="G52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J52" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K52" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="66" x14ac:dyDescent="0.3">
       <c r="A53" s="3">
         <v>52</v>
       </c>
       <c r="B53" s="4" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D53" s="4"/>
       <c r="E53" s="3" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J53" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="88.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="3">
         <v>53</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D54" s="4"/>
       <c r="E54" s="3" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="F54" s="3"/>
       <c r="G54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>13</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J54" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="3">
         <v>54</v>
       </c>
       <c r="B55" s="4" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J55" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="76.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="3">
         <v>55</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D56" s="4"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J56" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="3">
         <v>56</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J57" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="3">
         <v>57</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D58" s="4"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J58" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="69" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="3">
         <v>58</v>
       </c>
       <c r="B59" s="4" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J59" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="60" spans="1:11" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="3">
         <v>59</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J60" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="61" spans="1:11" ht="58.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="3">
         <v>60</v>
       </c>
       <c r="B61" s="4" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D61" s="4"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J61" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="88.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="3">
         <v>61</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J62" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="63.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="3">
         <v>62</v>
       </c>
       <c r="B63" s="4" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D63" s="4"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J63" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K63" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="92.4" x14ac:dyDescent="0.3">
       <c r="A64" s="3">
         <v>63</v>
       </c>
       <c r="B64" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>202</v>
+        <v>342</v>
       </c>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J64" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="65" spans="1:11" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="3">
         <v>64</v>
       </c>
       <c r="B65" s="4" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J65" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="66" spans="1:11" ht="51.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="3">
         <v>65</v>
       </c>
       <c r="B66" s="4" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D66" s="4"/>
       <c r="E66" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F66" s="3"/>
       <c r="G66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J66" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:11" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="3">
         <v>66</v>
       </c>
       <c r="B67" s="4" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J67" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="68" spans="1:11" ht="51.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="3">
         <v>67</v>
       </c>
       <c r="B68" s="4" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D68" s="4"/>
       <c r="E68" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F68" s="3"/>
       <c r="G68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J68" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:11" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="3">
         <v>68</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J69" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="70" spans="1:11" ht="127.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="3">
         <v>69</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D70" s="4"/>
       <c r="E70" s="3" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J70" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="71" spans="1:11" ht="105.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="3">
         <v>70</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D71" s="4"/>
       <c r="E71" s="3" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J71" s="6" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="K71" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:11" ht="127.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="3">
         <v>71</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D72" s="4"/>
       <c r="E72" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J72" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:11" ht="115.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="3">
         <v>72</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D73" s="4"/>
       <c r="E73" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J73" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="74" spans="1:11" ht="88.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="3">
         <v>73</v>
       </c>
       <c r="B74" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="E74" s="3" t="s">
         <v>225</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F74" s="12"/>
       <c r="G74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J74" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K74" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:11" ht="84" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="3">
         <v>74</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E75" s="3"/>
       <c r="F75" s="3" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J75" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:11" ht="70.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="3">
         <v>75</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="D76" s="4"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J76" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K76" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="3">
         <v>76</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D77" s="4"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J77" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K77" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="78" spans="1:11" ht="143.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="3">
         <v>77</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J78" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="128.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="3">
         <v>78</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="D79" s="4"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J79" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K79" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="290.39999999999998" x14ac:dyDescent="0.3">
       <c r="A80" s="3">
         <v>79</v>
       </c>
       <c r="B80" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E80" s="3" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
       <c r="F80" s="3"/>
       <c r="G80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J80" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K80" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="3">
         <v>80</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D81" s="4"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J81" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K81" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="82" spans="1:11" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="3">
         <v>81</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E82" s="3"/>
       <c r="F82" s="10"/>
       <c r="G82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J82" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K82" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:11" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="3">
         <v>82</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J83" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K83" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:11" ht="101.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="3">
         <v>83</v>
       </c>
       <c r="B84" s="4" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E84" s="3"/>
       <c r="F84" s="10"/>
       <c r="G84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J84" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K84" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:11" ht="36.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="3">
         <v>84</v>
       </c>
       <c r="B85" s="4" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D85" s="4"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J85" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K85" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:11" ht="93" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="3">
         <v>85</v>
       </c>
       <c r="B86" s="4" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C86" s="4" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="D86" s="4"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J86" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K86" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="87" spans="1:11" ht="396" x14ac:dyDescent="0.3">
       <c r="A87" s="3">
         <v>86</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C87" s="4" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E87" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J87" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K87" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:11" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="3">
         <v>87</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C88" s="4" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="F88" s="3"/>
       <c r="G88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J88" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K88" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="3">
         <v>88</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C89" s="4" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="E89" s="3"/>
       <c r="F89" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J89" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K89" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:11" ht="49.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="3">
         <v>89</v>
       </c>
       <c r="B90" s="4" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C90" s="4" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J90" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K90" s="6" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="91" spans="1:11" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="3">
         <v>90</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C91" s="4" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="D91" s="4"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J91" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K91" s="6" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="92" spans="1:11" ht="52.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="3">
         <v>91</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C92" s="4" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D92" s="4"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J92" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K92" s="6" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:11" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="3">
         <v>92</v>
       </c>
       <c r="B93" s="4" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C93" s="4" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D93" s="4"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J93" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K93" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:11" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="3">
         <v>93</v>
       </c>
       <c r="B94" s="4" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D94" s="4"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J94" s="6" t="s">
         <v>24</v>
       </c>
       <c r="K94" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="43.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="3">
         <v>94</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J95" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K95" s="6" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:11" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="3">
         <v>95</v>
       </c>
       <c r="B96" s="4" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D96" s="4"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J96" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K96" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:11" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="3">
         <v>96</v>
       </c>
       <c r="B97" s="4" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="D97" s="4"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G97" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J97" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K97" s="6" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="98" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="3">
         <v>97</v>
       </c>
       <c r="B98" s="4" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="D98" s="4"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J98" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K98" s="6" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="99" spans="1:11" ht="54.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="3">
         <v>98</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="D99" s="4"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J99" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K99" s="6" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="100" spans="1:11" ht="55.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="3">
         <v>99</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="D100" s="4"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J100" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K100" s="6" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:11" ht="66" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="3">
         <v>100</v>
       </c>
       <c r="B101" s="4" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E101" s="3"/>
       <c r="F101" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J101" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K101" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:11" ht="83.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="3">
         <v>101</v>
       </c>
       <c r="B102" s="4" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J102" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K102" s="6" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="103" spans="1:11" ht="158.4" x14ac:dyDescent="0.3">
       <c r="A103" s="3">
         <v>102</v>
       </c>
       <c r="B103" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="E103" s="3" t="s">
         <v>304</v>
       </c>
-      <c r="C103" s="4" t="s">
+      <c r="F103" s="3" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>308</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J103" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K103" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:11" ht="108" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="3">
         <v>103</v>
       </c>
       <c r="B104" s="4" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="F104" s="3"/>
       <c r="G104" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J104" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K104" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:11" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="3">
         <v>104</v>
       </c>
       <c r="B105" s="4" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="3"/>
       <c r="F105" s="3"/>
       <c r="G105" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J105" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K105" s="6" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="106" spans="1:11" ht="54.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="3">
         <v>105</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E106" s="3"/>
       <c r="F106" s="10"/>
       <c r="G106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J106" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K106" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="107" spans="1:11" ht="141" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="3">
         <v>106</v>
       </c>
       <c r="B107" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="E107" s="3" t="s">
         <v>318</v>
       </c>
-      <c r="C107" s="4" t="s">
+      <c r="F107" s="13" t="s">
         <v>319</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J107" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K107" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:11" ht="46.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="6">
         <v>107</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>323</v>
+        <v>346</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D108" s="4"/>
       <c r="E108" s="3" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="F108" s="3"/>
       <c r="G108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J108" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K108" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="109" spans="1:11" ht="92.4" x14ac:dyDescent="0.3">
       <c r="A109" s="6">
         <v>108</v>
       </c>
       <c r="B109" s="9" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D109" s="4"/>
       <c r="E109" s="3" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J109" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K109" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="85.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="6">
         <v>109</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>329</v>
+        <v>345</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J110" s="6" t="s">
         <v>15</v>
       </c>
       <c r="K110" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:11" ht="354.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="6">
         <v>110</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="3" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J111" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K111" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="112" spans="1:11" ht="191.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="6">
         <v>111</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="3" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>13</v>
       </c>
       <c r="J112" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K112" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="113" spans="1:11" ht="132" x14ac:dyDescent="0.3">
       <c r="A113" s="6">
         <v>112</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="3" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J113" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K113" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="114" spans="1:11" ht="139.80000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="6">
         <v>113</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="3" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J114" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K114" s="6" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="43" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Bold"&amp;26Single-Family Loan Performance Dataset and Credit Risk Transfer - Glossary and File Layout</oddHeader>
     <oddFooter>&amp;L&amp;"Calibri,Regular"&amp;K000000© 2026 Fannie Mae&amp;CPage &amp;P of &amp;N&amp;R5/26/2026</oddFooter>
   </headerFooter>
@@ -5397,61 +5427,50 @@
     <brk id="49" max="10" man="1"/>
     <brk id="63" max="10" man="1"/>
     <brk id="85" max="10" man="1"/>
     <brk id="96" max="10" man="1"/>
     <brk id="108" max="10" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="186" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EC9D504FE29ED469668765697B800EC" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a6f7f253a1b17e2d24cdf97df4844fe2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="96074bc5-2bae-4fef-b784-7a033227b552" xmlns:ns3="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="da63cccfcbf24c7a0ec7d2a3decbdae9" ns2:_="" ns3:_="">
     <xsd:import namespace="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <xsd:import namespace="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -5668,85 +5687,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c34ca1ce-0f74-4310-9fc8-0123e0068ee3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="96074bc5-2bae-4fef-b784-7a033227b552">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41ACA157-3F5C-4BC2-B8D9-51C4197E1CCD}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A07D3691-7D69-460A-868F-C02666BE6EAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
     <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41ACA157-3F5C-4BC2-B8D9-51C4197E1CCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c34ca1ce-0f74-4310-9fc8-0123e0068ee3"/>
+    <ds:schemaRef ds:uri="96074bc5-2bae-4fef-b784-7a033227b552"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6D1A5F6-3DD3-483D-A3F2-58DA3BE8956C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>